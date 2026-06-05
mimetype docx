--- v0 (2026-04-20)
+++ v1 (2026-06-05)
@@ -183,77 +183,74 @@
     </w:p>
     <w:p w14:paraId="427DBB50" w14:textId="77777777" w:rsidR="00021484" w:rsidRDefault="00021484" w:rsidP="004A1EF9">
       <w:pPr>
         <w:spacing w:before="1600"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="336DFFEF" w14:textId="77777777" w:rsidR="004A1EF9" w:rsidRDefault="004A1EF9" w:rsidP="004A1EF9">
       <w:pPr>
         <w:spacing w:before="1600"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6C87B245" w14:textId="1D63A097" w:rsidR="005C5C2D" w:rsidRPr="00DF63F6" w:rsidRDefault="2227244E" w:rsidP="40DAD877">
+    <w:p w14:paraId="6C87B245" w14:textId="525FFA8D" w:rsidR="005C5C2D" w:rsidRPr="00DF63F6" w:rsidRDefault="00601EBC" w:rsidP="40DAD877">
       <w:pPr>
         <w:spacing w:before="1600"/>
         <w:ind w:right="-284"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="40DAD877">
+      <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
-          <w:bCs/>
           <w:i/>
-          <w:iCs/>
-          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>Les documents doivent être déposés sous format électronique quatre semaines avant la date de la commission sur la plateforme RESANA.</w:t>
+        <w:t>Les documents doivent être transmis obligatoirement sous format électronique quatre semaines avant la date de la commission via la plateforme « Mes Formalités Ensosp+ »</w:t>
       </w:r>
       <w:r w:rsidR="00704D4E" w:rsidRPr="40DAD877">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00453D97" w:rsidRPr="40DAD877">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:br w:type="page"/>
@@ -3514,203 +3511,204 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Textedelespacerserv"/>
         </w:rPr>
         <w:t>infirmiers</w:t>
       </w:r>
       <w:r w:rsidRPr="22468D2F">
         <w:rPr>
           <w:rStyle w:val="Textedelespacerserv"/>
         </w:rPr>
         <w:t xml:space="preserve"> de sapeurs-pompiers professionnels ou contractuels des SIS identifiés ci-dessous : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="15B2155B" w14:textId="77777777" w:rsidR="00D90A0F" w:rsidRDefault="00D90A0F" w:rsidP="00D90A0F">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="Textedelespacerserv"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6BEA13B4" w14:textId="77777777" w:rsidR="00D90A0F" w:rsidRDefault="00997B42" w:rsidP="00D90A0F">
+    <w:p w14:paraId="6BEA13B4" w14:textId="77777777" w:rsidR="00D90A0F" w:rsidRDefault="00601EBC" w:rsidP="00D90A0F">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="Textedelespacerserv"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
             <w:color w:val="808080"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="592069781"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00D90A0F" w:rsidRPr="22468D2F">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00D90A0F" w:rsidRPr="22468D2F">
         <w:rPr>
           <w:rStyle w:val="Textedelespacerserv"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">Officier d’encadrement des Sous-direction santé </w:t>
       </w:r>
       <w:r w:rsidR="00D90A0F">
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E02E3D1" w14:textId="77777777" w:rsidR="00D90A0F" w:rsidRDefault="00997B42" w:rsidP="00D90A0F">
+    <w:p w14:paraId="0E02E3D1" w14:textId="77777777" w:rsidR="00D90A0F" w:rsidRDefault="00601EBC" w:rsidP="00D90A0F">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="Textedelespacerserv"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
             <w:color w:val="808080"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="900880863"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00D90A0F" w:rsidRPr="22468D2F">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
           <w:r w:rsidR="00D90A0F" w:rsidRPr="22468D2F">
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
               <w:color w:val="auto"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00D90A0F" w:rsidRPr="22468D2F">
         <w:rPr>
           <w:rStyle w:val="Textedelespacerserv"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Officier santé</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FEA937B" w14:textId="2231DF4F" w:rsidR="00D90A0F" w:rsidRDefault="00997B42" w:rsidP="00D90A0F">
+    <w:p w14:paraId="1FEA937B" w14:textId="2231DF4F" w:rsidR="00D90A0F" w:rsidRDefault="00601EBC" w:rsidP="00D90A0F">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="1675204626"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r>
+          <w:r w:rsidR="00997B42">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00D90A0F">
         <w:t>Médecin opérationnel</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0528A543" w14:textId="1EBBACEF" w:rsidR="00D90A0F" w:rsidRDefault="00D90A0F" w:rsidP="00D90A0F">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-1498798171"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00997B42">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="00B9285C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Médecin </w:t>
       </w:r>
       <w:r w:rsidRPr="00D90A0F">
         <w:t>agréé à la détermination de l’aptitude des sapeurs-pompiers</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> et à la conduite des véhicules du service</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B0D746" w14:textId="77777777" w:rsidR="00F33241" w:rsidRDefault="00F33241" w:rsidP="00F33241">
       <w:pPr>
         <w:rPr>
@@ -4948,68 +4946,59 @@
                                 <w:szCs w:val="16"/>
                               </w:rPr>
                               <w:t xml:space="preserve">Médecin militaire ; </w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="7765ABD4" w14:textId="61A927F4" w:rsidR="00D90A0F" w:rsidRDefault="00D90A0F" w:rsidP="000927BC">
                             <w:pPr>
                               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                               <w:rPr>
                                 <w:sz w:val="14"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00BE0498">
                               <w:rPr>
                                 <w:sz w:val="14"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
                               <w:t>Méd</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:sz w:val="14"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
-                              <w:t xml:space="preserve">ecin « habilité » (dispensé partie de </w:t>
-[...7 lines deleted...]
-                              <w:t>FOAD)</w:t>
+                              <w:t>ecin « habilité » (dispensé partie de FOAD)</w:t>
                             </w:r>
                             <w:r w:rsidR="00CF5431">
                               <w:rPr>
                                 <w:sz w:val="14"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
                               <w:t>…</w:t>
                             </w:r>
-                            <w:proofErr w:type="gramEnd"/>
                           </w:p>
                           <w:p w14:paraId="127DD589" w14:textId="77777777" w:rsidR="00D90A0F" w:rsidRPr="008D4FA6" w:rsidRDefault="00D90A0F" w:rsidP="00D90A0F"/>
                           <w:p w14:paraId="0075A371" w14:textId="77777777" w:rsidR="00D90A0F" w:rsidRPr="005B290E" w:rsidRDefault="00D90A0F" w:rsidP="00D90A0F">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:sz w:val="36"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
@@ -5102,66 +5091,64 @@
                         <w:t xml:space="preserve">Médecin militaire ; </w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="7765ABD4" w14:textId="61A927F4" w:rsidR="00D90A0F" w:rsidRDefault="00D90A0F" w:rsidP="000927BC">
                       <w:pPr>
                         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                         <w:rPr>
                           <w:sz w:val="14"/>
                           <w:szCs w:val="16"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00BE0498">
                         <w:rPr>
                           <w:sz w:val="14"/>
                           <w:szCs w:val="16"/>
                         </w:rPr>
                         <w:t>Méd</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:sz w:val="14"/>
                           <w:szCs w:val="16"/>
                         </w:rPr>
                         <w:t xml:space="preserve">ecin « habilité » (dispensé partie de </w:t>
                       </w:r>
-                      <w:proofErr w:type="gramStart"/>
                       <w:r>
                         <w:rPr>
                           <w:sz w:val="14"/>
                           <w:szCs w:val="16"/>
                         </w:rPr>
                         <w:t>FOAD)</w:t>
                       </w:r>
                       <w:r w:rsidR="00CF5431">
                         <w:rPr>
                           <w:sz w:val="14"/>
                           <w:szCs w:val="16"/>
                         </w:rPr>
                         <w:t>…</w:t>
                       </w:r>
-                      <w:proofErr w:type="gramEnd"/>
                     </w:p>
                     <w:p w14:paraId="127DD589" w14:textId="77777777" w:rsidR="00D90A0F" w:rsidRPr="008D4FA6" w:rsidRDefault="00D90A0F" w:rsidP="00D90A0F"/>
                     <w:p w14:paraId="0075A371" w14:textId="77777777" w:rsidR="00D90A0F" w:rsidRPr="005B290E" w:rsidRDefault="00D90A0F" w:rsidP="00D90A0F">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:sz w:val="36"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="000927BC" w:rsidRPr="00D90A0F">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -6539,63 +6526,55 @@
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:sz w:val="18"/>
                               </w:rPr>
                               <w:t xml:space="preserve">compréhension équipier </w:t>
                             </w:r>
                             <w:r w:rsidRPr="008E0B05">
                               <w:rPr>
                                 <w:sz w:val="18"/>
                               </w:rPr>
                               <w:t>S</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:sz w:val="18"/>
                               </w:rPr>
                               <w:t>S</w:t>
                             </w:r>
                             <w:r w:rsidRPr="008E0B05">
                               <w:rPr>
                                 <w:sz w:val="18"/>
                               </w:rPr>
                               <w:t xml:space="preserve">UAP et </w:t>
                             </w:r>
-                            <w:proofErr w:type="spellStart"/>
                             <w:r w:rsidR="0083601F">
                               <w:rPr>
                                 <w:sz w:val="18"/>
                               </w:rPr>
-                              <w:t>Accpro</w:t>
-[...6 lines deleted...]
-                              <w:t xml:space="preserve"> (à valider avant la certification de la FIPS)</w:t>
+                              <w:t>Accpro (à valider avant la certification de la FIPS)</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="384290E4" w14:textId="77777777" w:rsidR="00D90A0F" w:rsidRPr="008E0B05" w:rsidRDefault="00D90A0F" w:rsidP="00D90A0F">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:sz w:val="18"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
@@ -6621,63 +6600,55 @@
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:sz w:val="18"/>
                         </w:rPr>
                         <w:t xml:space="preserve">compréhension équipier </w:t>
                       </w:r>
                       <w:r w:rsidRPr="008E0B05">
                         <w:rPr>
                           <w:sz w:val="18"/>
                         </w:rPr>
                         <w:t>S</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:sz w:val="18"/>
                         </w:rPr>
                         <w:t>S</w:t>
                       </w:r>
                       <w:r w:rsidRPr="008E0B05">
                         <w:rPr>
                           <w:sz w:val="18"/>
                         </w:rPr>
                         <w:t xml:space="preserve">UAP et </w:t>
                       </w:r>
-                      <w:proofErr w:type="spellStart"/>
                       <w:r w:rsidR="0083601F">
                         <w:rPr>
                           <w:sz w:val="18"/>
                         </w:rPr>
-                        <w:t>Accpro</w:t>
-[...6 lines deleted...]
-                        <w:t xml:space="preserve"> (à valider avant la certification de la FIPS)</w:t>
+                        <w:t>Accpro (à valider avant la certification de la FIPS)</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="384290E4" w14:textId="77777777" w:rsidR="00D90A0F" w:rsidRPr="008E0B05" w:rsidRDefault="00D90A0F" w:rsidP="00D90A0F">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:sz w:val="18"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00D90A0F" w:rsidRPr="00D90A0F">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -6734,69 +6705,58 @@
                                 <w:color w:val="000000" w:themeColor="text1"/>
                                 <w:sz w:val="18"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00430A73">
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="000000" w:themeColor="text1"/>
                                 <w:sz w:val="18"/>
                               </w:rPr>
                               <w:t xml:space="preserve">Formation d’intégration </w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="44092DD7" w14:textId="77777777" w:rsidR="00D90A0F" w:rsidRPr="00430A73" w:rsidRDefault="00D90A0F" w:rsidP="00D90A0F">
                             <w:pPr>
                               <w:spacing w:after="0"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="000000" w:themeColor="text1"/>
                                 <w:sz w:val="18"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:proofErr w:type="gramStart"/>
                             <w:r w:rsidRPr="00430A73">
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="000000" w:themeColor="text1"/>
                                 <w:sz w:val="18"/>
                               </w:rPr>
-                              <w:t>des</w:t>
-[...9 lines deleted...]
-                              <w:t xml:space="preserve"> professionnels de santé</w:t>
+                              <w:t>des professionnels de santé</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:rect w14:anchorId="6CF0B17E" id="Rectangle 54" o:spid="_x0000_s1039" style="position:absolute;margin-left:121.95pt;margin-top:119.55pt;width:200.55pt;height:34.5pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCIQ1bwjAIAACcFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1PGzEQvVfqf7B8L5uEDYSIDYqCqCoh&#10;igoV54nX3rXkr9pOdumv79i7gUA5Vc3BmVmP53nevPHlVa8V2XMfpDUVnZ5MKOGG2VqapqI/H2++&#10;LCgJEUwNyhpe0Wce6NXq86fLzi35zLZW1dwTTGLCsnMVbWN0y6IIrOUawol13OCmsF5DRNc3Re2h&#10;w+xaFbPJ5KzorK+dt4yHgF+vh026yvmF4Cx+FyLwSFRF8W4xrz6v27QWq0tYNh5cK9l4DfiHW2iQ&#10;BkFfUl1DBLLz8q9UWjJvgxXxhFldWCEk47kGrGY6eVfNQwuO51qQnOBeaAr/Ly272997IuuKzktK&#10;DGjs0Q9kDUyjOMFvSFDnwhLjHty9H72AZqq2F16nf6yD9JnU5xdSeR8Jw4+zeXl2sZhTwnCvPF1M&#10;55n14vW08yF+5VaTZFTUI3zmEva3ISIihh5CEliwStY3Uqns+Ga7UZ7sARtcluezTb4yHnkTpgzp&#10;UJ6z8wmKgAEKTSiIaGqHpQfTUAKqQQWz6DP2m9PhA5AM3kLNB+j5BH+JrIQ8hA/28WVTFdcQ2uFI&#10;hhgEqGXEKVBSV3SREh0yKZNgeNbxyEVqxkB/smK/7XP3pqeHTm1t/Ywt9XbQenDsRiLuLYR4Dx7F&#10;jQzgwMbvuAhlkRY7WpS01v/+6HuKR83hLiUdDgtS9msHnlOivhlU48W0LNN0Zaecn8/Q8cc72+Md&#10;s9Mbi+2a4tPgWDZTfFQHU3irn3Cu1wkVt8AwxB6aMzqbOAwxvgyMr9c5DCfKQbw1D46l5Im6xPhj&#10;/wTejeKKKMs7exgsWL7T2BCbThq73kUrZBZgonrgFZuaHJzG3N7x5UjjfuznqNf3bfUHAAD//wMA&#10;UEsDBBQABgAIAAAAIQBk1/FQ4wAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BbsIwEEX3lXoH&#10;ayp1V5wQiCDEQRVVF6hSUUkPYGLjBOJxGhuS9vQdVu1uRvP05/18PdqWXXXvG4cC4kkETGPlVING&#10;wGf5+rQA5oNEJVuHWsC39rAu7u9ymSk34Ie+7oNhFII+kwLqELqMc1/V2ko/cZ1Guh1db2WgtTdc&#10;9XKgcNvyaRSl3MoG6UMtO72pdXXeX6wAcypP526D6Xb3Mn97/9qVZjv8CPH4MD6vgAU9hj8Ybvqk&#10;DgU5HdwFlWetgOksWRJKQ7KMgRGRzubU7iAgiRYx8CLn/zsUvwAAAP//AwBQSwECLQAUAAYACAAA&#10;ACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQIt&#10;ABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQIt&#10;ABQABgAIAAAAIQCIQ1bwjAIAACcFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBL&#10;AQItABQABgAIAAAAIQBk1/FQ4wAAAAsBAAAPAAAAAAAAAAAAAAAAAOYEAABkcnMvZG93bnJldi54&#10;bWxQSwUGAAAAAAQABADzAAAA9gUAAAAA&#10;" fillcolor="#4472c4" strokecolor="#2f528f" strokeweight="1pt">
@@ -6812,69 +6772,58 @@
                           <w:color w:val="000000" w:themeColor="text1"/>
                           <w:sz w:val="18"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00430A73">
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="000000" w:themeColor="text1"/>
                           <w:sz w:val="18"/>
                         </w:rPr>
                         <w:t xml:space="preserve">Formation d’intégration </w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="44092DD7" w14:textId="77777777" w:rsidR="00D90A0F" w:rsidRPr="00430A73" w:rsidRDefault="00D90A0F" w:rsidP="00D90A0F">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="000000" w:themeColor="text1"/>
                           <w:sz w:val="18"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:proofErr w:type="gramStart"/>
                       <w:r w:rsidRPr="00430A73">
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="000000" w:themeColor="text1"/>
                           <w:sz w:val="18"/>
                         </w:rPr>
-                        <w:t>des</w:t>
-[...9 lines deleted...]
-                        <w:t xml:space="preserve"> professionnels de santé</w:t>
+                        <w:t>des professionnels de santé</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00D90A0F" w:rsidRPr="00D90A0F">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251664384" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7A650F1E" wp14:editId="1201EF08">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>4093210</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
@@ -11632,51 +11581,51 @@
                     <w:sz w:val="18"/>
                     <w:szCs w:val="14"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
                   </w:rPr>
                   <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
           <w:p w14:paraId="00497F1C" w14:textId="77777777" w:rsidR="00497F90" w:rsidRDefault="00497F90" w:rsidP="003B0971">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="5D0266BD" w14:textId="77777777" w:rsidR="00726B22" w:rsidRPr="000F2BBC" w:rsidRDefault="00997B42" w:rsidP="00F85793">
+          <w:p w14:paraId="5D0266BD" w14:textId="77777777" w:rsidR="00726B22" w:rsidRPr="000F2BBC" w:rsidRDefault="00601EBC" w:rsidP="00F85793">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="14"/>
                 </w:rPr>
                 <w:id w:val="38714675"/>
                 <w:placeholder>
                   <w:docPart w:val="2EDC3C2DCA1D48928EB6A0244036B5CF"/>
                 </w:placeholder>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent/>
@@ -12320,51 +12269,51 @@
                     <w:sz w:val="18"/>
                     <w:szCs w:val="14"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
                   </w:rPr>
                   <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
           <w:p w14:paraId="52A27A74" w14:textId="769090E2" w:rsidR="00497F90" w:rsidRDefault="00497F90" w:rsidP="003B0971">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2EF3EA8F" w14:textId="77777777" w:rsidR="00726B22" w:rsidRPr="000F2BBC" w:rsidRDefault="00997B42" w:rsidP="003B0971">
+          <w:p w14:paraId="2EF3EA8F" w14:textId="77777777" w:rsidR="00726B22" w:rsidRPr="000F2BBC" w:rsidRDefault="00601EBC" w:rsidP="003B0971">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="14"/>
                 </w:rPr>
                 <w:id w:val="1705905143"/>
                 <w:placeholder>
                   <w:docPart w:val="29F7671EC68E4AE0B9984123E878525F"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
@@ -13000,51 +12949,51 @@
                     <w:sz w:val="18"/>
                     <w:szCs w:val="14"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
                   </w:rPr>
                   <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
           <w:p w14:paraId="28F7E346" w14:textId="77777777" w:rsidR="00497F90" w:rsidRDefault="00497F90" w:rsidP="003B0971">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="62AED62C" w14:textId="77777777" w:rsidR="00726B22" w:rsidRDefault="00997B42" w:rsidP="003B0971">
+          <w:p w14:paraId="62AED62C" w14:textId="77777777" w:rsidR="00726B22" w:rsidRDefault="00601EBC" w:rsidP="003B0971">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="14"/>
                 </w:rPr>
                 <w:id w:val="-701563735"/>
                 <w:placeholder>
                   <w:docPart w:val="B2618FCE9DA847E497CF229C04A5D4A4"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
@@ -15661,51 +15610,51 @@
                     <w:sz w:val="18"/>
                     <w:szCs w:val="14"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
                   </w:rPr>
                   <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
           <w:p w14:paraId="38DED3BA" w14:textId="77777777" w:rsidR="00063193" w:rsidRDefault="00063193" w:rsidP="006E6761">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="576D45FE" w14:textId="77777777" w:rsidR="00063193" w:rsidRPr="000F2BBC" w:rsidRDefault="00997B42" w:rsidP="006E6761">
+          <w:p w14:paraId="576D45FE" w14:textId="77777777" w:rsidR="00063193" w:rsidRPr="000F2BBC" w:rsidRDefault="00601EBC" w:rsidP="006E6761">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="14"/>
                 </w:rPr>
                 <w:id w:val="1121729844"/>
                 <w:placeholder>
                   <w:docPart w:val="5490E5C710544FA79DCA14EA9F6C54E0"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
@@ -17152,51 +17101,51 @@
                     <w:sz w:val="18"/>
                     <w:szCs w:val="14"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
                   </w:rPr>
                   <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
           <w:p w14:paraId="1335C99C" w14:textId="77777777" w:rsidR="0098413B" w:rsidRDefault="0098413B" w:rsidP="006E6761">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="11841ACD" w14:textId="77777777" w:rsidR="0098413B" w:rsidRPr="000F2BBC" w:rsidRDefault="00997B42" w:rsidP="006E6761">
+          <w:p w14:paraId="11841ACD" w14:textId="77777777" w:rsidR="0098413B" w:rsidRPr="000F2BBC" w:rsidRDefault="00601EBC" w:rsidP="006E6761">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="14"/>
                 </w:rPr>
                 <w:id w:val="1579027604"/>
                 <w:placeholder>
                   <w:docPart w:val="B4EE53E01F3F426AB4F088B905515EB9"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
@@ -17815,51 +17764,51 @@
                     <w:sz w:val="18"/>
                     <w:szCs w:val="14"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
                   </w:rPr>
                   <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
           <w:p w14:paraId="398CE2C9" w14:textId="77777777" w:rsidR="00CA514C" w:rsidRDefault="00CA514C" w:rsidP="00CA514C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="58D17F69" w14:textId="6CE51601" w:rsidR="00571361" w:rsidRDefault="00997B42" w:rsidP="00CA514C">
+          <w:p w14:paraId="58D17F69" w14:textId="6CE51601" w:rsidR="00571361" w:rsidRDefault="00601EBC" w:rsidP="00CA514C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="14"/>
                 </w:rPr>
                 <w:id w:val="450907865"/>
                 <w:placeholder>
                   <w:docPart w:val="15AC126C70FC4558815399E187ECEF2F"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
@@ -21094,51 +21043,51 @@
                     <w:sz w:val="18"/>
                     <w:szCs w:val="14"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
                   </w:rPr>
                   <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
           <w:p w14:paraId="17CBD001" w14:textId="77777777" w:rsidR="00DF4C53" w:rsidRDefault="00DF4C53" w:rsidP="006E6761">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="00F77096" w14:textId="77777777" w:rsidR="00DF4C53" w:rsidRPr="000F2BBC" w:rsidRDefault="00997B42" w:rsidP="006E6761">
+          <w:p w14:paraId="00F77096" w14:textId="77777777" w:rsidR="00DF4C53" w:rsidRPr="000F2BBC" w:rsidRDefault="00601EBC" w:rsidP="006E6761">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="14"/>
                 </w:rPr>
                 <w:id w:val="1348367677"/>
                 <w:placeholder>
                   <w:docPart w:val="E3760C2CED874A19A8C00F5EBE44FC28"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
@@ -34277,92 +34226,93 @@
   <w:num w:numId="25">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="26">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="27">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="28">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="29">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="30">
     <w:abstractNumId w:val="25"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="w0BCOx64xmzP8mLcT0jXxz2ZN9aYdLgZ/7lEqfrTajLLxyFGWsRs5JM3rSEup1BsoVSEtMULIuU8l0CODhQEqA==" w:salt="vLOzdnaO7EhWmMYPc4XNDg=="/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="WcSPh3oI9ZHHEJQqeEscRokItcLo3iotaeAjbaXAAlXiw4y85nTReuTjLNZEHL7FOwjxOd0ogctpw2irBU7swg==" w:salt="0JcGQLbaTlMystYkj0qZRQ=="/>
   <w:defaultTabStop w:val="8505"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="12289"/>
+    <o:shapedefaults v:ext="edit" spidmax="16385"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00EE7312"/>
     <w:rsid w:val="00021484"/>
     <w:rsid w:val="0004409B"/>
     <w:rsid w:val="00044AC2"/>
     <w:rsid w:val="00063193"/>
     <w:rsid w:val="00066235"/>
     <w:rsid w:val="00080D12"/>
     <w:rsid w:val="000917F0"/>
     <w:rsid w:val="000927BC"/>
     <w:rsid w:val="00095E75"/>
     <w:rsid w:val="00096621"/>
     <w:rsid w:val="000B21ED"/>
     <w:rsid w:val="000C6CDB"/>
     <w:rsid w:val="000F2BBC"/>
     <w:rsid w:val="000F3686"/>
     <w:rsid w:val="000F451B"/>
+    <w:rsid w:val="00103960"/>
     <w:rsid w:val="00117D39"/>
     <w:rsid w:val="00132D26"/>
     <w:rsid w:val="0013458E"/>
     <w:rsid w:val="00134FBA"/>
     <w:rsid w:val="001505A0"/>
     <w:rsid w:val="00154A38"/>
     <w:rsid w:val="0015762B"/>
     <w:rsid w:val="0016260F"/>
     <w:rsid w:val="00167EFC"/>
     <w:rsid w:val="0017330A"/>
     <w:rsid w:val="001807F2"/>
     <w:rsid w:val="001970CE"/>
     <w:rsid w:val="001B44A4"/>
     <w:rsid w:val="001B6976"/>
     <w:rsid w:val="001F2792"/>
     <w:rsid w:val="00206CED"/>
     <w:rsid w:val="002305D9"/>
     <w:rsid w:val="00236279"/>
     <w:rsid w:val="00237FE4"/>
     <w:rsid w:val="00245DCE"/>
     <w:rsid w:val="0025268A"/>
     <w:rsid w:val="00254B54"/>
     <w:rsid w:val="00260A71"/>
     <w:rsid w:val="00266FEF"/>
     <w:rsid w:val="002B1A32"/>
@@ -34395,50 +34345,51 @@
     <w:rsid w:val="00472CFE"/>
     <w:rsid w:val="00484D89"/>
     <w:rsid w:val="004957F0"/>
     <w:rsid w:val="00497F90"/>
     <w:rsid w:val="004A1EF9"/>
     <w:rsid w:val="004B27AB"/>
     <w:rsid w:val="004F4FF0"/>
     <w:rsid w:val="004F5562"/>
     <w:rsid w:val="004F6083"/>
     <w:rsid w:val="0051084D"/>
     <w:rsid w:val="005357EE"/>
     <w:rsid w:val="005413AD"/>
     <w:rsid w:val="00554D44"/>
     <w:rsid w:val="005672ED"/>
     <w:rsid w:val="00571361"/>
     <w:rsid w:val="005819B4"/>
     <w:rsid w:val="00584953"/>
     <w:rsid w:val="005938E6"/>
     <w:rsid w:val="00594F61"/>
     <w:rsid w:val="005C049B"/>
     <w:rsid w:val="005C3AAA"/>
     <w:rsid w:val="005C5C2D"/>
     <w:rsid w:val="005D0BC9"/>
     <w:rsid w:val="005F2345"/>
     <w:rsid w:val="005F7239"/>
+    <w:rsid w:val="00601EBC"/>
     <w:rsid w:val="00605242"/>
     <w:rsid w:val="00614E7E"/>
     <w:rsid w:val="0064210E"/>
     <w:rsid w:val="00645A2C"/>
     <w:rsid w:val="00656FA5"/>
     <w:rsid w:val="0066503E"/>
     <w:rsid w:val="00673CA5"/>
     <w:rsid w:val="00681F6C"/>
     <w:rsid w:val="006850B9"/>
     <w:rsid w:val="00696B56"/>
     <w:rsid w:val="006A1546"/>
     <w:rsid w:val="006A5C08"/>
     <w:rsid w:val="006C0412"/>
     <w:rsid w:val="006C66DD"/>
     <w:rsid w:val="006E207B"/>
     <w:rsid w:val="006E6761"/>
     <w:rsid w:val="006F1888"/>
     <w:rsid w:val="006F2125"/>
     <w:rsid w:val="006F531E"/>
     <w:rsid w:val="006F65E9"/>
     <w:rsid w:val="00702155"/>
     <w:rsid w:val="00703D44"/>
     <w:rsid w:val="00704D4E"/>
     <w:rsid w:val="00725F4F"/>
     <w:rsid w:val="00726B22"/>
@@ -34614,51 +34565,51 @@
     <w:rsid w:val="52C82178"/>
     <w:rsid w:val="5CC3F919"/>
     <w:rsid w:val="5D8CD3FF"/>
     <w:rsid w:val="64E3EDF0"/>
     <w:rsid w:val="6F393676"/>
     <w:rsid w:val="74FC788D"/>
     <w:rsid w:val="7A2A77C4"/>
     <w:rsid w:val="7A48E847"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-FR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="12289"/>
+    <o:shapedefaults v:ext="edit" spidmax="16385"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="4A18DE00"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{4E5AAFFD-3844-4327-8345-9DF930FC3A2A}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
@@ -46788,69 +46739,54 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...8 lines deleted...]
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100E217E605161CB2428F90B0C02E75FB4E" ma:contentTypeVersion="3" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="aeae8cdba7b51c96f6292294a1ed0241">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="4189b14e-1be7-46d7-8310-6789de15deba" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="75bf882afd08e168d21fd5f83f316b74" ns2:_="">
     <xsd:import namespace="4189b14e-1be7-46d7-8310-6789de15deba"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="4189b14e-1be7-46d7-8310-6789de15deba" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
@@ -46944,108 +46880,123 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{73C7F0A2-559C-4C2A-8453-61A4D8B78BB4}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C4B6E35B-58BD-46B0-98D2-CC0DE4935F9C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="4189b14e-1be7-46d7-8310-6789de15deba"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{73DDE247-CE74-44D4-8D0D-CB98A355D03B}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4BEC1499-E844-4426-8ACB-BFBDF7F388DE}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>33</Pages>
-  <Words>5456</Words>
-  <Characters>30011</Characters>
+  <Words>5462</Words>
+  <Characters>30041</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>250</Lines>
   <Paragraphs>70</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>ENSOSP</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>35397</CharactersWithSpaces>
+  <CharactersWithSpaces>35433</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>ROSSOW Benoit</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100E217E605161CB2428F90B0C02E75FB4E</vt:lpwstr>
   </property>