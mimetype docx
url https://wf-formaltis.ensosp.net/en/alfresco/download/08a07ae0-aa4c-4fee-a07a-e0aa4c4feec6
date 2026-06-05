--- v0 (2026-04-20)
+++ v1 (2026-06-05)
@@ -201,102 +201,104 @@
     </w:p>
     <w:p w14:paraId="427DBB50" w14:textId="77777777" w:rsidR="00021484" w:rsidRDefault="00021484" w:rsidP="004A1EF9">
       <w:pPr>
         <w:spacing w:before="1600"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="336DFFEF" w14:textId="77777777" w:rsidR="004A1EF9" w:rsidRDefault="004A1EF9" w:rsidP="004A1EF9">
       <w:pPr>
         <w:spacing w:before="1600"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6C87B245" w14:textId="6DD09F77" w:rsidR="005C5C2D" w:rsidRPr="00DF63F6" w:rsidRDefault="38BFBF9C" w:rsidP="738DA483">
+    <w:p w14:paraId="08B1DAFE" w14:textId="1A0449C4" w:rsidR="0034545D" w:rsidRDefault="0034545D" w:rsidP="0034545D">
+      <w:pPr>
+        <w:ind w:right="-284"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rStyle w:val="Lienhypertexte"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_Hlk228976248"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Les documents doivent être transmis obligatoirement sous format électronique quatre semaines avant la date de la commission via la plateforme « Mes Formalités Ensosp+ »</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+    </w:p>
+    <w:p w14:paraId="6C87B245" w14:textId="4D13B920" w:rsidR="005C5C2D" w:rsidRPr="00DF63F6" w:rsidRDefault="38BFBF9C" w:rsidP="738DA483">
       <w:pPr>
         <w:spacing w:before="1600"/>
         <w:ind w:right="-284"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="738DA483">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Les documents doivent être déposés sous format électronique quatre semaines avant la date de la commission sur la plateforme </w:t>
-[...24 lines deleted...]
-        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00704D4E" w:rsidRPr="738DA483">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00453D97" w:rsidRPr="738DA483">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
@@ -3002,67 +3004,67 @@
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
         </w:rPr>
         <w:t>Modalités</w:t>
       </w:r>
       <w:r w:rsidRPr="00DF63F6">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> de la dispense de formation</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7477B234" w14:textId="0B27B32C" w:rsidR="00DB74B3" w:rsidRDefault="00DB74B3" w:rsidP="00DB74B3">
       <w:pPr>
         <w:spacing w:after="400"/>
         <w:ind w:left="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_Hlk216971980"/>
+      <w:bookmarkStart w:id="1" w:name="_Hlk216971980"/>
     </w:p>
     <w:p w14:paraId="0A2FA5E7" w14:textId="77777777" w:rsidR="00C60BAF" w:rsidRPr="00C60BAF" w:rsidRDefault="00C60BAF" w:rsidP="00C60BAF">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="1" w:name="_Hlk216971733"/>
+      <w:bookmarkStart w:id="2" w:name="_Hlk216971733"/>
       <w:r w:rsidRPr="00C60BAF">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>La dispense de formation est accordée par bloc de compétences par la commission au regard de : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="60FC5247" w14:textId="77777777" w:rsidR="00C60BAF" w:rsidRPr="00C60BAF" w:rsidRDefault="00C60BAF" w:rsidP="00C60BAF">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C60BAF">
         <w:rPr>
@@ -3132,52 +3134,52 @@
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C60BAF">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>- l’expérience acquise par le candidat. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2EFC6955" w14:textId="77777777" w:rsidR="00DB74B3" w:rsidRPr="00C60BAF" w:rsidRDefault="00DB74B3" w:rsidP="00C60BAF">
       <w:pPr>
         <w:spacing w:after="400"/>
         <w:ind w:left="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
     <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkEnd w:id="2"/>
     <w:p w14:paraId="24619FD9" w14:textId="77777777" w:rsidR="00DB74B3" w:rsidRDefault="00DB74B3" w:rsidP="00DB74B3">
       <w:pPr>
         <w:spacing w:after="400"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="503E03A0" w14:textId="77777777" w:rsidR="00DB74B3" w:rsidRDefault="00DB74B3" w:rsidP="00DB74B3">
       <w:pPr>
         <w:spacing w:after="400"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="761DE903" w14:textId="77777777" w:rsidR="00DB74B3" w:rsidRDefault="00DB74B3" w:rsidP="00DB74B3">
       <w:pPr>
         <w:spacing w:after="400"/>
@@ -3275,62 +3277,62 @@
       <w:pPr>
         <w:ind w:left="567"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="29226BE4" w14:textId="77777777" w:rsidR="004127BB" w:rsidRDefault="004127BB" w:rsidP="00DB74B3">
       <w:pPr>
         <w:ind w:left="567"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5286DF36" w14:textId="6D2D5250" w:rsidR="001E1D7C" w:rsidRPr="001E1D7C" w:rsidRDefault="001E1D7C" w:rsidP="001E1D7C">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
         <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent1" w:themeFillTint="33"/>
         <w:jc w:val="center"/>
       </w:pPr>
-      <w:bookmarkStart w:id="2" w:name="_Hlk216971770"/>
+      <w:bookmarkStart w:id="3" w:name="_Hlk216971770"/>
       <w:r w:rsidRPr="22468D2F">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Demande de dispense au titre de l’année 2026</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkEnd w:id="3"/>
     <w:p w14:paraId="61C41A71" w14:textId="73BA70D0" w:rsidR="00B9285C" w:rsidRDefault="00B9285C" w:rsidP="00B9285C">
       <w:pPr>
         <w:spacing w:before="720" w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="22468D2F">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="1F4E79" w:themeColor="accent1" w:themeShade="80"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Je soussigné</w:t>
       </w:r>
       <w:r w:rsidRPr="22468D2F">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="1F4E79" w:themeColor="accent1" w:themeShade="80"/>
           <w:sz w:val="18"/>
@@ -3398,115 +3400,121 @@
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:id w:val="873480505"/>
           <w:placeholder>
             <w:docPart w:val="E172BB42471A4CB3B1FCC4B6D788271A"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="22468D2F">
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="77B51ED1" w14:textId="23F9FA1C" w:rsidR="00427CF5" w:rsidRPr="00C6388D" w:rsidRDefault="00B9285C" w:rsidP="00C6388D">
+    <w:p w14:paraId="77B51ED1" w14:textId="14A1CC2B" w:rsidR="00427CF5" w:rsidRPr="00C6388D" w:rsidRDefault="00B9285C" w:rsidP="00C6388D">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="808080"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="22468D2F">
         <w:rPr>
           <w:rStyle w:val="Textedelespacerserv"/>
         </w:rPr>
         <w:t xml:space="preserve">Demande l’examen </w:t>
       </w:r>
-      <w:bookmarkStart w:id="3" w:name="_Hlk216971526"/>
+      <w:bookmarkStart w:id="4" w:name="_Hlk216971526"/>
       <w:r w:rsidRPr="22468D2F">
         <w:rPr>
           <w:rStyle w:val="Textedelespacerserv"/>
         </w:rPr>
         <w:t xml:space="preserve">de la dispense </w:t>
       </w:r>
-      <w:bookmarkStart w:id="4" w:name="_Hlk216971785"/>
+      <w:bookmarkStart w:id="5" w:name="_Hlk216971785"/>
       <w:r w:rsidR="00C60BAF">
         <w:rPr>
           <w:rStyle w:val="Textedelespacerserv"/>
         </w:rPr>
         <w:t xml:space="preserve">de formations </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="3"/>
       <w:bookmarkEnd w:id="4"/>
+      <w:bookmarkEnd w:id="5"/>
       <w:r w:rsidR="00CA7192">
         <w:rPr>
           <w:rStyle w:val="Textedelespacerserv"/>
         </w:rPr>
         <w:t>de médecin</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC4353">
+        <w:rPr>
+          <w:rStyle w:val="Textedelespacerserv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ou infirmier</w:t>
       </w:r>
       <w:r w:rsidR="00C6388D">
         <w:rPr>
           <w:rStyle w:val="Textedelespacerserv"/>
         </w:rPr>
         <w:t xml:space="preserve"> opérationnel</w:t>
       </w:r>
       <w:r w:rsidRPr="22468D2F">
         <w:rPr>
           <w:rStyle w:val="Textedelespacerserv"/>
         </w:rPr>
         <w:t xml:space="preserve"> de sapeurs-pompiers</w:t>
       </w:r>
       <w:r w:rsidR="00C6388D">
         <w:rPr>
           <w:rStyle w:val="Textedelespacerserv"/>
         </w:rPr>
         <w:t xml:space="preserve"> volontaires</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1AE48CD6" w14:textId="77777777" w:rsidR="00427CF5" w:rsidRPr="00245430" w:rsidRDefault="00427CF5">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="5" w:name="_Hlk216971539"/>
+      <w:bookmarkStart w:id="6" w:name="_Hlk216971539"/>
       <w:r w:rsidRPr="00245430">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Déclare que toutes les informations fournies dans ce livret sont exactes.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6FFC89A1" w14:textId="77777777" w:rsidR="00427CF5" w:rsidRDefault="00427CF5">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="03A02A8B" w14:textId="01148734" w:rsidR="00427CF5" w:rsidRPr="00427CF5" w:rsidRDefault="00427CF5" w:rsidP="00427CF5">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
@@ -3579,51 +3587,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Signature </w:t>
       </w:r>
       <w:r w:rsidRPr="00427CF5">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="00B9285C" w:rsidRPr="00427CF5">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
-      <w:bookmarkEnd w:id="5"/>
+      <w:bookmarkEnd w:id="6"/>
     </w:p>
     <w:p w14:paraId="570CA3DF" w14:textId="77777777" w:rsidR="00DB74B3" w:rsidRPr="0004409B" w:rsidRDefault="00DB74B3" w:rsidP="0004409B">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
         <w:spacing w:after="400"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0004409B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
@@ -6144,51 +6152,51 @@
                     <w:sz w:val="18"/>
                     <w:szCs w:val="14"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
                   </w:rPr>
                   <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
           <w:p w14:paraId="17CBD001" w14:textId="77777777" w:rsidR="00DF4C53" w:rsidRDefault="00DF4C53" w:rsidP="00C13629">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="00F77096" w14:textId="77777777" w:rsidR="00DF4C53" w:rsidRPr="000F2BBC" w:rsidRDefault="0099045A" w:rsidP="00C13629">
+          <w:p w14:paraId="00F77096" w14:textId="77777777" w:rsidR="00DF4C53" w:rsidRPr="000F2BBC" w:rsidRDefault="00DC4353" w:rsidP="00C13629">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="14"/>
                 </w:rPr>
                 <w:id w:val="1348367677"/>
                 <w:placeholder>
                   <w:docPart w:val="E3760C2CED874A19A8C00F5EBE44FC28"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
@@ -6808,51 +6816,51 @@
                     <w:sz w:val="18"/>
                     <w:szCs w:val="14"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
                   </w:rPr>
                   <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
           <w:p w14:paraId="0FE57E88" w14:textId="77777777" w:rsidR="008E6049" w:rsidRDefault="008E6049" w:rsidP="008E6049">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="068A8B5A" w14:textId="7233F27B" w:rsidR="00B51C4E" w:rsidRDefault="0099045A" w:rsidP="008E6049">
+          <w:p w14:paraId="068A8B5A" w14:textId="7233F27B" w:rsidR="00B51C4E" w:rsidRDefault="00DC4353" w:rsidP="008E6049">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="14"/>
                 </w:rPr>
                 <w:id w:val="-392512237"/>
                 <w:placeholder>
                   <w:docPart w:val="92D3E1FCC3434C5D8C9CF6ADA9CFC212"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
@@ -8299,51 +8307,51 @@
                     <w:sz w:val="18"/>
                     <w:szCs w:val="14"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
                   </w:rPr>
                   <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
           <w:p w14:paraId="07CF944A" w14:textId="77777777" w:rsidR="00B51C4E" w:rsidRDefault="00B51C4E" w:rsidP="00C13629">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="41788ECF" w14:textId="77777777" w:rsidR="00B51C4E" w:rsidRPr="000F2BBC" w:rsidRDefault="0099045A" w:rsidP="00C13629">
+          <w:p w14:paraId="41788ECF" w14:textId="77777777" w:rsidR="00B51C4E" w:rsidRPr="000F2BBC" w:rsidRDefault="00DC4353" w:rsidP="00C13629">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="14"/>
                 </w:rPr>
                 <w:id w:val="-2022310864"/>
                 <w:placeholder>
                   <w:docPart w:val="DB145F0C73B54B3799AF3872A77E137E"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
@@ -9000,59 +9008,57 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00008003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Gothic Light">
-    <w:altName w:val="游ゴシック Light"/>
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Mincho">
-    <w:altName w:val="游明朝"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Marianne">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="0000000F" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000003" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
@@ -11518,148 +11524,150 @@
   <w:num w:numId="16">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="17">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="18">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="19">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="20">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="21">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="Ppo4NknIAyX5vsbuoc7pZmAqVupAW9QR+dgEXpCxMihebF8x3792SuKaKyYGkFFNwmz5IuuPwT0Vcxg7WHUe+A==" w:salt="ciCqSc2wm5WpoSXioKpDlg=="/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="pjfZWgjOSioaWMZl+TsuLKkep+XTB5yVNJr5PE9VG2DmCIA0mjfQcaTFNKdEt0UHscVme1CTusOt400U3R2g+g==" w:salt="mxmvuB/VkXLG/BV8PnifQA=="/>
   <w:defaultTabStop w:val="8505"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="10241"/>
+    <o:shapedefaults v:ext="edit" spidmax="18433"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00EE7312"/>
     <w:rsid w:val="000143D3"/>
     <w:rsid w:val="00021484"/>
     <w:rsid w:val="0004409B"/>
     <w:rsid w:val="00044AC2"/>
     <w:rsid w:val="00063193"/>
     <w:rsid w:val="00063A60"/>
     <w:rsid w:val="00066235"/>
     <w:rsid w:val="00073B51"/>
     <w:rsid w:val="00080D12"/>
     <w:rsid w:val="00090583"/>
     <w:rsid w:val="00091373"/>
     <w:rsid w:val="000917F0"/>
     <w:rsid w:val="00095E75"/>
     <w:rsid w:val="00096621"/>
     <w:rsid w:val="000A4837"/>
     <w:rsid w:val="000B21ED"/>
     <w:rsid w:val="000C6CDB"/>
     <w:rsid w:val="000D11FD"/>
     <w:rsid w:val="000D7873"/>
     <w:rsid w:val="000F2BBC"/>
     <w:rsid w:val="000F3686"/>
+    <w:rsid w:val="000F3A9C"/>
     <w:rsid w:val="000F451B"/>
     <w:rsid w:val="00117D39"/>
     <w:rsid w:val="00132D5F"/>
     <w:rsid w:val="0013458E"/>
     <w:rsid w:val="00134FBA"/>
     <w:rsid w:val="001505A0"/>
     <w:rsid w:val="0015762B"/>
     <w:rsid w:val="0016260F"/>
     <w:rsid w:val="0016599D"/>
     <w:rsid w:val="00167EFC"/>
     <w:rsid w:val="0017330A"/>
     <w:rsid w:val="001807F2"/>
     <w:rsid w:val="001970CE"/>
     <w:rsid w:val="001B3601"/>
     <w:rsid w:val="001B52AA"/>
     <w:rsid w:val="001E1D7C"/>
     <w:rsid w:val="001F2792"/>
     <w:rsid w:val="0020092E"/>
     <w:rsid w:val="00206CED"/>
     <w:rsid w:val="00207D64"/>
     <w:rsid w:val="00217E28"/>
     <w:rsid w:val="002305D9"/>
     <w:rsid w:val="00236279"/>
     <w:rsid w:val="00237FE4"/>
     <w:rsid w:val="00245430"/>
     <w:rsid w:val="00245DCE"/>
     <w:rsid w:val="0025268A"/>
     <w:rsid w:val="00254B54"/>
     <w:rsid w:val="00260A71"/>
     <w:rsid w:val="00266FEF"/>
     <w:rsid w:val="002837A0"/>
     <w:rsid w:val="002B1A32"/>
     <w:rsid w:val="002B59E2"/>
     <w:rsid w:val="002C339E"/>
     <w:rsid w:val="002C3754"/>
     <w:rsid w:val="002D6350"/>
     <w:rsid w:val="002D6E84"/>
     <w:rsid w:val="002E06CA"/>
     <w:rsid w:val="002ED63C"/>
     <w:rsid w:val="002F1A41"/>
     <w:rsid w:val="002F2CE5"/>
     <w:rsid w:val="002F68EF"/>
     <w:rsid w:val="002F7DAA"/>
     <w:rsid w:val="00317717"/>
     <w:rsid w:val="00322AB9"/>
     <w:rsid w:val="00334311"/>
     <w:rsid w:val="003359E3"/>
     <w:rsid w:val="00335AE8"/>
     <w:rsid w:val="00337998"/>
     <w:rsid w:val="003441DF"/>
+    <w:rsid w:val="0034545D"/>
     <w:rsid w:val="00352EA4"/>
     <w:rsid w:val="00367725"/>
     <w:rsid w:val="0038079E"/>
     <w:rsid w:val="00381324"/>
     <w:rsid w:val="0038527B"/>
     <w:rsid w:val="003A5EF4"/>
     <w:rsid w:val="003B0474"/>
     <w:rsid w:val="003B0971"/>
     <w:rsid w:val="003B63E4"/>
     <w:rsid w:val="003C1713"/>
     <w:rsid w:val="003D23D0"/>
     <w:rsid w:val="003E664F"/>
     <w:rsid w:val="003E7300"/>
     <w:rsid w:val="004014CD"/>
     <w:rsid w:val="004127BB"/>
     <w:rsid w:val="00427CF5"/>
     <w:rsid w:val="00435CC1"/>
     <w:rsid w:val="00441FC1"/>
     <w:rsid w:val="00453D97"/>
     <w:rsid w:val="00460E1A"/>
     <w:rsid w:val="00462192"/>
     <w:rsid w:val="004649C0"/>
     <w:rsid w:val="004706BB"/>
     <w:rsid w:val="00472CFE"/>
     <w:rsid w:val="00484D89"/>
@@ -11810,110 +11818,113 @@
     <w:rsid w:val="00B7564F"/>
     <w:rsid w:val="00B82518"/>
     <w:rsid w:val="00B84C64"/>
     <w:rsid w:val="00B9285C"/>
     <w:rsid w:val="00BA2EDF"/>
     <w:rsid w:val="00BB275A"/>
     <w:rsid w:val="00BB79C5"/>
     <w:rsid w:val="00BC1DBA"/>
     <w:rsid w:val="00BC4BC3"/>
     <w:rsid w:val="00BD16EC"/>
     <w:rsid w:val="00BD42D8"/>
     <w:rsid w:val="00BF0078"/>
     <w:rsid w:val="00BF1CEA"/>
     <w:rsid w:val="00C00ED9"/>
     <w:rsid w:val="00C07FA4"/>
     <w:rsid w:val="00C106C2"/>
     <w:rsid w:val="00C326EF"/>
     <w:rsid w:val="00C35121"/>
     <w:rsid w:val="00C4129E"/>
     <w:rsid w:val="00C41FD1"/>
     <w:rsid w:val="00C42323"/>
     <w:rsid w:val="00C433AE"/>
     <w:rsid w:val="00C60BAF"/>
     <w:rsid w:val="00C629B2"/>
     <w:rsid w:val="00C6388D"/>
+    <w:rsid w:val="00C6673F"/>
     <w:rsid w:val="00C72A65"/>
     <w:rsid w:val="00C860E4"/>
     <w:rsid w:val="00CA05A6"/>
     <w:rsid w:val="00CA2123"/>
     <w:rsid w:val="00CA2CFF"/>
     <w:rsid w:val="00CA514C"/>
     <w:rsid w:val="00CA7192"/>
     <w:rsid w:val="00CB5719"/>
     <w:rsid w:val="00CC1D0F"/>
     <w:rsid w:val="00CC5203"/>
     <w:rsid w:val="00CD39AF"/>
     <w:rsid w:val="00D007D7"/>
     <w:rsid w:val="00D019DE"/>
     <w:rsid w:val="00D048E2"/>
     <w:rsid w:val="00D06E08"/>
     <w:rsid w:val="00D13D3B"/>
     <w:rsid w:val="00D2316C"/>
     <w:rsid w:val="00D37547"/>
     <w:rsid w:val="00D6255F"/>
     <w:rsid w:val="00DA0824"/>
     <w:rsid w:val="00DA4072"/>
     <w:rsid w:val="00DA6BD6"/>
     <w:rsid w:val="00DA6EB2"/>
     <w:rsid w:val="00DB1125"/>
     <w:rsid w:val="00DB174F"/>
     <w:rsid w:val="00DB74B3"/>
+    <w:rsid w:val="00DC4353"/>
     <w:rsid w:val="00DC6864"/>
     <w:rsid w:val="00DE1790"/>
     <w:rsid w:val="00DE3F6B"/>
     <w:rsid w:val="00DE43CC"/>
     <w:rsid w:val="00DF452C"/>
     <w:rsid w:val="00DF4C53"/>
     <w:rsid w:val="00DF63F6"/>
     <w:rsid w:val="00E00A16"/>
     <w:rsid w:val="00E0305B"/>
     <w:rsid w:val="00E03B9F"/>
     <w:rsid w:val="00E1467C"/>
     <w:rsid w:val="00E22C4B"/>
     <w:rsid w:val="00E24EC2"/>
     <w:rsid w:val="00E4027F"/>
     <w:rsid w:val="00E51253"/>
     <w:rsid w:val="00E53D39"/>
     <w:rsid w:val="00E60D69"/>
     <w:rsid w:val="00E67923"/>
     <w:rsid w:val="00E70EED"/>
     <w:rsid w:val="00E802F8"/>
     <w:rsid w:val="00E81C55"/>
     <w:rsid w:val="00E86D99"/>
     <w:rsid w:val="00E934AA"/>
     <w:rsid w:val="00EA3ACA"/>
     <w:rsid w:val="00EB385E"/>
     <w:rsid w:val="00ED1878"/>
     <w:rsid w:val="00ED4EFD"/>
     <w:rsid w:val="00EE488F"/>
     <w:rsid w:val="00EE7312"/>
     <w:rsid w:val="00EF08D7"/>
     <w:rsid w:val="00EF480D"/>
     <w:rsid w:val="00F12CCB"/>
     <w:rsid w:val="00F137B3"/>
     <w:rsid w:val="00F2485E"/>
+    <w:rsid w:val="00F323AA"/>
     <w:rsid w:val="00F410F2"/>
     <w:rsid w:val="00F42C73"/>
     <w:rsid w:val="00F544BA"/>
     <w:rsid w:val="00F549EB"/>
     <w:rsid w:val="00F64758"/>
     <w:rsid w:val="00F7203D"/>
     <w:rsid w:val="00F727F9"/>
     <w:rsid w:val="00F77A05"/>
     <w:rsid w:val="00F77F05"/>
     <w:rsid w:val="00F85793"/>
     <w:rsid w:val="00F85796"/>
     <w:rsid w:val="00F90526"/>
     <w:rsid w:val="00FB7691"/>
     <w:rsid w:val="00FC7E66"/>
     <w:rsid w:val="00FD0C40"/>
     <w:rsid w:val="00FE248E"/>
     <w:rsid w:val="00FF189F"/>
     <w:rsid w:val="00FF407E"/>
     <w:rsid w:val="012F2CAF"/>
     <w:rsid w:val="023A0EB5"/>
     <w:rsid w:val="0498918D"/>
     <w:rsid w:val="04D79F58"/>
     <w:rsid w:val="05B85D47"/>
     <w:rsid w:val="05EDFC04"/>
     <w:rsid w:val="06272A3C"/>
@@ -12054,51 +12065,51 @@
     <w:rsid w:val="79A846C5"/>
     <w:rsid w:val="7AE51BDD"/>
     <w:rsid w:val="7B3DECAF"/>
     <w:rsid w:val="7C27A124"/>
     <w:rsid w:val="7C6F5AC6"/>
     <w:rsid w:val="7ECD2BF9"/>
     <w:rsid w:val="7F8969F5"/>
     <w:rsid w:val="7FE69B0C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-FR" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="10241"/>
+    <o:shapedefaults v:ext="edit" spidmax="18433"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="4A18DE00"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{4E5AAFFD-3844-4327-8345-9DF930FC3A2A}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
@@ -13072,50 +13083,63 @@
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="331181823">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="420225443">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="571819814">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="585460627">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
@@ -15679,59 +15703,57 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00008003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Gothic Light">
-    <w:altName w:val="游ゴシック Light"/>
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Mincho">
-    <w:altName w:val="游明朝"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Marianne">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="0000000F" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000003" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
@@ -17092,76 +17114,76 @@
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{755347D2-186B-4559-AB9C-26C0F0C42CC6}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="1d48e40b-a189-48e1-83db-566c0158eef4"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>12</Pages>
-[...1 lines deleted...]
-  <Characters>10144</Characters>
+  <Pages>13</Pages>
+  <Words>1852</Words>
+  <Characters>10187</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>84</Lines>
-  <Paragraphs>23</Paragraphs>
+  <Paragraphs>24</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>ENSOSP</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>11965</CharactersWithSpaces>
+  <CharactersWithSpaces>12015</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>ROSSOW Benoit</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010043117879D668284BB6F286BF73CF78FD</vt:lpwstr>
   </property>