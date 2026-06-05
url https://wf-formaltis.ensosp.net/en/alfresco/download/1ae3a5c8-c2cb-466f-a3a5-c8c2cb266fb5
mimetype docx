--- v0 (2026-04-20)
+++ v1 (2026-06-05)
@@ -220,196 +220,117 @@
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="3402"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6FC75235" w14:textId="77777777" w:rsidR="0030199F" w:rsidRDefault="0030199F" w:rsidP="0030199F">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4CA9BEFA" w14:textId="77777777" w:rsidR="0030199F" w:rsidRDefault="0030199F" w:rsidP="0030199F">
-[...14 lines deleted...]
-        <w:spacing w:after="0"/>
+    <w:p w14:paraId="6B490A96" w14:textId="77777777" w:rsidR="00EF7357" w:rsidRDefault="00EF7357" w:rsidP="00EF7357">
+      <w:pPr>
+        <w:spacing w:before="200" w:after="100" w:afterAutospacing="1"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DF63F6">
+      <w:r w:rsidRPr="00EF7357">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Les documents doivent être </w:t>
+        <w:t xml:space="preserve">Les documents doivent être transmis obligatoirement sous format électronique </w:t>
       </w:r>
-      <w:r w:rsidR="00D43991">
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EF7357">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">dactylographiés et </w:t>
+        <w:t>trois semaines minimum</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DF63F6">
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EF7357">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>trans</w:t>
+        <w:t xml:space="preserve"> avant la date de la commission via la plateforme </w:t>
       </w:r>
-      <w:r w:rsidR="0030199F">
+    </w:p>
+    <w:p w14:paraId="3ABC4D57" w14:textId="7B82FDA1" w:rsidR="005C5C2D" w:rsidRPr="00DF022E" w:rsidRDefault="00EF7357" w:rsidP="00EF7357">
+      <w:pPr>
+        <w:spacing w:before="200" w:after="100" w:afterAutospacing="1"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF7357">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">mis obligatoirement sous format </w:t>
+        <w:t>« Mes Formalités Ensosp+ »</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DF63F6">
-[...79 lines deleted...]
-      <w:r w:rsidRPr="00DF63F6">
+      <w:r w:rsidR="005C5C2D" w:rsidRPr="00DF63F6">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="64EFDA32" w14:textId="77777777" w:rsidR="00614E7E" w:rsidRPr="00DF63F6" w:rsidRDefault="00614E7E" w:rsidP="00614E7E">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
         <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent1" w:themeFillTint="33"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF63F6">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
         </w:rPr>
@@ -4005,107 +3926,107 @@
                           <w:t>Au regard de l’expérience</w:t>
                         </w:r>
                       </w:p>
                     </w:txbxContent>
                   </v:textbox>
                 </v:shape>
                 <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
                   <v:stroke joinstyle="miter"/>
                   <v:formulas>
                     <v:f eqn="if lineDrawn pixelLineWidth 0"/>
                     <v:f eqn="sum @0 1 0"/>
                     <v:f eqn="sum 0 0 @1"/>
                     <v:f eqn="prod @2 1 2"/>
                     <v:f eqn="prod @3 21600 pixelWidth"/>
                     <v:f eqn="prod @3 21600 pixelHeight"/>
                     <v:f eqn="sum @0 0 1"/>
                     <v:f eqn="prod @6 1 2"/>
                     <v:f eqn="prod @7 21600 pixelWidth"/>
                     <v:f eqn="sum @8 21600 0"/>
                     <v:f eqn="prod @7 21600 pixelHeight"/>
                     <v:f eqn="sum @10 21600 0"/>
                   </v:formulas>
                   <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
                   <o:lock v:ext="edit" aspectratio="t"/>
                 </v:shapetype>
-                <v:shape id="Diagramme 5" o:spid="_x0000_s1028" type="#_x0000_t75" style="position:absolute;left:3046;top:13493;width:14939;height:4056;visibility:visible" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQChtKngwwAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/RasJA&#10;FETfhf7DcoW+6UZpVaKriFBoH0pN9AOu2WsSzN5Ndzea/n1XEHwcZuYMs9r0phFXcr62rGAyTkAQ&#10;F1bXXCo4Hj5GCxA+IGtsLJOCP/KwWb8MVphqe+OMrnkoRYSwT1FBFUKbSumLigz6sW2Jo3e2zmCI&#10;0pVSO7xFuGnkNElm0mDNcaHClnYVFZe8Mwq2p+/OZn2RufY4qbuv3/nP/u2k1Ouw3y5BBOrDM/xo&#10;f2oF73C/Em+AXP8DAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAobSp4MMAAADaAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;">
+                <v:shape id="Diagramme 5" o:spid="_x0000_s1028" type="#_x0000_t75" style="position:absolute;left:3046;top:13493;width:14939;height:4056;visibility:visible" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQACONHPxAAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/dasJA&#10;FITvC77DcoTeFN1UaNHoKlorCPXCnzzAIXtMgtmzYXdN4tt3CwUvh5n5hlmselOLlpyvLCt4Hycg&#10;iHOrKy4UZJfdaArCB2SNtWVS8CAPq+XgZYGpth2fqD2HQkQI+xQVlCE0qZQ+L8mgH9uGOHpX6wyG&#10;KF0htcMuwk0tJ0nyKQ1WHBdKbOirpPx2vhsFyfEy+7lvaXp02aHdf2+6t+xQKPU67NdzEIH68Az/&#10;t/dawQf8XYk3QC5/AQAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAAI40c/EAAAA2gAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;">
                   <v:imagedata r:id="rId29" o:title=""/>
                   <o:lock v:ext="edit" aspectratio="f"/>
                 </v:shape>
-                <v:shape id="Diagramme 6" o:spid="_x0000_s1029" type="#_x0000_t75" style="position:absolute;left:30816;top:303;width:22180;height:6330;visibility:visible" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCrPh0zxQAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/dasJA&#10;FITvC32H5RR6VzcVDBpdpVgKQkFR48/lIXtMgtmz6e5W49u7QqGXw8x8w0xmnWnEhZyvLSt47yUg&#10;iAuray4V5NuvtyEIH5A1NpZJwY08zKbPTxPMtL3ymi6bUIoIYZ+hgiqENpPSFxUZ9D3bEkfvZJ3B&#10;EKUrpXZ4jXDTyH6SpNJgzXGhwpbmFRXnza9R8HMb9XdhO5gv3ed+dTyk+WLwnSv1+tJ9jEEE6sJ/&#10;+K+90ApSeFyJN0BO7wAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCrPh0zxQAAANoAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;">
+                <v:shape id="Diagramme 6" o:spid="_x0000_s1029" type="#_x0000_t75" style="position:absolute;left:30816;top:303;width:22180;height:6330;visibility:visible" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAga0+AwgAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9La8Mw&#10;EITvgfwHsYHeYjk+mOJGCSFg6LVuS9vbxlo/iLUylvyof31VKPQ4zMw3zPG8mE5MNLjWsoJDFIMg&#10;Lq1uuVbw9prvH0E4j6yxs0wKvsnB+bTdHDHTduYXmgpfiwBhl6GCxvs+k9KVDRl0ke2Jg1fZwaAP&#10;cqilHnAOcNPJJI5TabDlsNBgT9eGynsxGgU4tu9r/TmZPLe3Kpk+qtv6VSn1sFsuTyA8Lf4//Nd+&#10;1gpS+L0SboA8/QAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAga0+AwgAAANoAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;">
                   <v:imagedata r:id="rId30" o:title=""/>
                   <o:lock v:ext="edit" aspectratio="f"/>
                 </v:shape>
                 <v:shape id="ZoneTexte 13" o:spid="_x0000_s1030" type="#_x0000_t202" style="position:absolute;left:54966;top:9231;width:24691;height:4227;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDgThxVwgAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/NqsIw&#10;FIT3gu8QjuBGrqkuVHqNIorgQhB/8N7lsTm2xeakNLHWtzeC4HKYmW+Y6bwxhaipcrllBYN+BII4&#10;sTrnVMHpuP6ZgHAeWWNhmRQ8ycF81m5NMdb2wXuqDz4VAcIuRgWZ92UspUsyMuj6tiQO3tVWBn2Q&#10;VSp1hY8AN4UcRtFIGsw5LGRY0jKj5Ha4GwW7gTTnv146KmpebS/PYbKy/1ulup1m8QvCU+O/4U97&#10;oxWM4X0l3AA5ewEAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDgThxVwgAAANoAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;" fillcolor="#ffd966">
                   <v:fill color2="#b38600" rotate="t" focusposition=".5,.5" focussize="" colors="0 #ffd966;15073f #e3ab00;45220f #bf9000;63570f #b38600" focus="100%" type="gradientRadial"/>
                   <v:shadow on="t" color="black" opacity="26214f" origin=",.5" offset="0,-3pt"/>
                   <v:textbox>
                     <w:txbxContent>
                       <w:p w14:paraId="0854440C" w14:textId="77777777" w:rsidR="00DB3726" w:rsidRDefault="00DB3726" w:rsidP="00DB3726">
                         <w:pPr>
                           <w:pStyle w:val="NormalWeb"/>
                           <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
                         </w:pPr>
                         <w:r>
                           <w:rPr>
                             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsi="Calibri" w:cstheme="minorBidi"/>
                             <w:b/>
                             <w:bCs/>
                             <w:color w:val="FFFFFF" w:themeColor="background1"/>
                             <w:kern w:val="24"/>
                             <w:sz w:val="36"/>
                             <w:szCs w:val="36"/>
                           </w:rPr>
                           <w:t>Au regard des titres</w:t>
                         </w:r>
                       </w:p>
                     </w:txbxContent>
                   </v:textbox>
                 </v:shape>
                 <v:shapetype id="_x0000_t67" coordsize="21600,21600" o:spt="67" adj="16200,5400" path="m0@0l@1@0@1,0@2,0@2@0,21600@0,10800,21600xe">
                   <v:stroke joinstyle="miter"/>
                   <v:formulas>
                     <v:f eqn="val #0"/>
                     <v:f eqn="val #1"/>
                     <v:f eqn="sum height 0 #1"/>
                     <v:f eqn="sum 10800 0 #1"/>
                     <v:f eqn="sum width 0 #0"/>
                     <v:f eqn="prod @4 @3 10800"/>
                     <v:f eqn="sum width 0 @5"/>
                   </v:formulas>
                   <v:path o:connecttype="custom" o:connectlocs="10800,0;0,@0;10800,21600;21600,@0" o:connectangles="270,180,90,0" textboxrect="@1,0,@2,@6"/>
                   <v:handles>
                     <v:h position="#1,#0" xrange="0,10800" yrange="0,21600"/>
                   </v:handles>
                 </v:shapetype>
                 <v:shape id="Flèche vers le bas 8" o:spid="_x0000_s1031" type="#_x0000_t67" style="position:absolute;left:8937;top:17787;width:4235;height:7530;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBtM8jhvgAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Ni8Iw&#10;EL0L/ocwC940rYJKNS0iCl7t7sIeh2a2LW0mpYlt3V+/OQgeH+/7mE2mFQP1rrasIF5FIIgLq2su&#10;FXx9Xpd7EM4ja2wtk4InOcjS+eyIibYj32nIfSlCCLsEFVTed4mUrqjIoFvZjjhwv7Y36APsS6l7&#10;HEO4aeU6irbSYM2hocKOzhUVTf4wCm7Fbrw8N813YyI5/OVDfPq5x0otPqbTAYSnyb/FL/dNKwhb&#10;w5VwA2T6DwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAAAAAA&#10;AABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAAAAAA&#10;AAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAG0zyOG+AAAA2gAAAA8AAAAAAAAA&#10;AAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAADyAgAAAAA=&#10;" adj="15526" fillcolor="#7030a0" strokecolor="#41719c" strokeweight="1pt"/>
                 <v:shape id="Flèche vers le bas 9" o:spid="_x0000_s1032" type="#_x0000_t67" style="position:absolute;left:65537;top:13702;width:4191;height:7096;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBhYfwDxAAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BawIx&#10;FITvBf9DeEIvRbNWKHVrlHZB0Iulqx56e2xeN0s3L0sS3fXfG6HQ4zAz3zDL9WBbcSEfGscKZtMM&#10;BHHldMO1guNhM3kFESKyxtYxKbhSgPVq9LDEXLuev+hSxlokCIccFZgYu1zKUBmyGKauI07ej/MW&#10;Y5K+ltpjn+C2lc9Z9iItNpwWDHZUGKp+y7NV8BRs7D/nJ7Pb+q7sP/bF+fBdKPU4Ht7fQEQa4n/4&#10;r73VChZwv5JugFzdAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAGFh/APEAAAA2gAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" adj="15221" fillcolor="#7030a0" strokecolor="#41719c" strokeweight="1pt"/>
-                <v:shape id="Diagramme 10" o:spid="_x0000_s1033" type="#_x0000_t75" style="position:absolute;left:8545;top:25509;width:23096;height:10764;visibility:visible" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDCiF+2xQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;EIXvBf/DMoKXohs9FJu6ShCFCu1BK/Y6ZKdJaHY27G5j/PfOoeBthvfmvW9Wm8G1qqcQG88G5rMM&#10;FHHpbcOVgfPXfroEFROyxdYzGbhRhM169LTC3PorH6k/pUpJCMccDdQpdbnWsazJYZz5jli0Hx8c&#10;JllDpW3Aq4S7Vi+y7EU7bFgaauxoW1P5e/pzBo67Q6Dnbb/ovj/n5+G1j0Vx+TBmMh6KN1CJhvQw&#10;/1+/W8EXevlFBtDrOwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDCiF+2xQAAANsAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;">
+                <v:shape id="Diagramme 10" o:spid="_x0000_s1033" type="#_x0000_t75" style="position:absolute;left:8545;top:25509;width:23096;height:10764;visibility:visible" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAfiGGBxAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BSwMx&#10;EIXvQv9DmII3m1VB7LZpEW1BiiBtxfOwmd2EbiZrEtv13zsHwdsM78173yzXY+jVmVL2kQ3czipQ&#10;xE20njsDH8ftzSOoXJAt9pHJwA9lWK8mV0usbbzwns6H0ikJ4VyjAVfKUGudG0cB8ywOxKK1MQUs&#10;sqZO24QXCQ+9vquqBx3QszQ4HOjZUXM6fAcDb19559I8tt2799uh/dzsXu43xlxPx6cFqEJj+Tf/&#10;Xb9awRd6+UUG0KtfAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAB+IYYHEAAAA2wAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;">
                   <v:imagedata r:id="rId31" o:title=""/>
                   <o:lock v:ext="edit" aspectratio="f"/>
                 </v:shape>
-                <v:shape id="Diagramme 11" o:spid="_x0000_s1034" type="#_x0000_t75" style="position:absolute;left:60328;top:21188;width:13656;height:4055;visibility:visible" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDndKztwAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9LawIx&#10;EL4X/A9hBG81uwVbXY0igqX0tj7u42bcLG4myyaraX99Uyj0Nh/fc1abaFtxp943jhXk0wwEceV0&#10;w7WC03H/PAfhA7LG1jEp+CIPm/XoaYWFdg8u6X4ItUgh7AtUYELoCil9Zciin7qOOHFX11sMCfa1&#10;1D0+Urht5UuWvUqLDacGgx3tDFW3w2AVbAdTXmYuhrfz8F5+5nvzvXBRqck4bpcgAsXwL/5zf+g0&#10;P4ffX9IBcv0DAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAAAAAA&#10;AAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA53Ss7cAAAADbAAAADwAAAAAA&#10;AAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPQCAAAAAA==&#10;">
+                <v:shape id="Diagramme 11" o:spid="_x0000_s1034" type="#_x0000_t75" style="position:absolute;left:60328;top:21188;width:13656;height:4055;visibility:visible" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDE/3oPwQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Li8Iw&#10;EL4L/ocwwt401cOyW41SBBfraX0cPI7N2BSbSbeJWv+9EYS9zcf3nNmis7W4UesrxwrGowQEceF0&#10;xaWCw341/ALhA7LG2jEpeJCHxbzfm2Gq3Z23dNuFUsQQ9ikqMCE0qZS+MGTRj1xDHLmzay2GCNtS&#10;6hbvMdzWcpIkn9JixbHBYENLQ8Vld7UKfr+3Vk/sMfvZ5LnJTn9VvkweSn0MumwKIlAX/sVv91rH&#10;+WN4/RIPkPMnAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAA&#10;AAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMT/eg/BAAAA2wAAAA8AAAAA&#10;AAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD1AgAAAAA=&#10;">
                   <v:imagedata r:id="rId32" o:title=""/>
                   <o:lock v:ext="edit" aspectratio="f"/>
                 </v:shape>
                 <v:shape id="Flèche à angle droit 12" o:spid="_x0000_s1035" style="position:absolute;left:7716;top:1700;width:22769;height:7474;rotation:180;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" coordsize="2276873,747351" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBUQqm0wgAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/NasJA&#10;EL4LfYdlhF5EN2opEt2EWijUS6GxDzBkxyQmO7tkt0nq07uFQm/z8f3OIZ9MJwbqfWNZwXqVgCAu&#10;rW64UvB1flvuQPiArLGzTAp+yEOePcwOmGo78icNRahEDGGfooI6BJdK6cuaDPqVdcSRu9jeYIiw&#10;r6TucYzhppObJHmWBhuODTU6eq2pbItvo4DH21Mojo37kO22WxStu9rhpNTjfHrZgwg0hX/xn/td&#10;x/kb+P0lHiCzOwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBUQqm0wgAAANsAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;" path="m,560513r1996616,l1996616,186838r-93418,l2090035,r186838,186838l2183454,186838r,560513l,747351,,560513xe" fillcolor="#7030a0" strokecolor="#7030a0" strokeweight="1pt">
                   <v:stroke joinstyle="miter"/>
                   <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,560513;1996616,560513;1996616,186838;1903198,186838;2090035,0;2276873,186838;2183454,186838;2183454,747351;0,747351;0,560513" o:connectangles="0,0,0,0,0,0,0,0,0,0"/>
                 </v:shape>
                 <v:shape id="Flèche à angle droit 13" o:spid="_x0000_s1036" style="position:absolute;left:53158;top:1810;width:18346;height:7364;rotation:180;flip:x;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" coordsize="1834599,736374" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBpF3nvwgAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9La8JA&#10;EL4X+h+WKfSmm2qxEl1FFCG9CMb6OE6z02xodjZktxr/vSsIvc3H95zpvLO1OFPrK8cK3voJCOLC&#10;6YpLBV+7dW8MwgdkjbVjUnAlD/PZ89MUU+0uvKVzHkoRQ9inqMCE0KRS+sKQRd93DXHkflxrMUTY&#10;llK3eInhtpaDJBlJixXHBoMNLQ0Vv/mfVVBdP1b779OnPY3fD2YjuyynY6bU60u3mIAI1IV/8cOd&#10;6Th/CPdf4gFydgMAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBpF3nvwgAAANsAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;" path="m,552281r1558459,l1558459,184094r-92047,l1650506,r184093,184094l1742552,184094r,552280l,736374,,552281xe" fillcolor="#7030a0" strokecolor="#7030a0" strokeweight="1pt">
                   <v:stroke joinstyle="miter"/>
                   <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,552281;1558459,552281;1558459,184094;1466412,184094;1650506,0;1834599,184094;1742552,184094;1742552,736374;0,736374;0,552281" o:connectangles="0,0,0,0,0,0,0,0,0,0"/>
                 </v:shape>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="6542DAC4" w14:textId="77777777" w:rsidR="00DB3726" w:rsidRDefault="00DB3726" w:rsidP="00DB3726">
       <w:pPr>
         <w:spacing w:after="400"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
@@ -9695,514 +9616,530 @@
       <w:r w:rsidRPr="00DF63F6">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Attestation </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
         </w:rPr>
         <w:t>de l’employeur</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5FBD4E73" w14:textId="77777777" w:rsidR="00652997" w:rsidRDefault="00652997" w:rsidP="00652997">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="1F497D"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7C777DF8" w14:textId="77777777" w:rsidR="00652997" w:rsidRPr="00260A56" w:rsidRDefault="00652997" w:rsidP="00652997">
-[...228 lines deleted...]
-    <w:p w14:paraId="7D7FA7E2" w14:textId="77777777" w:rsidR="00652997" w:rsidRPr="00BF0078" w:rsidRDefault="00652997" w:rsidP="00652997">
+    <w:p w14:paraId="736B2230" w14:textId="77777777" w:rsidR="00EF7357" w:rsidRPr="00BF0078" w:rsidRDefault="00EF7357" w:rsidP="00EF7357">
       <w:pPr>
         <w:spacing w:before="720" w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00260A56">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:color w:val="1F4E79" w:themeColor="accent1" w:themeShade="80"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Je soussigné</w:t>
       </w:r>
       <w:r w:rsidRPr="00260A56">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="1F4E79" w:themeColor="accent1" w:themeShade="80"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:id w:val="91441436"/>
           <w:placeholder>
-            <w:docPart w:val="4DD41DBD489145D48AAC0B891EF0AF6D"/>
+            <w:docPart w:val="9A02A82F105D40DDB0202DE21C7971E5"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="00270A31">
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="2558846F" w14:textId="77777777" w:rsidR="00652997" w:rsidRDefault="00652997" w:rsidP="00652997">
+    <w:p w14:paraId="700B735C" w14:textId="77777777" w:rsidR="00EF7357" w:rsidRDefault="00EF7357" w:rsidP="00EF7357">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:color w:val="1F4E79" w:themeColor="accent1" w:themeShade="80"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Directeur</w:t>
+      </w:r>
       <w:r w:rsidRPr="00260A56">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:color w:val="1F4E79" w:themeColor="accent1" w:themeShade="80"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>Fonction :</w:t>
+        <w:t> :</w:t>
       </w:r>
       <w:r w:rsidRPr="00E67B89">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:id w:val="1784459904"/>
           <w:placeholder>
-            <w:docPart w:val="A6494E80D6B6456F9DAD0518B998829B"/>
+            <w:docPart w:val="372F71F8BB45491291AB8D2860E311A0"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="00270A31">
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="4FDD6F90" w14:textId="77777777" w:rsidR="00652997" w:rsidRDefault="00652997" w:rsidP="00652997">
+    <w:p w14:paraId="02558E3B" w14:textId="77777777" w:rsidR="00EF7357" w:rsidRDefault="00EF7357" w:rsidP="00EF7357">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00260A56">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:color w:val="1F4E79" w:themeColor="accent1" w:themeShade="80"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>SIS </w:t>
       </w:r>
       <w:r w:rsidRPr="00260A56">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="1F4E79" w:themeColor="accent1" w:themeShade="80"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:id w:val="967086419"/>
           <w:placeholder>
-            <w:docPart w:val="0AF3EE4E9A204684A18E39A9EF77ABA5"/>
+            <w:docPart w:val="D12052DDDD344981AEE886D264798B04"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="00270A31">
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="7D0DCDF6" w14:textId="77777777" w:rsidR="00652997" w:rsidRPr="00BF0078" w:rsidRDefault="00652997" w:rsidP="00652997">
+    <w:p w14:paraId="273E2003" w14:textId="77777777" w:rsidR="00EF7357" w:rsidRDefault="00EF7357" w:rsidP="00EF7357">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="1F4E79" w:themeColor="accent1" w:themeShade="80"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="155EDDE0" w14:textId="77777777" w:rsidR="00EF7357" w:rsidRPr="00260A56" w:rsidRDefault="00EF7357" w:rsidP="00EF7357">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00260A56">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="1F4E79" w:themeColor="accent1" w:themeShade="80"/>
+        </w:rPr>
+        <w:t>Conformément à l’arrêté du 22 août 2019 modifié, je vous adresse la demande de dispense de l’agent</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00260A56">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="1F4E79" w:themeColor="accent1" w:themeShade="80"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+          </w:rPr>
+          <w:id w:val="680087373"/>
+          <w:placeholder>
+            <w:docPart w:val="1AEFFF8A32B84203BAE9F7AB5FCF2728"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidRPr="00260A56">
+            <w:rPr>
+              <w:rStyle w:val="Textedelespacerserv"/>
+            </w:rPr>
+            <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="73728921" w14:textId="77777777" w:rsidR="00EF7357" w:rsidRPr="00260A56" w:rsidRDefault="00EF7357" w:rsidP="00EF7357">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="1F4E79" w:themeColor="accent1" w:themeShade="80"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00260A56">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="1F4E79" w:themeColor="accent1" w:themeShade="80"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Pour lequel j’émets un avis favorable.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C039E05" w14:textId="77777777" w:rsidR="00EF7357" w:rsidRDefault="00EF7357" w:rsidP="00EF7357">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="1F497D"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:color w:val="1F4E79" w:themeColor="accent1" w:themeShade="80"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Certifie que l’agent</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00304D01">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+          </w:rPr>
+          <w:id w:val="-1775705920"/>
+          <w:placeholder>
+            <w:docPart w:val="2E75537A197F481CAA1133D71BE6BC94"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidRPr="00270A31">
+            <w:rPr>
+              <w:rStyle w:val="Textedelespacerserv"/>
+            </w:rPr>
+            <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="01D1D001" w14:textId="77777777" w:rsidR="00EF7357" w:rsidRPr="00260A56" w:rsidRDefault="00EF7357" w:rsidP="00EF7357">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+          </w:rPr>
+          <w:id w:val="454143433"/>
+          <w:placeholder>
+            <w:docPart w:val="A0A31A2681444BC0ABDBCD246220A0FA"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidRPr="00260A56">
+            <w:rPr>
+              <w:rStyle w:val="Textedelespacerserv"/>
+            </w:rPr>
+            <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="692573F4" w14:textId="77777777" w:rsidR="00EF7357" w:rsidRDefault="00EF7357" w:rsidP="00EF7357">
+      <w:pPr>
+        <w:spacing w:after="600"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:color w:val="1F4E79" w:themeColor="accent1" w:themeShade="80"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:color w:val="1F4E79" w:themeColor="accent1" w:themeShade="80"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>détient</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:color w:val="1F4E79" w:themeColor="accent1" w:themeShade="80"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> les différentes compétences décrites dans son livret de demande de dispense.</w:t>
+      </w:r>
+    </w:p>
+    <w:sdt>
+      <w:sdtPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:color w:val="1F4E79" w:themeColor="accent1" w:themeShade="80"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:id w:val="-159397672"/>
+        <w:placeholder>
+          <w:docPart w:val="FF1CAD5F5E3E4A02AEB236C46AB967CE"/>
+        </w:placeholder>
+        <w:showingPlcHdr/>
+        <w:text/>
+      </w:sdtPr>
+      <w:sdtContent>
+        <w:p w14:paraId="5CDE3D52" w14:textId="77777777" w:rsidR="00EF7357" w:rsidRPr="00260A56" w:rsidRDefault="00EF7357" w:rsidP="00EF7357">
+          <w:pPr>
+            <w:spacing w:after="600"/>
+            <w:jc w:val="both"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              <w:i/>
+              <w:color w:val="1F4E79" w:themeColor="accent1" w:themeShade="80"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="001A35EE">
+            <w:rPr>
+              <w:rStyle w:val="Textedelespacerserv"/>
+            </w:rPr>
+            <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
+          </w:r>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:p w14:paraId="54E34FED" w14:textId="77777777" w:rsidR="00EF7357" w:rsidRPr="00BF0078" w:rsidRDefault="00EF7357" w:rsidP="00EF7357">
       <w:pPr>
         <w:spacing w:after="600"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00260A56">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="1F4E79" w:themeColor="accent1" w:themeShade="80"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Date :</w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:id w:val="850226570"/>
           <w:placeholder>
-            <w:docPart w:val="E3BFFC2C172342CFB8FD646A9B7376BE"/>
+            <w:docPart w:val="886CBE2ABD974D10B5D013B95B86C756"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="00270A31">
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="15A350BA" w14:textId="77777777" w:rsidR="00652997" w:rsidRDefault="00652997" w:rsidP="00652997">
+    <w:p w14:paraId="2F7E0879" w14:textId="77777777" w:rsidR="00EF7357" w:rsidRDefault="00EF7357" w:rsidP="00EF7357">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="355CBAE0" w14:textId="77777777" w:rsidR="00652997" w:rsidRPr="00260A56" w:rsidRDefault="00652997" w:rsidP="00652997">
+    <w:p w14:paraId="1117C77A" w14:textId="77777777" w:rsidR="00EF7357" w:rsidRPr="00260A56" w:rsidRDefault="00EF7357" w:rsidP="00EF7357">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="1F4E79" w:themeColor="accent1" w:themeShade="80"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00260A56">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="1F4E79" w:themeColor="accent1" w:themeShade="80"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Signature :</w:t>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="584C4BAA" w14:textId="77777777" w:rsidR="00EF7357" w:rsidRPr="00BF0078" w:rsidRDefault="00EF7357" w:rsidP="00EF7357">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="4179EBE8" w14:textId="77777777" w:rsidR="00652997" w:rsidRPr="00BF0078" w:rsidRDefault="00652997" w:rsidP="00652997">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7D5BF686" w14:textId="77777777" w:rsidR="00652997" w:rsidRDefault="00652997" w:rsidP="00652997">
       <w:pPr>
         <w:spacing w:after="400"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4C0D6B50" w14:textId="77777777" w:rsidR="00DB3726" w:rsidRPr="00D43991" w:rsidRDefault="00DB3726" w:rsidP="00D43991">
       <w:pPr>
         <w:spacing w:before="60"/>
         <w:jc w:val="both"/>
@@ -10271,102 +10208,95 @@
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Narrow">
     <w:panose1 w:val="020B0606020202030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Mangal">
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00008003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...6 lines deleted...]
-    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="0A7C9957" w14:textId="77777777" w:rsidR="00322AB9" w:rsidRPr="00DF63F6" w:rsidRDefault="00322AB9">
+  <w:p w14:paraId="0A7C9957" w14:textId="1A482696" w:rsidR="00322AB9" w:rsidRPr="00DF63F6" w:rsidRDefault="00322AB9">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00DF63F6">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:noProof/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
         <w:lang w:eastAsia="fr-FR"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5181A20B" wp14:editId="75326286">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-128270</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
@@ -10422,105 +10352,81 @@
     </w:r>
     <w:r w:rsidRPr="00DF63F6">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:t>ENSOSP/D</w:t>
     </w:r>
     <w:r w:rsidR="00AC3D60">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:t>IRET</w:t>
     </w:r>
     <w:r w:rsidRPr="00ED4005">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:t>/</w:t>
     </w:r>
-    <w:r w:rsidR="00F74E21">
+    <w:r w:rsidR="00EF7357">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
-      <w:t>POLET/</w:t>
-[...7 lines deleted...]
-      <w:t>D</w:t>
+      <w:t>SCQJ</w:t>
     </w:r>
     <w:r w:rsidR="00F74E21">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
-      <w:t>I</w:t>
-[...15 lines deleted...]
-      <w:t>E</w:t>
+      <w:t>/</w:t>
     </w:r>
     <w:r w:rsidR="00057F69">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
-      <w:t xml:space="preserve">/Version du </w:t>
+      <w:t xml:space="preserve">Version du </w:t>
     </w:r>
-    <w:r w:rsidR="002500A6">
+    <w:r w:rsidR="00EF7357">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
-      <w:t>26 avril 2023</w:t>
+      <w:t>06 mai 2026</w:t>
     </w:r>
     <w:r w:rsidRPr="00DF63F6">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="00DF63F6">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:tab/>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
     <w:r w:rsidRPr="00DF63F6">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
@@ -12980,59 +12886,58 @@
     <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="17">
     <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="18">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="19">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="20">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="21">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="22">
     <w:abstractNumId w:val="16"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="123"/>
-  <w:doNotDisplayPageBoundaries/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="npKrbJwKsZnRO0o0O6D5Ls9iqL+AC26q1ppSecTbt7ahg9y6J7PQjMzHrDkgl3UvbvB++Pd53L9BXddgWGUmdQ==" w:salt="GYCTxPXScWEPVdkl6uepRQ=="/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="rk5BEJH8meYf0ZLMEwwINZCGWEj0qFI1Xekf71lxMJacqjQXkorELXZub5PpI+wEQ2e7V7cXcfxxFTizcKUkVg==" w:salt="YUXuf5sq3IXfnkaqGW4Ntg=="/>
   <w:defaultTabStop w:val="8505"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="14337"/>
+    <o:shapedefaults v:ext="edit" spidmax="20481"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00EE7312"/>
     <w:rsid w:val="000007AB"/>
     <w:rsid w:val="00026941"/>
     <w:rsid w:val="00057F69"/>
     <w:rsid w:val="00086CC3"/>
     <w:rsid w:val="000917F0"/>
     <w:rsid w:val="00096621"/>
@@ -13187,113 +13092,117 @@
     <w:rsid w:val="00AC3D60"/>
     <w:rsid w:val="00AD0400"/>
     <w:rsid w:val="00B103B8"/>
     <w:rsid w:val="00B32FC8"/>
     <w:rsid w:val="00B511B8"/>
     <w:rsid w:val="00B66FD8"/>
     <w:rsid w:val="00B7564F"/>
     <w:rsid w:val="00B82742"/>
     <w:rsid w:val="00B83431"/>
     <w:rsid w:val="00BD42D8"/>
     <w:rsid w:val="00BF0078"/>
     <w:rsid w:val="00C00DD6"/>
     <w:rsid w:val="00C07FA4"/>
     <w:rsid w:val="00C106C2"/>
     <w:rsid w:val="00C17E16"/>
     <w:rsid w:val="00C219A9"/>
     <w:rsid w:val="00C326EF"/>
     <w:rsid w:val="00C33C45"/>
     <w:rsid w:val="00C3503E"/>
     <w:rsid w:val="00C35121"/>
     <w:rsid w:val="00C41F95"/>
     <w:rsid w:val="00C433AE"/>
     <w:rsid w:val="00C72A65"/>
     <w:rsid w:val="00C92D91"/>
     <w:rsid w:val="00CB180D"/>
+    <w:rsid w:val="00CC0CDB"/>
     <w:rsid w:val="00D01C29"/>
     <w:rsid w:val="00D06E08"/>
     <w:rsid w:val="00D13D3B"/>
     <w:rsid w:val="00D23C17"/>
+    <w:rsid w:val="00D304F9"/>
     <w:rsid w:val="00D43991"/>
+    <w:rsid w:val="00D4451B"/>
     <w:rsid w:val="00D45443"/>
     <w:rsid w:val="00D64CCD"/>
     <w:rsid w:val="00D82577"/>
     <w:rsid w:val="00DB1125"/>
     <w:rsid w:val="00DB174F"/>
     <w:rsid w:val="00DB3726"/>
     <w:rsid w:val="00DD12F1"/>
     <w:rsid w:val="00DF022E"/>
     <w:rsid w:val="00DF452C"/>
     <w:rsid w:val="00DF63F6"/>
     <w:rsid w:val="00E22C4B"/>
     <w:rsid w:val="00E30891"/>
     <w:rsid w:val="00E4226C"/>
     <w:rsid w:val="00E53D39"/>
     <w:rsid w:val="00E57649"/>
     <w:rsid w:val="00E62742"/>
     <w:rsid w:val="00E802F8"/>
     <w:rsid w:val="00E86C99"/>
     <w:rsid w:val="00E87339"/>
     <w:rsid w:val="00E87DE2"/>
     <w:rsid w:val="00E934AA"/>
     <w:rsid w:val="00EA3ACA"/>
     <w:rsid w:val="00EB385E"/>
     <w:rsid w:val="00ED4005"/>
     <w:rsid w:val="00EE464A"/>
     <w:rsid w:val="00EE7312"/>
     <w:rsid w:val="00EF37A3"/>
+    <w:rsid w:val="00EF7357"/>
     <w:rsid w:val="00F64758"/>
     <w:rsid w:val="00F74E21"/>
     <w:rsid w:val="00F76B14"/>
     <w:rsid w:val="00F77F05"/>
     <w:rsid w:val="00F85796"/>
     <w:rsid w:val="00F904A4"/>
     <w:rsid w:val="00F95712"/>
     <w:rsid w:val="00FB352A"/>
     <w:rsid w:val="00FC7E66"/>
     <w:rsid w:val="00FE3ADA"/>
     <w:rsid w:val="00FE4B20"/>
     <w:rsid w:val="00FF189F"/>
     <w:rsid w:val="00FF407E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-FR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="14337"/>
+    <o:shapedefaults v:ext="edit" spidmax="20481"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="3EDF943F"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{4E5AAFFD-3844-4327-8345-9DF930FC3A2A}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
@@ -24389,282 +24298,50 @@
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{FA856210-0C81-4151-AA7A-6504AF7C6F18}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="002C0D52" w:rsidRDefault="006A1936" w:rsidP="006A1936">
           <w:pPr>
             <w:pStyle w:val="E12E8C5F3AB34E49BF19FDB3C7123D3A"/>
           </w:pPr>
           <w:r w:rsidRPr="00270A31">
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="34707C7E9B5E40BA87A579448F026CAC"/>
-[...230 lines deleted...]
-      <w:docPartPr>
         <w:name w:val="3B59CB12511740409180FB1B26AE5F21"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{EA9A3608-3B9D-4219-9173-A6E373EC16D0}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00B83FAE" w:rsidRDefault="00724FED" w:rsidP="00724FED">
           <w:pPr>
             <w:pStyle w:val="3B59CB12511740409180FB1B26AE5F21"/>
           </w:pPr>
           <w:r w:rsidRPr="00270A31">
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
           </w:r>
         </w:p>
@@ -25315,180 +24992,406 @@
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{8DED3451-6826-4C22-9132-BE3F1BA09BA2}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00DA48CA" w:rsidRDefault="005417BA" w:rsidP="005417BA">
           <w:pPr>
             <w:pStyle w:val="1B75CA0F62BA4D4080ACE938A359476E"/>
           </w:pPr>
           <w:r w:rsidRPr="00270A31">
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="9A02A82F105D40DDB0202DE21C7971E5"/>
+        <w:category>
+          <w:name w:val="Général"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{801A787B-2161-4487-A256-2CD63CE19557}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00000000" w:rsidRDefault="007D378F" w:rsidP="007D378F">
+          <w:pPr>
+            <w:pStyle w:val="9A02A82F105D40DDB0202DE21C7971E5"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00270A31">
+            <w:rPr>
+              <w:rStyle w:val="Textedelespacerserv"/>
+            </w:rPr>
+            <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="372F71F8BB45491291AB8D2860E311A0"/>
+        <w:category>
+          <w:name w:val="Général"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{91C9CB23-518E-4760-8A25-F166C653EC96}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00000000" w:rsidRDefault="007D378F" w:rsidP="007D378F">
+          <w:pPr>
+            <w:pStyle w:val="372F71F8BB45491291AB8D2860E311A0"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00270A31">
+            <w:rPr>
+              <w:rStyle w:val="Textedelespacerserv"/>
+            </w:rPr>
+            <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="D12052DDDD344981AEE886D264798B04"/>
+        <w:category>
+          <w:name w:val="Général"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{AF01A03E-ECE6-4B89-A73C-2A4D147143F0}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00000000" w:rsidRDefault="007D378F" w:rsidP="007D378F">
+          <w:pPr>
+            <w:pStyle w:val="D12052DDDD344981AEE886D264798B04"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00270A31">
+            <w:rPr>
+              <w:rStyle w:val="Textedelespacerserv"/>
+            </w:rPr>
+            <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="1AEFFF8A32B84203BAE9F7AB5FCF2728"/>
+        <w:category>
+          <w:name w:val="Général"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{EFE51E20-2227-40DB-B985-9718581B3416}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00000000" w:rsidRDefault="007D378F" w:rsidP="007D378F">
+          <w:pPr>
+            <w:pStyle w:val="1AEFFF8A32B84203BAE9F7AB5FCF2728"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00270A31">
+            <w:rPr>
+              <w:rStyle w:val="Textedelespacerserv"/>
+            </w:rPr>
+            <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="2E75537A197F481CAA1133D71BE6BC94"/>
+        <w:category>
+          <w:name w:val="Général"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{BFE121B7-C56C-4A1F-B6DA-D049267D038C}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00000000" w:rsidRDefault="007D378F" w:rsidP="007D378F">
+          <w:pPr>
+            <w:pStyle w:val="2E75537A197F481CAA1133D71BE6BC94"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00270A31">
+            <w:rPr>
+              <w:rStyle w:val="Textedelespacerserv"/>
+            </w:rPr>
+            <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="A0A31A2681444BC0ABDBCD246220A0FA"/>
+        <w:category>
+          <w:name w:val="Général"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{472891E7-F5C0-418A-8351-7AC359D478E8}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00000000" w:rsidRDefault="007D378F" w:rsidP="007D378F">
+          <w:pPr>
+            <w:pStyle w:val="A0A31A2681444BC0ABDBCD246220A0FA"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00270A31">
+            <w:rPr>
+              <w:rStyle w:val="Textedelespacerserv"/>
+            </w:rPr>
+            <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="FF1CAD5F5E3E4A02AEB236C46AB967CE"/>
+        <w:category>
+          <w:name w:val="Général"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{6DF0A328-EC6E-4C41-9B25-A9792CDCFB39}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00000000" w:rsidRDefault="007D378F" w:rsidP="007D378F">
+          <w:pPr>
+            <w:pStyle w:val="FF1CAD5F5E3E4A02AEB236C46AB967CE"/>
+          </w:pPr>
+          <w:r w:rsidRPr="001A35EE">
+            <w:rPr>
+              <w:rStyle w:val="Textedelespacerserv"/>
+            </w:rPr>
+            <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="886CBE2ABD974D10B5D013B95B86C756"/>
+        <w:category>
+          <w:name w:val="Général"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{43E1CBD4-B1AC-4916-AA90-F9BDE29953B0}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00000000" w:rsidRDefault="007D378F" w:rsidP="007D378F">
+          <w:pPr>
+            <w:pStyle w:val="886CBE2ABD974D10B5D013B95B86C756"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00270A31">
+            <w:rPr>
+              <w:rStyle w:val="Textedelespacerserv"/>
+            </w:rPr>
+            <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Narrow">
     <w:panose1 w:val="020B0606020202030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Mangal">
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00008003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...6 lines deleted...]
-    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:view w:val="normal"/>
   <w:revisionView w:inkAnnotations="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0020044D"/>
     <w:rsid w:val="000D19FE"/>
     <w:rsid w:val="00146069"/>
     <w:rsid w:val="0020044D"/>
     <w:rsid w:val="002B2B1B"/>
     <w:rsid w:val="002C0D52"/>
     <w:rsid w:val="00391C32"/>
     <w:rsid w:val="004C3ACF"/>
     <w:rsid w:val="004C49D6"/>
     <w:rsid w:val="005417BA"/>
     <w:rsid w:val="00601361"/>
     <w:rsid w:val="0064301B"/>
     <w:rsid w:val="00694C2C"/>
     <w:rsid w:val="006A1936"/>
     <w:rsid w:val="006B4504"/>
     <w:rsid w:val="007234D2"/>
     <w:rsid w:val="00724FED"/>
     <w:rsid w:val="007C0484"/>
+    <w:rsid w:val="007D378F"/>
     <w:rsid w:val="008227B2"/>
     <w:rsid w:val="00912399"/>
     <w:rsid w:val="00A3642B"/>
     <w:rsid w:val="00B5464D"/>
     <w:rsid w:val="00B83FAE"/>
     <w:rsid w:val="00DA48CA"/>
     <w:rsid w:val="00EB4F15"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-FR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
@@ -25905,51 +25808,51 @@
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Aucuneliste">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="Textedelespacerserv">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="005417BA"/>
+    <w:rsid w:val="007D378F"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="630F8A47F71445CCBE6023D97060FD67">
     <w:name w:val="630F8A47F71445CCBE6023D97060FD67"/>
     <w:rsid w:val="00912399"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="2146C53CDC0A4033BB444D5FB9565A73">
     <w:name w:val="2146C53CDC0A4033BB444D5FB9565A73"/>
     <w:rsid w:val="00912399"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="5D9B729C4D8A4969ACFDAA247ED60860">
     <w:name w:val="5D9B729C4D8A4969ACFDAA247ED60860"/>
     <w:rsid w:val="00912399"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="7F62962BA56D4B0C8E207F30F28C085A">
     <w:name w:val="7F62962BA56D4B0C8E207F30F28C085A"/>
     <w:rsid w:val="00912399"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="23D95E61B4CB4CFA8BAB3CFF76C6E939">
     <w:name w:val="23D95E61B4CB4CFA8BAB3CFF76C6E939"/>
     <w:rsid w:val="00912399"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="E12E8C5F3AB34E49BF19FDB3C7123D3A">
@@ -26097,50 +26000,82 @@
     <w:rsid w:val="005417BA"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="09C48B44669F4EBFA4FFFA5AF2DFC142">
     <w:name w:val="09C48B44669F4EBFA4FFFA5AF2DFC142"/>
     <w:rsid w:val="005417BA"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="96BC1CF9ED1A4ACB83CE05E1CA4FD3CA">
     <w:name w:val="96BC1CF9ED1A4ACB83CE05E1CA4FD3CA"/>
     <w:rsid w:val="005417BA"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="6728333D39E445C5A5FD1FABB3DCC4BA">
     <w:name w:val="6728333D39E445C5A5FD1FABB3DCC4BA"/>
     <w:rsid w:val="005417BA"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="EA5F82026D9B4F1192A11059D161235C">
     <w:name w:val="EA5F82026D9B4F1192A11059D161235C"/>
     <w:rsid w:val="005417BA"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="4E91E86308BB4F119CA3E97BB896D795">
     <w:name w:val="4E91E86308BB4F119CA3E97BB896D795"/>
     <w:rsid w:val="005417BA"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="1B75CA0F62BA4D4080ACE938A359476E">
     <w:name w:val="1B75CA0F62BA4D4080ACE938A359476E"/>
     <w:rsid w:val="005417BA"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="9A02A82F105D40DDB0202DE21C7971E5">
+    <w:name w:val="9A02A82F105D40DDB0202DE21C7971E5"/>
+    <w:rsid w:val="007D378F"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="372F71F8BB45491291AB8D2860E311A0">
+    <w:name w:val="372F71F8BB45491291AB8D2860E311A0"/>
+    <w:rsid w:val="007D378F"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="D12052DDDD344981AEE886D264798B04">
+    <w:name w:val="D12052DDDD344981AEE886D264798B04"/>
+    <w:rsid w:val="007D378F"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1AEFFF8A32B84203BAE9F7AB5FCF2728">
+    <w:name w:val="1AEFFF8A32B84203BAE9F7AB5FCF2728"/>
+    <w:rsid w:val="007D378F"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2E75537A197F481CAA1133D71BE6BC94">
+    <w:name w:val="2E75537A197F481CAA1133D71BE6BC94"/>
+    <w:rsid w:val="007D378F"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="A0A31A2681444BC0ABDBCD246220A0FA">
+    <w:name w:val="A0A31A2681444BC0ABDBCD246220A0FA"/>
+    <w:rsid w:val="007D378F"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FF1CAD5F5E3E4A02AEB236C46AB967CE">
+    <w:name w:val="FF1CAD5F5E3E4A02AEB236C46AB967CE"/>
+    <w:rsid w:val="007D378F"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="886CBE2ABD974D10B5D013B95B86C756">
+    <w:name w:val="886CBE2ABD974D10B5D013B95B86C756"/>
+    <w:rsid w:val="007D378F"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
@@ -26390,69 +26325,69 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4E1BA6C5-925B-4138-8482-E00042291CF4}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>8</Pages>
-  <Words>1779</Words>
-  <Characters>9789</Characters>
+  <Words>1772</Words>
+  <Characters>9750</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>81</Lines>
-  <Paragraphs>23</Paragraphs>
+  <Paragraphs>22</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>ENSOSP</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>11545</CharactersWithSpaces>
+  <CharactersWithSpaces>11500</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>ROSSOW Benoit</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>