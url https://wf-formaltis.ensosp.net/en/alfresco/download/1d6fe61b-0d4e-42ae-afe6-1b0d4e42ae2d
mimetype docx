--- v0 (2026-04-20)
+++ v1 (2026-06-05)
@@ -172,90 +172,74 @@
     </w:p>
     <w:p w14:paraId="427DBB50" w14:textId="77777777" w:rsidR="00021484" w:rsidRDefault="00021484" w:rsidP="004A1EF9">
       <w:pPr>
         <w:spacing w:before="1600"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="336DFFEF" w14:textId="77777777" w:rsidR="004A1EF9" w:rsidRDefault="004A1EF9" w:rsidP="004A1EF9">
       <w:pPr>
         <w:spacing w:before="1600"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6C87B245" w14:textId="0066326A" w:rsidR="005C5C2D" w:rsidRPr="00DF63F6" w:rsidRDefault="0252EB88" w:rsidP="71D2366B">
+    <w:p w14:paraId="6C87B245" w14:textId="7A960215" w:rsidR="005C5C2D" w:rsidRPr="00DF63F6" w:rsidRDefault="00166307" w:rsidP="71D2366B">
       <w:pPr>
         <w:spacing w:before="1600"/>
         <w:ind w:right="-284"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="71D2366B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
-          <w:bCs/>
           <w:i/>
-          <w:iCs/>
-          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>Les documents doivent être déposés sous format électronique quatre semaines avant la date de la commission sur la plateforme RESANA.</w:t>
-[...12 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>Les documents doivent être transmis obligatoirement sous format électronique quatre semaines avant la date de la commission via la plateforme « Mes Formalités Ensosp+ »</w:t>
       </w:r>
       <w:r w:rsidR="00453D97" w:rsidRPr="71D2366B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="2CCEE27A" w14:textId="77777777" w:rsidR="00614E7E" w:rsidRPr="00DF63F6" w:rsidRDefault="00614E7E" w:rsidP="00614E7E">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
         <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent1" w:themeFillTint="33"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF63F6">
@@ -3510,51 +3494,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00044697">
         <w:rPr>
           <w:rStyle w:val="Textedelespacerserv"/>
         </w:rPr>
         <w:t>professionnels de santé</w:t>
       </w:r>
       <w:r w:rsidRPr="22468D2F">
         <w:rPr>
           <w:rStyle w:val="Textedelespacerserv"/>
         </w:rPr>
         <w:t xml:space="preserve"> de sapeurs-pompiers professionnels ou contractuels des SIS identifiés ci-dessous : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0DFF3E67" w14:textId="123FE584" w:rsidR="00B9285C" w:rsidRDefault="00B9285C" w:rsidP="00B9285C">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="Textedelespacerserv"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="194E4223" w14:textId="77777777" w:rsidR="002C251D" w:rsidRDefault="00364837" w:rsidP="00B9285C">
+    <w:p w14:paraId="194E4223" w14:textId="77777777" w:rsidR="002C251D" w:rsidRDefault="00166307" w:rsidP="00B9285C">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="Textedelespacerserv"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
             <w:color w:val="808080"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="592069781"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
@@ -7362,51 +7346,51 @@
                     <w:sz w:val="18"/>
                     <w:szCs w:val="14"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
                   </w:rPr>
                   <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
           <w:p w14:paraId="00497F1C" w14:textId="77777777" w:rsidR="00497F90" w:rsidRDefault="00497F90" w:rsidP="003B0971">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="5D0266BD" w14:textId="77777777" w:rsidR="00726B22" w:rsidRPr="000F2BBC" w:rsidRDefault="00364837" w:rsidP="00F85793">
+          <w:p w14:paraId="5D0266BD" w14:textId="77777777" w:rsidR="00726B22" w:rsidRPr="000F2BBC" w:rsidRDefault="00166307" w:rsidP="00F85793">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="14"/>
                 </w:rPr>
                 <w:id w:val="38714675"/>
                 <w:placeholder>
                   <w:docPart w:val="2EDC3C2DCA1D48928EB6A0244036B5CF"/>
                 </w:placeholder>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent/>
@@ -8049,51 +8033,51 @@
                     <w:sz w:val="18"/>
                     <w:szCs w:val="14"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
                   </w:rPr>
                   <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
           <w:p w14:paraId="52A27A74" w14:textId="769090E2" w:rsidR="00497F90" w:rsidRDefault="00497F90" w:rsidP="003B0971">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2EF3EA8F" w14:textId="77777777" w:rsidR="00726B22" w:rsidRPr="000F2BBC" w:rsidRDefault="00364837" w:rsidP="003B0971">
+          <w:p w14:paraId="2EF3EA8F" w14:textId="77777777" w:rsidR="00726B22" w:rsidRPr="000F2BBC" w:rsidRDefault="00166307" w:rsidP="003B0971">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="14"/>
                 </w:rPr>
                 <w:id w:val="1705905143"/>
                 <w:placeholder>
                   <w:docPart w:val="29F7671EC68E4AE0B9984123E878525F"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
@@ -8728,51 +8712,51 @@
                     <w:sz w:val="18"/>
                     <w:szCs w:val="14"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
                   </w:rPr>
                   <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
           <w:p w14:paraId="28F7E346" w14:textId="77777777" w:rsidR="00497F90" w:rsidRDefault="00497F90" w:rsidP="003B0971">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="62AED62C" w14:textId="77777777" w:rsidR="00726B22" w:rsidRDefault="00364837" w:rsidP="003B0971">
+          <w:p w14:paraId="62AED62C" w14:textId="77777777" w:rsidR="00726B22" w:rsidRDefault="00166307" w:rsidP="003B0971">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="14"/>
                 </w:rPr>
                 <w:id w:val="-701563735"/>
                 <w:placeholder>
                   <w:docPart w:val="B2618FCE9DA847E497CF229C04A5D4A4"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
@@ -9487,59 +9471,57 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00008003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Gothic Light">
-    <w:altName w:val="游ゴシック Light"/>
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Mincho">
-    <w:altName w:val="游明朝"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
@@ -11932,56 +11914,56 @@
   <w:num w:numId="16">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="17">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="18">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="19">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="20">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="21">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="/UjBPU/JgvLFhr0Rl93Sqe3563iSaiCQyZdCgxVuOvAfeuThD0GlZP9oQDSPOOovTelnAO6w+xIopxiaVO0FPQ==" w:salt="N46KZB8CpXyDUKNPYoTpCg=="/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="cV+dYPmHiUuWJV5fID/O6T+2Rv2ukAWAE4tuUvh87EWK36Cd5ADuv04d/51pvReCWqmoGo65JdVxLyGclzEtXw==" w:salt="AJhSJQ70V64WSfKyWjg02w=="/>
   <w:defaultTabStop w:val="8505"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="14337"/>
+    <o:shapedefaults v:ext="edit" spidmax="18433"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00EE7312"/>
     <w:rsid w:val="000143D3"/>
     <w:rsid w:val="00021484"/>
     <w:rsid w:val="0004409B"/>
     <w:rsid w:val="00044697"/>
@@ -11990,50 +11972,51 @@
     <w:rsid w:val="00063193"/>
     <w:rsid w:val="00063A60"/>
     <w:rsid w:val="00066235"/>
     <w:rsid w:val="00073B51"/>
     <w:rsid w:val="00080D12"/>
     <w:rsid w:val="00090583"/>
     <w:rsid w:val="00091373"/>
     <w:rsid w:val="000917F0"/>
     <w:rsid w:val="00095E75"/>
     <w:rsid w:val="00096621"/>
     <w:rsid w:val="000A4837"/>
     <w:rsid w:val="000B21ED"/>
     <w:rsid w:val="000C6CDB"/>
     <w:rsid w:val="000D11FD"/>
     <w:rsid w:val="000F2BBC"/>
     <w:rsid w:val="000F3686"/>
     <w:rsid w:val="000F451B"/>
     <w:rsid w:val="00117D39"/>
     <w:rsid w:val="00132D5F"/>
     <w:rsid w:val="0013458E"/>
     <w:rsid w:val="00134FBA"/>
     <w:rsid w:val="001505A0"/>
     <w:rsid w:val="0015762B"/>
     <w:rsid w:val="0016260F"/>
     <w:rsid w:val="0016599D"/>
+    <w:rsid w:val="00166307"/>
     <w:rsid w:val="00167EFC"/>
     <w:rsid w:val="0017330A"/>
     <w:rsid w:val="001807F2"/>
     <w:rsid w:val="001852CF"/>
     <w:rsid w:val="001970CE"/>
     <w:rsid w:val="001B52AA"/>
     <w:rsid w:val="001F2792"/>
     <w:rsid w:val="00206CED"/>
     <w:rsid w:val="00207D64"/>
     <w:rsid w:val="00217E28"/>
     <w:rsid w:val="002305D9"/>
     <w:rsid w:val="00236279"/>
     <w:rsid w:val="00237FE4"/>
     <w:rsid w:val="00245DCE"/>
     <w:rsid w:val="0025268A"/>
     <w:rsid w:val="00254B54"/>
     <w:rsid w:val="00260A71"/>
     <w:rsid w:val="00266FEF"/>
     <w:rsid w:val="002B1A32"/>
     <w:rsid w:val="002B59E2"/>
     <w:rsid w:val="002C251D"/>
     <w:rsid w:val="002C339E"/>
     <w:rsid w:val="002C3754"/>
     <w:rsid w:val="002D6350"/>
     <w:rsid w:val="002D6E84"/>
@@ -12131,50 +12114,51 @@
     <w:rsid w:val="0078548A"/>
     <w:rsid w:val="00795363"/>
     <w:rsid w:val="007A058B"/>
     <w:rsid w:val="007B0F16"/>
     <w:rsid w:val="007B273D"/>
     <w:rsid w:val="007B3B20"/>
     <w:rsid w:val="007D20F0"/>
     <w:rsid w:val="007D2332"/>
     <w:rsid w:val="007E132A"/>
     <w:rsid w:val="007E3082"/>
     <w:rsid w:val="007F3C13"/>
     <w:rsid w:val="00802C0E"/>
     <w:rsid w:val="0080348A"/>
     <w:rsid w:val="00820EBD"/>
     <w:rsid w:val="00824C3F"/>
     <w:rsid w:val="00830C60"/>
     <w:rsid w:val="00831080"/>
     <w:rsid w:val="0083748C"/>
     <w:rsid w:val="00842DD7"/>
     <w:rsid w:val="008459BD"/>
     <w:rsid w:val="00860121"/>
     <w:rsid w:val="00865E17"/>
     <w:rsid w:val="0086628C"/>
     <w:rsid w:val="00892153"/>
     <w:rsid w:val="008C15D7"/>
+    <w:rsid w:val="008D7196"/>
     <w:rsid w:val="008E4E6C"/>
     <w:rsid w:val="008E6049"/>
     <w:rsid w:val="008E770E"/>
     <w:rsid w:val="008F1CA6"/>
     <w:rsid w:val="008F68CC"/>
     <w:rsid w:val="00901594"/>
     <w:rsid w:val="0093188D"/>
     <w:rsid w:val="009351BD"/>
     <w:rsid w:val="00941DBB"/>
     <w:rsid w:val="00951825"/>
     <w:rsid w:val="00956FEA"/>
     <w:rsid w:val="0096232A"/>
     <w:rsid w:val="0097181C"/>
     <w:rsid w:val="00976A01"/>
     <w:rsid w:val="00977137"/>
     <w:rsid w:val="0098413B"/>
     <w:rsid w:val="00993469"/>
     <w:rsid w:val="00995944"/>
     <w:rsid w:val="009A2AE7"/>
     <w:rsid w:val="009A61B8"/>
     <w:rsid w:val="009B32DC"/>
     <w:rsid w:val="009B355B"/>
     <w:rsid w:val="009B6B34"/>
     <w:rsid w:val="009D1592"/>
     <w:rsid w:val="009D198B"/>
@@ -12421,51 +12405,51 @@
     <w:rsid w:val="77FCD031"/>
     <w:rsid w:val="79A846C5"/>
     <w:rsid w:val="7AE51BDD"/>
     <w:rsid w:val="7B3DECAF"/>
     <w:rsid w:val="7C6F5AC6"/>
     <w:rsid w:val="7ECD2BF9"/>
     <w:rsid w:val="7F8969F5"/>
     <w:rsid w:val="7FE69B0C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-FR" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="14337"/>
+    <o:shapedefaults v:ext="edit" spidmax="18433"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="4A18DE00"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{4E5AAFFD-3844-4327-8345-9DF930FC3A2A}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
@@ -15568,59 +15552,57 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00008003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Gothic Light">
-    <w:altName w:val="游ゴシック Light"/>
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Mincho">
-    <w:altName w:val="游明朝"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
@@ -16646,50 +16628,63 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100E217E605161CB2428F90B0C02E75FB4E" ma:contentTypeVersion="3" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="aeae8cdba7b51c96f6292294a1ed0241">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="4189b14e-1be7-46d7-8310-6789de15deba" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="75bf882afd08e168d21fd5f83f316b74" ns2:_="">
     <xsd:import namespace="4189b14e-1be7-46d7-8310-6789de15deba"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="4189b14e-1be7-46d7-8310-6789de15deba" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
@@ -16783,127 +16778,114 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement/>
 </p:properties>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{73DDE247-CE74-44D4-8D0D-CB98A355D03B}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{26E77CFF-9C5C-41AC-BD58-A016398FB07A}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DFCF9B32-6865-430B-9AA5-A03371BDE657}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="4189b14e-1be7-46d7-8310-6789de15deba"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4BEC1499-E844-4426-8ACB-BFBDF7F388DE}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-  </ds:schemaRefs>
-[...14 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>12</Pages>
-  <Words>1698</Words>
-  <Characters>9345</Characters>
+  <Words>1704</Words>
+  <Characters>9374</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>77</Lines>
+  <Lines>78</Lines>
   <Paragraphs>22</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>ENSOSP</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>11021</CharactersWithSpaces>
+  <CharactersWithSpaces>11056</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>ROSSOW Benoit</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100E217E605161CB2428F90B0C02E75FB4E</vt:lpwstr>
   </property>