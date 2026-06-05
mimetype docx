--- v0 (2026-04-20)
+++ v1 (2026-06-05)
@@ -167,90 +167,74 @@
     </w:p>
     <w:p w14:paraId="427DBB50" w14:textId="77777777" w:rsidR="00021484" w:rsidRDefault="00021484" w:rsidP="004A1EF9">
       <w:pPr>
         <w:spacing w:before="1600"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="336DFFEF" w14:textId="77777777" w:rsidR="004A1EF9" w:rsidRDefault="004A1EF9" w:rsidP="004A1EF9">
       <w:pPr>
         <w:spacing w:before="1600"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6C87B245" w14:textId="48710229" w:rsidR="005C5C2D" w:rsidRPr="00DF63F6" w:rsidRDefault="38BFBF9C" w:rsidP="738DA483">
+    <w:p w14:paraId="6C87B245" w14:textId="68D72A8F" w:rsidR="005C5C2D" w:rsidRPr="00DF63F6" w:rsidRDefault="00EC4E46" w:rsidP="738DA483">
       <w:pPr>
         <w:spacing w:before="1600"/>
         <w:ind w:right="-284"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="738DA483">
+      <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
-          <w:bCs/>
           <w:i/>
-          <w:iCs/>
-          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>Les documents doivent être déposés sous format électronique quatre semaines avant la date de la commission sur la plateforme RESANA.</w:t>
-[...12 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>Les documents doivent être transmis obligatoirement sous format électronique quatre semaines avant la date de la commission via la plateforme « Mes Formalités Ensosp+ »</w:t>
       </w:r>
       <w:r w:rsidR="00453D97" w:rsidRPr="738DA483">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="2CCEE27A" w14:textId="77777777" w:rsidR="00614E7E" w:rsidRPr="00DF63F6" w:rsidRDefault="00614E7E" w:rsidP="00614E7E">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
         <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent1" w:themeFillTint="33"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF63F6">
@@ -3595,202 +3579,203 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Textedelespacerserv"/>
         </w:rPr>
         <w:t>infirmiers</w:t>
       </w:r>
       <w:r w:rsidRPr="22468D2F">
         <w:rPr>
           <w:rStyle w:val="Textedelespacerserv"/>
         </w:rPr>
         <w:t xml:space="preserve"> de sapeurs-pompiers professionnels ou contractuels des SIS identifiés ci-dessous : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0DFF3E67" w14:textId="77777777" w:rsidR="00B9285C" w:rsidRDefault="00B9285C" w:rsidP="00B9285C">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="Textedelespacerserv"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1409BC74" w14:textId="77777777" w:rsidR="00B9285C" w:rsidRDefault="0020092E" w:rsidP="00B9285C">
+    <w:p w14:paraId="1409BC74" w14:textId="77777777" w:rsidR="00B9285C" w:rsidRDefault="00EC4E46" w:rsidP="00B9285C">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="Textedelespacerserv"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
             <w:color w:val="808080"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="592069781"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00B9285C" w:rsidRPr="22468D2F">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00B9285C" w:rsidRPr="22468D2F">
         <w:rPr>
           <w:rStyle w:val="Textedelespacerserv"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">Officier d’encadrement des Sous-direction santé </w:t>
       </w:r>
       <w:r w:rsidR="00B9285C">
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="548F691C" w14:textId="77777777" w:rsidR="00B9285C" w:rsidRDefault="0020092E" w:rsidP="00B9285C">
+    <w:p w14:paraId="548F691C" w14:textId="77777777" w:rsidR="00B9285C" w:rsidRDefault="00EC4E46" w:rsidP="00B9285C">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="Textedelespacerserv"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
             <w:color w:val="808080"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="900880863"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00B9285C" w:rsidRPr="22468D2F">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
           <w:r w:rsidR="00B9285C" w:rsidRPr="22468D2F">
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
               <w:color w:val="auto"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00B9285C" w:rsidRPr="22468D2F">
         <w:rPr>
           <w:rStyle w:val="Textedelespacerserv"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Officier santé</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BA17210" w14:textId="6CD1701B" w:rsidR="00B9285C" w:rsidRDefault="0020092E" w:rsidP="00B9285C">
+    <w:p w14:paraId="1BA17210" w14:textId="6CD1701B" w:rsidR="00B9285C" w:rsidRDefault="00EC4E46" w:rsidP="00B9285C">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="1675204626"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r>
+          <w:r w:rsidR="0020092E">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00B9285C">
         <w:t>Infirmier opérationnel</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CC02F24" w14:textId="51190A63" w:rsidR="00B9285C" w:rsidRDefault="0020092E" w:rsidP="00B9285C">
+    <w:p w14:paraId="1CC02F24" w14:textId="51190A63" w:rsidR="00B9285C" w:rsidRDefault="00EC4E46" w:rsidP="00B9285C">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="1120731528"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r>
+          <w:r w:rsidR="0020092E">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00B9285C" w:rsidRPr="00B9285C">
         <w:t xml:space="preserve">Infirmier </w:t>
       </w:r>
       <w:r w:rsidR="00B9285C">
         <w:t xml:space="preserve">habilité à </w:t>
       </w:r>
       <w:r w:rsidR="00B9285C" w:rsidRPr="00B9285C">
         <w:t>l’évaluation périodique de l’état de santé des sapeurs-pompiers</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B51ED1" w14:textId="77777777" w:rsidR="00427CF5" w:rsidRDefault="00427CF5">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
@@ -11466,51 +11451,51 @@
                     <w:sz w:val="18"/>
                     <w:szCs w:val="14"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
                   </w:rPr>
                   <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
           <w:p w14:paraId="00497F1C" w14:textId="77777777" w:rsidR="00497F90" w:rsidRDefault="00497F90" w:rsidP="003B0971">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="5D0266BD" w14:textId="77777777" w:rsidR="00726B22" w:rsidRPr="000F2BBC" w:rsidRDefault="0020092E" w:rsidP="00F85793">
+          <w:p w14:paraId="5D0266BD" w14:textId="77777777" w:rsidR="00726B22" w:rsidRPr="000F2BBC" w:rsidRDefault="00EC4E46" w:rsidP="00F85793">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="14"/>
                 </w:rPr>
                 <w:id w:val="38714675"/>
                 <w:placeholder>
                   <w:docPart w:val="2EDC3C2DCA1D48928EB6A0244036B5CF"/>
                 </w:placeholder>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent/>
@@ -12153,51 +12138,51 @@
                     <w:sz w:val="18"/>
                     <w:szCs w:val="14"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
                   </w:rPr>
                   <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
           <w:p w14:paraId="52A27A74" w14:textId="769090E2" w:rsidR="00497F90" w:rsidRDefault="00497F90" w:rsidP="003B0971">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2EF3EA8F" w14:textId="77777777" w:rsidR="00726B22" w:rsidRPr="000F2BBC" w:rsidRDefault="0020092E" w:rsidP="003B0971">
+          <w:p w14:paraId="2EF3EA8F" w14:textId="77777777" w:rsidR="00726B22" w:rsidRPr="000F2BBC" w:rsidRDefault="00EC4E46" w:rsidP="003B0971">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="14"/>
                 </w:rPr>
                 <w:id w:val="1705905143"/>
                 <w:placeholder>
                   <w:docPart w:val="29F7671EC68E4AE0B9984123E878525F"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
@@ -12832,51 +12817,51 @@
                     <w:sz w:val="18"/>
                     <w:szCs w:val="14"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
                   </w:rPr>
                   <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
           <w:p w14:paraId="28F7E346" w14:textId="77777777" w:rsidR="00497F90" w:rsidRDefault="00497F90" w:rsidP="003B0971">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="62AED62C" w14:textId="77777777" w:rsidR="00726B22" w:rsidRDefault="0020092E" w:rsidP="003B0971">
+          <w:p w14:paraId="62AED62C" w14:textId="77777777" w:rsidR="00726B22" w:rsidRDefault="00EC4E46" w:rsidP="003B0971">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="14"/>
                 </w:rPr>
                 <w:id w:val="-701563735"/>
                 <w:placeholder>
                   <w:docPart w:val="B2618FCE9DA847E497CF229C04A5D4A4"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
@@ -15395,51 +15380,51 @@
                     <w:sz w:val="18"/>
                     <w:szCs w:val="14"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
                   </w:rPr>
                   <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
           <w:p w14:paraId="38DED3BA" w14:textId="77777777" w:rsidR="00063193" w:rsidRDefault="00063193" w:rsidP="00C13629">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="576D45FE" w14:textId="77777777" w:rsidR="00063193" w:rsidRPr="000F2BBC" w:rsidRDefault="0020092E" w:rsidP="00C13629">
+          <w:p w14:paraId="576D45FE" w14:textId="77777777" w:rsidR="00063193" w:rsidRPr="000F2BBC" w:rsidRDefault="00EC4E46" w:rsidP="00C13629">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="14"/>
                 </w:rPr>
                 <w:id w:val="1121729844"/>
                 <w:placeholder>
                   <w:docPart w:val="5490E5C710544FA79DCA14EA9F6C54E0"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
@@ -16884,51 +16869,51 @@
                     <w:sz w:val="18"/>
                     <w:szCs w:val="14"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
                   </w:rPr>
                   <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
           <w:p w14:paraId="1335C99C" w14:textId="77777777" w:rsidR="0098413B" w:rsidRDefault="0098413B" w:rsidP="00C13629">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="11841ACD" w14:textId="77777777" w:rsidR="0098413B" w:rsidRPr="000F2BBC" w:rsidRDefault="0020092E" w:rsidP="00C13629">
+          <w:p w14:paraId="11841ACD" w14:textId="77777777" w:rsidR="0098413B" w:rsidRPr="000F2BBC" w:rsidRDefault="00EC4E46" w:rsidP="00C13629">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="14"/>
                 </w:rPr>
                 <w:id w:val="1579027604"/>
                 <w:placeholder>
                   <w:docPart w:val="B4EE53E01F3F426AB4F088B905515EB9"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
@@ -17546,51 +17531,51 @@
                     <w:sz w:val="18"/>
                     <w:szCs w:val="14"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
                   </w:rPr>
                   <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
           <w:p w14:paraId="398CE2C9" w14:textId="77777777" w:rsidR="00CA514C" w:rsidRDefault="00CA514C" w:rsidP="00CA514C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="58D17F69" w14:textId="6CE51601" w:rsidR="00571361" w:rsidRDefault="0020092E" w:rsidP="00CA514C">
+          <w:p w14:paraId="58D17F69" w14:textId="6CE51601" w:rsidR="00571361" w:rsidRDefault="00EC4E46" w:rsidP="00CA514C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="14"/>
                 </w:rPr>
                 <w:id w:val="450907865"/>
                 <w:placeholder>
                   <w:docPart w:val="15AC126C70FC4558815399E187ECEF2F"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
@@ -20535,51 +20520,51 @@
                     <w:sz w:val="18"/>
                     <w:szCs w:val="14"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
                   </w:rPr>
                   <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
           <w:p w14:paraId="17CBD001" w14:textId="77777777" w:rsidR="00DF4C53" w:rsidRDefault="00DF4C53" w:rsidP="00C13629">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="00F77096" w14:textId="77777777" w:rsidR="00DF4C53" w:rsidRPr="000F2BBC" w:rsidRDefault="0020092E" w:rsidP="00C13629">
+          <w:p w14:paraId="00F77096" w14:textId="77777777" w:rsidR="00DF4C53" w:rsidRPr="000F2BBC" w:rsidRDefault="00EC4E46" w:rsidP="00C13629">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="14"/>
                 </w:rPr>
                 <w:id w:val="1348367677"/>
                 <w:placeholder>
                   <w:docPart w:val="E3760C2CED874A19A8C00F5EBE44FC28"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
@@ -21199,51 +21184,51 @@
                     <w:sz w:val="18"/>
                     <w:szCs w:val="14"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
                   </w:rPr>
                   <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
           <w:p w14:paraId="0FE57E88" w14:textId="77777777" w:rsidR="008E6049" w:rsidRDefault="008E6049" w:rsidP="008E6049">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="068A8B5A" w14:textId="7233F27B" w:rsidR="00B51C4E" w:rsidRDefault="0020092E" w:rsidP="008E6049">
+          <w:p w14:paraId="068A8B5A" w14:textId="7233F27B" w:rsidR="00B51C4E" w:rsidRDefault="00EC4E46" w:rsidP="008E6049">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="14"/>
                 </w:rPr>
                 <w:id w:val="-392512237"/>
                 <w:placeholder>
                   <w:docPart w:val="92D3E1FCC3434C5D8C9CF6ADA9CFC212"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
@@ -22690,51 +22675,51 @@
                     <w:sz w:val="18"/>
                     <w:szCs w:val="14"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
                   </w:rPr>
                   <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
           <w:p w14:paraId="07CF944A" w14:textId="77777777" w:rsidR="00B51C4E" w:rsidRDefault="00B51C4E" w:rsidP="00C13629">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="41788ECF" w14:textId="77777777" w:rsidR="00B51C4E" w:rsidRPr="000F2BBC" w:rsidRDefault="0020092E" w:rsidP="00C13629">
+          <w:p w14:paraId="41788ECF" w14:textId="77777777" w:rsidR="00B51C4E" w:rsidRPr="000F2BBC" w:rsidRDefault="00EC4E46" w:rsidP="00C13629">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="14"/>
                 </w:rPr>
                 <w:id w:val="-2022310864"/>
                 <w:placeholder>
                   <w:docPart w:val="DB145F0C73B54B3799AF3872A77E137E"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
@@ -24220,51 +24205,51 @@
                     <w:sz w:val="18"/>
                     <w:szCs w:val="14"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
                   </w:rPr>
                   <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
           <w:p w14:paraId="690CF88D" w14:textId="77777777" w:rsidR="00E86D99" w:rsidRDefault="00E86D99" w:rsidP="00C13629">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="31A83215" w14:textId="77777777" w:rsidR="00E86D99" w:rsidRPr="000F2BBC" w:rsidRDefault="0020092E" w:rsidP="00C13629">
+          <w:p w14:paraId="31A83215" w14:textId="77777777" w:rsidR="00E86D99" w:rsidRPr="000F2BBC" w:rsidRDefault="00EC4E46" w:rsidP="00C13629">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="14"/>
                 </w:rPr>
                 <w:id w:val="-1238623856"/>
                 <w:placeholder>
                   <w:docPart w:val="298B17446BE24D9593CAB356F65812E1"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
@@ -24937,51 +24922,51 @@
                     <w:sz w:val="18"/>
                     <w:szCs w:val="14"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
                   </w:rPr>
                   <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
           <w:p w14:paraId="09DB5EDF" w14:textId="77777777" w:rsidR="00435CC1" w:rsidRDefault="00435CC1" w:rsidP="00435CC1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="5E358E15" w14:textId="3FD33F18" w:rsidR="00E86D99" w:rsidRDefault="0020092E" w:rsidP="00435CC1">
+          <w:p w14:paraId="5E358E15" w14:textId="3FD33F18" w:rsidR="00E86D99" w:rsidRDefault="00EC4E46" w:rsidP="00435CC1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="14"/>
                 </w:rPr>
                 <w:id w:val="1919982530"/>
                 <w:placeholder>
                   <w:docPart w:val="FC8A9256B727443E9759C7B7FB545C51"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
@@ -27651,51 +27636,51 @@
                     <w:sz w:val="18"/>
                     <w:szCs w:val="14"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
                   </w:rPr>
                   <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
           <w:p w14:paraId="1E4A5CD4" w14:textId="77777777" w:rsidR="009B355B" w:rsidRDefault="009B355B" w:rsidP="00C13629">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="25D7F128" w14:textId="77777777" w:rsidR="009B355B" w:rsidRPr="000F2BBC" w:rsidRDefault="0020092E" w:rsidP="00C13629">
+          <w:p w14:paraId="25D7F128" w14:textId="77777777" w:rsidR="009B355B" w:rsidRPr="000F2BBC" w:rsidRDefault="00EC4E46" w:rsidP="00C13629">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="14"/>
                 </w:rPr>
                 <w:id w:val="1568617458"/>
                 <w:placeholder>
                   <w:docPart w:val="514FDD727B0048FCB40CB8C6E7561F30"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
@@ -28315,51 +28300,51 @@
                     <w:sz w:val="18"/>
                     <w:szCs w:val="14"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
                   </w:rPr>
                   <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
           <w:p w14:paraId="291B83AA" w14:textId="77777777" w:rsidR="009B355B" w:rsidRDefault="009B355B" w:rsidP="00C13629">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="1F96E9C6" w14:textId="77777777" w:rsidR="009B355B" w:rsidRDefault="0020092E" w:rsidP="00C13629">
+          <w:p w14:paraId="1F96E9C6" w14:textId="77777777" w:rsidR="009B355B" w:rsidRDefault="00EC4E46" w:rsidP="00C13629">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="14"/>
                 </w:rPr>
                 <w:id w:val="1454593284"/>
                 <w:placeholder>
                   <w:docPart w:val="0C24E5BE40854865B0322A37D132D71C"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
@@ -29803,51 +29788,51 @@
                     <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00335AE8">
                   <w:rPr>
                     <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
           <w:p w14:paraId="55B5997A" w14:textId="77777777" w:rsidR="00335AE8" w:rsidRPr="00335AE8" w:rsidRDefault="00335AE8" w:rsidP="00335AE8">
             <w:pPr>
               <w:spacing w:before="60" w:after="160" w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="32CDB42A" w14:textId="77777777" w:rsidR="00335AE8" w:rsidRPr="00335AE8" w:rsidRDefault="0020092E" w:rsidP="00335AE8">
+          <w:p w14:paraId="32CDB42A" w14:textId="77777777" w:rsidR="00335AE8" w:rsidRPr="00335AE8" w:rsidRDefault="00EC4E46" w:rsidP="00335AE8">
             <w:pPr>
               <w:spacing w:before="60" w:after="160" w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="-850101027"/>
                 <w:placeholder>
                   <w:docPart w:val="07F6E0AC600C412787E8063DE9026181"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -30471,51 +30456,51 @@
                     <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00335AE8">
                   <w:rPr>
                     <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
           <w:p w14:paraId="2ED1D7C4" w14:textId="77777777" w:rsidR="00335AE8" w:rsidRPr="00335AE8" w:rsidRDefault="00335AE8" w:rsidP="00335AE8">
             <w:pPr>
               <w:spacing w:before="60" w:after="160" w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="434F3C84" w14:textId="77777777" w:rsidR="00335AE8" w:rsidRPr="00335AE8" w:rsidRDefault="0020092E" w:rsidP="00335AE8">
+          <w:p w14:paraId="434F3C84" w14:textId="77777777" w:rsidR="00335AE8" w:rsidRPr="00335AE8" w:rsidRDefault="00EC4E46" w:rsidP="00335AE8">
             <w:pPr>
               <w:spacing w:before="60" w:after="160" w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="-1591548544"/>
                 <w:placeholder>
                   <w:docPart w:val="F17CC2A15F7F4B1CA1FAB7CD6494E769"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -31252,51 +31237,51 @@
                     <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00335AE8">
                   <w:rPr>
                     <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
           <w:p w14:paraId="17ADACBF" w14:textId="77777777" w:rsidR="00335AE8" w:rsidRPr="00335AE8" w:rsidRDefault="00335AE8" w:rsidP="00335AE8">
             <w:pPr>
               <w:spacing w:before="60" w:after="160" w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="7CC8CF9C" w14:textId="77777777" w:rsidR="00335AE8" w:rsidRPr="00335AE8" w:rsidRDefault="0020092E" w:rsidP="00335AE8">
+          <w:p w14:paraId="7CC8CF9C" w14:textId="77777777" w:rsidR="00335AE8" w:rsidRPr="00335AE8" w:rsidRDefault="00EC4E46" w:rsidP="00335AE8">
             <w:pPr>
               <w:spacing w:before="60" w:after="160" w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="673150035"/>
                 <w:placeholder>
                   <w:docPart w:val="19A069B5B27F482D94A5088E89C9FCBF"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -34349,56 +34334,56 @@
   <w:num w:numId="16">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="17">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="18">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="19">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="20">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="21">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="e+5718KS4e8r0aXzDIJo5szyrFbCHPeMx/4ZxaDojoBtkdnysXt0t7IAQBiRMdyjuUIecfessJ2Am1aO0H36Qw==" w:salt="Iwag50gfQaaTNT/5cA7+UA=="/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="/sD8a+Q6lL2UAbPZxdF4OvA5J53ZPMJl1OL8rdJYThpGCWkwLiaUsVlGCeTJsI13F9OmHtgQDtnRk7vQ1v3lZw==" w:salt="cIejDImsIbJI7REuTqRgQw=="/>
   <w:defaultTabStop w:val="8505"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="12289"/>
+    <o:shapedefaults v:ext="edit" spidmax="16385"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00EE7312"/>
     <w:rsid w:val="000143D3"/>
     <w:rsid w:val="00021484"/>
     <w:rsid w:val="0004409B"/>
     <w:rsid w:val="00044AC2"/>
@@ -34578,50 +34563,51 @@
     <w:rsid w:val="008F1CA6"/>
     <w:rsid w:val="008F68CC"/>
     <w:rsid w:val="00901594"/>
     <w:rsid w:val="0093188D"/>
     <w:rsid w:val="009351BD"/>
     <w:rsid w:val="00941DBB"/>
     <w:rsid w:val="00951825"/>
     <w:rsid w:val="00956FEA"/>
     <w:rsid w:val="0096232A"/>
     <w:rsid w:val="0097181C"/>
     <w:rsid w:val="00976A01"/>
     <w:rsid w:val="00977137"/>
     <w:rsid w:val="0098413B"/>
     <w:rsid w:val="00993469"/>
     <w:rsid w:val="00995944"/>
     <w:rsid w:val="009A2AE7"/>
     <w:rsid w:val="009A61B8"/>
     <w:rsid w:val="009B32DC"/>
     <w:rsid w:val="009B355B"/>
     <w:rsid w:val="009B6B34"/>
     <w:rsid w:val="009D1592"/>
     <w:rsid w:val="009D198B"/>
     <w:rsid w:val="009F6355"/>
     <w:rsid w:val="00A13A87"/>
     <w:rsid w:val="00A31B85"/>
+    <w:rsid w:val="00A37C18"/>
     <w:rsid w:val="00A4431F"/>
     <w:rsid w:val="00A51479"/>
     <w:rsid w:val="00A70FD0"/>
     <w:rsid w:val="00A755B3"/>
     <w:rsid w:val="00A76338"/>
     <w:rsid w:val="00A82FB8"/>
     <w:rsid w:val="00A87C8C"/>
     <w:rsid w:val="00A937BB"/>
     <w:rsid w:val="00A96595"/>
     <w:rsid w:val="00AA26E1"/>
     <w:rsid w:val="00AC1A4A"/>
     <w:rsid w:val="00AD0400"/>
     <w:rsid w:val="00B0175C"/>
     <w:rsid w:val="00B01FE3"/>
     <w:rsid w:val="00B103B8"/>
     <w:rsid w:val="00B2258F"/>
     <w:rsid w:val="00B32FC8"/>
     <w:rsid w:val="00B43C72"/>
     <w:rsid w:val="00B511B8"/>
     <w:rsid w:val="00B51C4E"/>
     <w:rsid w:val="00B6284E"/>
     <w:rsid w:val="00B7564F"/>
     <w:rsid w:val="00B84C64"/>
     <w:rsid w:val="00B9285C"/>
     <w:rsid w:val="00BB275A"/>
@@ -34665,50 +34651,51 @@
     <w:rsid w:val="00DC6864"/>
     <w:rsid w:val="00DE1790"/>
     <w:rsid w:val="00DE3F6B"/>
     <w:rsid w:val="00DE43CC"/>
     <w:rsid w:val="00DF452C"/>
     <w:rsid w:val="00DF4C53"/>
     <w:rsid w:val="00DF63F6"/>
     <w:rsid w:val="00E00A16"/>
     <w:rsid w:val="00E0305B"/>
     <w:rsid w:val="00E03B9F"/>
     <w:rsid w:val="00E1467C"/>
     <w:rsid w:val="00E22C4B"/>
     <w:rsid w:val="00E24EC2"/>
     <w:rsid w:val="00E4027F"/>
     <w:rsid w:val="00E51253"/>
     <w:rsid w:val="00E53D39"/>
     <w:rsid w:val="00E60D69"/>
     <w:rsid w:val="00E67923"/>
     <w:rsid w:val="00E70EED"/>
     <w:rsid w:val="00E802F8"/>
     <w:rsid w:val="00E81C55"/>
     <w:rsid w:val="00E86D99"/>
     <w:rsid w:val="00E934AA"/>
     <w:rsid w:val="00EA3ACA"/>
     <w:rsid w:val="00EB385E"/>
+    <w:rsid w:val="00EC4E46"/>
     <w:rsid w:val="00ED1878"/>
     <w:rsid w:val="00EE488F"/>
     <w:rsid w:val="00EE7312"/>
     <w:rsid w:val="00EF480D"/>
     <w:rsid w:val="00F12CCB"/>
     <w:rsid w:val="00F137B3"/>
     <w:rsid w:val="00F2485E"/>
     <w:rsid w:val="00F410F2"/>
     <w:rsid w:val="00F549EB"/>
     <w:rsid w:val="00F64758"/>
     <w:rsid w:val="00F7203D"/>
     <w:rsid w:val="00F77A05"/>
     <w:rsid w:val="00F77F05"/>
     <w:rsid w:val="00F85793"/>
     <w:rsid w:val="00F85796"/>
     <w:rsid w:val="00F90526"/>
     <w:rsid w:val="00FB7691"/>
     <w:rsid w:val="00FC7E66"/>
     <w:rsid w:val="00FD0C40"/>
     <w:rsid w:val="00FE248E"/>
     <w:rsid w:val="00FF189F"/>
     <w:rsid w:val="00FF407E"/>
     <w:rsid w:val="012F2CAF"/>
     <w:rsid w:val="023A0EB5"/>
     <w:rsid w:val="04D79F58"/>
@@ -34838,51 +34825,51 @@
     <w:rsid w:val="77FCD031"/>
     <w:rsid w:val="79A846C5"/>
     <w:rsid w:val="7AE51BDD"/>
     <w:rsid w:val="7B3DECAF"/>
     <w:rsid w:val="7C6F5AC6"/>
     <w:rsid w:val="7ECD2BF9"/>
     <w:rsid w:val="7F8969F5"/>
     <w:rsid w:val="7FE69B0C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-FR" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="12289"/>
+    <o:shapedefaults v:ext="edit" spidmax="16385"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="4A18DE00"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{4E5AAFFD-3844-4327-8345-9DF930FC3A2A}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
@@ -48049,75 +48036,75 @@
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="4189b14e-1be7-46d7-8310-6789de15deba"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{73DDE247-CE74-44D4-8D0D-CB98A355D03B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>35</Pages>
-  <Words>5707</Words>
-  <Characters>31394</Characters>
+  <Words>5713</Words>
+  <Characters>31423</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>261</Lines>
   <Paragraphs>74</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>ENSOSP</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>37027</CharactersWithSpaces>
+  <CharactersWithSpaces>37062</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>ROSSOW Benoit</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100E217E605161CB2428F90B0C02E75FB4E</vt:lpwstr>
   </property>