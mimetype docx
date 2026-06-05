--- v0 (2026-04-20)
+++ v1 (2026-06-05)
@@ -170,118 +170,137 @@
       <w:pPr>
         <w:spacing w:before="1600"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="178D066A" w14:textId="77777777" w:rsidR="003330CC" w:rsidRDefault="003330CC" w:rsidP="00824C3F">
       <w:pPr>
         <w:spacing w:before="1600"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="183BC3D7" w14:textId="77093BA5" w:rsidR="005C5C2D" w:rsidRPr="00DF63F6" w:rsidRDefault="00453D97" w:rsidP="005F5A0D">
+    <w:p w14:paraId="183BC3D7" w14:textId="31B386A6" w:rsidR="005C5C2D" w:rsidRPr="00DF63F6" w:rsidRDefault="00453D97" w:rsidP="005F5A0D">
       <w:pPr>
         <w:spacing w:before="1600"/>
         <w:ind w:right="-284"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_Hlk228262813"/>
       <w:r w:rsidRPr="00DF63F6">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Les documents doivent être transmis obligatoirement sous format électronique</w:t>
       </w:r>
       <w:r w:rsidR="00936B98">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> trois semaines avant la date de la commission</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00936B98">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>trois semaines</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC170B">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> minimum</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00936B98">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> avant la date de la commission</w:t>
       </w:r>
       <w:r w:rsidRPr="00DF63F6">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> à l’adresse suivante </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00254185">
+      <w:r w:rsidR="00B713E8">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:i/>
-          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">: </w:t>
+        <w:t>via la plateforme « Mes Formalités Ensosp+ »</w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-      </w:hyperlink>
+      <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidR="00FD1CA5">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="005C5C2D" w:rsidRPr="00DF63F6">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="47D4C37B" w14:textId="77777777" w:rsidR="00614E7E" w:rsidRPr="00DF63F6" w:rsidRDefault="00614E7E" w:rsidP="00614E7E">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
         <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent1" w:themeFillTint="33"/>
@@ -950,65 +969,158 @@
               <w:p w14:paraId="25EBECEF" w14:textId="77777777" w:rsidR="001B07E4" w:rsidRPr="000F2BBC" w:rsidRDefault="001B07E4" w:rsidP="00303168">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8499" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="66ED6370" w14:textId="77777777" w:rsidR="001B07E4" w:rsidRPr="000F2BBC" w:rsidRDefault="001B07E4" w:rsidP="00303168">
+          <w:p w14:paraId="66ED6370" w14:textId="10F47FF7" w:rsidR="00B91C46" w:rsidRPr="000F2BBC" w:rsidRDefault="001B07E4" w:rsidP="00303168">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000F2BBC">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Les attestations d’employeur ou de l’autorité de gestion, justifiant les expériences évoquées</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B91C46" w14:paraId="4ECB6D19" w14:textId="77777777" w:rsidTr="00303168">
+        <w:trPr>
+          <w:trHeight w:val="694"/>
+        </w:trPr>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:id w:val="-72741857"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="561" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="1EC9A352" w14:textId="22FF5B02" w:rsidR="00B91C46" w:rsidRDefault="00B91C46" w:rsidP="00303168">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8499" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="388B305F" w14:textId="07CAE3DD" w:rsidR="00B91C46" w:rsidRPr="000F2BBC" w:rsidRDefault="00B91C46" w:rsidP="00303168">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Lettres de mission</w:t>
+            </w:r>
+            <w:r w:rsidR="00242D0B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00C25F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>(optionnel)</w:t>
+            </w:r>
+            <w:r w:rsidR="00242D0B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001B07E4" w14:paraId="29AF589F" w14:textId="77777777" w:rsidTr="00303168">
         <w:trPr>
           <w:trHeight w:val="694"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="561" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:id w:val="-432671917"/>
               <w14:checkbox>
                 <w14:checked w14:val="0"/>
                 <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                 <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
@@ -1381,51 +1493,51 @@
               <w:t> :</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:id w:val="-332072188"/>
             <w:placeholder>
               <w:docPart w:val="2521AD14948C446EAFF44CE79269DC5F"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="6662" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="718700DA" w14:textId="77777777" w:rsidR="001B07E4" w:rsidRPr="00BF0078" w:rsidRDefault="001B07E4" w:rsidP="00303168">
+              <w:p w14:paraId="718700DA" w14:textId="1BC14176" w:rsidR="001B07E4" w:rsidRPr="00BF0078" w:rsidRDefault="003F68F3" w:rsidP="00303168">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="dot" w:pos="6913"/>
                   </w:tabs>
                   <w:rPr>
                     <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00BF0460">
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
                   </w:rPr>
                   <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="001B07E4" w:rsidRPr="00BF0078" w14:paraId="76961E39" w14:textId="77777777" w:rsidTr="00303168">
         <w:trPr>
           <w:trHeight w:val="709"/>
         </w:trPr>
@@ -1451,51 +1563,51 @@
               <w:t>Prénom :</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:id w:val="783699277"/>
             <w:placeholder>
               <w:docPart w:val="2521AD14948C446EAFF44CE79269DC5F"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="6662" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="6D83DBDA" w14:textId="77777777" w:rsidR="001B07E4" w:rsidRDefault="001B07E4" w:rsidP="00303168">
+              <w:p w14:paraId="6D83DBDA" w14:textId="6DBF0C45" w:rsidR="001B07E4" w:rsidRDefault="003F68F3" w:rsidP="00303168">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="dot" w:pos="6913"/>
                   </w:tabs>
                   <w:rPr>
                     <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00BF0460">
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
                   </w:rPr>
                   <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="001B07E4" w:rsidRPr="00BF0078" w14:paraId="05018D31" w14:textId="77777777" w:rsidTr="00303168">
         <w:trPr>
           <w:trHeight w:val="709"/>
         </w:trPr>
@@ -1521,51 +1633,51 @@
               <w:t>Date de naissance :</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:id w:val="-586610290"/>
             <w:placeholder>
               <w:docPart w:val="2521AD14948C446EAFF44CE79269DC5F"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="6662" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="73970E03" w14:textId="77777777" w:rsidR="001B07E4" w:rsidRPr="00BF0078" w:rsidRDefault="001B07E4" w:rsidP="00303168">
+              <w:p w14:paraId="73970E03" w14:textId="10787C82" w:rsidR="001B07E4" w:rsidRPr="00BF0078" w:rsidRDefault="003F68F3" w:rsidP="00303168">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00BF0460">
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
                   </w:rPr>
                   <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="001B07E4" w:rsidRPr="00BF0078" w14:paraId="690F367F" w14:textId="77777777" w:rsidTr="00303168">
         <w:trPr>
           <w:trHeight w:val="709"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2689" w:type="dxa"/>
@@ -1588,51 +1700,51 @@
               <w:t>Grade :</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:id w:val="-545992217"/>
             <w:placeholder>
               <w:docPart w:val="2521AD14948C446EAFF44CE79269DC5F"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="6662" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="32AB19F2" w14:textId="77777777" w:rsidR="001B07E4" w:rsidRPr="00BF0078" w:rsidRDefault="001B07E4" w:rsidP="00303168">
+              <w:p w14:paraId="32AB19F2" w14:textId="253061C7" w:rsidR="001B07E4" w:rsidRPr="00BF0078" w:rsidRDefault="003F68F3" w:rsidP="00303168">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="dot" w:pos="6913"/>
                   </w:tabs>
                   <w:rPr>
                     <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00BF0460">
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
                   </w:rPr>
                   <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="001B07E4" w:rsidRPr="00BF0078" w14:paraId="491AAB82" w14:textId="77777777" w:rsidTr="00303168">
         <w:trPr>
           <w:trHeight w:val="709"/>
         </w:trPr>
@@ -1706,51 +1818,51 @@
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:id w:val="-389341950"/>
             <w:placeholder>
               <w:docPart w:val="2521AD14948C446EAFF44CE79269DC5F"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="6662" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="37FB91F1" w14:textId="77777777" w:rsidR="001B07E4" w:rsidRDefault="001B07E4" w:rsidP="00303168">
+              <w:p w14:paraId="37FB91F1" w14:textId="14D0FBC6" w:rsidR="001B07E4" w:rsidRDefault="003F68F3" w:rsidP="00303168">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="dot" w:pos="6913"/>
                   </w:tabs>
                   <w:rPr>
                     <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00BF0460">
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
                   </w:rPr>
                   <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="001B07E4" w:rsidRPr="00BF0078" w14:paraId="7BDE54D0" w14:textId="77777777" w:rsidTr="00303168">
         <w:trPr>
           <w:trHeight w:val="709"/>
         </w:trPr>
@@ -1776,51 +1888,51 @@
               <w:t>Employeur :</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:id w:val="738829558"/>
             <w:placeholder>
               <w:docPart w:val="2521AD14948C446EAFF44CE79269DC5F"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="6662" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="6DDABF00" w14:textId="77777777" w:rsidR="001B07E4" w:rsidRPr="00BF0078" w:rsidRDefault="001B07E4" w:rsidP="00303168">
+              <w:p w14:paraId="6DDABF00" w14:textId="2AE4F31C" w:rsidR="001B07E4" w:rsidRPr="00BF0078" w:rsidRDefault="003F68F3" w:rsidP="00303168">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="dot" w:pos="6913"/>
                   </w:tabs>
                   <w:spacing w:after="100"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00BF0460">
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
                   </w:rPr>
                   <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="001B07E4" w:rsidRPr="00BF0078" w14:paraId="0984AE80" w14:textId="77777777" w:rsidTr="00303168">
         <w:trPr>
           <w:trHeight w:val="709"/>
@@ -1846,199 +1958,199 @@
               </w:rPr>
               <w:t>Adresse de l’employeur :</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6662" w:type="dxa"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:id w:val="-685436988"/>
               <w:placeholder>
                 <w:docPart w:val="2521AD14948C446EAFF44CE79269DC5F"/>
               </w:placeholder>
               <w:showingPlcHdr/>
               <w:text/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="19AD49A5" w14:textId="77777777" w:rsidR="001B07E4" w:rsidRDefault="001B07E4" w:rsidP="00303168">
+              <w:p w14:paraId="19AD49A5" w14:textId="76B553DA" w:rsidR="001B07E4" w:rsidRDefault="003F68F3" w:rsidP="00303168">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="dot" w:pos="6913"/>
                   </w:tabs>
                   <w:spacing w:before="60" w:after="100"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00BF0460">
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
                   </w:rPr>
                   <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:id w:val="556592346"/>
               <w:placeholder>
                 <w:docPart w:val="2521AD14948C446EAFF44CE79269DC5F"/>
               </w:placeholder>
               <w:showingPlcHdr/>
               <w:text/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="27EEEE73" w14:textId="77777777" w:rsidR="001B07E4" w:rsidRDefault="001B07E4" w:rsidP="00303168">
+              <w:p w14:paraId="27EEEE73" w14:textId="3DA413E0" w:rsidR="001B07E4" w:rsidRDefault="003F68F3" w:rsidP="00303168">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="dot" w:pos="6913"/>
                   </w:tabs>
                   <w:spacing w:after="100"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00BF0460">
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
                   </w:rPr>
                   <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:id w:val="-999343388"/>
               <w:placeholder>
                 <w:docPart w:val="2521AD14948C446EAFF44CE79269DC5F"/>
               </w:placeholder>
               <w:showingPlcHdr/>
               <w:text/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="143E6B66" w14:textId="77777777" w:rsidR="001B07E4" w:rsidRDefault="001B07E4" w:rsidP="00303168">
+              <w:p w14:paraId="143E6B66" w14:textId="153D67AE" w:rsidR="001B07E4" w:rsidRDefault="003F68F3" w:rsidP="00303168">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="dot" w:pos="6913"/>
                   </w:tabs>
                   <w:spacing w:after="100"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00BF0460">
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
                   </w:rPr>
                   <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:id w:val="-1794889410"/>
               <w:placeholder>
                 <w:docPart w:val="2521AD14948C446EAFF44CE79269DC5F"/>
               </w:placeholder>
               <w:showingPlcHdr/>
               <w:text/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="39AAF5AE" w14:textId="77777777" w:rsidR="001B07E4" w:rsidRDefault="001B07E4" w:rsidP="00303168">
+              <w:p w14:paraId="39AAF5AE" w14:textId="15355ADD" w:rsidR="001B07E4" w:rsidRDefault="003F68F3" w:rsidP="00303168">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="dot" w:pos="6913"/>
                   </w:tabs>
                   <w:spacing w:after="100"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00BF0460">
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
                   </w:rPr>
                   <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:id w:val="1956060621"/>
               <w:placeholder>
                 <w:docPart w:val="2521AD14948C446EAFF44CE79269DC5F"/>
               </w:placeholder>
               <w:showingPlcHdr/>
               <w:text/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="6E9FF4F1" w14:textId="77777777" w:rsidR="001B07E4" w:rsidRPr="00BF0078" w:rsidRDefault="001B07E4" w:rsidP="00303168">
+              <w:p w14:paraId="6E9FF4F1" w14:textId="7772A9C9" w:rsidR="001B07E4" w:rsidRPr="00BF0078" w:rsidRDefault="003F68F3" w:rsidP="00303168">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="dot" w:pos="6913"/>
                   </w:tabs>
                   <w:spacing w:after="100"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00BF0460">
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
                   </w:rPr>
                   <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001B07E4" w:rsidRPr="00BF0078" w14:paraId="5F6B8EE9" w14:textId="77777777" w:rsidTr="00303168">
         <w:trPr>
           <w:trHeight w:val="709"/>
@@ -2081,88 +2193,88 @@
               <w:t> :</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6662" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:id w:val="-1889801733"/>
               <w:placeholder>
                 <w:docPart w:val="2521AD14948C446EAFF44CE79269DC5F"/>
               </w:placeholder>
               <w:showingPlcHdr/>
               <w:text/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="71709C3F" w14:textId="77777777" w:rsidR="001B07E4" w:rsidRDefault="001B07E4" w:rsidP="00303168">
+              <w:p w14:paraId="71709C3F" w14:textId="665C1981" w:rsidR="001B07E4" w:rsidRDefault="003F68F3" w:rsidP="00303168">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="dot" w:pos="7055"/>
                   </w:tabs>
                   <w:spacing w:after="100"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00BF0460">
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
                   </w:rPr>
                   <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:id w:val="-1134943770"/>
               <w:placeholder>
                 <w:docPart w:val="2521AD14948C446EAFF44CE79269DC5F"/>
               </w:placeholder>
               <w:showingPlcHdr/>
               <w:text/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="08271C0B" w14:textId="77777777" w:rsidR="001B07E4" w:rsidRPr="00BF0078" w:rsidRDefault="001B07E4" w:rsidP="00303168">
+              <w:p w14:paraId="08271C0B" w14:textId="4467D469" w:rsidR="001B07E4" w:rsidRPr="00BF0078" w:rsidRDefault="003F68F3" w:rsidP="00303168">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="dot" w:pos="7055"/>
                   </w:tabs>
                   <w:spacing w:after="100"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00BF0460">
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
                   </w:rPr>
                   <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001B07E4" w:rsidRPr="00BF0078" w14:paraId="3D7E503D" w14:textId="77777777" w:rsidTr="00303168">
         <w:trPr>
           <w:trHeight w:val="709"/>
@@ -2189,125 +2301,125 @@
               <w:t>Adresse personnelle :</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6662" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:id w:val="-1155603234"/>
               <w:placeholder>
                 <w:docPart w:val="2521AD14948C446EAFF44CE79269DC5F"/>
               </w:placeholder>
               <w:showingPlcHdr/>
               <w:text/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="5BB9CC1A" w14:textId="77777777" w:rsidR="001B07E4" w:rsidRDefault="001B07E4" w:rsidP="00303168">
+              <w:p w14:paraId="5BB9CC1A" w14:textId="3C23A590" w:rsidR="001B07E4" w:rsidRDefault="003F68F3" w:rsidP="00303168">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="dot" w:pos="7055"/>
                   </w:tabs>
                   <w:spacing w:before="60" w:after="100"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00BF0460">
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
                   </w:rPr>
                   <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:id w:val="2101829586"/>
               <w:placeholder>
                 <w:docPart w:val="2521AD14948C446EAFF44CE79269DC5F"/>
               </w:placeholder>
               <w:showingPlcHdr/>
               <w:text/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="01D7D884" w14:textId="77777777" w:rsidR="001B07E4" w:rsidRDefault="001B07E4" w:rsidP="00303168">
+              <w:p w14:paraId="01D7D884" w14:textId="376864D3" w:rsidR="001B07E4" w:rsidRDefault="003F68F3" w:rsidP="00303168">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="dot" w:pos="7055"/>
                   </w:tabs>
                   <w:spacing w:after="100"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00BF0460">
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
                   </w:rPr>
                   <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:id w:val="1693642996"/>
               <w:placeholder>
                 <w:docPart w:val="2521AD14948C446EAFF44CE79269DC5F"/>
               </w:placeholder>
               <w:showingPlcHdr/>
               <w:text/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="5099F5FA" w14:textId="77777777" w:rsidR="001B07E4" w:rsidRPr="00BF0078" w:rsidRDefault="001B07E4" w:rsidP="00303168">
+              <w:p w14:paraId="5099F5FA" w14:textId="3F04FBEF" w:rsidR="001B07E4" w:rsidRPr="00BF0078" w:rsidRDefault="003F68F3" w:rsidP="00303168">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="dot" w:pos="7055"/>
                   </w:tabs>
                   <w:spacing w:after="100"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00BF0460">
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
                   </w:rPr>
                   <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001B07E4" w:rsidRPr="00BF0078" w14:paraId="7382E47B" w14:textId="77777777" w:rsidTr="00303168">
         <w:trPr>
           <w:trHeight w:val="709"/>
@@ -2342,51 +2454,51 @@
               <w:t> :</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:id w:val="628354876"/>
             <w:placeholder>
               <w:docPart w:val="2521AD14948C446EAFF44CE79269DC5F"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="6662" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="6E9C0BF0" w14:textId="77777777" w:rsidR="001B07E4" w:rsidRPr="00BF0078" w:rsidRDefault="001B07E4" w:rsidP="00303168">
+              <w:p w14:paraId="6E9C0BF0" w14:textId="21F1E450" w:rsidR="001B07E4" w:rsidRPr="00BF0078" w:rsidRDefault="003F68F3" w:rsidP="00303168">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="dot" w:pos="7055"/>
                   </w:tabs>
                   <w:rPr>
                     <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00BF0460">
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
                   </w:rPr>
                   <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="001B07E4" w:rsidRPr="00BF0078" w14:paraId="186A2B0A" w14:textId="77777777" w:rsidTr="00303168">
         <w:trPr>
           <w:trHeight w:val="728"/>
         </w:trPr>
@@ -2407,74 +2519,76 @@
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Email : </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:id w:val="1205758802"/>
             <w:placeholder>
               <w:docPart w:val="2521AD14948C446EAFF44CE79269DC5F"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
+            <w:bookmarkStart w:id="1" w:name="_Hlk199169362" w:displacedByCustomXml="prev"/>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="6662" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="0C6EF999" w14:textId="77777777" w:rsidR="001B07E4" w:rsidRPr="00BF0078" w:rsidRDefault="001B07E4" w:rsidP="00303168">
+              <w:p w14:paraId="0C6EF999" w14:textId="76AFE5D6" w:rsidR="001B07E4" w:rsidRPr="00BF0078" w:rsidRDefault="003F68F3" w:rsidP="00303168">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="dot" w:pos="7055"/>
                   </w:tabs>
                   <w:rPr>
                     <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00BF0460">
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
                   </w:rPr>
                   <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
+            <w:bookmarkEnd w:id="1" w:displacedByCustomXml="next"/>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="3C01EAE9" w14:textId="77777777" w:rsidR="001B07E4" w:rsidRDefault="001B07E4" w:rsidP="001B07E4">
       <w:pPr>
         <w:spacing w:before="160"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="309DC30A" w14:textId="77777777" w:rsidR="001B07E4" w:rsidRDefault="001B07E4" w:rsidP="001B07E4">
       <w:pPr>
         <w:spacing w:before="160"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
@@ -2912,64 +3026,64 @@
                                   <w:b/>
                                   <w:bCs/>
                                   <w:color w:val="FFFFFF" w:themeColor="background1"/>
                                   <w:kern w:val="24"/>
                                   <w:sz w:val="36"/>
                                   <w:szCs w:val="36"/>
                                 </w:rPr>
                                 <w:t>Au regard de l’expérience</w:t>
                               </w:r>
                             </w:p>
                           </w:txbxContent>
                         </wps:txbx>
                         <wps:bodyPr wrap="square" rtlCol="0">
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                       <wpg:graphicFrame>
                         <wpg:cNvPr id="5" name="Diagramme 5"/>
                         <wpg:cNvFrPr/>
                         <wpg:xfrm>
                           <a:off x="18806" y="880002"/>
                           <a:ext cx="2286000" cy="1518785"/>
                         </wpg:xfrm>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/diagram">
-                            <dgm:relIds xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:dm="rId10" r:lo="rId11" r:qs="rId12" r:cs="rId13"/>
+                            <dgm:relIds xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:dm="rId9" r:lo="rId10" r:qs="rId11" r:cs="rId12"/>
                           </a:graphicData>
                         </a:graphic>
                       </wpg:graphicFrame>
                       <wpg:graphicFrame>
                         <wpg:cNvPr id="6" name="Diagramme 6"/>
                         <wpg:cNvFrPr/>
                         <wpg:xfrm>
                           <a:off x="1354749" y="0"/>
                           <a:ext cx="5257800" cy="1143000"/>
                         </wpg:xfrm>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/diagram">
-                            <dgm:relIds xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:dm="rId15" r:lo="rId16" r:qs="rId17" r:cs="rId18"/>
+                            <dgm:relIds xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:dm="rId14" r:lo="rId15" r:qs="rId16" r:cs="rId17"/>
                           </a:graphicData>
                         </a:graphic>
                       </wpg:graphicFrame>
                       <wps:wsp>
                         <wps:cNvPr id="7" name="ZoneTexte 13"/>
                         <wps:cNvSpPr txBox="1"/>
                         <wps:spPr>
                           <a:xfrm>
                             <a:off x="5496622" y="923165"/>
                             <a:ext cx="2469079" cy="422717"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:gradFill flip="none" rotWithShape="1">
                             <a:gsLst>
                               <a:gs pos="0">
                                 <a:srgbClr val="FFC000">
                                   <a:lumMod val="60000"/>
                                   <a:lumOff val="40000"/>
                                 </a:srgbClr>
                               </a:gs>
                               <a:gs pos="23000">
                                 <a:srgbClr val="FFC000">
                                   <a:lumMod val="89000"/>
@@ -3097,64 +3211,64 @@
                           <a:solidFill>
                             <a:srgbClr val="7030A0"/>
                           </a:solidFill>
                           <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
                             <a:solidFill>
                               <a:srgbClr val="5B9BD5">
                                 <a:shade val="50000"/>
                               </a:srgbClr>
                             </a:solidFill>
                             <a:prstDash val="solid"/>
                             <a:miter lim="800000"/>
                           </a:ln>
                           <a:effectLst/>
                         </wps:spPr>
                         <wps:bodyPr rtlCol="0" anchor="ctr"/>
                       </wps:wsp>
                       <wpg:graphicFrame>
                         <wpg:cNvPr id="10" name="Diagramme 10"/>
                         <wpg:cNvFrPr/>
                         <wpg:xfrm>
                           <a:off x="877730" y="2560935"/>
                           <a:ext cx="2286000" cy="740066"/>
                         </wpg:xfrm>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/diagram">
-                            <dgm:relIds xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:dm="rId20" r:lo="rId21" r:qs="rId22" r:cs="rId23"/>
+                            <dgm:relIds xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:dm="rId19" r:lo="rId20" r:qs="rId21" r:cs="rId22"/>
                           </a:graphicData>
                         </a:graphic>
                       </wpg:graphicFrame>
                       <wpg:graphicFrame>
                         <wpg:cNvPr id="11" name="Diagramme 11"/>
                         <wpg:cNvFrPr/>
                         <wpg:xfrm>
                           <a:off x="6050818" y="2122495"/>
                           <a:ext cx="2286000" cy="632475"/>
                         </wpg:xfrm>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/diagram">
-                            <dgm:relIds xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:dm="rId25" r:lo="rId26" r:qs="rId27" r:cs="rId28"/>
+                            <dgm:relIds xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:dm="rId24" r:lo="rId25" r:qs="rId26" r:cs="rId27"/>
                           </a:graphicData>
                         </a:graphic>
                       </wpg:graphicFrame>
                       <wps:wsp>
                         <wps:cNvPr id="12" name="Flèche à angle droit 12"/>
                         <wps:cNvSpPr/>
                         <wps:spPr>
                           <a:xfrm rot="10800000">
                             <a:off x="771668" y="170063"/>
                             <a:ext cx="2276873" cy="747351"/>
                           </a:xfrm>
                           <a:prstGeom prst="bentUpArrow">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:solidFill>
                             <a:srgbClr val="7030A0"/>
                           </a:solidFill>
                           <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
                             <a:solidFill>
                               <a:srgbClr val="7030A0"/>
                             </a:solidFill>
                             <a:prstDash val="solid"/>
                             <a:miter lim="800000"/>
                           </a:ln>
                           <a:effectLst/>
@@ -3228,108 +3342,108 @@
                           <w:t>Au regard de l’expérience</w:t>
                         </w:r>
                       </w:p>
                     </w:txbxContent>
                   </v:textbox>
                 </v:shape>
                 <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
                   <v:stroke joinstyle="miter"/>
                   <v:formulas>
                     <v:f eqn="if lineDrawn pixelLineWidth 0"/>
                     <v:f eqn="sum @0 1 0"/>
                     <v:f eqn="sum 0 0 @1"/>
                     <v:f eqn="prod @2 1 2"/>
                     <v:f eqn="prod @3 21600 pixelWidth"/>
                     <v:f eqn="prod @3 21600 pixelHeight"/>
                     <v:f eqn="sum @0 0 1"/>
                     <v:f eqn="prod @6 1 2"/>
                     <v:f eqn="prod @7 21600 pixelWidth"/>
                     <v:f eqn="sum @8 21600 0"/>
                     <v:f eqn="prod @7 21600 pixelHeight"/>
                     <v:f eqn="sum @10 21600 0"/>
                   </v:formulas>
                   <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
                   <o:lock v:ext="edit" aspectratio="t"/>
                 </v:shapetype>
-                <v:shape id="Diagramme 5" o:spid="_x0000_s1028" type="#_x0000_t75" style="position:absolute;left:3046;top:13493;width:14939;height:4056;visibility:visible" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQChtKngwwAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/RasJA&#10;FETfhf7DcoW+6UZpVaKriFBoH0pN9AOu2WsSzN5Ndzea/n1XEHwcZuYMs9r0phFXcr62rGAyTkAQ&#10;F1bXXCo4Hj5GCxA+IGtsLJOCP/KwWb8MVphqe+OMrnkoRYSwT1FBFUKbSumLigz6sW2Jo3e2zmCI&#10;0pVSO7xFuGnkNElm0mDNcaHClnYVFZe8Mwq2p+/OZn2RufY4qbuv3/nP/u2k1Ouw3y5BBOrDM/xo&#10;f2oF73C/Em+AXP8DAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAobSp4MMAAADaAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;">
-                  <v:imagedata r:id="rId30" o:title=""/>
+                <v:shape id="Diagramme 5" o:spid="_x0000_s1028" type="#_x0000_t75" style="position:absolute;left:3046;top:13493;width:14939;height:4056;visibility:visible" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQACONHPxAAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/dasJA&#10;FITvC77DcoTeFN1UaNHoKlorCPXCnzzAIXtMgtmzYXdN4tt3CwUvh5n5hlmselOLlpyvLCt4Hycg&#10;iHOrKy4UZJfdaArCB2SNtWVS8CAPq+XgZYGpth2fqD2HQkQI+xQVlCE0qZQ+L8mgH9uGOHpX6wyG&#10;KF0htcMuwk0tJ0nyKQ1WHBdKbOirpPx2vhsFyfEy+7lvaXp02aHdf2+6t+xQKPU67NdzEIH68Az/&#10;t/dawQf8XYk3QC5/AQAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAAI40c/EAAAA2gAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;">
+                  <v:imagedata r:id="rId29" o:title=""/>
                   <o:lock v:ext="edit" aspectratio="f"/>
                 </v:shape>
-                <v:shape id="Diagramme 6" o:spid="_x0000_s1029" type="#_x0000_t75" style="position:absolute;left:30816;top:303;width:22180;height:6330;visibility:visible" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCttBM8xAAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvhf6H5Qm91V1LCRLdhKRQEXooaiken9lnEsy+DdnVpP++KxR6HGbmG2adT7YTNxp861jDYq5A&#10;EFfOtFxr+Dq8Py9B+IBssHNMGn7IQ549PqwxNW7kHd32oRYRwj5FDU0IfSqlrxqy6OeuJ47e2Q0W&#10;Q5RDLc2AY4TbTr4olUiLLceFBnt6a6i67K9Wg1uq07EoD6H93GwUl93pu3790PppNhUrEIGm8B/+&#10;a2+NhgTuV+INkNkvAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAK20EzzEAAAA2gAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;">
-                  <v:imagedata r:id="rId31" o:title=""/>
+                <v:shape id="Diagramme 6" o:spid="_x0000_s1029" type="#_x0000_t75" style="position:absolute;left:30816;top:303;width:22180;height:6330;visibility:visible" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAga0+AwgAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9La8Mw&#10;EITvgfwHsYHeYjk+mOJGCSFg6LVuS9vbxlo/iLUylvyof31VKPQ4zMw3zPG8mE5MNLjWsoJDFIMg&#10;Lq1uuVbw9prvH0E4j6yxs0wKvsnB+bTdHDHTduYXmgpfiwBhl6GCxvs+k9KVDRl0ke2Jg1fZwaAP&#10;cqilHnAOcNPJJI5TabDlsNBgT9eGynsxGgU4tu9r/TmZPLe3Kpk+qtv6VSn1sFsuTyA8Lf4//Nd+&#10;1gpS+L0SboA8/QAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAga0+AwgAAANoAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;">
+                  <v:imagedata r:id="rId30" o:title=""/>
                   <o:lock v:ext="edit" aspectratio="f"/>
                 </v:shape>
                 <v:shape id="ZoneTexte 13" o:spid="_x0000_s1030" type="#_x0000_t202" style="position:absolute;left:54966;top:9231;width:24691;height:4227;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDgThxVwgAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/NqsIw&#10;FIT3gu8QjuBGrqkuVHqNIorgQhB/8N7lsTm2xeakNLHWtzeC4HKYmW+Y6bwxhaipcrllBYN+BII4&#10;sTrnVMHpuP6ZgHAeWWNhmRQ8ycF81m5NMdb2wXuqDz4VAcIuRgWZ92UspUsyMuj6tiQO3tVWBn2Q&#10;VSp1hY8AN4UcRtFIGsw5LGRY0jKj5Ha4GwW7gTTnv146KmpebS/PYbKy/1ulup1m8QvCU+O/4U97&#10;oxWM4X0l3AA5ewEAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDgThxVwgAAANoAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;" fillcolor="#ffd966">
                   <v:fill color2="#b38600" rotate="t" focusposition=".5,.5" focussize="" colors="0 #ffd966;15073f #e3ab00;45220f #bf9000;63570f #b38600" focus="100%" type="gradientRadial"/>
                   <v:shadow on="t" color="black" opacity="26214f" origin=",.5" offset="0,-3pt"/>
                   <v:textbox>
                     <w:txbxContent>
                       <w:p w14:paraId="0D0ECB66" w14:textId="77777777" w:rsidR="001B07E4" w:rsidRDefault="001B07E4" w:rsidP="001B07E4">
                         <w:pPr>
                           <w:pStyle w:val="NormalWeb"/>
                           <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
                         </w:pPr>
                         <w:r>
                           <w:rPr>
                             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsi="Calibri" w:cstheme="minorBidi"/>
                             <w:b/>
                             <w:bCs/>
                             <w:color w:val="FFFFFF" w:themeColor="background1"/>
                             <w:kern w:val="24"/>
                             <w:sz w:val="36"/>
                             <w:szCs w:val="36"/>
                           </w:rPr>
                           <w:t>Au regard des titres</w:t>
                         </w:r>
                       </w:p>
                     </w:txbxContent>
                   </v:textbox>
                 </v:shape>
                 <v:shapetype id="_x0000_t67" coordsize="21600,21600" o:spt="67" adj="16200,5400" path="m0@0l@1@0@1,0@2,0@2@0,21600@0,10800,21600xe">
                   <v:stroke joinstyle="miter"/>
                   <v:formulas>
                     <v:f eqn="val #0"/>
                     <v:f eqn="val #1"/>
                     <v:f eqn="sum height 0 #1"/>
                     <v:f eqn="sum 10800 0 #1"/>
                     <v:f eqn="sum width 0 #0"/>
                     <v:f eqn="prod @4 @3 10800"/>
                     <v:f eqn="sum width 0 @5"/>
                   </v:formulas>
                   <v:path o:connecttype="custom" o:connectlocs="10800,0;0,@0;10800,21600;21600,@0" o:connectangles="270,180,90,0" textboxrect="@1,0,@2,@6"/>
                   <v:handles>
                     <v:h position="#1,#0" xrange="0,10800" yrange="0,21600"/>
                   </v:handles>
                 </v:shapetype>
                 <v:shape id="Flèche vers le bas 8" o:spid="_x0000_s1031" type="#_x0000_t67" style="position:absolute;left:8937;top:17787;width:4235;height:7530;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBtM8jhvgAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Ni8Iw&#10;EL0L/ocwC940rYJKNS0iCl7t7sIeh2a2LW0mpYlt3V+/OQgeH+/7mE2mFQP1rrasIF5FIIgLq2su&#10;FXx9Xpd7EM4ja2wtk4InOcjS+eyIibYj32nIfSlCCLsEFVTed4mUrqjIoFvZjjhwv7Y36APsS6l7&#10;HEO4aeU6irbSYM2hocKOzhUVTf4wCm7Fbrw8N813YyI5/OVDfPq5x0otPqbTAYSnyb/FL/dNKwhb&#10;w5VwA2T6DwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAAAAAA&#10;AABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAAAAAA&#10;AAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAG0zyOG+AAAA2gAAAA8AAAAAAAAA&#10;AAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAADyAgAAAAA=&#10;" adj="15526" fillcolor="#7030a0" strokecolor="#41719c" strokeweight="1pt"/>
                 <v:shape id="Flèche vers le bas 9" o:spid="_x0000_s1032" type="#_x0000_t67" style="position:absolute;left:65537;top:13702;width:4191;height:7096;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBhYfwDxAAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BawIx&#10;FITvBf9DeEIvRbNWKHVrlHZB0Iulqx56e2xeN0s3L0sS3fXfG6HQ4zAz3zDL9WBbcSEfGscKZtMM&#10;BHHldMO1guNhM3kFESKyxtYxKbhSgPVq9LDEXLuev+hSxlokCIccFZgYu1zKUBmyGKauI07ej/MW&#10;Y5K+ltpjn+C2lc9Z9iItNpwWDHZUGKp+y7NV8BRs7D/nJ7Pb+q7sP/bF+fBdKPU4Ht7fQEQa4n/4&#10;r73VChZwv5JugFzdAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAGFh/APEAAAA2gAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" adj="15221" fillcolor="#7030a0" strokecolor="#41719c" strokeweight="1pt"/>
-                <v:shape id="Diagramme 10" o:spid="_x0000_s1033" type="#_x0000_t75" style="position:absolute;left:8545;top:25509;width:23096;height:10764;visibility:visible" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDCiF+2xQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;EIXvBf/DMoKXohs9FJu6ShCFCu1BK/Y6ZKdJaHY27G5j/PfOoeBthvfmvW9Wm8G1qqcQG88G5rMM&#10;FHHpbcOVgfPXfroEFROyxdYzGbhRhM169LTC3PorH6k/pUpJCMccDdQpdbnWsazJYZz5jli0Hx8c&#10;JllDpW3Aq4S7Vi+y7EU7bFgaauxoW1P5e/pzBo67Q6Dnbb/ovj/n5+G1j0Vx+TBmMh6KN1CJhvQw&#10;/1+/W8EXevlFBtDrOwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDCiF+2xQAAANsAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;">
-                  <v:imagedata r:id="rId32" o:title=""/>
+                <v:shape id="Diagramme 10" o:spid="_x0000_s1033" type="#_x0000_t75" style="position:absolute;left:8545;top:25509;width:23096;height:10764;visibility:visible" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAfiGGBxAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BSwMx&#10;EIXvQv9DmII3m1VB7LZpEW1BiiBtxfOwmd2EbiZrEtv13zsHwdsM78173yzXY+jVmVL2kQ3czipQ&#10;xE20njsDH8ftzSOoXJAt9pHJwA9lWK8mV0usbbzwns6H0ikJ4VyjAVfKUGudG0cB8ywOxKK1MQUs&#10;sqZO24QXCQ+9vquqBx3QszQ4HOjZUXM6fAcDb19559I8tt2799uh/dzsXu43xlxPx6cFqEJj+Tf/&#10;Xb9awRd6+UUG0KtfAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAB+IYYHEAAAA2wAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;">
+                  <v:imagedata r:id="rId31" o:title=""/>
                   <o:lock v:ext="edit" aspectratio="f"/>
                 </v:shape>
-                <v:shape id="Diagramme 11" o:spid="_x0000_s1034" type="#_x0000_t75" style="position:absolute;left:60328;top:21188;width:13656;height:4055;visibility:visible" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDndKztwAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9LawIx&#10;EL4X/A9hBG81uwVbXY0igqX0tj7u42bcLG4myyaraX99Uyj0Nh/fc1abaFtxp943jhXk0wwEceV0&#10;w7WC03H/PAfhA7LG1jEp+CIPm/XoaYWFdg8u6X4ItUgh7AtUYELoCil9Zciin7qOOHFX11sMCfa1&#10;1D0+Urht5UuWvUqLDacGgx3tDFW3w2AVbAdTXmYuhrfz8F5+5nvzvXBRqck4bpcgAsXwL/5zf+g0&#10;P4ffX9IBcv0DAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAAAAAA&#10;AAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA53Ss7cAAAADbAAAADwAAAAAA&#10;AAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPQCAAAAAA==&#10;">
-                  <v:imagedata r:id="rId33" o:title=""/>
+                <v:shape id="Diagramme 11" o:spid="_x0000_s1034" type="#_x0000_t75" style="position:absolute;left:60328;top:21188;width:13656;height:4055;visibility:visible" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDE/3oPwQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Li8Iw&#10;EL4L/ocwwt401cOyW41SBBfraX0cPI7N2BSbSbeJWv+9EYS9zcf3nNmis7W4UesrxwrGowQEceF0&#10;xaWCw341/ALhA7LG2jEpeJCHxbzfm2Gq3Z23dNuFUsQQ9ikqMCE0qZS+MGTRj1xDHLmzay2GCNtS&#10;6hbvMdzWcpIkn9JixbHBYENLQ8Vld7UKfr+3Vk/sMfvZ5LnJTn9VvkweSn0MumwKIlAX/sVv91rH&#10;+WN4/RIPkPMnAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAA&#10;AAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMT/eg/BAAAA2wAAAA8AAAAA&#10;AAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD1AgAAAAA=&#10;">
+                  <v:imagedata r:id="rId32" o:title=""/>
                   <o:lock v:ext="edit" aspectratio="f"/>
                 </v:shape>
                 <v:shape id="Flèche à angle droit 12" o:spid="_x0000_s1035" style="position:absolute;left:7716;top:1700;width:22769;height:7474;rotation:180;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" coordsize="2276873,747351" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBUQqm0wgAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/NasJA&#10;EL4LfYdlhF5EN2opEt2EWijUS6GxDzBkxyQmO7tkt0nq07uFQm/z8f3OIZ9MJwbqfWNZwXqVgCAu&#10;rW64UvB1flvuQPiArLGzTAp+yEOePcwOmGo78icNRahEDGGfooI6BJdK6cuaDPqVdcSRu9jeYIiw&#10;r6TucYzhppObJHmWBhuODTU6eq2pbItvo4DH21Mojo37kO22WxStu9rhpNTjfHrZgwg0hX/xn/td&#10;x/kb+P0lHiCzOwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBUQqm0wgAAANsAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;" path="m,560513r1996616,l1996616,186838r-93418,l2090035,r186838,186838l2183454,186838r,560513l,747351,,560513xe" fillcolor="#7030a0" strokecolor="#7030a0" strokeweight="1pt">
                   <v:stroke joinstyle="miter"/>
                   <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,560513;1996616,560513;1996616,186838;1903198,186838;2090035,0;2276873,186838;2183454,186838;2183454,747351;0,747351;0,560513" o:connectangles="0,0,0,0,0,0,0,0,0,0"/>
                 </v:shape>
                 <v:shape id="Flèche à angle droit 13" o:spid="_x0000_s1036" style="position:absolute;left:53158;top:1810;width:18346;height:7364;rotation:180;flip:x;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" coordsize="1834599,736374" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBpF3nvwgAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9La8JA&#10;EL4X+h+WKfSmm2qxEl1FFCG9CMb6OE6z02xodjZktxr/vSsIvc3H95zpvLO1OFPrK8cK3voJCOLC&#10;6YpLBV+7dW8MwgdkjbVjUnAlD/PZ89MUU+0uvKVzHkoRQ9inqMCE0KRS+sKQRd93DXHkflxrMUTY&#10;llK3eInhtpaDJBlJixXHBoMNLQ0Vv/mfVVBdP1b779OnPY3fD2YjuyynY6bU60u3mIAI1IV/8cOd&#10;6Th/CPdf4gFydgMAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBpF3nvwgAAANsAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;" path="m,552281r1558459,l1558459,184094r-92047,l1650506,r184093,184094l1742552,184094r,552280l,736374,,552281xe" fillcolor="#7030a0" strokecolor="#7030a0" strokeweight="1pt">
                   <v:stroke joinstyle="miter"/>
                   <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,552281;1558459,552281;1558459,184094;1466412,184094;1650506,0;1834599,184094;1742552,184094;1742552,736374;0,736374;0,552281" o:connectangles="0,0,0,0,0,0,0,0,0,0"/>
                 </v:shape>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E2ABF41" w14:textId="77777777" w:rsidR="001B07E4" w:rsidRDefault="001B07E4" w:rsidP="001B07E4">
       <w:pPr>
         <w:spacing w:after="400"/>
         <w:ind w:left="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
@@ -3584,55 +3698,55 @@
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="003330CC" w:rsidRPr="00330229">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">fonctionnelles de </w:t>
       </w:r>
       <w:r w:rsidR="00C60F74" w:rsidRPr="00330229">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
         </w:rPr>
         <w:t>M</w:t>
       </w:r>
       <w:r w:rsidR="003330CC" w:rsidRPr="00330229">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
         </w:rPr>
         <w:t>anage</w:t>
       </w:r>
-      <w:r w:rsidR="00053B79" w:rsidRPr="00053B79">
+      <w:r w:rsidR="00053B79" w:rsidRPr="000102C7">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
-          <w:color w:val="FF0000"/>
+          <w:color w:val="4472C4" w:themeColor="accent5"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
       <w:r w:rsidR="003330CC" w:rsidRPr="00330229">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
         </w:rPr>
         <w:t>r des risques de sécurité civile</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="13AB1A6B" w14:textId="77777777" w:rsidR="002305D9" w:rsidRDefault="009B32DC" w:rsidP="00824C3F">
       <w:pPr>
         <w:spacing w:before="400"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00330229">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
@@ -3796,399 +3910,430 @@
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">1. Analyser les risques et participer à la planification opérationnelle </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4AA02FE8" w14:textId="77777777" w:rsidR="00073FE6" w:rsidRPr="00073FE6" w:rsidRDefault="00073FE6" w:rsidP="00C7585F">
             <w:pPr>
               <w:spacing w:before="400"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7E5AAD38" w14:textId="77777777" w:rsidR="00073FE6" w:rsidRPr="00073FE6" w:rsidRDefault="00073FE6" w:rsidP="00053B79">
+          <w:p w14:paraId="7E5AAD38" w14:textId="77777777" w:rsidR="00073FE6" w:rsidRPr="00073FE6" w:rsidRDefault="00073FE6" w:rsidP="000102C7">
             <w:pPr>
               <w:pStyle w:val="Default"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00073FE6">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Assurer une veille permanente de l’évolution des risques et des menaces</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="77B44AA8" w14:textId="77777777" w:rsidR="008604F3" w:rsidRPr="00377DFD" w:rsidRDefault="00073FE6" w:rsidP="00053B79">
+          <w:p w14:paraId="5AA0FF0C" w14:textId="77777777" w:rsidR="00073FE6" w:rsidRPr="00377DFD" w:rsidRDefault="00073FE6" w:rsidP="000102C7">
             <w:pPr>
               <w:pStyle w:val="Default"/>
-              <w:rPr>
-[...16 lines deleted...]
-              <w:pStyle w:val="Default"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="16"/>
+              </w:numPr>
+              <w:ind w:left="313"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00377DFD">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Caractériser le risque (aspects qualitatifs et quantitatifs)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00073FE6" w:rsidRPr="00073FE6" w14:paraId="46862C8F" w14:textId="77777777" w:rsidTr="00377DFD">
+      <w:tr w:rsidR="00073FE6" w:rsidRPr="00073FE6" w14:paraId="46862C8F" w14:textId="77777777" w:rsidTr="00CF582B">
+        <w:trPr>
+          <w:trHeight w:val="683"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2547" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="64E65678" w14:textId="77777777" w:rsidR="00073FE6" w:rsidRPr="00073FE6" w:rsidRDefault="00073FE6" w:rsidP="00824C3F">
             <w:pPr>
               <w:spacing w:before="400"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="73902603" w14:textId="77777777" w:rsidR="00073FE6" w:rsidRPr="00073FE6" w:rsidRDefault="00073FE6" w:rsidP="00053B79">
+          <w:p w14:paraId="7C0F3AEB" w14:textId="7EE0A3E7" w:rsidR="00073FE6" w:rsidRPr="00073FE6" w:rsidRDefault="00073FE6" w:rsidP="000102C7">
             <w:pPr>
               <w:pStyle w:val="Default"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00073FE6">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Analyser les risques et en mesurer les différents enjeux</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6F54570F" w14:textId="77777777" w:rsidR="00073FE6" w:rsidRPr="00377DFD" w:rsidRDefault="00073FE6" w:rsidP="00053B79">
+          <w:p w14:paraId="6F54570F" w14:textId="77777777" w:rsidR="00073FE6" w:rsidRPr="00377DFD" w:rsidRDefault="00073FE6" w:rsidP="000102C7">
             <w:pPr>
               <w:pStyle w:val="Default"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="16"/>
+              </w:numPr>
+              <w:ind w:left="313"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00377DFD">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Dimensionner et prioriser les enjeux de Sécurité Civile </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="119CC6E0" w14:textId="77777777" w:rsidR="00073FE6" w:rsidRPr="00377DFD" w:rsidRDefault="00073FE6" w:rsidP="00053B79">
+          <w:p w14:paraId="119CC6E0" w14:textId="77777777" w:rsidR="00073FE6" w:rsidRPr="00377DFD" w:rsidRDefault="00073FE6" w:rsidP="000102C7">
             <w:pPr>
               <w:pStyle w:val="Default"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="16"/>
+              </w:numPr>
+              <w:ind w:left="313"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00377DFD">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Évaluer les enjeux pour l’organisation de la réponse de Sécurité Civile </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00073FE6" w:rsidRPr="00073FE6" w14:paraId="58B2128F" w14:textId="77777777" w:rsidTr="00377DFD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2547" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="246831BC" w14:textId="77777777" w:rsidR="00073FE6" w:rsidRPr="00073FE6" w:rsidRDefault="00073FE6" w:rsidP="00824C3F">
             <w:pPr>
               <w:spacing w:before="400"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4C48AD39" w14:textId="77777777" w:rsidR="00073FE6" w:rsidRPr="00073FE6" w:rsidRDefault="00073FE6" w:rsidP="00053B79">
+          <w:p w14:paraId="4C48AD39" w14:textId="77777777" w:rsidR="00073FE6" w:rsidRPr="00073FE6" w:rsidRDefault="00073FE6" w:rsidP="000102C7">
             <w:pPr>
               <w:pStyle w:val="Default"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00073FE6">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Décliner, en lien avec les partenaires institutionnels et en impliquant les citoyens, les dispositifs nationaux et locaux de planification, de préparation opérationnelle</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1B2A38D4" w14:textId="77777777" w:rsidR="00073FE6" w:rsidRPr="00377DFD" w:rsidRDefault="00073FE6" w:rsidP="00053B79">
+          <w:p w14:paraId="1B2A38D4" w14:textId="77777777" w:rsidR="00073FE6" w:rsidRPr="00377DFD" w:rsidRDefault="00073FE6" w:rsidP="000102C7">
             <w:pPr>
               <w:pStyle w:val="Default"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="16"/>
+              </w:numPr>
+              <w:ind w:left="313"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00377DFD">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Intégrer les éléments clés de doctrine opérationnelle </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3DD2DDAE" w14:textId="77777777" w:rsidR="008604F3" w:rsidRPr="00377DFD" w:rsidRDefault="00073FE6" w:rsidP="00053B79">
+          <w:p w14:paraId="3DD2DDAE" w14:textId="77777777" w:rsidR="008604F3" w:rsidRPr="00377DFD" w:rsidRDefault="00073FE6" w:rsidP="000102C7">
             <w:pPr>
               <w:pStyle w:val="Default"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="16"/>
+              </w:numPr>
+              <w:ind w:left="313"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00377DFD">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Transposer et adapter au SIS les dispositions de Sécurité Civile </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5D8F2CAF" w14:textId="77777777" w:rsidR="00073FE6" w:rsidRPr="00377DFD" w:rsidRDefault="00073FE6" w:rsidP="00053B79">
+          <w:p w14:paraId="5D8F2CAF" w14:textId="77777777" w:rsidR="00073FE6" w:rsidRPr="00377DFD" w:rsidRDefault="00073FE6" w:rsidP="000102C7">
             <w:pPr>
               <w:pStyle w:val="Default"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="16"/>
+              </w:numPr>
+              <w:ind w:left="313"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00377DFD">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Intégrer le citoyen et les partenaires institutionnels, au plus tôt, dans la construction de la réponse de Sécurité Civile </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00073FE6" w:rsidRPr="00073FE6" w14:paraId="12DF85E0" w14:textId="77777777" w:rsidTr="00377DFD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2547" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="427EE1C0" w14:textId="77777777" w:rsidR="00073FE6" w:rsidRPr="00073FE6" w:rsidRDefault="00073FE6" w:rsidP="00824C3F">
             <w:pPr>
               <w:spacing w:before="400"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="18A74883" w14:textId="77777777" w:rsidR="00073FE6" w:rsidRPr="00073FE6" w:rsidRDefault="00073FE6" w:rsidP="00053B79">
+          <w:p w14:paraId="18A74883" w14:textId="77777777" w:rsidR="00073FE6" w:rsidRPr="00073FE6" w:rsidRDefault="00073FE6" w:rsidP="000102C7">
             <w:pPr>
               <w:pStyle w:val="Default"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00073FE6">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Adapter l’organisation locale de la réponse du service conformément à la doctrine nationale pour répondre aux risques et aux menaces</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6495812F" w14:textId="77777777" w:rsidR="00073FE6" w:rsidRPr="00073FE6" w:rsidRDefault="00073FE6" w:rsidP="00053B79">
+          <w:p w14:paraId="6495812F" w14:textId="77777777" w:rsidR="00073FE6" w:rsidRPr="00073FE6" w:rsidRDefault="00073FE6" w:rsidP="000102C7">
             <w:pPr>
               <w:spacing w:before="400"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5689DFBC" w14:textId="77777777" w:rsidR="00073FE6" w:rsidRPr="00377DFD" w:rsidRDefault="00073FE6" w:rsidP="00053B79">
+          <w:p w14:paraId="5689DFBC" w14:textId="77777777" w:rsidR="00073FE6" w:rsidRPr="00377DFD" w:rsidRDefault="00073FE6" w:rsidP="00CF582B">
             <w:pPr>
               <w:pStyle w:val="Default"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="17"/>
+              </w:numPr>
+              <w:ind w:left="313"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00377DFD">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">S’intégrer dans la démarche d’amélioration continue et d’innovation de son service </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="02590C36" w14:textId="77777777" w:rsidR="008604F3" w:rsidRPr="00377DFD" w:rsidRDefault="00073FE6" w:rsidP="00053B79">
+          <w:p w14:paraId="02590C36" w14:textId="77777777" w:rsidR="008604F3" w:rsidRPr="00377DFD" w:rsidRDefault="00073FE6" w:rsidP="00CF582B">
             <w:pPr>
               <w:pStyle w:val="Default"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="17"/>
+              </w:numPr>
+              <w:ind w:left="313"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00377DFD">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Émettre des préconisations cohérentes et adaptées à son environnement professionnel intégrant l’ensemble des dimensions de l’établissement </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2D363016" w14:textId="77777777" w:rsidR="00073FE6" w:rsidRPr="00377DFD" w:rsidRDefault="00073FE6" w:rsidP="00053B79">
+          <w:p w14:paraId="2D363016" w14:textId="77777777" w:rsidR="00073FE6" w:rsidRPr="00377DFD" w:rsidRDefault="00073FE6" w:rsidP="00CF582B">
             <w:pPr>
               <w:pStyle w:val="Default"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="17"/>
+              </w:numPr>
+              <w:ind w:left="313"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00377DFD">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Intégrer ces préconisations dans les organisations interne</w:t>
             </w:r>
             <w:r w:rsidR="008604F3" w:rsidRPr="00377DFD">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
             <w:r w:rsidRPr="00377DFD">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
@@ -4220,251 +4365,312 @@
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Assurer les missions et gérer les ressources (humaines, organisationnelles, matérielles…) mises à sa disposition pour fiabiliser la couverture des risques </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6EC6CFB2" w14:textId="77777777" w:rsidR="00073FE6" w:rsidRPr="00073FE6" w:rsidRDefault="00073FE6" w:rsidP="00C7585F">
             <w:pPr>
               <w:spacing w:before="400"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5C1AD201" w14:textId="77777777" w:rsidR="00073FE6" w:rsidRPr="00073FE6" w:rsidRDefault="00073FE6" w:rsidP="00053B79">
+          <w:p w14:paraId="5C1AD201" w14:textId="5BAF1E04" w:rsidR="00073FE6" w:rsidRPr="00073FE6" w:rsidRDefault="00073FE6" w:rsidP="00053B79">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00073FE6">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>Adapter l’organisation de son entité et proposer des actions innovantes</w:t>
+              <w:t xml:space="preserve">Adapter l’organisation de son entité et </w:t>
+            </w:r>
+            <w:r w:rsidR="00CF582B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>être force de p</w:t>
+            </w:r>
+            <w:r w:rsidR="000102C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>ro</w:t>
+            </w:r>
+            <w:r w:rsidR="00CF582B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>position</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0BF75166" w14:textId="77777777" w:rsidR="00073FE6" w:rsidRPr="00073FE6" w:rsidRDefault="00073FE6" w:rsidP="00053B79">
             <w:pPr>
               <w:spacing w:before="400"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="29FA7226" w14:textId="77777777" w:rsidR="00073FE6" w:rsidRPr="00377DFD" w:rsidRDefault="00073FE6" w:rsidP="00053B79">
+          <w:p w14:paraId="29FA7226" w14:textId="77777777" w:rsidR="00073FE6" w:rsidRPr="00377DFD" w:rsidRDefault="00073FE6" w:rsidP="00CF582B">
             <w:pPr>
               <w:pStyle w:val="Default"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="18"/>
+              </w:numPr>
+              <w:ind w:left="313"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00377DFD">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">S’inscrire dans les orientations stratégiques et organisationnelles du SIS </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="07F9E936" w14:textId="77777777" w:rsidR="00073FE6" w:rsidRPr="00377DFD" w:rsidRDefault="00073FE6" w:rsidP="00053B79">
+          <w:p w14:paraId="07F9E936" w14:textId="77777777" w:rsidR="00073FE6" w:rsidRPr="00377DFD" w:rsidRDefault="00073FE6" w:rsidP="00CF582B">
             <w:pPr>
               <w:pStyle w:val="Default"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="18"/>
+              </w:numPr>
+              <w:ind w:left="313"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00377DFD">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Faire évoluer l’organisation conformément aux orientations de la doctrine nationale et aux contingences du SIS </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="19746216" w14:textId="77777777" w:rsidR="00073FE6" w:rsidRPr="00377DFD" w:rsidRDefault="00073FE6" w:rsidP="00053B79">
+          <w:p w14:paraId="19746216" w14:textId="77777777" w:rsidR="00073FE6" w:rsidRPr="00377DFD" w:rsidRDefault="00073FE6" w:rsidP="00CF582B">
             <w:pPr>
               <w:pStyle w:val="Default"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="18"/>
+              </w:numPr>
+              <w:ind w:left="313"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00377DFD">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Placer la ressource humaine au centre de ses décisions afin d’adapter son organisation et de pouvoir anticiper sur la conduite du changement ou la détection des signaux faibles </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00073FE6" w:rsidRPr="00073FE6" w14:paraId="4800F37E" w14:textId="77777777" w:rsidTr="00377DFD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2547" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="557AEE2A" w14:textId="77777777" w:rsidR="00073FE6" w:rsidRPr="00073FE6" w:rsidRDefault="00073FE6" w:rsidP="00824C3F">
             <w:pPr>
               <w:spacing w:before="400"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="680F9626" w14:textId="77777777" w:rsidR="00073FE6" w:rsidRPr="00073FE6" w:rsidRDefault="00073FE6" w:rsidP="00053B79">
+          <w:p w14:paraId="680F9626" w14:textId="77777777" w:rsidR="00073FE6" w:rsidRPr="00073FE6" w:rsidRDefault="00073FE6" w:rsidP="00CF582B">
             <w:pPr>
               <w:pStyle w:val="Default"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00073FE6">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Faciliter le maintien et le développement du niveau de performance de l’ensemble des équipes en prenant en compte les exigences interservices</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3900284A" w14:textId="77777777" w:rsidR="00073FE6" w:rsidRPr="00073FE6" w:rsidRDefault="00073FE6" w:rsidP="00053B79">
+          <w:p w14:paraId="3900284A" w14:textId="77777777" w:rsidR="00073FE6" w:rsidRPr="00073FE6" w:rsidRDefault="00073FE6" w:rsidP="00CF582B">
             <w:pPr>
               <w:spacing w:before="400"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="56167BB8" w14:textId="77777777" w:rsidR="00073FE6" w:rsidRPr="00377DFD" w:rsidRDefault="00073FE6" w:rsidP="00053B79">
+          <w:p w14:paraId="56167BB8" w14:textId="77777777" w:rsidR="00073FE6" w:rsidRPr="00377DFD" w:rsidRDefault="00073FE6" w:rsidP="00CF582B">
             <w:pPr>
               <w:pStyle w:val="Default"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:ind w:left="313"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00377DFD">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Organiser régulièrement des actions en interservices </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="37951DB5" w14:textId="77777777" w:rsidR="00073FE6" w:rsidRPr="00377DFD" w:rsidRDefault="00073FE6" w:rsidP="00053B79">
+          <w:p w14:paraId="37951DB5" w14:textId="77777777" w:rsidR="00073FE6" w:rsidRPr="00377DFD" w:rsidRDefault="00073FE6" w:rsidP="00CF582B">
             <w:pPr>
               <w:pStyle w:val="Default"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:ind w:left="313"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00377DFD">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Réaliser des mises en situations régulières, en fonction des besoins du service et des équipes </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6EA176C0" w14:textId="77777777" w:rsidR="008604F3" w:rsidRPr="00377DFD" w:rsidRDefault="00073FE6" w:rsidP="00053B79">
+          <w:p w14:paraId="6EA176C0" w14:textId="77777777" w:rsidR="008604F3" w:rsidRPr="00377DFD" w:rsidRDefault="00073FE6" w:rsidP="00CF582B">
             <w:pPr>
               <w:pStyle w:val="Default"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:ind w:left="313"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00377DFD">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Intégrer les citoyens dans les actions de maintien et de développement des compétences </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4355A753" w14:textId="77777777" w:rsidR="00073FE6" w:rsidRPr="00377DFD" w:rsidRDefault="00073FE6" w:rsidP="00053B79">
+          <w:p w14:paraId="4355A753" w14:textId="77777777" w:rsidR="00073FE6" w:rsidRPr="00377DFD" w:rsidRDefault="00073FE6" w:rsidP="00CF582B">
             <w:pPr>
               <w:pStyle w:val="Default"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:ind w:left="313"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00377DFD">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Favoriser la mobilisation des collectifs de travail réels lors des actions</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00073FE6" w:rsidRPr="00073FE6" w14:paraId="6E4ACB30" w14:textId="77777777" w:rsidTr="00377DFD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2547" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="678A0888" w14:textId="77777777" w:rsidR="00073FE6" w:rsidRPr="00073FE6" w:rsidRDefault="00073FE6" w:rsidP="00C7585F">
@@ -4480,4215 +4686,6959 @@
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Développer et entretenir les relations transversales et interservices </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3576287E" w14:textId="77777777" w:rsidR="00073FE6" w:rsidRPr="00073FE6" w:rsidRDefault="00073FE6" w:rsidP="00C7585F">
             <w:pPr>
               <w:spacing w:before="400"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="10FC3082" w14:textId="77777777" w:rsidR="00073FE6" w:rsidRPr="00073FE6" w:rsidRDefault="00073FE6" w:rsidP="00053B79">
+          <w:p w14:paraId="10FC3082" w14:textId="1F5B71B9" w:rsidR="00073FE6" w:rsidRPr="00073FE6" w:rsidRDefault="00CF582B" w:rsidP="00CF582B">
             <w:pPr>
               <w:pStyle w:val="Default"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00073FE6">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>Initier ou coordonner des actions de promotion du modèle français de Sécurité Civile</w:t>
+              <w:t>Promouvoir et diffuser la culture</w:t>
+            </w:r>
+            <w:r w:rsidR="00073FE6" w:rsidRPr="00073FE6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> de </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>s</w:t>
+            </w:r>
+            <w:r w:rsidR="00073FE6" w:rsidRPr="00073FE6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">écurité </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>c</w:t>
+            </w:r>
+            <w:r w:rsidR="00073FE6" w:rsidRPr="00073FE6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>ivile</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> et de gestion de crise auprès des citoyens, élus et partenaires</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="35DDB0B0" w14:textId="77777777" w:rsidR="00073FE6" w:rsidRPr="00073FE6" w:rsidRDefault="00073FE6" w:rsidP="00053B79">
+          <w:p w14:paraId="35DDB0B0" w14:textId="77777777" w:rsidR="00073FE6" w:rsidRPr="00073FE6" w:rsidRDefault="00073FE6" w:rsidP="00CF582B">
             <w:pPr>
               <w:spacing w:before="400"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="14D01207" w14:textId="77777777" w:rsidR="00073FE6" w:rsidRPr="00377DFD" w:rsidRDefault="00073FE6" w:rsidP="00053B79">
+          <w:p w14:paraId="14D01207" w14:textId="77777777" w:rsidR="00073FE6" w:rsidRPr="00377DFD" w:rsidRDefault="00073FE6" w:rsidP="00CF582B">
             <w:pPr>
               <w:pStyle w:val="Default"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="20"/>
+              </w:numPr>
+              <w:ind w:left="313"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00377DFD">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Participer à la diffusion de la culture de </w:t>
             </w:r>
             <w:r w:rsidR="008604F3" w:rsidRPr="00377DFD">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>S</w:t>
             </w:r>
             <w:r w:rsidRPr="00377DFD">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">écurité </w:t>
             </w:r>
             <w:r w:rsidR="008604F3" w:rsidRPr="00377DFD">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>C</w:t>
             </w:r>
             <w:r w:rsidRPr="00377DFD">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">ivile </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0D5051F7" w14:textId="77777777" w:rsidR="00073FE6" w:rsidRPr="00377DFD" w:rsidRDefault="00073FE6" w:rsidP="00053B79">
+          <w:p w14:paraId="0D5051F7" w14:textId="77777777" w:rsidR="00073FE6" w:rsidRPr="00377DFD" w:rsidRDefault="00073FE6" w:rsidP="00CF582B">
             <w:pPr>
               <w:pStyle w:val="Default"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="20"/>
+              </w:numPr>
+              <w:ind w:left="313"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00377DFD">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Impulser la place du citoyen, acteur majeur de la Sécurité Civile </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5D6525C7" w14:textId="77777777" w:rsidR="00073FE6" w:rsidRPr="00377DFD" w:rsidRDefault="00073FE6" w:rsidP="00053B79">
+          <w:p w14:paraId="5D6525C7" w14:textId="77777777" w:rsidR="00073FE6" w:rsidRPr="00377DFD" w:rsidRDefault="00073FE6" w:rsidP="00CF582B">
             <w:pPr>
               <w:pStyle w:val="Default"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="20"/>
+              </w:numPr>
+              <w:ind w:left="313"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00377DFD">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Promouvoir l’engagement volontaire </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0C673437" w14:textId="77777777" w:rsidR="00073FE6" w:rsidRPr="00377DFD" w:rsidRDefault="00073FE6" w:rsidP="00053B79">
+          <w:p w14:paraId="0C673437" w14:textId="77777777" w:rsidR="00073FE6" w:rsidRPr="00377DFD" w:rsidRDefault="00073FE6" w:rsidP="00CF582B">
             <w:pPr>
               <w:pStyle w:val="Default"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="20"/>
+              </w:numPr>
+              <w:ind w:left="313"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00377DFD">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Organiser et animer les actions de prévention et de formation du public pour les risques de Sécurité Civile.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00073FE6" w:rsidRPr="00073FE6" w14:paraId="12758386" w14:textId="77777777" w:rsidTr="00377DFD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2547" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="4661ECE5" w14:textId="77777777" w:rsidR="00073FE6" w:rsidRPr="00073FE6" w:rsidRDefault="00073FE6" w:rsidP="00824C3F">
             <w:pPr>
               <w:spacing w:before="400"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="35C9DBCB" w14:textId="77777777" w:rsidR="00073FE6" w:rsidRPr="00073FE6" w:rsidRDefault="00073FE6" w:rsidP="00053B79">
+          <w:p w14:paraId="1C01C2FB" w14:textId="37E69A9C" w:rsidR="00073FE6" w:rsidRPr="00073FE6" w:rsidRDefault="00073FE6" w:rsidP="000102C7">
             <w:pPr>
               <w:pStyle w:val="Default"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00073FE6">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>Valoriser les actions du SIS dans la société civile</w:t>
+              <w:t xml:space="preserve">Valoriser les actions du SIS </w:t>
             </w:r>
-          </w:p>
-[...2 lines deleted...]
-              <w:spacing w:before="400"/>
+            <w:r w:rsidR="00CF582B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-            </w:pPr>
+              <w:t>en accompagnant les acteurs institutionnels et interservices dans la prévention, la préparation et l’anticipation des crises et le retour d’expérience</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0AA1CE8F" w14:textId="77777777" w:rsidR="00073FE6" w:rsidRPr="00377DFD" w:rsidRDefault="00073FE6" w:rsidP="00053B79">
+          <w:p w14:paraId="0AA1CE8F" w14:textId="6921F22E" w:rsidR="00073FE6" w:rsidRPr="00377DFD" w:rsidRDefault="00073FE6" w:rsidP="00CF582B">
             <w:pPr>
               <w:pStyle w:val="Default"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="21"/>
+              </w:numPr>
+              <w:ind w:left="319"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00377DFD">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">Impliquer les organisations et citoyens dans les actions de Sécurité Civile </w:t>
+              <w:t xml:space="preserve">Impliquer les organisations et citoyens dans les actions de </w:t>
+            </w:r>
+            <w:r w:rsidR="00CF582B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>s</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00377DFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">écurité </w:t>
+            </w:r>
+            <w:r w:rsidR="00CF582B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>c</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00377DFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ivile </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7C7E0057" w14:textId="77777777" w:rsidR="008604F3" w:rsidRPr="00377DFD" w:rsidRDefault="00073FE6" w:rsidP="00053B79">
+          <w:p w14:paraId="7C7E0057" w14:textId="4BC5D0EE" w:rsidR="008604F3" w:rsidRPr="00377DFD" w:rsidRDefault="00CF582B" w:rsidP="00CF582B">
             <w:pPr>
               <w:pStyle w:val="Default"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="21"/>
+              </w:numPr>
+              <w:ind w:left="319"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00377DFD">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">Assurer la représentation du service lors des différents échanges interservices relatifs à la gestion des risques de Sécurité Civile </w:t>
+              <w:t>Représenter le</w:t>
+            </w:r>
+            <w:r w:rsidR="00073FE6" w:rsidRPr="00377DFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>service et dynamiser la coopération interservices dans la préparation et la conduite des actions de sécurité civile</w:t>
+            </w:r>
+            <w:r w:rsidR="00073FE6" w:rsidRPr="00377DFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="08DFF2E2" w14:textId="77777777" w:rsidR="00073FE6" w:rsidRPr="00377DFD" w:rsidRDefault="00073FE6" w:rsidP="00053B79">
+          <w:p w14:paraId="08DFF2E2" w14:textId="77777777" w:rsidR="00073FE6" w:rsidRPr="00377DFD" w:rsidRDefault="00073FE6" w:rsidP="00CF582B">
             <w:pPr>
               <w:pStyle w:val="Default"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="21"/>
+              </w:numPr>
+              <w:ind w:left="319"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00377DFD">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Dynamiser la mutualisation et favoriser le travail interservices </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00073FE6" w:rsidRPr="00073FE6" w14:paraId="31339666" w14:textId="77777777" w:rsidTr="00377DFD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2547" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="414360BB" w14:textId="77777777" w:rsidR="00073FE6" w:rsidRPr="00073FE6" w:rsidRDefault="00073FE6" w:rsidP="00824C3F">
             <w:pPr>
               <w:spacing w:before="400"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="50E2B07D" w14:textId="77777777" w:rsidR="00073FE6" w:rsidRPr="00073FE6" w:rsidRDefault="00073FE6" w:rsidP="00D916F4">
+          <w:p w14:paraId="50E2B07D" w14:textId="7273FA8C" w:rsidR="00073FE6" w:rsidRPr="00073FE6" w:rsidRDefault="00CF582B" w:rsidP="00CF582B">
             <w:pPr>
               <w:pStyle w:val="Default"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00073FE6">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>Apporter des éléments de réponse aux problématiques de Sécurité Civile</w:t>
+              <w:t>Conseiller l’autorité locale au sein d’un poste de commandement communal</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="23997AFC" w14:textId="77777777" w:rsidR="00073FE6" w:rsidRPr="00073FE6" w:rsidRDefault="00073FE6" w:rsidP="00D916F4">
             <w:pPr>
               <w:spacing w:before="400"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="520FEBA4" w14:textId="77777777" w:rsidR="00073FE6" w:rsidRPr="00377DFD" w:rsidRDefault="00073FE6" w:rsidP="00073FE6">
+          <w:p w14:paraId="520FEBA4" w14:textId="77777777" w:rsidR="00073FE6" w:rsidRPr="00377DFD" w:rsidRDefault="00073FE6" w:rsidP="003B36CC">
             <w:pPr>
               <w:pStyle w:val="Default"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="22"/>
+              </w:numPr>
+              <w:ind w:left="319"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00377DFD">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Accompagner l’autorité de police administrative dans ses choix </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="47CFC11A" w14:textId="77777777" w:rsidR="00073FE6" w:rsidRPr="00377DFD" w:rsidRDefault="00073FE6" w:rsidP="00073FE6">
+          <w:p w14:paraId="47CFC11A" w14:textId="77777777" w:rsidR="00073FE6" w:rsidRPr="00377DFD" w:rsidRDefault="00073FE6" w:rsidP="003B36CC">
             <w:pPr>
               <w:pStyle w:val="Default"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="22"/>
+              </w:numPr>
+              <w:ind w:left="319"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00377DFD">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Répondre avec discernement aux sollicitations extérieures, ou les relayer aux personnes ou services ressources </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="082FEA13" w14:textId="77777777" w:rsidR="00073FE6" w:rsidRPr="00377DFD" w:rsidRDefault="00073FE6" w:rsidP="00073FE6">
+          <w:p w14:paraId="082FEA13" w14:textId="579A5CB2" w:rsidR="00073FE6" w:rsidRPr="00377DFD" w:rsidRDefault="003B36CC" w:rsidP="003B36CC">
             <w:pPr>
               <w:pStyle w:val="Default"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="22"/>
+              </w:numPr>
+              <w:ind w:left="319"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00377DFD">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proposer des orientations adaptées aux enjeux et possibilités du service et des différents partenaires </w:t>
+              <w:t xml:space="preserve">Apporter un appui opérationnel et </w:t>
+            </w:r>
+            <w:r w:rsidR="00073FE6" w:rsidRPr="00377DFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">des orientations adaptées aux </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>autorités locales en contexte de gestion des risques ou de crise locale</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="231D8313" w14:textId="77777777" w:rsidR="007E3082" w:rsidRDefault="007E3082" w:rsidP="007E3082">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3E3A3656" w14:textId="77777777" w:rsidR="003E664F" w:rsidRPr="000F2BBC" w:rsidRDefault="003E664F" w:rsidP="00F70957">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
         <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent1" w:themeFillTint="33"/>
         <w:spacing w:before="7600"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000F2BBC">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Demande de dispense au regard de l’expérience</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A435130" w14:textId="77777777" w:rsidR="001B07E4" w:rsidRDefault="001B07E4" w:rsidP="00F70957">
       <w:pPr>
         <w:spacing w:before="40" w:after="40"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="638E975F" w14:textId="77777777" w:rsidR="0084166A" w:rsidRPr="00451499" w:rsidRDefault="0084166A" w:rsidP="00F70957">
+    <w:p w14:paraId="2CD95909" w14:textId="77777777" w:rsidR="000102C7" w:rsidRDefault="0084166A" w:rsidP="00F70957">
       <w:pPr>
         <w:spacing w:before="40" w:after="40"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00451499">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Dans le cadre d’une dispense à partir d’expériences professionnelles, vous devez démontrer que vous avez au minimum un an d’expérience </w:t>
       </w:r>
       <w:r w:rsidR="00FD1CA5" w:rsidRPr="00FD1CA5">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>de manageur des risques de Sécurité Civile</w:t>
       </w:r>
       <w:r w:rsidRPr="00451499">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ou équivalent, dans un autre environnement que celui des services d’incendie et de secours et que vous avez développé les compétences requises, à travers les activités exercées.</w:t>
+        <w:t xml:space="preserve"> ou équivalent</w:t>
+      </w:r>
+      <w:r w:rsidR="000102C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7051F7CB" w14:textId="77777777" w:rsidR="001B07E4" w:rsidRDefault="001B07E4" w:rsidP="001B07E4">
-      <w:pPr>
+    <w:p w14:paraId="1AB51F0F" w14:textId="58AFE80B" w:rsidR="000102C7" w:rsidRDefault="000102C7" w:rsidP="000102C7">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="dot" w:pos="5103"/>
+          <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+        </w:tabs>
+        <w:spacing w:after="80"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C5784">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cette expérience peut avoir été acquise au sein d'un Service d'Incendie et de Secours (SIS) ou dans un autre environnement professionnel, dès lors qu'elle est antérieure à votre nomination dans le grade </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>concerné</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C5784">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F65D64B" w14:textId="77777777" w:rsidR="000102C7" w:rsidRPr="009C5784" w:rsidRDefault="000102C7" w:rsidP="000102C7">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="dot" w:pos="5103"/>
+          <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+        </w:tabs>
+        <w:spacing w:after="80"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="139C1040" w14:textId="686C080C" w:rsidR="00B66C58" w:rsidRPr="000102C7" w:rsidRDefault="000102C7" w:rsidP="000102C7">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="dot" w:pos="5103"/>
+          <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+        </w:tabs>
         <w:spacing w:after="80"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
+          <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00260A56">
+      <w:r w:rsidRPr="009C5784">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
+          <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>Pour chacun des blocs de compétences, vous devez donc décrire des situations vécues correspondantes au nombre d’expériences demandées par bloc de compétences.</w:t>
+        <w:t>Pour chaque bloc de compétences, il vous appartient de démontrer, par la description de situations vécues, que les activités exercées vous ont permis de développer les savoir-agir requis. Vous devez fournir le nombre d’expériences minimum demandé par bloc.</w:t>
       </w:r>
-    </w:p>
-[...10 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="10065" w:type="dxa"/>
         <w:tblInd w:w="-431" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2411"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="2410"/>
+        <w:gridCol w:w="1986"/>
+        <w:gridCol w:w="2268"/>
+        <w:gridCol w:w="2977"/>
         <w:gridCol w:w="2834"/>
       </w:tblGrid>
-      <w:tr w:rsidR="001B07E4" w:rsidRPr="00B66C58" w14:paraId="4D9DE8E8" w14:textId="77777777" w:rsidTr="00F42A66">
+      <w:tr w:rsidR="001B07E4" w:rsidRPr="005863EB" w14:paraId="4D9DE8E8" w14:textId="77777777" w:rsidTr="009D1875">
         <w:trPr>
           <w:trHeight w:val="774"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2411" w:type="dxa"/>
+            <w:tcW w:w="1986" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="65281122" w14:textId="77777777" w:rsidR="001B07E4" w:rsidRPr="00B66C58" w:rsidRDefault="001B07E4" w:rsidP="00D213FE">
+          <w:p w14:paraId="65281122" w14:textId="77777777" w:rsidR="001B07E4" w:rsidRPr="005863EB" w:rsidRDefault="001B07E4" w:rsidP="00D213FE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B66C58">
+            <w:r w:rsidRPr="005863EB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Blocs de compétences demandées :</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7654" w:type="dxa"/>
+            <w:tcW w:w="8079" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="4D2633CC" w14:textId="77777777" w:rsidR="001B07E4" w:rsidRPr="00B66C58" w:rsidRDefault="001B07E4" w:rsidP="00D213FE">
+          <w:p w14:paraId="4D2633CC" w14:textId="77777777" w:rsidR="001B07E4" w:rsidRPr="005863EB" w:rsidRDefault="001B07E4" w:rsidP="00D213FE">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
               </w:tabs>
               <w:spacing w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B66C58">
+            <w:r w:rsidRPr="005863EB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Description de la situation, activités réalisées, compétences mobilisées.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001B07E4" w:rsidRPr="00B66C58" w14:paraId="597B707C" w14:textId="77777777" w:rsidTr="00F42A66">
+      <w:tr w:rsidR="001B07E4" w:rsidRPr="005863EB" w14:paraId="597B707C" w14:textId="77777777" w:rsidTr="009D1875">
         <w:trPr>
           <w:trHeight w:val="4520"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2411" w:type="dxa"/>
+            <w:tcW w:w="1986" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3DFCF748" w14:textId="77777777" w:rsidR="001B07E4" w:rsidRPr="00B66C58" w:rsidRDefault="001B07E4" w:rsidP="00D213FE">
+          <w:p w14:paraId="3DFCF748" w14:textId="77777777" w:rsidR="001B07E4" w:rsidRPr="00056E7D" w:rsidRDefault="001B07E4" w:rsidP="009D1875">
             <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="23"/>
+              </w:numPr>
+              <w:ind w:left="320"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B66C58">
+            <w:r w:rsidRPr="00056E7D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Analyser les risques et participer à la planification opérationnelle</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2CA74752" w14:textId="77777777" w:rsidR="001B07E4" w:rsidRPr="00B66C58" w:rsidRDefault="00B66C58" w:rsidP="00B66C58">
+          <w:p w14:paraId="2CA74752" w14:textId="77777777" w:rsidR="001B07E4" w:rsidRPr="005863EB" w:rsidRDefault="00B66C58" w:rsidP="00B66C58">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
               </w:tabs>
               <w:spacing w:before="100"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B66C58">
+            <w:r w:rsidRPr="005863EB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Assurer une veille permanente de l’évolution des risques et des menaces</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcW w:w="2977" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2867D72D" w14:textId="77777777" w:rsidR="006A381C" w:rsidRPr="003D0D72" w:rsidRDefault="006A381C" w:rsidP="006A381C">
+          <w:p w14:paraId="78E61EE7" w14:textId="3C1BF3AC" w:rsidR="000102C7" w:rsidRPr="005863EB" w:rsidRDefault="000102C7" w:rsidP="006A381C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
               </w:tabs>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
-                <w:szCs w:val="14"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003D0D72">
-[...3 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:r w:rsidRPr="005863EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Contexte de l’expérience :</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="175FE0A8" w14:textId="767C2DDE" w:rsidR="000102C7" w:rsidRPr="005863EB" w:rsidRDefault="000102C7" w:rsidP="006A381C">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+              </w:tabs>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005863EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Territoire ou établissement concerné : </w:t>
+            </w:r>
+          </w:p>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:id w:val="-75054132"/>
+              <w:placeholder>
+                <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+              </w:placeholder>
+              <w:showingPlcHdr/>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:p w14:paraId="14F89084" w14:textId="6D33335F" w:rsidR="000102C7" w:rsidRPr="005863EB" w:rsidRDefault="000102C7" w:rsidP="006A381C">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+                  </w:tabs>
+                  <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="005863EB">
+                  <w:rPr>
+                    <w:rStyle w:val="Textedelespacerserv"/>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+          <w:p w14:paraId="0BC28BBA" w14:textId="38AA3C0F" w:rsidR="007079AD" w:rsidRPr="005863EB" w:rsidRDefault="007079AD" w:rsidP="006A381C">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+              </w:tabs>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005863EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Nature des risques analysés (naturels, technologiques, sociétaux) :</w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                </w:rPr>
+                <w:id w:val="2064745534"/>
+                <w:placeholder>
+                  <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidRPr="005863EB">
+                  <w:rPr>
+                    <w:rStyle w:val="Textedelespacerserv"/>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+          <w:p w14:paraId="2867D72D" w14:textId="716A0F62" w:rsidR="006A381C" w:rsidRPr="005863EB" w:rsidRDefault="006A381C" w:rsidP="006A381C">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+              </w:tabs>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005863EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Poste occupé : </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                   <w:sz w:val="18"/>
-                  <w:szCs w:val="14"/>
+                  <w:szCs w:val="18"/>
                 </w:rPr>
-                <w:id w:val="791632867"/>
+                <w:id w:val="-1606646633"/>
                 <w:placeholder>
-                  <w:docPart w:val="61172997B00741499CB3AA8224168EF8"/>
+                  <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
-                <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidRPr="003D0D72">
+                <w:r w:rsidR="00B713E8" w:rsidRPr="0038385F">
+                  <w:rPr>
+                    <w:rStyle w:val="Textedelespacerserv"/>
+                  </w:rPr>
                   <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
-          <w:p w14:paraId="32B6B0A4" w14:textId="77777777" w:rsidR="006A381C" w:rsidRPr="003D0D72" w:rsidRDefault="006A381C" w:rsidP="006A381C">
+          <w:p w14:paraId="32B6B0A4" w14:textId="27CEC247" w:rsidR="006A381C" w:rsidRPr="005863EB" w:rsidRDefault="006A381C" w:rsidP="006A381C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
               </w:tabs>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
-                <w:szCs w:val="14"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003D0D72">
-[...3 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:r w:rsidRPr="005863EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Lieu : </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                   <w:sz w:val="18"/>
-                  <w:szCs w:val="14"/>
+                  <w:szCs w:val="18"/>
                 </w:rPr>
-                <w:id w:val="-1881478387"/>
+                <w:id w:val="-27728128"/>
                 <w:placeholder>
-                  <w:docPart w:val="96EB189436CD4026BD60641CDDD095FC"/>
+                  <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
-                <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidRPr="003D0D72">
+                <w:r w:rsidR="00B713E8" w:rsidRPr="0038385F">
+                  <w:rPr>
+                    <w:rStyle w:val="Textedelespacerserv"/>
+                  </w:rPr>
                   <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
-          <w:p w14:paraId="25A34E82" w14:textId="77777777" w:rsidR="001B07E4" w:rsidRPr="003D0D72" w:rsidRDefault="006A381C" w:rsidP="006A381C">
+          <w:p w14:paraId="25A34E82" w14:textId="2BC1CB1F" w:rsidR="001B07E4" w:rsidRPr="005863EB" w:rsidRDefault="007079AD" w:rsidP="006A381C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
               </w:tabs>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
-                <w:szCs w:val="14"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003D0D72">
-[...5 lines deleted...]
-              <w:t xml:space="preserve">Date : </w:t>
+            <w:r w:rsidRPr="005863EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Période</w:t>
+            </w:r>
+            <w:r w:rsidR="006A381C" w:rsidRPr="005863EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                   <w:sz w:val="18"/>
-                  <w:szCs w:val="14"/>
+                  <w:szCs w:val="18"/>
                 </w:rPr>
-                <w:id w:val="23072502"/>
+                <w:id w:val="-131483787"/>
                 <w:placeholder>
-                  <w:docPart w:val="7E9F009E2D97406AB0BAAAA7C59ADA20"/>
+                  <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
-                <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidRPr="003D0D72">
+                <w:r w:rsidR="00B713E8" w:rsidRPr="0038385F">
+                  <w:rPr>
+                    <w:rStyle w:val="Textedelespacerserv"/>
+                  </w:rPr>
                   <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2834" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="05079D48" w14:textId="77777777" w:rsidR="00B66C58" w:rsidRDefault="00B66C58" w:rsidP="00B66C58">
+          <w:p w14:paraId="0B854EE7" w14:textId="77777777" w:rsidR="00056E7D" w:rsidRDefault="00056E7D" w:rsidP="00B66C58">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
-                <w:szCs w:val="14"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...5 lines deleted...]
-              <w:t>Expériences :</w:t>
+            <w:r w:rsidRPr="00056E7D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Comment avez-vous réalisé le diagnostic des vulnérabilités et intégré les évolutions réglementaires ou sociétales pour élaborer vos préconisations de sécurité ?</w:t>
             </w:r>
+          </w:p>
+          <w:p w14:paraId="102994A6" w14:textId="67A6F802" w:rsidR="00B66C58" w:rsidRPr="005863EB" w:rsidRDefault="00BC170B" w:rsidP="00B66C58">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                </w:rPr>
+                <w:id w:val="-1070736025"/>
+                <w:placeholder>
+                  <w:docPart w:val="A74610E95D92470D84C36C0EB5F2A292"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00B66C58" w:rsidRPr="005863EB">
+                  <w:rPr>
+                    <w:rStyle w:val="Textedelespacerserv"/>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
           </w:p>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
-                <w:szCs w:val="14"/>
-[...1 lines deleted...]
-              <w:id w:val="-1070736025"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:id w:val="-2096321152"/>
               <w:placeholder>
-                <w:docPart w:val="A74610E95D92470D84C36C0EB5F2A292"/>
+                <w:docPart w:val="FE2E99E3D6304A77BF05BE01DBEE3B77"/>
               </w:placeholder>
               <w:showingPlcHdr/>
               <w:text/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="102994A6" w14:textId="77777777" w:rsidR="00B66C58" w:rsidRDefault="00B66C58" w:rsidP="00B66C58">
+              <w:p w14:paraId="26384E57" w14:textId="77777777" w:rsidR="00B66C58" w:rsidRPr="005863EB" w:rsidRDefault="00B66C58" w:rsidP="00B66C58">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
                   </w:tabs>
                   <w:rPr>
                     <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                     <w:sz w:val="18"/>
-                    <w:szCs w:val="14"/>
+                    <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00270A31">
+                <w:r w:rsidRPr="005863EB">
+                  <w:rPr>
+                    <w:rStyle w:val="Textedelespacerserv"/>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:id w:val="87126208"/>
+              <w:placeholder>
+                <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+              </w:placeholder>
+              <w:showingPlcHdr/>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:p w14:paraId="64608680" w14:textId="610853B0" w:rsidR="007079AD" w:rsidRPr="005863EB" w:rsidRDefault="007079AD" w:rsidP="00B66C58">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+                  </w:tabs>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="005863EB">
+                  <w:rPr>
+                    <w:rStyle w:val="Textedelespacerserv"/>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:id w:val="-1930116004"/>
+              <w:placeholder>
+                <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+              </w:placeholder>
+              <w:showingPlcHdr/>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:p w14:paraId="11B56A29" w14:textId="28CA1A9D" w:rsidR="007079AD" w:rsidRPr="005863EB" w:rsidRDefault="007079AD" w:rsidP="00B66C58">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+                  </w:tabs>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="005863EB">
+                  <w:rPr>
+                    <w:rStyle w:val="Textedelespacerserv"/>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+          <w:p w14:paraId="7DD3A092" w14:textId="77777777" w:rsidR="007079AD" w:rsidRPr="005863EB" w:rsidRDefault="007079AD" w:rsidP="00B66C58">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="482A6529" w14:textId="6F744BD4" w:rsidR="007079AD" w:rsidRDefault="007079AD" w:rsidP="00B66C58">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005863EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Problématiques rencontrées et solutions apportées :</w:t>
+            </w:r>
+          </w:p>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:id w:val="646315906"/>
+              <w:placeholder>
+                <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+              </w:placeholder>
+              <w:showingPlcHdr/>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:p w14:paraId="5B8DE5B9" w14:textId="4D48C0AF" w:rsidR="00B713E8" w:rsidRPr="005863EB" w:rsidRDefault="00B713E8" w:rsidP="00B66C58">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+                  </w:tabs>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="0038385F">
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
                   </w:rPr>
                   <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
-                <w:szCs w:val="14"/>
-[...1 lines deleted...]
-              <w:id w:val="-2096321152"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:id w:val="-657911011"/>
               <w:placeholder>
-                <w:docPart w:val="FE2E99E3D6304A77BF05BE01DBEE3B77"/>
+                <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
               </w:placeholder>
               <w:showingPlcHdr/>
-              <w:text/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="26384E57" w14:textId="77777777" w:rsidR="00B66C58" w:rsidRDefault="00B66C58" w:rsidP="00B66C58">
-[...67 lines deleted...]
-              <w:p w14:paraId="3423B8F5" w14:textId="77777777" w:rsidR="001B07E4" w:rsidRPr="00B66C58" w:rsidRDefault="00B66C58" w:rsidP="00B66C58">
+              <w:p w14:paraId="7163AD42" w14:textId="4D86D458" w:rsidR="007079AD" w:rsidRPr="005863EB" w:rsidRDefault="007079AD" w:rsidP="00B66C58">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
                   </w:tabs>
                   <w:rPr>
                     <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00270A31">
+                <w:r w:rsidRPr="005863EB">
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:id w:val="2005475507"/>
+              <w:placeholder>
+                <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+              </w:placeholder>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:sdt>
+                <w:sdtPr>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:id w:val="614332504"/>
+                  <w:placeholder>
+                    <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+                  </w:placeholder>
+                  <w:showingPlcHdr/>
+                </w:sdtPr>
+                <w:sdtEndPr/>
+                <w:sdtContent>
+                  <w:p w14:paraId="3423B8F5" w14:textId="56D66270" w:rsidR="007079AD" w:rsidRPr="005863EB" w:rsidRDefault="007079AD" w:rsidP="00B66C58">
+                    <w:pPr>
+                      <w:tabs>
+                        <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+                      </w:tabs>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                        <w:sz w:val="18"/>
+                        <w:szCs w:val="18"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="005863EB">
+                      <w:rPr>
+                        <w:rStyle w:val="Textedelespacerserv"/>
+                        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                        <w:sz w:val="18"/>
+                        <w:szCs w:val="18"/>
+                      </w:rPr>
+                      <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
+                    </w:r>
+                  </w:p>
+                </w:sdtContent>
+              </w:sdt>
+            </w:sdtContent>
+          </w:sdt>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001B07E4" w:rsidRPr="00B66C58" w14:paraId="4AFF8D9B" w14:textId="77777777" w:rsidTr="00F42A66">
+      <w:tr w:rsidR="001B07E4" w:rsidRPr="005863EB" w14:paraId="4AFF8D9B" w14:textId="77777777" w:rsidTr="009D1875">
         <w:trPr>
-          <w:trHeight w:val="3954"/>
+          <w:trHeight w:val="701"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2411" w:type="dxa"/>
+            <w:tcW w:w="1986" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6F972AF2" w14:textId="77777777" w:rsidR="001B07E4" w:rsidRPr="00B66C58" w:rsidRDefault="001B07E4" w:rsidP="00D213FE">
+          <w:p w14:paraId="6F972AF2" w14:textId="77777777" w:rsidR="001B07E4" w:rsidRPr="005863EB" w:rsidRDefault="001B07E4" w:rsidP="00D213FE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="15578751" w14:textId="77777777" w:rsidR="001B07E4" w:rsidRPr="00B66C58" w:rsidRDefault="00B66C58" w:rsidP="001B07E4">
+          <w:p w14:paraId="15578751" w14:textId="77777777" w:rsidR="001B07E4" w:rsidRPr="005863EB" w:rsidRDefault="00B66C58" w:rsidP="001B07E4">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
               </w:tabs>
               <w:spacing w:before="100"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B66C58">
+            <w:r w:rsidRPr="005863EB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Analyser les risques et en mesurer les différents enjeux</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcW w:w="2977" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="59EEFC93" w14:textId="77777777" w:rsidR="006A381C" w:rsidRPr="003D0D72" w:rsidRDefault="006A381C" w:rsidP="006A381C">
+          <w:p w14:paraId="4B535053" w14:textId="591B06C1" w:rsidR="00D456B6" w:rsidRDefault="00D456B6" w:rsidP="006A381C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
               </w:tabs>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
-                <w:szCs w:val="14"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003D0D72">
-[...3 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:r w:rsidRPr="00D456B6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Contexte de l’expérience :</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4A3F333D" w14:textId="5338F672" w:rsidR="005863EB" w:rsidRDefault="00056E7D" w:rsidP="006A381C">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+              </w:tabs>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>E</w:t>
+            </w:r>
+            <w:r w:rsidR="005863EB" w:rsidRPr="005863EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>vénement à enjeux :</w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                </w:rPr>
+                <w:id w:val="-1265843362"/>
+                <w:placeholder>
+                  <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="005863EB" w:rsidRPr="0038385F">
+                  <w:rPr>
+                    <w:rStyle w:val="Textedelespacerserv"/>
+                  </w:rPr>
+                  <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+          <w:p w14:paraId="4D04916A" w14:textId="77EAC1C4" w:rsidR="005863EB" w:rsidRDefault="005863EB" w:rsidP="006A381C">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+              </w:tabs>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005863EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Typologie des risques traités (technologiques, naturels, sanitaires, cyber, etc.) :</w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                </w:rPr>
+                <w:id w:val="-1125389667"/>
+                <w:placeholder>
+                  <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidRPr="0038385F">
+                  <w:rPr>
+                    <w:rStyle w:val="Textedelespacerserv"/>
+                  </w:rPr>
+                  <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+          <w:p w14:paraId="59EEFC93" w14:textId="078AFA55" w:rsidR="006A381C" w:rsidRPr="005863EB" w:rsidRDefault="006A381C" w:rsidP="006A381C">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+              </w:tabs>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005863EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Poste occupé : </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                   <w:sz w:val="18"/>
-                  <w:szCs w:val="14"/>
+                  <w:szCs w:val="18"/>
                 </w:rPr>
-                <w:id w:val="-165097050"/>
+                <w:id w:val="2105228641"/>
                 <w:placeholder>
-                  <w:docPart w:val="F4F8538CF331414791E127B65FEC5BDC"/>
+                  <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
-                <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidRPr="003D0D72">
+                <w:r w:rsidR="00B713E8" w:rsidRPr="0038385F">
+                  <w:rPr>
+                    <w:rStyle w:val="Textedelespacerserv"/>
+                  </w:rPr>
                   <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
-          <w:p w14:paraId="405C7E8D" w14:textId="77777777" w:rsidR="006A381C" w:rsidRPr="003D0D72" w:rsidRDefault="006A381C" w:rsidP="006A381C">
+          <w:p w14:paraId="405C7E8D" w14:textId="24EF12AE" w:rsidR="006A381C" w:rsidRPr="005863EB" w:rsidRDefault="006A381C" w:rsidP="006A381C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
               </w:tabs>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
-                <w:szCs w:val="14"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003D0D72">
-[...3 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:r w:rsidRPr="005863EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Lieu : </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                   <w:sz w:val="18"/>
-                  <w:szCs w:val="14"/>
+                  <w:szCs w:val="18"/>
                 </w:rPr>
-                <w:id w:val="735435123"/>
+                <w:id w:val="-1896728725"/>
                 <w:placeholder>
-                  <w:docPart w:val="8474520CF9564F82BC7CFD670E6ED3AA"/>
+                  <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
-                <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidRPr="003D0D72">
+                <w:r w:rsidR="00B713E8" w:rsidRPr="0038385F">
+                  <w:rPr>
+                    <w:rStyle w:val="Textedelespacerserv"/>
+                  </w:rPr>
                   <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
-          <w:p w14:paraId="376FB752" w14:textId="77777777" w:rsidR="001B07E4" w:rsidRPr="003D0D72" w:rsidRDefault="006A381C" w:rsidP="006A381C">
+          <w:p w14:paraId="376FB752" w14:textId="0D6A4A36" w:rsidR="001B07E4" w:rsidRPr="005863EB" w:rsidRDefault="005863EB" w:rsidP="006A381C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003D0D72">
-[...5 lines deleted...]
-              <w:t xml:space="preserve">Date : </w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Période</w:t>
+            </w:r>
+            <w:r w:rsidR="006A381C" w:rsidRPr="005863EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                   <w:sz w:val="18"/>
-                  <w:szCs w:val="14"/>
+                  <w:szCs w:val="18"/>
                 </w:rPr>
-                <w:id w:val="-1962407805"/>
+                <w:id w:val="-283343967"/>
                 <w:placeholder>
-                  <w:docPart w:val="6057A4485BE848E3971139D994DF2A94"/>
+                  <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
-                <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidRPr="003D0D72">
+                <w:r w:rsidR="00B713E8" w:rsidRPr="0038385F">
+                  <w:rPr>
+                    <w:rStyle w:val="Textedelespacerserv"/>
+                  </w:rPr>
                   <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2834" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="53D8A54C" w14:textId="77777777" w:rsidR="00B66C58" w:rsidRDefault="00B66C58" w:rsidP="00B66C58">
+          <w:p w14:paraId="53D8A54C" w14:textId="242D1839" w:rsidR="00B66C58" w:rsidRPr="005863EB" w:rsidRDefault="00056E7D" w:rsidP="00B66C58">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
-                <w:szCs w:val="14"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00056E7D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Comment avez-vous structuré votre méthodologie de diagnostic pour identifier les menaces et mesurer les enjeux (humains, économiques, environnementaux, d'image) associés à ces risques ?</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
-                <w:szCs w:val="14"/>
-[...1 lines deleted...]
-              <w:t>Expériences :</w:t>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B66C58" w:rsidRPr="005863EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>:</w:t>
             </w:r>
           </w:p>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
-                <w:szCs w:val="14"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:id w:val="-1441054073"/>
               <w:placeholder>
                 <w:docPart w:val="3F2C71288F794419A38F2016902373E9"/>
               </w:placeholder>
               <w:showingPlcHdr/>
               <w:text/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="394A2CA7" w14:textId="77777777" w:rsidR="00B66C58" w:rsidRDefault="00B66C58" w:rsidP="00B66C58">
+              <w:p w14:paraId="394A2CA7" w14:textId="77777777" w:rsidR="00B66C58" w:rsidRPr="005863EB" w:rsidRDefault="00B66C58" w:rsidP="00B66C58">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
                   </w:tabs>
                   <w:rPr>
                     <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                     <w:sz w:val="18"/>
-                    <w:szCs w:val="14"/>
+                    <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00270A31">
+                <w:r w:rsidRPr="005863EB">
+                  <w:rPr>
+                    <w:rStyle w:val="Textedelespacerserv"/>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:id w:val="-2057386216"/>
+              <w:placeholder>
+                <w:docPart w:val="52B912433D4E4BAF8D6DA9A1550C2CF6"/>
+              </w:placeholder>
+              <w:showingPlcHdr/>
+              <w:text/>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:p w14:paraId="2590FECB" w14:textId="71070E3B" w:rsidR="00B66C58" w:rsidRPr="005863EB" w:rsidRDefault="00B66C58" w:rsidP="00B66C58">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+                  </w:tabs>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="005863EB">
+                  <w:rPr>
+                    <w:rStyle w:val="Textedelespacerserv"/>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:id w:val="1832875685"/>
+              <w:placeholder>
+                <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+              </w:placeholder>
+              <w:showingPlcHdr/>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:p w14:paraId="5CF09A93" w14:textId="2C1097B0" w:rsidR="005863EB" w:rsidRDefault="005863EB" w:rsidP="00B66C58">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+                  </w:tabs>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="0038385F">
+                  <w:rPr>
+                    <w:rStyle w:val="Textedelespacerserv"/>
+                  </w:rPr>
+                  <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+          <w:p w14:paraId="34363159" w14:textId="77777777" w:rsidR="005863EB" w:rsidRDefault="005863EB" w:rsidP="00B66C58">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="282F7BC1" w14:textId="03CF283E" w:rsidR="005863EB" w:rsidRDefault="005863EB" w:rsidP="00B66C58">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005863EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Problématiques rencontrées et solutions apportées :</w:t>
+            </w:r>
+          </w:p>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:id w:val="-1917843271"/>
+              <w:placeholder>
+                <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+              </w:placeholder>
+              <w:showingPlcHdr/>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:p w14:paraId="3D4782A1" w14:textId="79014036" w:rsidR="00B713E8" w:rsidRDefault="00B713E8" w:rsidP="00B66C58">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+                  </w:tabs>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="0038385F">
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
                   </w:rPr>
                   <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
-                <w:szCs w:val="14"/>
-[...1 lines deleted...]
-              <w:id w:val="-2057386216"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:id w:val="-437448107"/>
               <w:placeholder>
-                <w:docPart w:val="52B912433D4E4BAF8D6DA9A1550C2CF6"/>
+                <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
               </w:placeholder>
               <w:showingPlcHdr/>
-              <w:text/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="6D9FC68D" w14:textId="77777777" w:rsidR="00B66C58" w:rsidRDefault="00B66C58" w:rsidP="00B66C58">
-[...67 lines deleted...]
-              <w:p w14:paraId="6F632E99" w14:textId="77777777" w:rsidR="001B07E4" w:rsidRPr="00B66C58" w:rsidRDefault="00B66C58" w:rsidP="00B66C58">
+              <w:p w14:paraId="0C86B551" w14:textId="4F0EDB76" w:rsidR="00B713E8" w:rsidRDefault="00B713E8" w:rsidP="00B66C58">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
                   </w:tabs>
                   <w:rPr>
                     <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00270A31">
+                <w:r w:rsidRPr="0038385F">
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
                   </w:rPr>
                   <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:id w:val="1858073693"/>
+              <w:placeholder>
+                <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+              </w:placeholder>
+              <w:showingPlcHdr/>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:p w14:paraId="6A8C0955" w14:textId="01338F20" w:rsidR="00B713E8" w:rsidRPr="005863EB" w:rsidRDefault="00B713E8" w:rsidP="00B66C58">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+                  </w:tabs>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="0038385F">
+                  <w:rPr>
+                    <w:rStyle w:val="Textedelespacerserv"/>
+                  </w:rPr>
+                  <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:id w:val="1550726587"/>
+              <w:placeholder>
+                <w:docPart w:val="645ED6125BE94AABA5F4275F6F795A9F"/>
+              </w:placeholder>
+              <w:showingPlcHdr/>
+              <w:text/>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:p w14:paraId="6F632E99" w14:textId="77777777" w:rsidR="001B07E4" w:rsidRPr="005863EB" w:rsidRDefault="00B66C58" w:rsidP="00B66C58">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+                  </w:tabs>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="005863EB">
+                  <w:rPr>
+                    <w:rStyle w:val="Textedelespacerserv"/>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001B07E4" w:rsidRPr="00B66C58" w14:paraId="5F809160" w14:textId="77777777" w:rsidTr="00F42A66">
+      <w:tr w:rsidR="001B07E4" w:rsidRPr="005863EB" w14:paraId="5F809160" w14:textId="77777777" w:rsidTr="009D1875">
         <w:trPr>
           <w:trHeight w:val="2637"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2411" w:type="dxa"/>
+            <w:tcW w:w="1986" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="48E84E0C" w14:textId="77777777" w:rsidR="001B07E4" w:rsidRPr="00B66C58" w:rsidRDefault="001B07E4" w:rsidP="00D213FE">
+          <w:p w14:paraId="48E84E0C" w14:textId="77777777" w:rsidR="001B07E4" w:rsidRPr="005863EB" w:rsidRDefault="001B07E4" w:rsidP="00D213FE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1306FAED" w14:textId="77777777" w:rsidR="001B07E4" w:rsidRDefault="00B66C58" w:rsidP="00B66C58">
+          <w:p w14:paraId="1306FAED" w14:textId="77777777" w:rsidR="001B07E4" w:rsidRPr="005863EB" w:rsidRDefault="00B66C58" w:rsidP="00B66C58">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
               </w:tabs>
               <w:spacing w:before="100"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B66C58">
+            <w:r w:rsidRPr="005863EB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Décliner, en lien avec les partenaires institutionnels et en impliquant les citoyens, les dispositifs nationaux et locaux de planification, de préparation opérationnelle </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0DD52467" w14:textId="77777777" w:rsidR="00D35DCE" w:rsidRDefault="00D35DCE" w:rsidP="00B66C58">
+          <w:p w14:paraId="0DD52467" w14:textId="77777777" w:rsidR="00D35DCE" w:rsidRPr="005863EB" w:rsidRDefault="00D35DCE" w:rsidP="00B66C58">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
               </w:tabs>
               <w:spacing w:before="100"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="44E22FC7" w14:textId="77777777" w:rsidR="00D35DCE" w:rsidRDefault="00D35DCE" w:rsidP="00B66C58">
+          <w:p w14:paraId="44E22FC7" w14:textId="77777777" w:rsidR="00D35DCE" w:rsidRPr="005863EB" w:rsidRDefault="00D35DCE" w:rsidP="00B66C58">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
               </w:tabs>
               <w:spacing w:before="100"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="344FAD26" w14:textId="77777777" w:rsidR="00D35DCE" w:rsidRPr="00B66C58" w:rsidRDefault="00D35DCE" w:rsidP="00B66C58">
+          <w:p w14:paraId="344FAD26" w14:textId="77777777" w:rsidR="00D35DCE" w:rsidRPr="005863EB" w:rsidRDefault="00D35DCE" w:rsidP="00B66C58">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
               </w:tabs>
               <w:spacing w:before="100"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcW w:w="2977" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6FB26C0F" w14:textId="77777777" w:rsidR="006A381C" w:rsidRPr="003D0D72" w:rsidRDefault="006A381C" w:rsidP="006A381C">
+          <w:p w14:paraId="534F4E29" w14:textId="67E2D6BB" w:rsidR="005863EB" w:rsidRDefault="005863EB" w:rsidP="006A381C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
               </w:tabs>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
-                <w:szCs w:val="14"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003D0D72">
-[...5 lines deleted...]
-              <w:lastRenderedPageBreak/>
+            <w:r w:rsidRPr="005863EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Contexte de l’expérience :</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3FBC4981" w14:textId="11D46448" w:rsidR="005863EB" w:rsidRDefault="005863EB" w:rsidP="006A381C">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+              </w:tabs>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005863EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Dispositifs concernés (ORSEC, PCS, PICS, Plan de réponse à une menace spécifique) :</w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                </w:rPr>
+                <w:id w:val="-1091930805"/>
+                <w:placeholder>
+                  <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidRPr="0038385F">
+                  <w:rPr>
+                    <w:rStyle w:val="Textedelespacerserv"/>
+                  </w:rPr>
+                  <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+          <w:p w14:paraId="57FD4F18" w14:textId="33768826" w:rsidR="005863EB" w:rsidRDefault="005863EB" w:rsidP="006A381C">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+              </w:tabs>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005863EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Partenaires associés (Préfecture, Communes, Associations de Sécurité Civile, Citoyens) :</w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                </w:rPr>
+                <w:id w:val="-820971227"/>
+                <w:placeholder>
+                  <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidRPr="0038385F">
+                  <w:rPr>
+                    <w:rStyle w:val="Textedelespacerserv"/>
+                  </w:rPr>
+                  <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+          <w:p w14:paraId="6FB26C0F" w14:textId="6B497B66" w:rsidR="006A381C" w:rsidRPr="005863EB" w:rsidRDefault="006A381C" w:rsidP="006A381C">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+              </w:tabs>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005863EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
               <w:t xml:space="preserve">Poste occupé : </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                   <w:sz w:val="18"/>
-                  <w:szCs w:val="14"/>
+                  <w:szCs w:val="18"/>
                 </w:rPr>
-                <w:id w:val="279851884"/>
+                <w:id w:val="-24868009"/>
                 <w:placeholder>
-                  <w:docPart w:val="2E33CFAA59C0469BB144C9A7E04EA37B"/>
+                  <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
-                <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidRPr="003D0D72">
+                <w:r w:rsidR="00B713E8" w:rsidRPr="0038385F">
+                  <w:rPr>
+                    <w:rStyle w:val="Textedelespacerserv"/>
+                  </w:rPr>
                   <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
-          <w:p w14:paraId="2AE872D0" w14:textId="77777777" w:rsidR="006A381C" w:rsidRPr="003D0D72" w:rsidRDefault="006A381C" w:rsidP="006A381C">
+          <w:p w14:paraId="2AE872D0" w14:textId="0608C280" w:rsidR="006A381C" w:rsidRPr="005863EB" w:rsidRDefault="006A381C" w:rsidP="006A381C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
               </w:tabs>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
-                <w:szCs w:val="14"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003D0D72">
-[...3 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:r w:rsidRPr="005863EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Lieu : </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                   <w:sz w:val="18"/>
-                  <w:szCs w:val="14"/>
+                  <w:szCs w:val="18"/>
                 </w:rPr>
-                <w:id w:val="-185594827"/>
+                <w:id w:val="711380152"/>
                 <w:placeholder>
-                  <w:docPart w:val="C206D27B18D04AD59E591D5E9044B7F2"/>
+                  <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
-                <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidRPr="003D0D72">
+                <w:r w:rsidR="00B713E8" w:rsidRPr="0038385F">
+                  <w:rPr>
+                    <w:rStyle w:val="Textedelespacerserv"/>
+                  </w:rPr>
                   <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
-          <w:p w14:paraId="328956AD" w14:textId="77777777" w:rsidR="001B07E4" w:rsidRPr="003D0D72" w:rsidRDefault="006A381C" w:rsidP="006A381C">
+          <w:p w14:paraId="328956AD" w14:textId="64F082D4" w:rsidR="001B07E4" w:rsidRPr="005863EB" w:rsidRDefault="0011068C" w:rsidP="006A381C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
               </w:tabs>
               <w:spacing w:before="100"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003D0D72">
-[...6 lines deleted...]
-              <w:t xml:space="preserve">Date : </w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Période</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005863EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="006A381C" w:rsidRPr="005863EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                   <w:sz w:val="18"/>
-                  <w:szCs w:val="14"/>
+                  <w:szCs w:val="18"/>
                 </w:rPr>
-                <w:id w:val="-1812392582"/>
+                <w:id w:val="-529029124"/>
                 <w:placeholder>
-                  <w:docPart w:val="829D26B0B73E4C50A1527FB088D5E09E"/>
+                  <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
-                <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidRPr="003D0D72">
+                <w:r w:rsidR="00B713E8" w:rsidRPr="0038385F">
+                  <w:rPr>
+                    <w:rStyle w:val="Textedelespacerserv"/>
+                  </w:rPr>
                   <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2834" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="59CEFEC4" w14:textId="1C85928E" w:rsidR="00B66C58" w:rsidRDefault="00B66C58" w:rsidP="00B66C58">
+          <w:p w14:paraId="59CEFEC4" w14:textId="24AEB7A6" w:rsidR="00B66C58" w:rsidRDefault="009D1875" w:rsidP="00B66C58">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
-                <w:szCs w:val="14"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="009D1875">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Présentez la manière dont vous avez décliné un dispositif de planification en y associant les partenaires institutionnels et en intégrant une démarche de résilience citoyenne</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
-                <w:szCs w:val="14"/>
-[...2 lines deleted...]
-              <w:t>Expériences :</w:t>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B66C58" w:rsidRPr="005863EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>:</w:t>
             </w:r>
           </w:p>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
-                <w:szCs w:val="14"/>
-[...1 lines deleted...]
-              <w:id w:val="-1349869614"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:id w:val="-1530634872"/>
               <w:placeholder>
-                <w:docPart w:val="D35A5809A0E74AE3A0E546080BAED39C"/>
+                <w:docPart w:val="2EBBF1964CCB43BAB30C019C291B8FB4"/>
               </w:placeholder>
               <w:showingPlcHdr/>
               <w:text/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="4EA53467" w14:textId="77777777" w:rsidR="00215145" w:rsidRDefault="00215145" w:rsidP="00215145">
+              <w:p w14:paraId="5967EB34" w14:textId="77777777" w:rsidR="005863EB" w:rsidRDefault="005863EB" w:rsidP="005863EB">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
                   </w:tabs>
                   <w:rPr>
                     <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                     <w:sz w:val="18"/>
-                    <w:szCs w:val="14"/>
+                    <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r>
+                <w:r w:rsidRPr="005863EB">
+                  <w:rPr>
+                    <w:rStyle w:val="Textedelespacerserv"/>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:id w:val="-1460715409"/>
+              <w:placeholder>
+                <w:docPart w:val="D0747C15A66D4A04A627ABE3319E2E1E"/>
+              </w:placeholder>
+              <w:showingPlcHdr/>
+              <w:text/>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:p w14:paraId="555A1203" w14:textId="77777777" w:rsidR="005863EB" w:rsidRDefault="005863EB" w:rsidP="005863EB">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+                  </w:tabs>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="005863EB">
+                  <w:rPr>
+                    <w:rStyle w:val="Textedelespacerserv"/>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:id w:val="1561822663"/>
+              <w:placeholder>
+                <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+              </w:placeholder>
+              <w:showingPlcHdr/>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:p w14:paraId="73AF2046" w14:textId="40732911" w:rsidR="005863EB" w:rsidRDefault="009D1875" w:rsidP="00B66C58">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+                  </w:tabs>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="0038385F">
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
                   </w:rPr>
                   <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
-                <w:szCs w:val="14"/>
-[...1 lines deleted...]
-              <w:id w:val="932553570"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:id w:val="-760521158"/>
               <w:placeholder>
-                <w:docPart w:val="A646D31B180A4C53B36D1C7C719A3D00"/>
+                <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
               </w:placeholder>
               <w:showingPlcHdr/>
-              <w:text/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="2BF7CD31" w14:textId="77777777" w:rsidR="00215145" w:rsidRDefault="00215145" w:rsidP="00215145">
+              <w:p w14:paraId="25A2ECFD" w14:textId="0ED1017C" w:rsidR="005863EB" w:rsidRDefault="00B713E8" w:rsidP="00B66C58">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
                   </w:tabs>
                   <w:rPr>
                     <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                     <w:sz w:val="18"/>
-                    <w:szCs w:val="14"/>
+                    <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r>
+                <w:r w:rsidRPr="0038385F">
+                  <w:rPr>
+                    <w:rStyle w:val="Textedelespacerserv"/>
+                  </w:rPr>
+                  <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+          <w:p w14:paraId="04CA798E" w14:textId="4009574C" w:rsidR="005863EB" w:rsidRDefault="005863EB" w:rsidP="00B66C58">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005863EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Problématiques rencontrées et solutions apportées :</w:t>
+            </w:r>
+          </w:p>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:id w:val="508105953"/>
+              <w:placeholder>
+                <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+              </w:placeholder>
+              <w:showingPlcHdr/>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:p w14:paraId="4166C5DE" w14:textId="1E9FFAAD" w:rsidR="00B713E8" w:rsidRDefault="00B713E8" w:rsidP="00B66C58">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+                  </w:tabs>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="0038385F">
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
                   </w:rPr>
                   <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
-                <w:szCs w:val="14"/>
-[...1 lines deleted...]
-              <w:id w:val="-1460715409"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:id w:val="176005067"/>
               <w:placeholder>
-                <w:docPart w:val="3DD5E48147E54AD4B0E042B771CDD322"/>
+                <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
               </w:placeholder>
               <w:showingPlcHdr/>
-              <w:text/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="211F8A32" w14:textId="77777777" w:rsidR="00215145" w:rsidRDefault="00215145" w:rsidP="00215145">
+              <w:p w14:paraId="0C7022CD" w14:textId="43C5515D" w:rsidR="00B713E8" w:rsidRDefault="00B713E8" w:rsidP="00B66C58">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
                   </w:tabs>
                   <w:rPr>
                     <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                     <w:sz w:val="18"/>
-                    <w:szCs w:val="14"/>
+                    <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r>
+                <w:r w:rsidRPr="0038385F">
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
                   </w:rPr>
                   <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
-                <w:szCs w:val="14"/>
-[...1 lines deleted...]
-              <w:id w:val="-1530634872"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:id w:val="804043689"/>
               <w:placeholder>
-                <w:docPart w:val="CAC7556A348844809D89A74C1FDCD30B"/>
+                <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
               </w:placeholder>
               <w:showingPlcHdr/>
-              <w:text/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="46F63005" w14:textId="77777777" w:rsidR="00215145" w:rsidRDefault="00215145" w:rsidP="00215145">
+              <w:p w14:paraId="6945341E" w14:textId="4DF00D30" w:rsidR="00B713E8" w:rsidRPr="005863EB" w:rsidRDefault="00B713E8" w:rsidP="00B66C58">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
                   </w:tabs>
                   <w:rPr>
                     <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                     <w:sz w:val="18"/>
-                    <w:szCs w:val="14"/>
+                    <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r>
-[...47 lines deleted...]
-                <w:r w:rsidRPr="00270A31">
+                <w:r w:rsidRPr="0038385F">
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
                   </w:rPr>
                   <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
-                <w:szCs w:val="14"/>
-[...67 lines deleted...]
-                <w:szCs w:val="14"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:id w:val="304519220"/>
               <w:placeholder>
                 <w:docPart w:val="16E8CCDCCD754F659071567ACD60EABB"/>
               </w:placeholder>
               <w:showingPlcHdr/>
               <w:text/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="6E12BA43" w14:textId="77777777" w:rsidR="001B07E4" w:rsidRPr="00B66C58" w:rsidRDefault="00B66C58" w:rsidP="00B66C58">
+              <w:p w14:paraId="6E12BA43" w14:textId="77777777" w:rsidR="001B07E4" w:rsidRPr="005863EB" w:rsidRDefault="00B66C58" w:rsidP="00B66C58">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
                   </w:tabs>
                   <w:rPr>
                     <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00270A31">
+                <w:r w:rsidRPr="005863EB">
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B66C58" w:rsidRPr="00B66C58" w14:paraId="3A3218B2" w14:textId="77777777" w:rsidTr="00F42A66">
+      <w:tr w:rsidR="00B66C58" w:rsidRPr="005863EB" w14:paraId="3A3218B2" w14:textId="77777777" w:rsidTr="009D1875">
         <w:trPr>
           <w:trHeight w:val="1027"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2411" w:type="dxa"/>
+            <w:tcW w:w="1986" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="62560596" w14:textId="77777777" w:rsidR="00B66C58" w:rsidRPr="00B66C58" w:rsidRDefault="00B66C58" w:rsidP="00D213FE">
+          <w:p w14:paraId="62560596" w14:textId="77777777" w:rsidR="00B66C58" w:rsidRPr="005863EB" w:rsidRDefault="00B66C58" w:rsidP="00D213FE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1921330C" w14:textId="77777777" w:rsidR="00B66C58" w:rsidRPr="00B66C58" w:rsidRDefault="00B66C58" w:rsidP="00B66C58">
+          <w:p w14:paraId="1921330C" w14:textId="77777777" w:rsidR="00B66C58" w:rsidRPr="005863EB" w:rsidRDefault="00B66C58" w:rsidP="00B66C58">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B66C58">
+            <w:r w:rsidRPr="005863EB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Adapter l’organisation locale de la réponse du service conformément à la doctrine nationale pour répondre aux risques et aux menaces</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="29B007E3" w14:textId="77777777" w:rsidR="00B66C58" w:rsidRPr="00B66C58" w:rsidRDefault="00B66C58" w:rsidP="001B07E4">
+          <w:p w14:paraId="29B007E3" w14:textId="77777777" w:rsidR="00B66C58" w:rsidRPr="005863EB" w:rsidRDefault="00B66C58" w:rsidP="001B07E4">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcW w:w="2977" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="612B4F9A" w14:textId="77777777" w:rsidR="006A381C" w:rsidRPr="003D0D72" w:rsidRDefault="006A381C" w:rsidP="006A381C">
+          <w:p w14:paraId="276CA347" w14:textId="15FF1F2F" w:rsidR="0011068C" w:rsidRDefault="0011068C" w:rsidP="006A381C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
               </w:tabs>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
-                <w:szCs w:val="14"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003D0D72">
-[...3 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:r w:rsidRPr="0011068C">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Contexte de l’expérience :</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1EA33C2F" w14:textId="1CFB373C" w:rsidR="0011068C" w:rsidRDefault="0011068C" w:rsidP="006A381C">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+              </w:tabs>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0011068C">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Doctrine de référence concerné</w:t>
+            </w:r>
+            <w:r w:rsidR="00E40195">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0011068C">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                </w:rPr>
+                <w:id w:val="1785007967"/>
+                <w:placeholder>
+                  <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidRPr="0038385F">
+                  <w:rPr>
+                    <w:rStyle w:val="Textedelespacerserv"/>
+                  </w:rPr>
+                  <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+          <w:p w14:paraId="680B9A13" w14:textId="70E333E0" w:rsidR="0011068C" w:rsidRDefault="0011068C" w:rsidP="006A381C">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+              </w:tabs>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0011068C">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Type de risque ou de menace</w:t>
+            </w:r>
+            <w:r w:rsidR="009D1875">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0011068C">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                </w:rPr>
+                <w:id w:val="-716893636"/>
+                <w:placeholder>
+                  <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidRPr="0038385F">
+                  <w:rPr>
+                    <w:rStyle w:val="Textedelespacerserv"/>
+                  </w:rPr>
+                  <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+          <w:p w14:paraId="612B4F9A" w14:textId="06D65871" w:rsidR="006A381C" w:rsidRPr="005863EB" w:rsidRDefault="006A381C" w:rsidP="006A381C">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+              </w:tabs>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005863EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Poste occupé : </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                   <w:sz w:val="18"/>
-                  <w:szCs w:val="14"/>
+                  <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="330651476"/>
                 <w:placeholder>
                   <w:docPart w:val="0C688B35D41D48BDAE7421FDAA2A0763"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidRPr="003D0D72">
+                <w:r w:rsidRPr="005863EB">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
                   <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
-          <w:p w14:paraId="5599B35E" w14:textId="77777777" w:rsidR="006A381C" w:rsidRPr="003D0D72" w:rsidRDefault="006A381C" w:rsidP="006A381C">
+          <w:p w14:paraId="5599B35E" w14:textId="77777777" w:rsidR="006A381C" w:rsidRPr="005863EB" w:rsidRDefault="006A381C" w:rsidP="006A381C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
               </w:tabs>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
-                <w:szCs w:val="14"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003D0D72">
-[...3 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:r w:rsidRPr="005863EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Lieu : </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                   <w:sz w:val="18"/>
-                  <w:szCs w:val="14"/>
+                  <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="-1926555404"/>
                 <w:placeholder>
                   <w:docPart w:val="A69286D8BCBF431E98783FBEA91DB16F"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidRPr="003D0D72">
+                <w:r w:rsidRPr="005863EB">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
                   <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
-          <w:p w14:paraId="0482F09F" w14:textId="77777777" w:rsidR="00B66C58" w:rsidRPr="003D0D72" w:rsidRDefault="006A381C" w:rsidP="006A381C">
+          <w:p w14:paraId="0482F09F" w14:textId="3AA0C735" w:rsidR="00B66C58" w:rsidRPr="005863EB" w:rsidRDefault="0011068C" w:rsidP="006A381C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003D0D72">
-[...5 lines deleted...]
-              <w:t xml:space="preserve">Date : </w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Période</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005863EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="006A381C" w:rsidRPr="005863EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                   <w:sz w:val="18"/>
-                  <w:szCs w:val="14"/>
+                  <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="-1555384097"/>
                 <w:placeholder>
                   <w:docPart w:val="07F00C5496AD4626BAB98D82E96E0CEE"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidRPr="003D0D72">
+                <w:r w:rsidR="006A381C" w:rsidRPr="005863EB">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
                   <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2834" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2E55C493" w14:textId="77777777" w:rsidR="00B66C58" w:rsidRDefault="00B66C58" w:rsidP="00B66C58">
+          <w:p w14:paraId="2E55C493" w14:textId="4FC4CE13" w:rsidR="00B66C58" w:rsidRPr="005863EB" w:rsidRDefault="009D1875" w:rsidP="00B66C58">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
-                <w:szCs w:val="14"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="009D1875">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Comment avez-vous analysé la doctrine nationale pour identifier les marges d'adaptation locale et modifier l'organisation du service afin de répondre aux attentes de l'État ?</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
-                <w:szCs w:val="14"/>
-[...1 lines deleted...]
-              <w:t>Expériences :</w:t>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B66C58" w:rsidRPr="005863EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>:</w:t>
             </w:r>
           </w:p>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
-                <w:szCs w:val="14"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:id w:val="196048531"/>
               <w:placeholder>
                 <w:docPart w:val="DD48416FDF594CEE9BA66000669A9FB1"/>
               </w:placeholder>
               <w:showingPlcHdr/>
               <w:text/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="2B6319D0" w14:textId="77777777" w:rsidR="00B66C58" w:rsidRDefault="00B66C58" w:rsidP="00B66C58">
+              <w:p w14:paraId="2B6319D0" w14:textId="77777777" w:rsidR="00B66C58" w:rsidRPr="005863EB" w:rsidRDefault="00B66C58" w:rsidP="00B66C58">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
                   </w:tabs>
                   <w:rPr>
                     <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                     <w:sz w:val="18"/>
-                    <w:szCs w:val="14"/>
+                    <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00270A31">
+                <w:r w:rsidRPr="005863EB">
+                  <w:rPr>
+                    <w:rStyle w:val="Textedelespacerserv"/>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:id w:val="1394930306"/>
+              <w:placeholder>
+                <w:docPart w:val="2849A1807F18476EB4CE2C665F5469D6"/>
+              </w:placeholder>
+              <w:showingPlcHdr/>
+              <w:text/>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:p w14:paraId="13E2154F" w14:textId="77777777" w:rsidR="00B66C58" w:rsidRPr="005863EB" w:rsidRDefault="00B66C58" w:rsidP="00B66C58">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+                  </w:tabs>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="005863EB">
+                  <w:rPr>
+                    <w:rStyle w:val="Textedelespacerserv"/>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:id w:val="1353614949"/>
+              <w:placeholder>
+                <w:docPart w:val="3BC9936BA39144939C9D98E2FBB1B76C"/>
+              </w:placeholder>
+              <w:showingPlcHdr/>
+              <w:text/>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:p w14:paraId="63583BE2" w14:textId="4C229B06" w:rsidR="00B66C58" w:rsidRPr="005863EB" w:rsidRDefault="00215145" w:rsidP="00B66C58">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+                  </w:tabs>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="005863EB">
+                  <w:rPr>
+                    <w:rStyle w:val="Textedelespacerserv"/>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:id w:val="756787814"/>
+              <w:placeholder>
+                <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+              </w:placeholder>
+              <w:showingPlcHdr/>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:p w14:paraId="70663192" w14:textId="3B545FA6" w:rsidR="0011068C" w:rsidRDefault="0011068C" w:rsidP="00B66C58">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+                  </w:tabs>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="0038385F">
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
                   </w:rPr>
                   <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
-                <w:szCs w:val="14"/>
-[...1 lines deleted...]
-              <w:id w:val="1394930306"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:id w:val="2146000283"/>
               <w:placeholder>
-                <w:docPart w:val="2849A1807F18476EB4CE2C665F5469D6"/>
+                <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
               </w:placeholder>
               <w:showingPlcHdr/>
-              <w:text/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="13E2154F" w14:textId="77777777" w:rsidR="00B66C58" w:rsidRDefault="00B66C58" w:rsidP="00B66C58">
+              <w:p w14:paraId="62E5310C" w14:textId="2BFB4191" w:rsidR="0011068C" w:rsidRDefault="00B713E8" w:rsidP="00B66C58">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
                   </w:tabs>
                   <w:rPr>
                     <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                     <w:sz w:val="18"/>
-                    <w:szCs w:val="14"/>
+                    <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00270A31">
+                <w:r w:rsidRPr="0038385F">
+                  <w:rPr>
+                    <w:rStyle w:val="Textedelespacerserv"/>
+                  </w:rPr>
+                  <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+          <w:p w14:paraId="762F98A2" w14:textId="77777777" w:rsidR="00E40195" w:rsidRDefault="00E40195" w:rsidP="00B66C58">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="698F00F0" w14:textId="424E8242" w:rsidR="00E40195" w:rsidRPr="005863EB" w:rsidRDefault="00E40195" w:rsidP="00B66C58">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E40195">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Problématiques rencontrées et solutions apportées :</w:t>
+            </w:r>
+          </w:p>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:id w:val="-755890795"/>
+              <w:placeholder>
+                <w:docPart w:val="4CF3CAF545664DCA8ABBEDC08BFEF23A"/>
+              </w:placeholder>
+              <w:showingPlcHdr/>
+              <w:text/>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:p w14:paraId="14D7E9D4" w14:textId="77777777" w:rsidR="00B66C58" w:rsidRPr="005863EB" w:rsidRDefault="00B66C58" w:rsidP="00B66C58">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+                  </w:tabs>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="005863EB">
+                  <w:rPr>
+                    <w:rStyle w:val="Textedelespacerserv"/>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001B07E4" w:rsidRPr="005863EB" w14:paraId="7F584007" w14:textId="77777777" w:rsidTr="00D456B6">
+        <w:trPr>
+          <w:trHeight w:val="985"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1986" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2EEA44B9" w14:textId="48E05345" w:rsidR="001B07E4" w:rsidRPr="00056E7D" w:rsidRDefault="001B07E4" w:rsidP="009D1875">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="23"/>
+              </w:numPr>
+              <w:ind w:left="320"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00056E7D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Assurer les missions et gérer les ressources (humaines, organisationnelles, matérielles) mises à sa disposition pour fiabiliser la </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00056E7D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>couverture des risques</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5DA3B4AB" w14:textId="77777777" w:rsidR="007079AD" w:rsidRPr="005863EB" w:rsidRDefault="007079AD" w:rsidP="007079AD">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005863EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Adapter l’organisation de son entité et être force de proposition</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="03F83217" w14:textId="77777777" w:rsidR="001B07E4" w:rsidRPr="005863EB" w:rsidRDefault="001B07E4" w:rsidP="001B07E4">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+              </w:tabs>
+              <w:spacing w:before="100"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2977" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E7E15FF" w14:textId="77777777" w:rsidR="00E40195" w:rsidRDefault="00E40195" w:rsidP="006A381C">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+              </w:tabs>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E40195">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Contexte de l’expérience :</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="63A63CF3" w14:textId="101B32F2" w:rsidR="006A381C" w:rsidRPr="005863EB" w:rsidRDefault="006A381C" w:rsidP="006A381C">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+              </w:tabs>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005863EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Poste occupé : </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                </w:rPr>
+                <w:id w:val="-331684170"/>
+                <w:placeholder>
+                  <w:docPart w:val="DBD1F1246E66400FA7CA4F37A5C88E22"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidRPr="005863EB">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+          <w:p w14:paraId="2950B929" w14:textId="7C45D9C1" w:rsidR="00E40195" w:rsidRDefault="00E40195" w:rsidP="006A381C">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+              </w:tabs>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E40195">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enjeu de la </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00E40195">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>transformation:</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                </w:rPr>
+                <w:id w:val="785161261"/>
+                <w:placeholder>
+                  <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidRPr="0038385F">
+                  <w:rPr>
+                    <w:rStyle w:val="Textedelespacerserv"/>
+                  </w:rPr>
+                  <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+          <w:p w14:paraId="7B7D10A3" w14:textId="461EDEA8" w:rsidR="006A381C" w:rsidRPr="005863EB" w:rsidRDefault="006A381C" w:rsidP="006A381C">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+              </w:tabs>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005863EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">Lieu : </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                </w:rPr>
+                <w:id w:val="861871294"/>
+                <w:placeholder>
+                  <w:docPart w:val="B8A30EEF619F4EB0BC356AC8BFD35988"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidRPr="005863EB">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+          <w:p w14:paraId="07F43FAB" w14:textId="0864E9E6" w:rsidR="001B07E4" w:rsidRPr="005863EB" w:rsidRDefault="0011068C" w:rsidP="006A381C">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Période</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005863EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="006A381C" w:rsidRPr="005863EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                </w:rPr>
+                <w:id w:val="-435205424"/>
+                <w:placeholder>
+                  <w:docPart w:val="3281C9A7DD924BBB9F32E3DB447B9033"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="006A381C" w:rsidRPr="005863EB">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2834" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="403B3FBD" w14:textId="08DA7756" w:rsidR="00387D16" w:rsidRPr="005863EB" w:rsidRDefault="009D1875" w:rsidP="00387D16">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D1875">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Décrivez une transformation structurelle de votre entité que vous avez initiée (suite à un audit ou dysfonctionnement) et expliquez comment vous avez été force de proposition pour faire évoluer les moyens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00387D16" w:rsidRPr="005863EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:id w:val="2078091346"/>
+              <w:placeholder>
+                <w:docPart w:val="008EE6142BA04ACCA2AAC0B4D243F5A4"/>
+              </w:placeholder>
+              <w:showingPlcHdr/>
+              <w:text/>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:p w14:paraId="3C090D7A" w14:textId="77777777" w:rsidR="00387D16" w:rsidRPr="005863EB" w:rsidRDefault="00387D16" w:rsidP="00387D16">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+                  </w:tabs>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="005863EB">
+                  <w:rPr>
+                    <w:rStyle w:val="Textedelespacerserv"/>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:id w:val="801345827"/>
+              <w:placeholder>
+                <w:docPart w:val="DD766E0903734DA9AC7097D87118CE63"/>
+              </w:placeholder>
+              <w:showingPlcHdr/>
+              <w:text/>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:p w14:paraId="4256D6AA" w14:textId="77777777" w:rsidR="00387D16" w:rsidRPr="005863EB" w:rsidRDefault="00387D16" w:rsidP="00387D16">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+                  </w:tabs>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="005863EB">
+                  <w:rPr>
+                    <w:rStyle w:val="Textedelespacerserv"/>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:id w:val="-556321089"/>
+              <w:placeholder>
+                <w:docPart w:val="AB59607BCF5F4A11B5344C720AD72E0E"/>
+              </w:placeholder>
+              <w:showingPlcHdr/>
+              <w:text/>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:p w14:paraId="40F569D0" w14:textId="77777777" w:rsidR="00215145" w:rsidRPr="005863EB" w:rsidRDefault="00215145" w:rsidP="00215145">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+                  </w:tabs>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="005863EB">
+                  <w:rPr>
+                    <w:rStyle w:val="Textedelespacerserv"/>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:id w:val="-91251508"/>
+              <w:placeholder>
+                <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+              </w:placeholder>
+              <w:showingPlcHdr/>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:p w14:paraId="18760D54" w14:textId="4A74EDD7" w:rsidR="00387D16" w:rsidRPr="005863EB" w:rsidRDefault="00D456B6" w:rsidP="00387D16">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+                  </w:tabs>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="0038385F">
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
                   </w:rPr>
                   <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
-                <w:szCs w:val="14"/>
-[...1 lines deleted...]
-              <w:id w:val="1353614949"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:id w:val="1886441077"/>
               <w:placeholder>
-                <w:docPart w:val="3BC9936BA39144939C9D98E2FBB1B76C"/>
+                <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
               </w:placeholder>
               <w:showingPlcHdr/>
-              <w:text/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="1DBE1256" w14:textId="77777777" w:rsidR="00215145" w:rsidRDefault="00215145" w:rsidP="00215145">
-[...67 lines deleted...]
-              <w:p w14:paraId="14D7E9D4" w14:textId="77777777" w:rsidR="00B66C58" w:rsidRPr="00B66C58" w:rsidRDefault="00B66C58" w:rsidP="00B66C58">
+              <w:p w14:paraId="48D460F4" w14:textId="64B99A25" w:rsidR="00D456B6" w:rsidRDefault="00B713E8" w:rsidP="00387D16">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
                   </w:tabs>
                   <w:rPr>
                     <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00270A31">
+                <w:r w:rsidRPr="0038385F">
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
                   </w:rPr>
                   <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
+          <w:p w14:paraId="1E7CBB90" w14:textId="74DB8D16" w:rsidR="005B54CE" w:rsidRDefault="005B54CE" w:rsidP="00387D16">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005863EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Problématiques rencontrées et solutions apportées :</w:t>
+            </w:r>
+          </w:p>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:id w:val="940178126"/>
+              <w:placeholder>
+                <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+              </w:placeholder>
+              <w:showingPlcHdr/>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:p w14:paraId="25C07FCD" w14:textId="1644E246" w:rsidR="00B713E8" w:rsidRDefault="00B713E8" w:rsidP="00387D16">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+                  </w:tabs>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="0038385F">
+                  <w:rPr>
+                    <w:rStyle w:val="Textedelespacerserv"/>
+                  </w:rPr>
+                  <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:id w:val="1904490798"/>
+              <w:placeholder>
+                <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+              </w:placeholder>
+              <w:showingPlcHdr/>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:p w14:paraId="31944FC6" w14:textId="7D8BBCEB" w:rsidR="00B713E8" w:rsidRPr="005863EB" w:rsidRDefault="00B713E8" w:rsidP="00387D16">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+                  </w:tabs>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="0038385F">
+                  <w:rPr>
+                    <w:rStyle w:val="Textedelespacerserv"/>
+                  </w:rPr>
+                  <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:id w:val="1087268498"/>
+              <w:placeholder>
+                <w:docPart w:val="1113F6F3A69A4891BB537C552EE6F5DB"/>
+              </w:placeholder>
+              <w:showingPlcHdr/>
+              <w:text/>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:p w14:paraId="45FFBF3C" w14:textId="77777777" w:rsidR="001B07E4" w:rsidRPr="005863EB" w:rsidRDefault="00387D16" w:rsidP="00387D16">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+                  </w:tabs>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="005863EB">
+                  <w:rPr>
+                    <w:rStyle w:val="Textedelespacerserv"/>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001B07E4" w:rsidRPr="00B66C58" w14:paraId="7F584007" w14:textId="77777777" w:rsidTr="00F42A66">
+      <w:tr w:rsidR="001B07E4" w:rsidRPr="005863EB" w14:paraId="7011B932" w14:textId="77777777" w:rsidTr="009D1875">
         <w:trPr>
-          <w:trHeight w:val="3452"/>
+          <w:trHeight w:val="3731"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2411" w:type="dxa"/>
-[...3 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="1986" w:type="dxa"/>
+            <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2EEA44B9" w14:textId="77777777" w:rsidR="001B07E4" w:rsidRPr="00B66C58" w:rsidRDefault="001B07E4" w:rsidP="00D213FE">
+          <w:p w14:paraId="779D4792" w14:textId="77777777" w:rsidR="001B07E4" w:rsidRPr="005863EB" w:rsidRDefault="001B07E4" w:rsidP="00D213FE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B66C58">
-[...6 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6C5B41CC" w14:textId="77777777" w:rsidR="00B66C58" w:rsidRPr="00B66C58" w:rsidRDefault="00B66C58" w:rsidP="00B66C58">
+          <w:p w14:paraId="5B181D57" w14:textId="77777777" w:rsidR="007079AD" w:rsidRPr="005863EB" w:rsidRDefault="007079AD" w:rsidP="00E40195">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B66C58">
-[...5 lines deleted...]
-              <w:t>Adapter l’organisation de son entité et proposer des actions innovantes</w:t>
+            <w:r w:rsidRPr="005863EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Faciliter le maintien et le développement du niveau de performance de l’ensemble des équipes en prenant en compte les exigences interservices</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="03F83217" w14:textId="77777777" w:rsidR="001B07E4" w:rsidRPr="00B66C58" w:rsidRDefault="001B07E4" w:rsidP="001B07E4">
+          <w:p w14:paraId="268B0733" w14:textId="77777777" w:rsidR="001B07E4" w:rsidRPr="005863EB" w:rsidRDefault="001B07E4" w:rsidP="001B07E4">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
               </w:tabs>
               <w:spacing w:before="100"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcW w:w="2977" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="63A63CF3" w14:textId="77777777" w:rsidR="006A381C" w:rsidRPr="003D0D72" w:rsidRDefault="006A381C" w:rsidP="006A381C">
+          <w:p w14:paraId="594616CE" w14:textId="78B3E072" w:rsidR="00E40195" w:rsidRDefault="00E40195" w:rsidP="006A381C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
               </w:tabs>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
-                <w:szCs w:val="14"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003D0D72">
-[...3 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:r w:rsidRPr="00E40195">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Contexte de l’expérience :</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1EE1E1EA" w14:textId="5547BACB" w:rsidR="00E40195" w:rsidRDefault="00E40195" w:rsidP="006A381C">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+              </w:tabs>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>E</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E40195">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>quipes ou services concernés :</w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                </w:rPr>
+                <w:id w:val="-298147203"/>
+                <w:placeholder>
+                  <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidRPr="0038385F">
+                  <w:rPr>
+                    <w:rStyle w:val="Textedelespacerserv"/>
+                  </w:rPr>
+                  <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+          <w:p w14:paraId="3EA008FE" w14:textId="27B67CE3" w:rsidR="006A381C" w:rsidRPr="005863EB" w:rsidRDefault="006A381C" w:rsidP="006A381C">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+              </w:tabs>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005863EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Poste occupé : </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                   <w:sz w:val="18"/>
-                  <w:szCs w:val="14"/>
+                  <w:szCs w:val="18"/>
                 </w:rPr>
-                <w:id w:val="-331684170"/>
+                <w:id w:val="107636496"/>
                 <w:placeholder>
-                  <w:docPart w:val="DBD1F1246E66400FA7CA4F37A5C88E22"/>
+                  <w:docPart w:val="73D8A88DD8E846F1854B0B08FEF0D461"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidRPr="003D0D72">
+                <w:r w:rsidRPr="005863EB">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
                   <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
-          <w:p w14:paraId="7B7D10A3" w14:textId="77777777" w:rsidR="006A381C" w:rsidRPr="003D0D72" w:rsidRDefault="006A381C" w:rsidP="006A381C">
+          <w:p w14:paraId="17715382" w14:textId="379C0D9B" w:rsidR="00E40195" w:rsidRDefault="00E40195" w:rsidP="006A381C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
               </w:tabs>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
-                <w:szCs w:val="14"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003D0D72">
-[...3 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:r w:rsidRPr="00E40195">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Partenaires interservices impliqués :</w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                </w:rPr>
+                <w:id w:val="-1677176345"/>
+                <w:placeholder>
+                  <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidRPr="0038385F">
+                  <w:rPr>
+                    <w:rStyle w:val="Textedelespacerserv"/>
+                  </w:rPr>
+                  <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+          <w:p w14:paraId="61429F22" w14:textId="44580761" w:rsidR="00E40195" w:rsidRDefault="00E40195" w:rsidP="006A381C">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+              </w:tabs>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E40195">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Référentiel de performance utilisé (indicateurs, normes, doctrines) :</w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                </w:rPr>
+                <w:id w:val="1150567234"/>
+                <w:placeholder>
+                  <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidRPr="0038385F">
+                  <w:rPr>
+                    <w:rStyle w:val="Textedelespacerserv"/>
+                  </w:rPr>
+                  <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+          <w:p w14:paraId="1C85CD78" w14:textId="78C2B910" w:rsidR="006A381C" w:rsidRPr="005863EB" w:rsidRDefault="006A381C" w:rsidP="006A381C">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+              </w:tabs>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005863EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Lieu : </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                   <w:sz w:val="18"/>
-                  <w:szCs w:val="14"/>
+                  <w:szCs w:val="18"/>
                 </w:rPr>
-                <w:id w:val="861871294"/>
+                <w:id w:val="607622415"/>
                 <w:placeholder>
-                  <w:docPart w:val="B8A30EEF619F4EB0BC356AC8BFD35988"/>
+                  <w:docPart w:val="2378085CF4104FC78157C456DE4338AB"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidRPr="003D0D72">
+                <w:r w:rsidRPr="005863EB">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
                   <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
-          <w:p w14:paraId="07F43FAB" w14:textId="77777777" w:rsidR="001B07E4" w:rsidRPr="003D0D72" w:rsidRDefault="006A381C" w:rsidP="006A381C">
+          <w:p w14:paraId="54283C39" w14:textId="68D87FD4" w:rsidR="001B07E4" w:rsidRPr="005863EB" w:rsidRDefault="0011068C" w:rsidP="006A381C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003D0D72">
-[...5 lines deleted...]
-              <w:t xml:space="preserve">Date : </w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Période</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005863EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="006A381C" w:rsidRPr="005863EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                   <w:sz w:val="18"/>
-                  <w:szCs w:val="14"/>
+                  <w:szCs w:val="18"/>
                 </w:rPr>
-                <w:id w:val="-435205424"/>
+                <w:id w:val="-880560441"/>
                 <w:placeholder>
-                  <w:docPart w:val="3281C9A7DD924BBB9F32E3DB447B9033"/>
+                  <w:docPart w:val="3AB49FA83EA04ECDBE7E6D4B36ADB7DA"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidRPr="003D0D72">
+                <w:r w:rsidR="006A381C" w:rsidRPr="005863EB">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
                   <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2834" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="403B3FBD" w14:textId="77777777" w:rsidR="00387D16" w:rsidRDefault="00387D16" w:rsidP="00387D16">
+          <w:p w14:paraId="269B496D" w14:textId="135895A0" w:rsidR="00387D16" w:rsidRDefault="009D1875" w:rsidP="00387D16">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
-                <w:szCs w:val="14"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="009D1875">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Comment avez-vous facilité le développement de la performance de vos équipes en intégrant concrètement les exigences opérationnelles et les modes de travail de vos partenaires (SAMU, FDO, Préfecture) ?</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
-                <w:szCs w:val="14"/>
-[...1 lines deleted...]
-              <w:t>Expériences :</w:t>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00387D16" w:rsidRPr="005863EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>:</w:t>
             </w:r>
           </w:p>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
-                <w:szCs w:val="14"/>
-[...1 lines deleted...]
-              <w:id w:val="2078091346"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:id w:val="-2031942188"/>
               <w:placeholder>
-                <w:docPart w:val="008EE6142BA04ACCA2AAC0B4D243F5A4"/>
+                <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
               </w:placeholder>
               <w:showingPlcHdr/>
-              <w:text/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="3C090D7A" w14:textId="77777777" w:rsidR="00387D16" w:rsidRDefault="00387D16" w:rsidP="00387D16">
+              <w:p w14:paraId="4870E527" w14:textId="6C6CFC69" w:rsidR="00B713E8" w:rsidRDefault="00B713E8" w:rsidP="00387D16">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
                   </w:tabs>
                   <w:rPr>
                     <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                     <w:sz w:val="18"/>
-                    <w:szCs w:val="14"/>
+                    <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00270A31">
+                <w:r w:rsidRPr="0038385F">
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
                   </w:rPr>
                   <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
-                <w:szCs w:val="14"/>
-[...1 lines deleted...]
-              <w:id w:val="801345827"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:id w:val="-1081593244"/>
               <w:placeholder>
-                <w:docPart w:val="DD766E0903734DA9AC7097D87118CE63"/>
+                <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
               </w:placeholder>
               <w:showingPlcHdr/>
-              <w:text/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="4256D6AA" w14:textId="77777777" w:rsidR="00387D16" w:rsidRDefault="00387D16" w:rsidP="00387D16">
+              <w:p w14:paraId="58CDF666" w14:textId="358A3D25" w:rsidR="00B713E8" w:rsidRPr="005863EB" w:rsidRDefault="00B713E8" w:rsidP="00387D16">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
                   </w:tabs>
                   <w:rPr>
                     <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                     <w:sz w:val="18"/>
-                    <w:szCs w:val="14"/>
+                    <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00270A31">
+                <w:r w:rsidRPr="0038385F">
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
                   </w:rPr>
                   <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
-                <w:szCs w:val="14"/>
-[...1 lines deleted...]
-              <w:id w:val="-556321089"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:id w:val="-1881779842"/>
               <w:placeholder>
-                <w:docPart w:val="AB59607BCF5F4A11B5344C720AD72E0E"/>
+                <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
               </w:placeholder>
               <w:showingPlcHdr/>
-              <w:text/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="40F569D0" w14:textId="77777777" w:rsidR="00215145" w:rsidRDefault="00215145" w:rsidP="00215145">
-[...67 lines deleted...]
-              <w:p w14:paraId="45FFBF3C" w14:textId="77777777" w:rsidR="001B07E4" w:rsidRPr="00B66C58" w:rsidRDefault="00387D16" w:rsidP="00387D16">
+              <w:p w14:paraId="7175CE63" w14:textId="563F4FAC" w:rsidR="005B54CE" w:rsidRPr="005863EB" w:rsidRDefault="005B54CE" w:rsidP="00387D16">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
                   </w:tabs>
                   <w:rPr>
                     <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00270A31">
+                <w:r w:rsidRPr="005863EB">
+                  <w:rPr>
+                    <w:rStyle w:val="Textedelespacerserv"/>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:id w:val="-1770930691"/>
+              <w:placeholder>
+                <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+              </w:placeholder>
+              <w:showingPlcHdr/>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:p w14:paraId="5472176C" w14:textId="7706DC58" w:rsidR="005B54CE" w:rsidRPr="005863EB" w:rsidRDefault="005B54CE" w:rsidP="00387D16">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+                  </w:tabs>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="005863EB">
+                  <w:rPr>
+                    <w:rStyle w:val="Textedelespacerserv"/>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+          <w:p w14:paraId="7D15D1DE" w14:textId="77777777" w:rsidR="005B54CE" w:rsidRPr="005863EB" w:rsidRDefault="005B54CE" w:rsidP="00387D16">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="765E549D" w14:textId="2EE042B3" w:rsidR="005B54CE" w:rsidRDefault="005B54CE" w:rsidP="00387D16">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005863EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Problématiques rencontrées et solutions apportées :</w:t>
+            </w:r>
+          </w:p>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:id w:val="-1930099806"/>
+              <w:placeholder>
+                <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+              </w:placeholder>
+              <w:showingPlcHdr/>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:p w14:paraId="6C6B9136" w14:textId="4A95AAA9" w:rsidR="00B713E8" w:rsidRDefault="00B713E8" w:rsidP="00387D16">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+                  </w:tabs>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="0038385F">
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
                   </w:rPr>
                   <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:id w:val="-280498530"/>
+              <w:placeholder>
+                <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+              </w:placeholder>
+              <w:showingPlcHdr/>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:p w14:paraId="53610EF8" w14:textId="3EB7DE84" w:rsidR="00B713E8" w:rsidRPr="005863EB" w:rsidRDefault="00B713E8" w:rsidP="00387D16">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+                  </w:tabs>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="0038385F">
+                  <w:rPr>
+                    <w:rStyle w:val="Textedelespacerserv"/>
+                  </w:rPr>
+                  <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:id w:val="1647402169"/>
+              <w:placeholder>
+                <w:docPart w:val="2624192FA24148E3AF922F98A16C4AA5"/>
+              </w:placeholder>
+              <w:showingPlcHdr/>
+              <w:text/>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:p w14:paraId="2E5C9199" w14:textId="77777777" w:rsidR="00387D16" w:rsidRPr="005863EB" w:rsidRDefault="00387D16" w:rsidP="00387D16">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+                  </w:tabs>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="005863EB">
+                  <w:rPr>
+                    <w:rStyle w:val="Textedelespacerserv"/>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:id w:val="1766111594"/>
+              <w:placeholder>
+                <w:docPart w:val="3E580600F2704E919BC9FF2A03C1A7FE"/>
+              </w:placeholder>
+              <w:showingPlcHdr/>
+              <w:text/>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:p w14:paraId="02757B8E" w14:textId="5777CF88" w:rsidR="001B07E4" w:rsidRPr="005863EB" w:rsidRDefault="00387D16" w:rsidP="00387D16">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+                  </w:tabs>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="005863EB">
+                  <w:rPr>
+                    <w:rStyle w:val="Textedelespacerserv"/>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001B07E4" w:rsidRPr="00B66C58" w14:paraId="7011B932" w14:textId="77777777" w:rsidTr="00F42A66">
+      <w:tr w:rsidR="001B07E4" w:rsidRPr="005863EB" w14:paraId="4BA11A02" w14:textId="77777777" w:rsidTr="009D1875">
         <w:trPr>
-          <w:trHeight w:val="3813"/>
+          <w:trHeight w:val="1409"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2411" w:type="dxa"/>
-            <w:vMerge/>
+            <w:tcW w:w="1986" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="779D4792" w14:textId="77777777" w:rsidR="001B07E4" w:rsidRPr="00B66C58" w:rsidRDefault="001B07E4" w:rsidP="00D213FE">
+          <w:p w14:paraId="72FA9F5C" w14:textId="24948728" w:rsidR="001B07E4" w:rsidRPr="00056E7D" w:rsidRDefault="001B07E4" w:rsidP="009D1875">
             <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="23"/>
+              </w:numPr>
+              <w:ind w:left="320"/>
               <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00056E7D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Développer et entretenir les relations transversales et interservices</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="43D3C8F6" w14:textId="77777777" w:rsidR="007079AD" w:rsidRPr="005863EB" w:rsidRDefault="007079AD" w:rsidP="007079AD">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005863EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Promouvoir et diffuser la culture de sécurité civile et de gestion de crise auprès des citoyens, élus et partenaires</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5C3EAF1D" w14:textId="77777777" w:rsidR="001B07E4" w:rsidRPr="005863EB" w:rsidRDefault="001B07E4" w:rsidP="00B66C58">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+              </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcW w:w="2977" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="67CFB621" w14:textId="77777777" w:rsidR="00B66C58" w:rsidRPr="00B66C58" w:rsidRDefault="00B66C58" w:rsidP="00B66C58">
-[...35 lines deleted...]
-          <w:p w14:paraId="3EA008FE" w14:textId="77777777" w:rsidR="006A381C" w:rsidRPr="003D0D72" w:rsidRDefault="006A381C" w:rsidP="006A381C">
+          <w:p w14:paraId="071C13FD" w14:textId="343EB05B" w:rsidR="005B54CE" w:rsidRDefault="005B54CE" w:rsidP="006A381C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
               </w:tabs>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
-                <w:szCs w:val="14"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003D0D72">
-[...3 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:r w:rsidRPr="005863EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Contexte de l’expérience</w:t>
+            </w:r>
+            <w:r w:rsidR="00E40195">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> :</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="64005658" w14:textId="09FCF6E1" w:rsidR="00E40195" w:rsidRPr="005863EB" w:rsidRDefault="00E40195" w:rsidP="006A381C">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+              </w:tabs>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E40195">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Public cible (Élus, nouveaux arrivants, scolaires, chefs d'entreprise, associations) :</w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                </w:rPr>
+                <w:id w:val="-444085231"/>
+                <w:placeholder>
+                  <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidRPr="0038385F">
+                  <w:rPr>
+                    <w:rStyle w:val="Textedelespacerserv"/>
+                  </w:rPr>
+                  <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+          <w:p w14:paraId="2E73C476" w14:textId="1699432A" w:rsidR="00E40195" w:rsidRDefault="00E40195" w:rsidP="006A381C">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+              </w:tabs>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E40195">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Vecteur utilisé (Conférence, campagne de sensibilisation, exercice public</w:t>
+            </w:r>
+            <w:r w:rsidR="006F7DE6">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidR="006F7DE6" w:rsidRPr="005863EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> etc.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E40195">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>) :</w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                </w:rPr>
+                <w:id w:val="-62636354"/>
+                <w:placeholder>
+                  <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidRPr="0038385F">
+                  <w:rPr>
+                    <w:rStyle w:val="Textedelespacerserv"/>
+                  </w:rPr>
+                  <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+          <w:p w14:paraId="6BD0CC7D" w14:textId="612047EA" w:rsidR="006A381C" w:rsidRPr="005863EB" w:rsidRDefault="006A381C" w:rsidP="006A381C">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+              </w:tabs>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005863EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Poste occupé : </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                   <w:sz w:val="18"/>
-                  <w:szCs w:val="14"/>
+                  <w:szCs w:val="18"/>
                 </w:rPr>
-                <w:id w:val="107636496"/>
+                <w:id w:val="-1861729962"/>
                 <w:placeholder>
-                  <w:docPart w:val="73D8A88DD8E846F1854B0B08FEF0D461"/>
+                  <w:docPart w:val="961E897296054DA0B1AC03A3330A0433"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidRPr="003D0D72">
+                <w:r w:rsidRPr="005863EB">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
                   <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
-          <w:p w14:paraId="1C85CD78" w14:textId="77777777" w:rsidR="006A381C" w:rsidRPr="003D0D72" w:rsidRDefault="006A381C" w:rsidP="006A381C">
+          <w:p w14:paraId="4441D943" w14:textId="77777777" w:rsidR="006A381C" w:rsidRPr="005863EB" w:rsidRDefault="006A381C" w:rsidP="006A381C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
               </w:tabs>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
-                <w:szCs w:val="14"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003D0D72">
-[...4 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="005863EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Lieu : </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                   <w:sz w:val="18"/>
-                  <w:szCs w:val="14"/>
+                  <w:szCs w:val="18"/>
                 </w:rPr>
-                <w:id w:val="607622415"/>
+                <w:id w:val="-881944362"/>
                 <w:placeholder>
-                  <w:docPart w:val="2378085CF4104FC78157C456DE4338AB"/>
+                  <w:docPart w:val="6DF60EBACD47426C81DB3BFF82814A80"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidRPr="003D0D72">
+                <w:r w:rsidRPr="005863EB">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
                   <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
-          <w:p w14:paraId="54283C39" w14:textId="77777777" w:rsidR="001B07E4" w:rsidRPr="003D0D72" w:rsidRDefault="006A381C" w:rsidP="006A381C">
+          <w:p w14:paraId="2D38B0F0" w14:textId="04814A1F" w:rsidR="001B07E4" w:rsidRPr="005863EB" w:rsidRDefault="0011068C" w:rsidP="006A381C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003D0D72">
-[...5 lines deleted...]
-              <w:t xml:space="preserve">Date : </w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Période</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005863EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="006A381C" w:rsidRPr="005863EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                   <w:sz w:val="18"/>
-                  <w:szCs w:val="14"/>
+                  <w:szCs w:val="18"/>
                 </w:rPr>
-                <w:id w:val="-880560441"/>
+                <w:id w:val="-1336991319"/>
                 <w:placeholder>
-                  <w:docPart w:val="3AB49FA83EA04ECDBE7E6D4B36ADB7DA"/>
+                  <w:docPart w:val="195E507E93B941F2850BA5D495F39337"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidRPr="003D0D72">
+                <w:r w:rsidR="006A381C" w:rsidRPr="005863EB">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
                   <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2834" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="269B496D" w14:textId="77777777" w:rsidR="00387D16" w:rsidRDefault="00387D16" w:rsidP="00387D16">
+          <w:p w14:paraId="72E8B99B" w14:textId="022B6022" w:rsidR="00387D16" w:rsidRDefault="009D1875" w:rsidP="00387D16">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
-                <w:szCs w:val="14"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...5 lines deleted...]
-              <w:t>Expériences :</w:t>
+            <w:r w:rsidRPr="009D1875">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Présentez une stratégie ou une action d'envergure que vous avez menée pour acculturer les élus, les partenaires ou les citoyens aux risques du territoire</w:t>
+            </w:r>
+            <w:r w:rsidR="00387D16" w:rsidRPr="005863EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> :</w:t>
             </w:r>
           </w:p>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
-                <w:szCs w:val="14"/>
-[...1 lines deleted...]
-              <w:id w:val="1647402169"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:id w:val="1261102297"/>
               <w:placeholder>
-                <w:docPart w:val="2624192FA24148E3AF922F98A16C4AA5"/>
+                <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
               </w:placeholder>
               <w:showingPlcHdr/>
-              <w:text/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="2E5C9199" w14:textId="77777777" w:rsidR="00387D16" w:rsidRDefault="00387D16" w:rsidP="00387D16">
+              <w:p w14:paraId="5513BB90" w14:textId="65D07C86" w:rsidR="00B713E8" w:rsidRDefault="00B713E8" w:rsidP="00387D16">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
                   </w:tabs>
                   <w:rPr>
                     <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                     <w:sz w:val="18"/>
-                    <w:szCs w:val="14"/>
+                    <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00270A31">
+                <w:r w:rsidRPr="0038385F">
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
                   </w:rPr>
                   <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
-                <w:szCs w:val="14"/>
-[...1 lines deleted...]
-              <w:id w:val="1766111594"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:id w:val="-1041202520"/>
               <w:placeholder>
-                <w:docPart w:val="3E580600F2704E919BC9FF2A03C1A7FE"/>
+                <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
               </w:placeholder>
               <w:showingPlcHdr/>
-              <w:text/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="304A5A7F" w14:textId="77777777" w:rsidR="00387D16" w:rsidRDefault="00387D16" w:rsidP="00387D16">
+              <w:p w14:paraId="06985A1F" w14:textId="6071A09C" w:rsidR="00B713E8" w:rsidRPr="005863EB" w:rsidRDefault="00B713E8" w:rsidP="00387D16">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
                   </w:tabs>
                   <w:rPr>
                     <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                     <w:sz w:val="18"/>
-                    <w:szCs w:val="14"/>
+                    <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00270A31">
+                <w:r w:rsidRPr="0038385F">
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
                   </w:rPr>
                   <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
-                <w:szCs w:val="14"/>
-[...1 lines deleted...]
-              <w:id w:val="35699818"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:id w:val="-1311167037"/>
               <w:placeholder>
-                <w:docPart w:val="210B5D50546D4AFCA74F9670B5A64CA5"/>
+                <w:docPart w:val="96D286E46E7E41BEBC5F1F90A9B6EDE9"/>
               </w:placeholder>
               <w:showingPlcHdr/>
               <w:text/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="48919941" w14:textId="77777777" w:rsidR="00215145" w:rsidRDefault="00215145" w:rsidP="00215145">
-[...67 lines deleted...]
-              <w:p w14:paraId="02757B8E" w14:textId="77777777" w:rsidR="001B07E4" w:rsidRPr="00B66C58" w:rsidRDefault="00387D16" w:rsidP="00387D16">
+              <w:p w14:paraId="65256804" w14:textId="77777777" w:rsidR="00387D16" w:rsidRPr="005863EB" w:rsidRDefault="00387D16" w:rsidP="00387D16">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
                   </w:tabs>
                   <w:rPr>
                     <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00270A31">
+                <w:r w:rsidRPr="005863EB">
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
-        </w:tc>
-[...220 lines deleted...]
-          </w:p>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
-                <w:szCs w:val="14"/>
-[...1 lines deleted...]
-              <w:id w:val="-1311167037"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:id w:val="-626013279"/>
               <w:placeholder>
-                <w:docPart w:val="96D286E46E7E41BEBC5F1F90A9B6EDE9"/>
+                <w:docPart w:val="FF6D316DD34D4A08B7B1C909AF837EC0"/>
               </w:placeholder>
               <w:showingPlcHdr/>
               <w:text/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="65256804" w14:textId="77777777" w:rsidR="00387D16" w:rsidRDefault="00387D16" w:rsidP="00387D16">
+              <w:p w14:paraId="67145344" w14:textId="77777777" w:rsidR="00387D16" w:rsidRPr="005863EB" w:rsidRDefault="00387D16" w:rsidP="00387D16">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
                   </w:tabs>
                   <w:rPr>
                     <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                     <w:sz w:val="18"/>
-                    <w:szCs w:val="14"/>
+                    <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00270A31">
+                <w:r w:rsidRPr="005863EB">
+                  <w:rPr>
+                    <w:rStyle w:val="Textedelespacerserv"/>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:id w:val="1979804004"/>
+              <w:placeholder>
+                <w:docPart w:val="1D5B06DF91D24066BC3C9951CEB8D1D5"/>
+              </w:placeholder>
+              <w:showingPlcHdr/>
+              <w:text/>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:p w14:paraId="3F428AEE" w14:textId="77777777" w:rsidR="00215145" w:rsidRPr="005863EB" w:rsidRDefault="00215145" w:rsidP="00215145">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+                  </w:tabs>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="005863EB">
+                  <w:rPr>
+                    <w:rStyle w:val="Textedelespacerserv"/>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+          <w:p w14:paraId="11CB5489" w14:textId="77777777" w:rsidR="00387D16" w:rsidRPr="005863EB" w:rsidRDefault="00387D16" w:rsidP="00387D16">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4076D6C6" w14:textId="26E5F64B" w:rsidR="00387D16" w:rsidRDefault="005B54CE" w:rsidP="00387D16">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005863EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Problématiques rencontrées et solutions apportées :</w:t>
+            </w:r>
+          </w:p>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:id w:val="-14624260"/>
+              <w:placeholder>
+                <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+              </w:placeholder>
+              <w:showingPlcHdr/>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:p w14:paraId="5F265C35" w14:textId="7847BD81" w:rsidR="00B713E8" w:rsidRDefault="00B713E8" w:rsidP="00387D16">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+                  </w:tabs>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="0038385F">
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
                   </w:rPr>
                   <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
-                <w:szCs w:val="14"/>
-[...1 lines deleted...]
-              <w:id w:val="-626013279"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:id w:val="-78289578"/>
               <w:placeholder>
-                <w:docPart w:val="FF6D316DD34D4A08B7B1C909AF837EC0"/>
+                <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
               </w:placeholder>
               <w:showingPlcHdr/>
-              <w:text/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="67145344" w14:textId="77777777" w:rsidR="00387D16" w:rsidRDefault="00387D16" w:rsidP="00387D16">
+              <w:p w14:paraId="3AA5869C" w14:textId="7A6F9CF9" w:rsidR="00B713E8" w:rsidRPr="005863EB" w:rsidRDefault="00B713E8" w:rsidP="00387D16">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
                   </w:tabs>
                   <w:rPr>
                     <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                     <w:sz w:val="18"/>
-                    <w:szCs w:val="14"/>
+                    <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00270A31">
+                <w:r w:rsidRPr="0038385F">
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
                   </w:rPr>
                   <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
-                <w:szCs w:val="14"/>
-[...67 lines deleted...]
-                <w:szCs w:val="14"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:id w:val="1335654110"/>
               <w:placeholder>
                 <w:docPart w:val="A2F7B58DD3FA47169653DFD9BA995804"/>
               </w:placeholder>
               <w:showingPlcHdr/>
               <w:text/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="2A1A3CF4" w14:textId="77777777" w:rsidR="001B07E4" w:rsidRPr="00B66C58" w:rsidRDefault="00387D16" w:rsidP="00387D16">
+              <w:p w14:paraId="2A1A3CF4" w14:textId="2B9D2EE7" w:rsidR="001B07E4" w:rsidRPr="005863EB" w:rsidRDefault="005B54CE" w:rsidP="00387D16">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
                   </w:tabs>
                   <w:spacing w:after="120"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00270A31">
+                <w:r w:rsidRPr="005863EB">
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001B07E4" w:rsidRPr="00B66C58" w14:paraId="07F550EC" w14:textId="77777777" w:rsidTr="00D35DCE">
+      <w:tr w:rsidR="001B07E4" w:rsidRPr="005863EB" w14:paraId="07F550EC" w14:textId="77777777" w:rsidTr="009D1875">
         <w:trPr>
-          <w:trHeight w:val="3148"/>
+          <w:trHeight w:val="276"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2411" w:type="dxa"/>
+            <w:tcW w:w="1986" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7E6F8F7F" w14:textId="77777777" w:rsidR="001B07E4" w:rsidRPr="00B66C58" w:rsidRDefault="001B07E4" w:rsidP="006B2439">
+          <w:p w14:paraId="7E6F8F7F" w14:textId="77777777" w:rsidR="001B07E4" w:rsidRPr="005863EB" w:rsidRDefault="001B07E4" w:rsidP="006B2439">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="18E0F400" w14:textId="77777777" w:rsidR="00B66C58" w:rsidRPr="00B66C58" w:rsidRDefault="00B66C58" w:rsidP="00B66C58">
-[...17 lines deleted...]
-          <w:p w14:paraId="08FD5708" w14:textId="77777777" w:rsidR="001B07E4" w:rsidRPr="00B66C58" w:rsidRDefault="001B07E4" w:rsidP="00B66C58">
+          <w:p w14:paraId="08FD5708" w14:textId="7DC2A64D" w:rsidR="001B07E4" w:rsidRPr="005863EB" w:rsidRDefault="007079AD" w:rsidP="00B66C58">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="005863EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Valoriser les actions du SIS en accompagnant les acteurs institutionnels et interservices dans la prévention, la préparation et l’anticipation des crises et le retour d’expérience </w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcW w:w="2977" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7A0075C4" w14:textId="77777777" w:rsidR="006A381C" w:rsidRPr="003D0D72" w:rsidRDefault="006A381C" w:rsidP="006A381C">
+          <w:p w14:paraId="11A431BF" w14:textId="37D2A004" w:rsidR="005B54CE" w:rsidRPr="005863EB" w:rsidRDefault="005B54CE" w:rsidP="006A381C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
               </w:tabs>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
-                <w:szCs w:val="14"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003D0D72">
-[...3 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:r w:rsidRPr="005863EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Contexte de l’expérience :</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="265187E8" w14:textId="7F5089B5" w:rsidR="005B54CE" w:rsidRPr="005863EB" w:rsidRDefault="005B54CE" w:rsidP="006A381C">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+              </w:tabs>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005863EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Autorités ou acteurs institutionnels accompagnés (Préfecture, Élus, Dirigeants d'OIV, etc.) :</w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                </w:rPr>
+                <w:id w:val="1294859678"/>
+                <w:placeholder>
+                  <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidRPr="005863EB">
+                  <w:rPr>
+                    <w:rStyle w:val="Textedelespacerserv"/>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+          <w:p w14:paraId="5AA3665E" w14:textId="313E654C" w:rsidR="00245CBA" w:rsidRPr="005863EB" w:rsidRDefault="00245CBA" w:rsidP="006A381C">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+              </w:tabs>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005863EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Cadre de l'action (Planification, exercice de grande ampleur, crise réelle, schéma départemental) :</w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                </w:rPr>
+                <w:id w:val="-1878616966"/>
+                <w:placeholder>
+                  <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidRPr="005863EB">
+                  <w:rPr>
+                    <w:rStyle w:val="Textedelespacerserv"/>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+          <w:p w14:paraId="7A0075C4" w14:textId="04B62483" w:rsidR="006A381C" w:rsidRPr="005863EB" w:rsidRDefault="006A381C" w:rsidP="006A381C">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+              </w:tabs>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005863EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Poste occupé : </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                   <w:sz w:val="18"/>
-                  <w:szCs w:val="14"/>
+                  <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="-874394034"/>
                 <w:placeholder>
                   <w:docPart w:val="3ECE96E597ED416493124C8F4D5265C2"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidRPr="003D0D72">
+                <w:r w:rsidRPr="005863EB">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
                   <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
-          <w:p w14:paraId="7EB2D251" w14:textId="77777777" w:rsidR="006A381C" w:rsidRPr="003D0D72" w:rsidRDefault="006A381C" w:rsidP="006A381C">
+          <w:p w14:paraId="7EB2D251" w14:textId="77777777" w:rsidR="006A381C" w:rsidRPr="005863EB" w:rsidRDefault="006A381C" w:rsidP="006A381C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
               </w:tabs>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
-                <w:szCs w:val="14"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003D0D72">
-[...3 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:r w:rsidRPr="005863EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Lieu : </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                   <w:sz w:val="18"/>
-                  <w:szCs w:val="14"/>
+                  <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="-348339316"/>
                 <w:placeholder>
                   <w:docPart w:val="01FB8FF78EC040E8B3136CB21DE64782"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidRPr="003D0D72">
+                <w:r w:rsidRPr="005863EB">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
                   <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
-          <w:p w14:paraId="2D3B5FD8" w14:textId="77777777" w:rsidR="001B07E4" w:rsidRPr="003D0D72" w:rsidRDefault="006A381C" w:rsidP="006A381C">
+          <w:p w14:paraId="2D3B5FD8" w14:textId="01948B10" w:rsidR="001B07E4" w:rsidRPr="005863EB" w:rsidRDefault="00245CBA" w:rsidP="006A381C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003D0D72">
-[...5 lines deleted...]
-              <w:t xml:space="preserve">Date : </w:t>
+            <w:r w:rsidRPr="005863EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Période</w:t>
+            </w:r>
+            <w:r w:rsidR="006A381C" w:rsidRPr="005863EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                   <w:sz w:val="18"/>
-                  <w:szCs w:val="14"/>
+                  <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="1171611263"/>
                 <w:placeholder>
                   <w:docPart w:val="EEB294E4A4A849A89465186E8E14D243"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidRPr="003D0D72">
+                <w:r w:rsidR="006A381C" w:rsidRPr="005863EB">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
                   <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2834" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="59D8A308" w14:textId="77777777" w:rsidR="00387D16" w:rsidRDefault="00387D16" w:rsidP="00387D16">
+          <w:p w14:paraId="59D8A308" w14:textId="733E040F" w:rsidR="00387D16" w:rsidRDefault="009D1875" w:rsidP="00387D16">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
-                <w:szCs w:val="14"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="009D1875">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Quelle méthode avez-vous employée pour accompagner les partenaires dans l'anticipation des crises et comment avez-vous structuré la démarche de RETEX pour en faire un apprentissage organisationnel ?</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
-                <w:szCs w:val="14"/>
-[...1 lines deleted...]
-              <w:t>Expériences :</w:t>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00387D16" w:rsidRPr="005863EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>:</w:t>
             </w:r>
           </w:p>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
-                <w:szCs w:val="14"/>
-[...1 lines deleted...]
-              <w:id w:val="554668766"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:id w:val="457145748"/>
               <w:placeholder>
-                <w:docPart w:val="844F777B5BF6495CAE28B14221873350"/>
+                <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
               </w:placeholder>
               <w:showingPlcHdr/>
-              <w:text/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="66F34145" w14:textId="77777777" w:rsidR="00387D16" w:rsidRDefault="00387D16" w:rsidP="00387D16">
+              <w:p w14:paraId="2D2E9994" w14:textId="7833A251" w:rsidR="00B713E8" w:rsidRPr="005863EB" w:rsidRDefault="00B713E8" w:rsidP="00387D16">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
                   </w:tabs>
                   <w:rPr>
                     <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                     <w:sz w:val="18"/>
-                    <w:szCs w:val="14"/>
+                    <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00270A31">
+                <w:r w:rsidRPr="0038385F">
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
                   </w:rPr>
                   <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
-                <w:szCs w:val="14"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:id w:val="554668766"/>
+              <w:placeholder>
+                <w:docPart w:val="844F777B5BF6495CAE28B14221873350"/>
+              </w:placeholder>
+              <w:showingPlcHdr/>
+              <w:text/>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:p w14:paraId="66F34145" w14:textId="77777777" w:rsidR="00387D16" w:rsidRPr="005863EB" w:rsidRDefault="00387D16" w:rsidP="00387D16">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+                  </w:tabs>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="005863EB">
+                  <w:rPr>
+                    <w:rStyle w:val="Textedelespacerserv"/>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:id w:val="-1079444364"/>
               <w:placeholder>
                 <w:docPart w:val="119E3A0EFE4B43DDBE8C384AE74CF46F"/>
               </w:placeholder>
               <w:showingPlcHdr/>
               <w:text/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="1D1BEC54" w14:textId="77777777" w:rsidR="00387D16" w:rsidRDefault="00387D16" w:rsidP="00387D16">
+              <w:p w14:paraId="56D8F90D" w14:textId="7339F496" w:rsidR="00215145" w:rsidRPr="005863EB" w:rsidRDefault="00387D16" w:rsidP="00215145">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
                   </w:tabs>
                   <w:rPr>
                     <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                     <w:sz w:val="18"/>
-                    <w:szCs w:val="14"/>
+                    <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00270A31">
+                <w:r w:rsidRPr="005863EB">
+                  <w:rPr>
+                    <w:rStyle w:val="Textedelespacerserv"/>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:id w:val="789244804"/>
+              <w:placeholder>
+                <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+              </w:placeholder>
+              <w:showingPlcHdr/>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:p w14:paraId="53461A72" w14:textId="499C0369" w:rsidR="00387D16" w:rsidRPr="005863EB" w:rsidRDefault="009D1875" w:rsidP="00387D16">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+                  </w:tabs>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="0038385F">
+                  <w:rPr>
+                    <w:rStyle w:val="Textedelespacerserv"/>
+                  </w:rPr>
+                  <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+          <w:p w14:paraId="0FF38E9B" w14:textId="77777777" w:rsidR="00245CBA" w:rsidRPr="005863EB" w:rsidRDefault="00245CBA" w:rsidP="00387D16">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="33EC21D3" w14:textId="77777777" w:rsidR="00245CBA" w:rsidRPr="005863EB" w:rsidRDefault="00245CBA" w:rsidP="00387D16">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7696BBD0" w14:textId="6FE6F11D" w:rsidR="00245CBA" w:rsidRDefault="00245CBA" w:rsidP="00387D16">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005863EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Problématiques rencontrées et solutions apportées :</w:t>
+            </w:r>
+          </w:p>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:id w:val="1205684983"/>
+              <w:placeholder>
+                <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+              </w:placeholder>
+              <w:showingPlcHdr/>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:p w14:paraId="09BCD0C3" w14:textId="1433FA6B" w:rsidR="00B713E8" w:rsidRPr="005863EB" w:rsidRDefault="00B713E8" w:rsidP="00387D16">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+                  </w:tabs>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="0038385F">
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
                   </w:rPr>
                   <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
-                <w:szCs w:val="14"/>
-[...1 lines deleted...]
-              <w:id w:val="890780696"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:id w:val="1271208278"/>
               <w:placeholder>
-                <w:docPart w:val="BB43F218945E46DE881AA58C77AB5984"/>
+                <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
               </w:placeholder>
               <w:showingPlcHdr/>
-              <w:text/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="56D8F90D" w14:textId="77777777" w:rsidR="00215145" w:rsidRDefault="00215145" w:rsidP="00215145">
-[...67 lines deleted...]
-              <w:p w14:paraId="71D4B374" w14:textId="77777777" w:rsidR="001B07E4" w:rsidRPr="00B66C58" w:rsidRDefault="00387D16" w:rsidP="00387D16">
+              <w:p w14:paraId="71E7DC29" w14:textId="2027906D" w:rsidR="00245CBA" w:rsidRPr="005863EB" w:rsidRDefault="00245CBA" w:rsidP="00387D16">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
                   </w:tabs>
                   <w:rPr>
                     <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00270A31">
+                <w:r w:rsidRPr="005863EB">
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:id w:val="1265970775"/>
+              <w:placeholder>
+                <w:docPart w:val="365314FC8B224124B223F5E0CE1E74AE"/>
+              </w:placeholder>
+              <w:showingPlcHdr/>
+              <w:text/>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:p w14:paraId="71D4B374" w14:textId="77777777" w:rsidR="001B07E4" w:rsidRPr="005863EB" w:rsidRDefault="00387D16" w:rsidP="00387D16">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+                  </w:tabs>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="005863EB">
+                  <w:rPr>
+                    <w:rStyle w:val="Textedelespacerserv"/>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001B07E4" w:rsidRPr="00B66C58" w14:paraId="52191713" w14:textId="77777777" w:rsidTr="00F431BD">
+      <w:tr w:rsidR="001B07E4" w:rsidRPr="005863EB" w14:paraId="52191713" w14:textId="77777777" w:rsidTr="009D1875">
         <w:trPr>
           <w:trHeight w:val="987"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2411" w:type="dxa"/>
+            <w:tcW w:w="1986" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="692E10E0" w14:textId="77777777" w:rsidR="001B07E4" w:rsidRPr="00B66C58" w:rsidRDefault="001B07E4" w:rsidP="006B2439">
+          <w:p w14:paraId="692E10E0" w14:textId="77777777" w:rsidR="001B07E4" w:rsidRPr="005863EB" w:rsidRDefault="001B07E4" w:rsidP="006B2439">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="274A427C" w14:textId="77777777" w:rsidR="00B66C58" w:rsidRPr="00B66C58" w:rsidRDefault="00B66C58" w:rsidP="00B66C58">
+          <w:p w14:paraId="7D40B339" w14:textId="77777777" w:rsidR="007079AD" w:rsidRPr="005863EB" w:rsidRDefault="007079AD" w:rsidP="007079AD">
             <w:pPr>
               <w:pStyle w:val="Default"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B66C58">
-[...5 lines deleted...]
-              <w:t>Apporter des éléments de réponse aux problématiques de Sécurité Civile</w:t>
+            <w:r w:rsidRPr="005863EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Conseiller l’autorité locale au sein d’un poste de commandement communal</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="66E5521B" w14:textId="77777777" w:rsidR="001B07E4" w:rsidRPr="00B66C58" w:rsidRDefault="001B07E4" w:rsidP="00B66C58">
+          <w:p w14:paraId="66E5521B" w14:textId="77777777" w:rsidR="001B07E4" w:rsidRPr="005863EB" w:rsidRDefault="001B07E4" w:rsidP="00B66C58">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcW w:w="2977" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="068BC575" w14:textId="77777777" w:rsidR="006A381C" w:rsidRPr="003D0D72" w:rsidRDefault="006A381C" w:rsidP="006A381C">
+          <w:p w14:paraId="780E1209" w14:textId="63D1F1CF" w:rsidR="005B54CE" w:rsidRPr="005863EB" w:rsidRDefault="005B54CE" w:rsidP="006A381C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
               </w:tabs>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
-                <w:szCs w:val="14"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003D0D72">
-[...3 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:r w:rsidRPr="005863EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Autorité conseillée (Préfet, Maire, Président de département, …) :</w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                </w:rPr>
+                <w:id w:val="-361209669"/>
+                <w:placeholder>
+                  <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidRPr="005863EB">
+                  <w:rPr>
+                    <w:rStyle w:val="Textedelespacerserv"/>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+          <w:p w14:paraId="068BC575" w14:textId="22357674" w:rsidR="006A381C" w:rsidRPr="005863EB" w:rsidRDefault="006A381C" w:rsidP="006A381C">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+              </w:tabs>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005863EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Poste occupé : </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                   <w:sz w:val="18"/>
-                  <w:szCs w:val="14"/>
+                  <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="-1041357961"/>
                 <w:placeholder>
                   <w:docPart w:val="9ADA4BBEC8A6442481DA5EF255FAC3F2"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidRPr="003D0D72">
+                <w:r w:rsidRPr="005863EB">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
                   <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
-          <w:p w14:paraId="3B22BF58" w14:textId="77777777" w:rsidR="006A381C" w:rsidRPr="003D0D72" w:rsidRDefault="006A381C" w:rsidP="006A381C">
+          <w:p w14:paraId="3B22BF58" w14:textId="4AD2BDB0" w:rsidR="006A381C" w:rsidRPr="005863EB" w:rsidRDefault="005B54CE" w:rsidP="006A381C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
               </w:tabs>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
-                <w:szCs w:val="14"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003D0D72">
-[...5 lines deleted...]
-              <w:t xml:space="preserve">Lieu : </w:t>
+            <w:r w:rsidRPr="005863EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Circonstance (Crise réelle, planification, grand événement)</w:t>
+            </w:r>
+            <w:r w:rsidR="006A381C" w:rsidRPr="005863EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                   <w:sz w:val="18"/>
-                  <w:szCs w:val="14"/>
+                  <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="-515846770"/>
                 <w:placeholder>
                   <w:docPart w:val="8103BA52BC2B4242BE94727A91B63C9E"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidRPr="003D0D72">
+                <w:r w:rsidRPr="005863EB">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
                   <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
-          <w:p w14:paraId="3F136265" w14:textId="77777777" w:rsidR="001B07E4" w:rsidRPr="003D0D72" w:rsidRDefault="006A381C" w:rsidP="006A381C">
+          <w:p w14:paraId="3F136265" w14:textId="347AAF8D" w:rsidR="001B07E4" w:rsidRPr="005863EB" w:rsidRDefault="0011068C" w:rsidP="006A381C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003D0D72">
-[...5 lines deleted...]
-              <w:t xml:space="preserve">Date : </w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Période</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005863EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="006A381C" w:rsidRPr="005863EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                   <w:sz w:val="18"/>
-                  <w:szCs w:val="14"/>
+                  <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="776446260"/>
                 <w:placeholder>
                   <w:docPart w:val="A1247C68C9B84454B650F1281989F91E"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidRPr="003D0D72">
+                <w:r w:rsidR="006A381C" w:rsidRPr="005863EB">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
                   <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2834" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="65B284D8" w14:textId="77777777" w:rsidR="00387D16" w:rsidRDefault="00387D16" w:rsidP="00387D16">
+          <w:p w14:paraId="65B284D8" w14:textId="291A8941" w:rsidR="00387D16" w:rsidRDefault="009D1875" w:rsidP="00387D16">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
-                <w:szCs w:val="14"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="009D1875">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Comment avez-vous structuré votre conseil technique et votre communication stratégique pour faciliter la prise de décision d'une autorité ou gérer l'interface avec des partenaires de haut niveau ?</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
-                <w:szCs w:val="14"/>
-[...1 lines deleted...]
-              <w:t>Expériences :</w:t>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00387D16" w:rsidRPr="005863EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>:</w:t>
             </w:r>
           </w:p>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
-                <w:szCs w:val="14"/>
-[...1 lines deleted...]
-              <w:id w:val="1929613293"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:id w:val="-698093526"/>
               <w:placeholder>
-                <w:docPart w:val="7008E991B545422499F8DCB73E417C11"/>
+                <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
               </w:placeholder>
               <w:showingPlcHdr/>
-              <w:text/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="0C9F4F9A" w14:textId="77777777" w:rsidR="00387D16" w:rsidRDefault="00387D16" w:rsidP="00387D16">
+              <w:p w14:paraId="7A1046CB" w14:textId="75199BA3" w:rsidR="00B713E8" w:rsidRPr="005863EB" w:rsidRDefault="00B713E8" w:rsidP="00387D16">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
                   </w:tabs>
                   <w:rPr>
                     <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                     <w:sz w:val="18"/>
-                    <w:szCs w:val="14"/>
+                    <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00270A31">
+                <w:r w:rsidRPr="0038385F">
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
                   </w:rPr>
                   <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
-                <w:szCs w:val="14"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:id w:val="1929613293"/>
+              <w:placeholder>
+                <w:docPart w:val="7008E991B545422499F8DCB73E417C11"/>
+              </w:placeholder>
+              <w:showingPlcHdr/>
+              <w:text/>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:p w14:paraId="0C9F4F9A" w14:textId="77777777" w:rsidR="00387D16" w:rsidRPr="005863EB" w:rsidRDefault="00387D16" w:rsidP="00387D16">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+                  </w:tabs>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="005863EB">
+                  <w:rPr>
+                    <w:rStyle w:val="Textedelespacerserv"/>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:id w:val="-442768719"/>
               <w:placeholder>
                 <w:docPart w:val="B71532A9B132496BB3A7213388E61671"/>
               </w:placeholder>
               <w:showingPlcHdr/>
               <w:text/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="56BD8775" w14:textId="77777777" w:rsidR="00387D16" w:rsidRDefault="00387D16" w:rsidP="00387D16">
+              <w:p w14:paraId="56BD8775" w14:textId="77777777" w:rsidR="00387D16" w:rsidRPr="005863EB" w:rsidRDefault="00387D16" w:rsidP="00387D16">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
                   </w:tabs>
                   <w:rPr>
                     <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                     <w:sz w:val="18"/>
-                    <w:szCs w:val="14"/>
+                    <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00270A31">
+                <w:r w:rsidRPr="005863EB">
+                  <w:rPr>
+                    <w:rStyle w:val="Textedelespacerserv"/>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:id w:val="395710881"/>
+              <w:placeholder>
+                <w:docPart w:val="6775803C68114E2BA5252FA79B8C841D"/>
+              </w:placeholder>
+              <w:showingPlcHdr/>
+              <w:text/>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:p w14:paraId="49C9CC02" w14:textId="77777777" w:rsidR="00215145" w:rsidRPr="005863EB" w:rsidRDefault="00215145" w:rsidP="00215145">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+                  </w:tabs>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="005863EB">
+                  <w:rPr>
+                    <w:rStyle w:val="Textedelespacerserv"/>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+          <w:p w14:paraId="2553BBB2" w14:textId="77777777" w:rsidR="001B07E4" w:rsidRDefault="001B07E4" w:rsidP="00387D16">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6C0CC1E5" w14:textId="3632087E" w:rsidR="009D1875" w:rsidRDefault="009D1875" w:rsidP="00387D16">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D1875">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Problématiques rencontrées et solutions apportées :</w:t>
+            </w:r>
+          </w:p>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:id w:val="1721326304"/>
+              <w:placeholder>
+                <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+              </w:placeholder>
+              <w:showingPlcHdr/>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:p w14:paraId="387C8D5C" w14:textId="43F91A24" w:rsidR="00B713E8" w:rsidRDefault="00B713E8" w:rsidP="00387D16">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+                  </w:tabs>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="0038385F">
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
                   </w:rPr>
                   <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
-                <w:szCs w:val="14"/>
-[...1 lines deleted...]
-              <w:id w:val="395710881"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:id w:val="-798218767"/>
               <w:placeholder>
-                <w:docPart w:val="6775803C68114E2BA5252FA79B8C841D"/>
+                <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
               </w:placeholder>
               <w:showingPlcHdr/>
-              <w:text/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="49C9CC02" w14:textId="77777777" w:rsidR="00215145" w:rsidRDefault="00215145" w:rsidP="00215145">
-[...67 lines deleted...]
-              <w:p w14:paraId="446782FE" w14:textId="77777777" w:rsidR="001B07E4" w:rsidRPr="00B66C58" w:rsidRDefault="00387D16" w:rsidP="00387D16">
+              <w:p w14:paraId="01F7776F" w14:textId="66D5E153" w:rsidR="00B713E8" w:rsidRDefault="00B713E8" w:rsidP="00387D16">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
                   </w:tabs>
                   <w:rPr>
                     <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00270A31">
+                <w:r w:rsidRPr="0038385F">
+                  <w:rPr>
+                    <w:rStyle w:val="Textedelespacerserv"/>
+                  </w:rPr>
+                  <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:id w:val="-1297762863"/>
+              <w:placeholder>
+                <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+              </w:placeholder>
+              <w:showingPlcHdr/>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:p w14:paraId="446782FE" w14:textId="354B31D2" w:rsidR="009D1875" w:rsidRPr="005863EB" w:rsidRDefault="009D1875" w:rsidP="00387D16">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+                  </w:tabs>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="0038385F">
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
                   </w:rPr>
                   <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="279714B6" w14:textId="77777777" w:rsidR="002D7E5E" w:rsidRDefault="002D7E5E" w:rsidP="00F70957">
       <w:pPr>
         <w:spacing w:before="60" w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6A0257AA" w14:textId="77777777" w:rsidR="0084166A" w:rsidRPr="008C6F67" w:rsidRDefault="0084166A" w:rsidP="00F70957">
       <w:pPr>
         <w:spacing w:before="60" w:after="0"/>
@@ -8818,76 +11768,306 @@
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0BBC316D" w14:textId="77777777" w:rsidR="00F42A66" w:rsidRDefault="00F42A66" w:rsidP="00F70957">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4DC0E163" w14:textId="77777777" w:rsidR="00F42A66" w:rsidRDefault="00F42A66" w:rsidP="00F70957">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7B93750B" w14:textId="77777777" w:rsidR="00F42A66" w:rsidRDefault="00F42A66" w:rsidP="00F70957">
+    <w:p w14:paraId="7B93750B" w14:textId="246694BE" w:rsidR="00F42A66" w:rsidRDefault="00F42A66" w:rsidP="00F70957">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="62FE1E48" w14:textId="77777777" w:rsidR="00387D16" w:rsidRDefault="00387D16" w:rsidP="00F70957">
+    <w:p w14:paraId="0E64F8F8" w14:textId="52B0018F" w:rsidR="00B91C46" w:rsidRDefault="00B91C46" w:rsidP="00F70957">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="49DC9097" w14:textId="77777777" w:rsidR="005D65CA" w:rsidRPr="00B66C58" w:rsidRDefault="005D65CA" w:rsidP="005D65CA">
+    <w:p w14:paraId="45389F05" w14:textId="28395504" w:rsidR="00B91C46" w:rsidRDefault="00B91C46" w:rsidP="00F70957">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3A7F37E5" w14:textId="3D9023EF" w:rsidR="00B91C46" w:rsidRDefault="00B91C46" w:rsidP="00F70957">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2DFDB908" w14:textId="77777777" w:rsidR="00B91C46" w:rsidRDefault="00B91C46" w:rsidP="00F70957">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="62FE1E48" w14:textId="466CA4B4" w:rsidR="00387D16" w:rsidRDefault="00387D16" w:rsidP="00F70957">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="50F76E1F" w14:textId="3F488835" w:rsidR="00B713E8" w:rsidRDefault="00B713E8" w:rsidP="00F70957">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5C9E3723" w14:textId="3CB62A68" w:rsidR="00B713E8" w:rsidRDefault="00B713E8" w:rsidP="00F70957">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3385B8D1" w14:textId="2C0FE605" w:rsidR="00B713E8" w:rsidRDefault="00B713E8" w:rsidP="00F70957">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="78F81B37" w14:textId="6138FF2B" w:rsidR="00B713E8" w:rsidRDefault="00B713E8" w:rsidP="00F70957">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="62A20DEE" w14:textId="7DFD4038" w:rsidR="00B713E8" w:rsidRDefault="00B713E8" w:rsidP="00F70957">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="77959F99" w14:textId="4218A924" w:rsidR="00B713E8" w:rsidRDefault="00B713E8" w:rsidP="00F70957">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="471DADF5" w14:textId="58A76EB6" w:rsidR="00B713E8" w:rsidRDefault="00B713E8" w:rsidP="00F70957">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2A4F2CBC" w14:textId="3A74025D" w:rsidR="00B713E8" w:rsidRDefault="00B713E8" w:rsidP="00F70957">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0F8B6A01" w14:textId="726E4F06" w:rsidR="00B713E8" w:rsidRDefault="00B713E8" w:rsidP="00F70957">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0CDA8EE5" w14:textId="37A8A874" w:rsidR="00B713E8" w:rsidRDefault="00B713E8" w:rsidP="00F70957">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5C534BFF" w14:textId="02975806" w:rsidR="00B713E8" w:rsidRDefault="00B713E8" w:rsidP="00F70957">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="03187E41" w14:textId="5DB02D33" w:rsidR="00B713E8" w:rsidRDefault="00B713E8" w:rsidP="00F70957">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4AC2E719" w14:textId="322879A8" w:rsidR="00B713E8" w:rsidRDefault="00B713E8" w:rsidP="00F70957">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="55CFF81F" w14:textId="266EB227" w:rsidR="00B713E8" w:rsidRDefault="00B713E8" w:rsidP="00F70957">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7FB5436D" w14:textId="67E8B4D1" w:rsidR="00B713E8" w:rsidRDefault="00B713E8" w:rsidP="00F70957">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="656D9874" w14:textId="387E94E0" w:rsidR="00B713E8" w:rsidRDefault="00B713E8" w:rsidP="00F70957">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B221D14" w14:textId="16C281F4" w:rsidR="00B713E8" w:rsidRDefault="00B713E8" w:rsidP="00F70957">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F002084" w14:textId="02EC4E9C" w:rsidR="00B713E8" w:rsidRDefault="00B713E8" w:rsidP="00F70957">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3E90644E" w14:textId="77777777" w:rsidR="00B713E8" w:rsidRDefault="00B713E8" w:rsidP="00F70957">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="49DC9097" w14:textId="77777777" w:rsidR="005D65CA" w:rsidRPr="00B66C58" w:rsidRDefault="005D65CA" w:rsidP="009D1875">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent1" w:themeFillTint="33"/>
-        <w:spacing w:before="1920" w:after="0"/>
+        <w:spacing w:before="480" w:after="0"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
           <w:b/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B66C58">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
           <w:b/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Attestation de l’employeur</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2DA3C1EE" w14:textId="77777777" w:rsidR="005D65CA" w:rsidRPr="00B66C58" w:rsidRDefault="005D65CA" w:rsidP="005D65CA">
       <w:pPr>
         <w:rPr>
@@ -9353,187 +12533,187 @@
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Signature :</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C01F0F8" w14:textId="77777777" w:rsidR="005D65CA" w:rsidRPr="00B66C58" w:rsidRDefault="005D65CA" w:rsidP="005D65CA">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="31863D86" w14:textId="77777777" w:rsidR="001B07E4" w:rsidRPr="00824C3F" w:rsidRDefault="001B07E4" w:rsidP="00F70957">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="001B07E4" w:rsidRPr="00824C3F" w:rsidSect="00117D39">
-      <w:footerReference w:type="default" r:id="rId34"/>
+      <w:footerReference w:type="default" r:id="rId33"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="851" w:right="1274" w:bottom="1418" w:left="1418" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="4D2D3F1E" w14:textId="77777777" w:rsidR="00B70A2D" w:rsidRDefault="00B70A2D" w:rsidP="00AA26E1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="061681BF" w14:textId="77777777" w:rsidR="00B70A2D" w:rsidRDefault="00B70A2D" w:rsidP="00AA26E1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
-    <w:pitch w:val="variable"/>
-[...5 lines deleted...]
-    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Narrow">
     <w:panose1 w:val="020B0606020202030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Mangal">
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00008003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="4172A9DE" w14:textId="77777777" w:rsidR="00322AB9" w:rsidRPr="00DF63F6" w:rsidRDefault="00322AB9">
+  <w:p w14:paraId="4172A9DE" w14:textId="12963884" w:rsidR="00322AB9" w:rsidRPr="00DF63F6" w:rsidRDefault="00322AB9">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00DF63F6">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:noProof/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
         <w:lang w:eastAsia="fr-FR"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4CFC82B5" wp14:editId="0E2F4488">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-128270</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
@@ -9597,121 +12777,97 @@
     </w:r>
     <w:r w:rsidR="001B07E4" w:rsidRPr="00DF63F6">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:t>ENSOSP/D</w:t>
     </w:r>
     <w:r w:rsidR="001B07E4">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:t>IRET</w:t>
     </w:r>
     <w:r w:rsidR="001B07E4" w:rsidRPr="00ED4005">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:t>/</w:t>
     </w:r>
-    <w:r w:rsidR="001B07E4">
-[...38 lines deleted...]
-    </w:r>
     <w:r w:rsidR="001B07E4" w:rsidRPr="0027121F">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="001B07E4">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
-      <w:t xml:space="preserve">SCER version du </w:t>
+      <w:t>SC</w:t>
     </w:r>
-    <w:r w:rsidR="005D65CA">
+    <w:r w:rsidR="000102C7">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
-      <w:t>17</w:t>
+      <w:t xml:space="preserve">QCJ/ </w:t>
     </w:r>
     <w:r w:rsidR="001B07E4">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
-      <w:t>/03/2023</w:t>
+      <w:t xml:space="preserve">version du </w:t>
+    </w:r>
+    <w:r w:rsidR="00D009BD">
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:sz w:val="14"/>
+        <w:szCs w:val="14"/>
+      </w:rPr>
+      <w:t>28</w:t>
+    </w:r>
+    <w:r w:rsidR="000102C7">
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:sz w:val="14"/>
+        <w:szCs w:val="14"/>
+      </w:rPr>
+      <w:t>/04/2026</w:t>
     </w:r>
     <w:r w:rsidRPr="00DF63F6">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="00DF63F6">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:tab/>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
     <w:r w:rsidRPr="00DF63F6">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
@@ -9914,50 +13070,163 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="040C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="089D3067"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="1EBED8F6"/>
+    <w:lvl w:ilvl="0" w:tplc="040C0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="040C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="040C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="115B713D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="987C4D58"/>
     <w:lvl w:ilvl="0" w:tplc="040C000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="495" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1215" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="040C001B" w:tentative="1">
@@ -10002,51 +13271,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4815" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="040C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5535" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6255" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="11663C8E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1F72C198"/>
     <w:lvl w:ilvl="0" w:tplc="040C0013">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="040C001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -10088,51 +13357,164 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="040C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="12266963"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="A7BA308E"/>
+    <w:lvl w:ilvl="0" w:tplc="040C0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="040C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="040C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="134F7AAA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="162E2448"/>
     <w:lvl w:ilvl="0" w:tplc="040C000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1068" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1428" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="040C001B" w:tentative="1">
@@ -10177,51 +13559,250 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5028" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="040C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5748" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6468" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="136428FC"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="23D2A73A"/>
+    <w:lvl w:ilvl="0" w:tplc="040C0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="040C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="040C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="14955258"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="8CC04CF6"/>
+    <w:lvl w:ilvl="0" w:tplc="040C000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="040C0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="040C001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="040C000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="040C0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="040C001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="040C000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="040C0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="040C001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="19BC77D8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D0304350"/>
     <w:lvl w:ilvl="0" w:tplc="040C000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -10290,51 +13871,164 @@
     <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1FB21507"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="E340B880"/>
+    <w:lvl w:ilvl="0" w:tplc="040C0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="040C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="040C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="213D4F9A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D0304350"/>
     <w:lvl w:ilvl="0" w:tplc="040C000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -10403,51 +14097,51 @@
     <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="22137663"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A600FA06"/>
     <w:lvl w:ilvl="0" w:tplc="09DC9710">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial Narrow" w:eastAsia="SimSun" w:hAnsi="Arial Narrow" w:cs="Mangal" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -10515,51 +14209,164 @@
     <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="42F33471"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="15F842EE"/>
+    <w:lvl w:ilvl="0" w:tplc="040C0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="040C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="040C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4B041367"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="1FAA0780"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1068" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1788" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
@@ -10619,51 +14426,51 @@
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6108" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6828" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4B676D4F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="78223DAE"/>
     <w:lvl w:ilvl="0" w:tplc="6352BE30">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -10731,51 +14538,51 @@
     <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4B745A3F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9928250C"/>
     <w:lvl w:ilvl="0" w:tplc="8182FBB0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1068" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1428" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -10821,51 +14628,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5028" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="040C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5748" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6468" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="53E07618"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1D1C2204"/>
     <w:lvl w:ilvl="0" w:tplc="040C0015">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="040C001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -10907,51 +14714,277 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="040C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="575A4D5A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="85F8223A"/>
+    <w:lvl w:ilvl="0" w:tplc="040C0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="040C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="040C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5FFE6A92"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="83C8F882"/>
+    <w:lvl w:ilvl="0" w:tplc="040C0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="040C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="040C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="66B030BE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="ED881442"/>
     <w:lvl w:ilvl="0" w:tplc="6352BE30">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1211" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -11019,51 +15052,51 @@
     <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="682F303E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4672D9FC"/>
     <w:lvl w:ilvl="0" w:tplc="040C000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="495" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1215" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="040C001B" w:tentative="1">
@@ -11108,51 +15141,250 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4815" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="040C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5535" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6255" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6A017AB4"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="4FF833E6"/>
+    <w:lvl w:ilvl="0" w:tplc="040C000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="040C0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="040C001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="040C000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="040C0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="040C001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="040C000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="040C0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="040C001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6BD927E8"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="7824576E"/>
+    <w:lvl w:ilvl="0" w:tplc="040C0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="040C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="040C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6D1E54AC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1FD6C948"/>
     <w:lvl w:ilvl="0" w:tplc="040C0003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -11221,51 +15453,51 @@
     <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7BE01743"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="142AD644"/>
     <w:lvl w:ilvl="0" w:tplc="040C000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="495" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1215" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="040C001B" w:tentative="1">
@@ -11311,333 +15543,386 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4815" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="040C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5535" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6255" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="3">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="2">
-[...4 lines deleted...]
-  </w:num>
   <w:num w:numId="4">
-    <w:abstractNumId w:val="4"/>
+    <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="5">
-    <w:abstractNumId w:val="2"/>
+    <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="21">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="25">
     <w:abstractNumId w:val="7"/>
-  </w:num>
-[...19 lines deleted...]
-    <w:abstractNumId w:val="5"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="123"/>
-  <w:doNotDisplayPageBoundaries/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="nN1yO7z6gyU7VHhvR9Q980MsGWhoJ098OlTFU6xjWUjFdTQfZSi3no6QtgqN884HlxwPMwDaN6hFuA1g5n9r5g==" w:salt="6aMNBd5GlFewZjKqixmqbQ=="/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="F+cgIneN2Ybt7PIViwLPdi5ItqYj6HM3EuDiBGM6bLDILlUD7l3246PuaPL2FqD5hjYH4wSbf6MPegdpBru7Gg==" w:salt="++k4i7vi9FCA0t+ZxPokRw=="/>
   <w:defaultTabStop w:val="8505"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="14337"/>
+    <o:shapedefaults v:ext="edit" spidmax="32769"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00EE7312"/>
+    <w:rsid w:val="000102C7"/>
     <w:rsid w:val="00017A0D"/>
     <w:rsid w:val="00053B79"/>
+    <w:rsid w:val="00056E7D"/>
     <w:rsid w:val="00073FE6"/>
     <w:rsid w:val="000917F0"/>
     <w:rsid w:val="00096621"/>
     <w:rsid w:val="00096CEF"/>
     <w:rsid w:val="000C6CDB"/>
     <w:rsid w:val="000D09D1"/>
     <w:rsid w:val="000F2BBC"/>
     <w:rsid w:val="000F3686"/>
     <w:rsid w:val="000F451B"/>
+    <w:rsid w:val="000F64F1"/>
+    <w:rsid w:val="0011068C"/>
     <w:rsid w:val="00117D39"/>
     <w:rsid w:val="0013458E"/>
     <w:rsid w:val="0015762B"/>
     <w:rsid w:val="0017330A"/>
     <w:rsid w:val="0017473D"/>
     <w:rsid w:val="001B07E4"/>
     <w:rsid w:val="001D5C0C"/>
     <w:rsid w:val="00215145"/>
+    <w:rsid w:val="00223337"/>
     <w:rsid w:val="002305D9"/>
+    <w:rsid w:val="00242D0B"/>
+    <w:rsid w:val="00245CBA"/>
     <w:rsid w:val="00245DCE"/>
     <w:rsid w:val="00254185"/>
     <w:rsid w:val="00254B54"/>
     <w:rsid w:val="00260A71"/>
     <w:rsid w:val="00266FEF"/>
     <w:rsid w:val="002B1A32"/>
     <w:rsid w:val="002D7E5E"/>
     <w:rsid w:val="002E60ED"/>
     <w:rsid w:val="002E6231"/>
     <w:rsid w:val="002F1A41"/>
     <w:rsid w:val="002F2CE5"/>
     <w:rsid w:val="00303FBC"/>
     <w:rsid w:val="00317717"/>
     <w:rsid w:val="00322AB9"/>
     <w:rsid w:val="00330229"/>
     <w:rsid w:val="003330CC"/>
     <w:rsid w:val="00334311"/>
     <w:rsid w:val="003441DF"/>
     <w:rsid w:val="00367725"/>
     <w:rsid w:val="00375161"/>
     <w:rsid w:val="00377DFD"/>
     <w:rsid w:val="0038079E"/>
     <w:rsid w:val="00387D16"/>
     <w:rsid w:val="003A5EF4"/>
     <w:rsid w:val="003B0474"/>
+    <w:rsid w:val="003B36CC"/>
     <w:rsid w:val="003C413D"/>
     <w:rsid w:val="003D0D72"/>
     <w:rsid w:val="003E664F"/>
+    <w:rsid w:val="003F68F3"/>
     <w:rsid w:val="00405082"/>
     <w:rsid w:val="00453D97"/>
     <w:rsid w:val="00462192"/>
     <w:rsid w:val="00472CFE"/>
     <w:rsid w:val="00484D89"/>
     <w:rsid w:val="004B27AB"/>
+    <w:rsid w:val="004D6B25"/>
     <w:rsid w:val="004F4FF0"/>
     <w:rsid w:val="004F626C"/>
     <w:rsid w:val="0051084D"/>
     <w:rsid w:val="005273E4"/>
     <w:rsid w:val="00554D44"/>
     <w:rsid w:val="005672ED"/>
     <w:rsid w:val="0058260F"/>
+    <w:rsid w:val="005863EB"/>
     <w:rsid w:val="00590A37"/>
     <w:rsid w:val="005938E6"/>
+    <w:rsid w:val="005B54CE"/>
     <w:rsid w:val="005C3AAA"/>
     <w:rsid w:val="005C5C2D"/>
     <w:rsid w:val="005D65CA"/>
     <w:rsid w:val="005F545D"/>
     <w:rsid w:val="005F5A0D"/>
     <w:rsid w:val="005F7239"/>
     <w:rsid w:val="00607E62"/>
     <w:rsid w:val="00614E7E"/>
     <w:rsid w:val="0066257A"/>
     <w:rsid w:val="0066503E"/>
     <w:rsid w:val="0067176B"/>
     <w:rsid w:val="006850B9"/>
     <w:rsid w:val="00696B56"/>
     <w:rsid w:val="006A381C"/>
     <w:rsid w:val="006B2439"/>
     <w:rsid w:val="006B49B1"/>
     <w:rsid w:val="006C0412"/>
     <w:rsid w:val="006F1888"/>
     <w:rsid w:val="006F2125"/>
     <w:rsid w:val="006F65E9"/>
+    <w:rsid w:val="006F7DE6"/>
     <w:rsid w:val="00702155"/>
     <w:rsid w:val="007037D8"/>
+    <w:rsid w:val="007079AD"/>
     <w:rsid w:val="00725F4F"/>
     <w:rsid w:val="00752B05"/>
     <w:rsid w:val="00775732"/>
     <w:rsid w:val="007A058B"/>
     <w:rsid w:val="007A7CF5"/>
     <w:rsid w:val="007B273D"/>
     <w:rsid w:val="007B5C41"/>
     <w:rsid w:val="007D20F0"/>
     <w:rsid w:val="007E12F3"/>
     <w:rsid w:val="007E1DBC"/>
     <w:rsid w:val="007E3082"/>
     <w:rsid w:val="00802C0E"/>
     <w:rsid w:val="00807029"/>
     <w:rsid w:val="00824C3F"/>
     <w:rsid w:val="00830C60"/>
+    <w:rsid w:val="00837BFD"/>
     <w:rsid w:val="0084166A"/>
     <w:rsid w:val="00860121"/>
     <w:rsid w:val="008604F3"/>
     <w:rsid w:val="00865E17"/>
     <w:rsid w:val="008C15D7"/>
     <w:rsid w:val="008D635A"/>
     <w:rsid w:val="008E770E"/>
     <w:rsid w:val="008F1CA6"/>
     <w:rsid w:val="008F4245"/>
     <w:rsid w:val="00901594"/>
     <w:rsid w:val="0093188D"/>
     <w:rsid w:val="009351BD"/>
     <w:rsid w:val="00936B98"/>
     <w:rsid w:val="00941DBB"/>
     <w:rsid w:val="0096232A"/>
     <w:rsid w:val="00977137"/>
     <w:rsid w:val="00993469"/>
     <w:rsid w:val="009A2AE7"/>
     <w:rsid w:val="009A61B8"/>
     <w:rsid w:val="009B23FD"/>
     <w:rsid w:val="009B32DC"/>
     <w:rsid w:val="009B6B34"/>
     <w:rsid w:val="009D1592"/>
+    <w:rsid w:val="009D1875"/>
     <w:rsid w:val="009D4DD6"/>
     <w:rsid w:val="009F0903"/>
     <w:rsid w:val="00A13A87"/>
     <w:rsid w:val="00A31B85"/>
     <w:rsid w:val="00A4431F"/>
     <w:rsid w:val="00A51479"/>
     <w:rsid w:val="00A565E0"/>
     <w:rsid w:val="00A87C8C"/>
     <w:rsid w:val="00A96595"/>
     <w:rsid w:val="00AA26E1"/>
     <w:rsid w:val="00AB3C34"/>
     <w:rsid w:val="00AD0400"/>
     <w:rsid w:val="00B103B8"/>
     <w:rsid w:val="00B32FC8"/>
     <w:rsid w:val="00B511B8"/>
     <w:rsid w:val="00B66C58"/>
     <w:rsid w:val="00B70A2D"/>
+    <w:rsid w:val="00B713E8"/>
     <w:rsid w:val="00B7564F"/>
     <w:rsid w:val="00B805FE"/>
+    <w:rsid w:val="00B91C46"/>
+    <w:rsid w:val="00BC170B"/>
     <w:rsid w:val="00BC7B2E"/>
     <w:rsid w:val="00BD42D8"/>
     <w:rsid w:val="00BF0078"/>
     <w:rsid w:val="00C07FA4"/>
     <w:rsid w:val="00C106C2"/>
+    <w:rsid w:val="00C25F36"/>
     <w:rsid w:val="00C326EF"/>
     <w:rsid w:val="00C35121"/>
     <w:rsid w:val="00C433AE"/>
     <w:rsid w:val="00C60F74"/>
     <w:rsid w:val="00C72A65"/>
     <w:rsid w:val="00C7585F"/>
     <w:rsid w:val="00CC5203"/>
+    <w:rsid w:val="00CF582B"/>
+    <w:rsid w:val="00D009BD"/>
     <w:rsid w:val="00D048E2"/>
     <w:rsid w:val="00D06E08"/>
     <w:rsid w:val="00D13D3B"/>
     <w:rsid w:val="00D35DCE"/>
+    <w:rsid w:val="00D456B6"/>
     <w:rsid w:val="00D916F4"/>
     <w:rsid w:val="00DA3BFB"/>
     <w:rsid w:val="00DA6BD6"/>
     <w:rsid w:val="00DB1125"/>
     <w:rsid w:val="00DB174F"/>
     <w:rsid w:val="00DE1790"/>
     <w:rsid w:val="00DF452C"/>
     <w:rsid w:val="00DF63F6"/>
     <w:rsid w:val="00DF6ABC"/>
     <w:rsid w:val="00E22C4B"/>
+    <w:rsid w:val="00E40195"/>
     <w:rsid w:val="00E4027F"/>
     <w:rsid w:val="00E51253"/>
     <w:rsid w:val="00E53D15"/>
     <w:rsid w:val="00E53D39"/>
     <w:rsid w:val="00E57FEA"/>
     <w:rsid w:val="00E802F8"/>
     <w:rsid w:val="00E934AA"/>
     <w:rsid w:val="00EA3ACA"/>
     <w:rsid w:val="00EB385E"/>
     <w:rsid w:val="00EE7312"/>
     <w:rsid w:val="00F42A66"/>
     <w:rsid w:val="00F431BD"/>
     <w:rsid w:val="00F64758"/>
     <w:rsid w:val="00F70957"/>
     <w:rsid w:val="00F77F05"/>
     <w:rsid w:val="00F85796"/>
     <w:rsid w:val="00FC7E66"/>
     <w:rsid w:val="00FD1CA5"/>
     <w:rsid w:val="00FF189F"/>
     <w:rsid w:val="00FF407E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-FR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="14337"/>
+    <o:shapedefaults v:ext="edit" spidmax="32769"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="161CBE23"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{4E5AAFFD-3844-4327-8345-9DF930FC3A2A}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
@@ -12548,51 +16833,51 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1662663156">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramColors" Target="diagrams/colors1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramColors" Target="diagrams/colors2.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramLayout" Target="diagrams/layout4.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramLayout" Target="diagrams/layout3.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramQuickStyle" Target="diagrams/quickStyle1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramQuickStyle" Target="diagrams/quickStyle2.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramData" Target="diagrams/data4.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramLayout" Target="diagrams/layout2.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramData" Target="diagrams/data3.xml"/><Relationship Id="rId29" Type="http://schemas.microsoft.com/office/2007/relationships/diagramDrawing" Target="diagrams/drawing4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramLayout" Target="diagrams/layout1.xml"/><Relationship Id="rId24" Type="http://schemas.microsoft.com/office/2007/relationships/diagramDrawing" Target="diagrams/drawing3.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramData" Target="diagrams/data2.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramColors" Target="diagrams/colors3.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramColors" Target="diagrams/colors4.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramData" Target="diagrams/data1.xml"/><Relationship Id="rId19" Type="http://schemas.microsoft.com/office/2007/relationships/diagramDrawing" Target="diagrams/drawing2.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:admin.commissionsjurys@ensosp.fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.microsoft.com/office/2007/relationships/diagramDrawing" Target="diagrams/drawing1.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramQuickStyle" Target="diagrams/quickStyle3.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramQuickStyle" Target="diagrams/quickStyle4.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.microsoft.com/office/2007/relationships/diagramDrawing" Target="diagrams/drawing1.xml"/><Relationship Id="rId18" Type="http://schemas.microsoft.com/office/2007/relationships/diagramDrawing" Target="diagrams/drawing2.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramQuickStyle" Target="diagrams/quickStyle4.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramQuickStyle" Target="diagrams/quickStyle3.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramColors" Target="diagrams/colors1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramColors" Target="diagrams/colors2.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramLayout" Target="diagrams/layout4.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramQuickStyle" Target="diagrams/quickStyle2.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramLayout" Target="diagrams/layout3.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramQuickStyle" Target="diagrams/quickStyle1.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramData" Target="diagrams/data4.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramLayout" Target="diagrams/layout2.xml"/><Relationship Id="rId23" Type="http://schemas.microsoft.com/office/2007/relationships/diagramDrawing" Target="diagrams/drawing3.xml"/><Relationship Id="rId28" Type="http://schemas.microsoft.com/office/2007/relationships/diagramDrawing" Target="diagrams/drawing4.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramLayout" Target="diagrams/layout1.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramData" Target="diagrams/data3.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramData" Target="diagrams/data1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramData" Target="diagrams/data2.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramColors" Target="diagrams/colors3.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramColors" Target="diagrams/colors4.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/diagrams/colors1.xml><?xml version="1.0" encoding="utf-8"?>
 <dgm:colorsDef xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uniqueId="urn:microsoft.com/office/officeart/2005/8/colors/accent1_2">
   <dgm:title val=""/>
   <dgm:desc val=""/>
   <dgm:catLst>
     <dgm:cat type="accent1" pri="11200"/>
   </dgm:catLst>
   <dgm:styleLbl name="node0">
     <dgm:fillClrLst meth="repeat">
       <a:schemeClr val="accent1"/>
     </dgm:fillClrLst>
     <dgm:linClrLst meth="repeat">
       <a:schemeClr val="lt1"/>
     </dgm:linClrLst>
     <dgm:effectClrLst/>
     <dgm:txLinClrLst/>
     <dgm:txFillClrLst/>
     <dgm:txEffectClrLst/>
   </dgm:styleLbl>
   <dgm:styleLbl name="alignNode1">
     <dgm:fillClrLst meth="repeat">
       <a:schemeClr val="accent1"/>
     </dgm:fillClrLst>
@@ -15696,51 +19981,51 @@
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:effectLst/>
       </dgm:spPr>
     </dgm:pt>
     <dgm:pt modelId="{C57BD158-1860-4E82-A175-04B4A78ABF7A}" type="pres">
       <dgm:prSet presAssocID="{4295A8C9-3185-4417-96E6-B6EA0D1DA93D}" presName="txLvlOnly1" presStyleLbl="revTx" presStyleIdx="0" presStyleCnt="1" custAng="0"/>
       <dgm:spPr/>
     </dgm:pt>
   </dgm:ptLst>
   <dgm:cxnLst>
     <dgm:cxn modelId="{1D128B3D-2B47-4490-9D94-217624C5EA72}" type="presOf" srcId="{6A7D263D-728D-494C-9390-61F3A93E4722}" destId="{D223EC1F-0F34-48CC-832E-B718057D1365}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2008/layout/VerticalCircleList"/>
     <dgm:cxn modelId="{0903CF9D-565C-4F97-9CAE-10EDD0D30F11}" type="presOf" srcId="{4295A8C9-3185-4417-96E6-B6EA0D1DA93D}" destId="{C57BD158-1860-4E82-A175-04B4A78ABF7A}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2008/layout/VerticalCircleList"/>
     <dgm:cxn modelId="{1F1A1BC1-B4F7-4461-B5CE-F65894079FB7}" srcId="{6A7D263D-728D-494C-9390-61F3A93E4722}" destId="{4295A8C9-3185-4417-96E6-B6EA0D1DA93D}" srcOrd="0" destOrd="0" parTransId="{30717DE2-6D43-4D7E-984F-1C8BBCCACC77}" sibTransId="{AF68717C-ECAB-492A-B256-E8BAE99DAB3F}"/>
     <dgm:cxn modelId="{4E27AF58-B99A-4C87-888E-8CE8375A29CF}" type="presParOf" srcId="{D223EC1F-0F34-48CC-832E-B718057D1365}" destId="{D405BC5B-8B53-4E49-8134-8AAA32B7819B}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2008/layout/VerticalCircleList"/>
     <dgm:cxn modelId="{4029F0F2-C94D-41F0-A8BA-883ED59F360E}" type="presParOf" srcId="{D405BC5B-8B53-4E49-8134-8AAA32B7819B}" destId="{0285BE85-BC48-438F-B760-D03ADD71C07E}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2008/layout/VerticalCircleList"/>
     <dgm:cxn modelId="{CD275069-A482-4387-AFE9-2DF4421353DC}" type="presParOf" srcId="{D405BC5B-8B53-4E49-8134-8AAA32B7819B}" destId="{F4098223-F968-424C-8800-A9F4F9911F50}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2008/layout/VerticalCircleList"/>
     <dgm:cxn modelId="{655476C1-05D3-4FED-B733-93DFE28C2382}" type="presParOf" srcId="{D405BC5B-8B53-4E49-8134-8AAA32B7819B}" destId="{C57BD158-1860-4E82-A175-04B4A78ABF7A}" srcOrd="2" destOrd="0" presId="urn:microsoft.com/office/officeart/2008/layout/VerticalCircleList"/>
   </dgm:cxnLst>
   <dgm:bg/>
   <dgm:whole/>
   <dgm:extLst>
     <a:ext uri="http://schemas.microsoft.com/office/drawing/2008/diagram">
-      <dsp:dataModelExt xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" relId="rId14" minVer="http://schemas.openxmlformats.org/drawingml/2006/diagram"/>
+      <dsp:dataModelExt xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" relId="rId13" minVer="http://schemas.openxmlformats.org/drawingml/2006/diagram"/>
     </a:ext>
   </dgm:extLst>
 </dgm:dataModel>
 </file>
 
 <file path=word/diagrams/data2.xml><?xml version="1.0" encoding="utf-8"?>
 <dgm:dataModel xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <dgm:ptLst>
     <dgm:pt modelId="{7D177509-2F77-4799-8689-5EFDC9419B24}" type="doc">
       <dgm:prSet loTypeId="urn:microsoft.com/office/officeart/2005/8/layout/process2" loCatId="process" qsTypeId="urn:microsoft.com/office/officeart/2005/8/quickstyle/simple3" qsCatId="simple" csTypeId="urn:microsoft.com/office/officeart/2005/8/colors/accent1_2" csCatId="accent1" phldr="1"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{C3A71C6D-4E40-4AAB-B385-9EF499042E79}">
       <dgm:prSet phldrT="[Texte]" custT="1"/>
       <dgm:spPr>
         <a:xfrm>
           <a:off x="1164262" y="65901"/>
           <a:ext cx="1435791" cy="988657"/>
         </a:xfrm>
         <a:prstGeom prst="roundRect">
           <a:avLst>
             <a:gd name="adj" fmla="val 10000"/>
           </a:avLst>
         </a:prstGeom>
         <a:gradFill rotWithShape="0">
@@ -15838,51 +20123,51 @@
         <dgm:presLayoutVars>
           <dgm:resizeHandles val="exact"/>
         </dgm:presLayoutVars>
       </dgm:prSet>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{680E8B28-3503-4306-9C6D-7900A7B20317}" type="pres">
       <dgm:prSet presAssocID="{C3A71C6D-4E40-4AAB-B385-9EF499042E79}" presName="node" presStyleLbl="node1" presStyleIdx="0" presStyleCnt="1" custScaleX="43392" custScaleY="53782" custLinFactNeighborX="4038" custLinFactNeighborY="-19524">
         <dgm:presLayoutVars>
           <dgm:bulletEnabled val="1"/>
         </dgm:presLayoutVars>
       </dgm:prSet>
       <dgm:spPr/>
     </dgm:pt>
   </dgm:ptLst>
   <dgm:cxnLst>
     <dgm:cxn modelId="{4EE7C8AE-541D-4C47-BFFA-7C9BDC9F7A1A}" srcId="{7D177509-2F77-4799-8689-5EFDC9419B24}" destId="{C3A71C6D-4E40-4AAB-B385-9EF499042E79}" srcOrd="0" destOrd="0" parTransId="{5986158C-03F8-4725-90E3-3222A27BEFEF}" sibTransId="{43EC1366-C208-4A5B-87B5-CB91330EC7D8}"/>
     <dgm:cxn modelId="{893A66C7-56C7-4DE9-AA29-8E4A673C0FDC}" type="presOf" srcId="{7D177509-2F77-4799-8689-5EFDC9419B24}" destId="{132C44BE-543C-444C-80D5-BFBE8ACA6AFD}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/process2"/>
     <dgm:cxn modelId="{4B1D0CFE-DC65-4EF8-A1C3-FB6660D3AB07}" type="presOf" srcId="{C3A71C6D-4E40-4AAB-B385-9EF499042E79}" destId="{680E8B28-3503-4306-9C6D-7900A7B20317}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/process2"/>
     <dgm:cxn modelId="{3939C158-2B36-4632-9ED5-FCCE1A8F763C}" type="presParOf" srcId="{132C44BE-543C-444C-80D5-BFBE8ACA6AFD}" destId="{680E8B28-3503-4306-9C6D-7900A7B20317}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/process2"/>
   </dgm:cxnLst>
   <dgm:bg/>
   <dgm:whole/>
   <dgm:extLst>
     <a:ext uri="http://schemas.microsoft.com/office/drawing/2008/diagram">
-      <dsp:dataModelExt xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" relId="rId19" minVer="http://schemas.openxmlformats.org/drawingml/2006/diagram"/>
+      <dsp:dataModelExt xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" relId="rId18" minVer="http://schemas.openxmlformats.org/drawingml/2006/diagram"/>
     </a:ext>
   </dgm:extLst>
 </dgm:dataModel>
 </file>
 
 <file path=word/diagrams/data3.xml><?xml version="1.0" encoding="utf-8"?>
 <dgm:dataModel xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <dgm:ptLst>
     <dgm:pt modelId="{DCC700D0-0322-4156-9AE9-C28BDF2C0557}" type="doc">
       <dgm:prSet loTypeId="urn:microsoft.com/office/officeart/2008/layout/VerticalCircleList" loCatId="list" qsTypeId="urn:microsoft.com/office/officeart/2005/8/quickstyle/simple1" qsCatId="simple" csTypeId="urn:microsoft.com/office/officeart/2005/8/colors/accent1_2" csCatId="accent1" phldr="1"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr lang="fr-FR"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{FB325E5D-5731-45C5-BB87-3BDA9929EE98}">
       <dgm:prSet custT="1"/>
       <dgm:spPr>
         <a:xfrm>
           <a:off x="0" y="736339"/>
           <a:ext cx="1520470" cy="453894"/>
@@ -16058,51 +20343,51 @@
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:effectLst/>
       </dgm:spPr>
     </dgm:pt>
     <dgm:pt modelId="{305E39BC-BA30-453B-B17C-E06273B5C962}" type="pres">
       <dgm:prSet presAssocID="{FB325E5D-5731-45C5-BB87-3BDA9929EE98}" presName="txLvlOnly1" presStyleLbl="revTx" presStyleIdx="0" presStyleCnt="1" custAng="0" custScaleX="128744" custScaleY="205054" custLinFactY="66326" custLinFactNeighborX="-71470" custLinFactNeighborY="100000"/>
       <dgm:spPr/>
     </dgm:pt>
   </dgm:ptLst>
   <dgm:cxnLst>
     <dgm:cxn modelId="{83688028-B74F-409C-B9BB-B1283A49CAF6}" type="presOf" srcId="{FB325E5D-5731-45C5-BB87-3BDA9929EE98}" destId="{305E39BC-BA30-453B-B17C-E06273B5C962}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2008/layout/VerticalCircleList"/>
     <dgm:cxn modelId="{A755CF91-9CA5-4088-B94D-0E5D54B4CDD6}" type="presOf" srcId="{DCC700D0-0322-4156-9AE9-C28BDF2C0557}" destId="{BD4B5B88-5779-40C7-A0C4-615B1B5013D6}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2008/layout/VerticalCircleList"/>
     <dgm:cxn modelId="{5A7CEEAA-D761-4963-B76E-EF09FDE438EC}" srcId="{DCC700D0-0322-4156-9AE9-C28BDF2C0557}" destId="{FB325E5D-5731-45C5-BB87-3BDA9929EE98}" srcOrd="0" destOrd="0" parTransId="{B80049B6-3A91-46DA-80E7-668643F43019}" sibTransId="{A987986F-E8EF-4AA6-A20F-D93BBC162975}"/>
     <dgm:cxn modelId="{0A13CECC-FFFF-4EF1-AC03-4DC77BC5BB76}" type="presParOf" srcId="{BD4B5B88-5779-40C7-A0C4-615B1B5013D6}" destId="{452D161C-A45A-4EC5-9B58-C4CA278701B0}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2008/layout/VerticalCircleList"/>
     <dgm:cxn modelId="{604471E0-A30D-468C-B6C1-6332D16F1D54}" type="presParOf" srcId="{452D161C-A45A-4EC5-9B58-C4CA278701B0}" destId="{C279AB19-78BA-4839-BD6B-217285187CEC}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2008/layout/VerticalCircleList"/>
     <dgm:cxn modelId="{32AB062D-96CD-4443-B0B8-6943CF88244D}" type="presParOf" srcId="{452D161C-A45A-4EC5-9B58-C4CA278701B0}" destId="{77CF5421-390C-405E-9D8B-608BAE8D21C9}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2008/layout/VerticalCircleList"/>
     <dgm:cxn modelId="{19817E12-9F2A-4AFB-BAE5-71568ECE709D}" type="presParOf" srcId="{452D161C-A45A-4EC5-9B58-C4CA278701B0}" destId="{305E39BC-BA30-453B-B17C-E06273B5C962}" srcOrd="2" destOrd="0" presId="urn:microsoft.com/office/officeart/2008/layout/VerticalCircleList"/>
   </dgm:cxnLst>
   <dgm:bg/>
   <dgm:whole/>
   <dgm:extLst>
     <a:ext uri="http://schemas.microsoft.com/office/drawing/2008/diagram">
-      <dsp:dataModelExt xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" relId="rId24" minVer="http://schemas.openxmlformats.org/drawingml/2006/diagram"/>
+      <dsp:dataModelExt xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" relId="rId23" minVer="http://schemas.openxmlformats.org/drawingml/2006/diagram"/>
     </a:ext>
   </dgm:extLst>
 </dgm:dataModel>
 </file>
 
 <file path=word/diagrams/data4.xml><?xml version="1.0" encoding="utf-8"?>
 <dgm:dataModel xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <dgm:ptLst>
     <dgm:pt modelId="{99F60BF5-3B81-475F-A44D-D015B03C3425}" type="doc">
       <dgm:prSet loTypeId="urn:microsoft.com/office/officeart/2008/layout/VerticalCircleList" loCatId="list" qsTypeId="urn:microsoft.com/office/officeart/2005/8/quickstyle/simple1" qsCatId="simple" csTypeId="urn:microsoft.com/office/officeart/2005/8/colors/accent1_2" csCatId="accent1" phldr="1"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr lang="fr-FR"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{AF011012-3158-45D6-A6E3-79D0438CD1CA}">
       <dgm:prSet custT="1"/>
       <dgm:spPr>
         <a:xfrm>
           <a:off x="2" y="252176"/>
           <a:ext cx="1476265" cy="403175"/>
@@ -16221,51 +20506,51 @@
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:effectLst/>
       </dgm:spPr>
     </dgm:pt>
     <dgm:pt modelId="{E120B352-2324-4C7C-A78B-48672E7C89BD}" type="pres">
       <dgm:prSet presAssocID="{AF011012-3158-45D6-A6E3-79D0438CD1CA}" presName="txLvlOnly1" presStyleLbl="revTx" presStyleIdx="0" presStyleCnt="1" custAng="0" custScaleX="121525" custScaleY="177076" custLinFactNeighborX="-3581" custLinFactNeighborY="-24084"/>
       <dgm:spPr/>
     </dgm:pt>
   </dgm:ptLst>
   <dgm:cxnLst>
     <dgm:cxn modelId="{63297B02-9BF0-41B0-8FA4-C9FDC2F647C5}" type="presOf" srcId="{99F60BF5-3B81-475F-A44D-D015B03C3425}" destId="{68B15FAA-D658-4D74-AFC5-D7EF08876C09}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2008/layout/VerticalCircleList"/>
     <dgm:cxn modelId="{3A8DCD11-83EF-4FDD-B009-E6715F38672B}" srcId="{99F60BF5-3B81-475F-A44D-D015B03C3425}" destId="{AF011012-3158-45D6-A6E3-79D0438CD1CA}" srcOrd="0" destOrd="0" parTransId="{94A6F210-1A20-45A4-A2BF-AFC191741769}" sibTransId="{032EE1F8-EBA7-4C91-8AED-22735287A741}"/>
     <dgm:cxn modelId="{3B5C24D3-7AF4-4A2D-9925-568B36EFFCD2}" type="presOf" srcId="{AF011012-3158-45D6-A6E3-79D0438CD1CA}" destId="{E120B352-2324-4C7C-A78B-48672E7C89BD}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2008/layout/VerticalCircleList"/>
     <dgm:cxn modelId="{DD3BC90B-EAEF-484C-9090-BE1B496C6C22}" type="presParOf" srcId="{68B15FAA-D658-4D74-AFC5-D7EF08876C09}" destId="{146305D9-97DE-43D5-B180-A663CAF98BBE}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2008/layout/VerticalCircleList"/>
     <dgm:cxn modelId="{E5AF0393-18E8-42F6-BDB2-21B7788C6684}" type="presParOf" srcId="{146305D9-97DE-43D5-B180-A663CAF98BBE}" destId="{553FEBE7-4DA4-49C4-98DA-91D59854C974}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2008/layout/VerticalCircleList"/>
     <dgm:cxn modelId="{54FC718F-9A8F-43EA-BC1D-F86C9801A740}" type="presParOf" srcId="{146305D9-97DE-43D5-B180-A663CAF98BBE}" destId="{A2EA51C9-849D-4283-8649-10011C8582AF}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2008/layout/VerticalCircleList"/>
     <dgm:cxn modelId="{E8DE8603-635A-4249-A098-5F3FF2417662}" type="presParOf" srcId="{146305D9-97DE-43D5-B180-A663CAF98BBE}" destId="{E120B352-2324-4C7C-A78B-48672E7C89BD}" srcOrd="2" destOrd="0" presId="urn:microsoft.com/office/officeart/2008/layout/VerticalCircleList"/>
   </dgm:cxnLst>
   <dgm:bg/>
   <dgm:whole/>
   <dgm:extLst>
     <a:ext uri="http://schemas.microsoft.com/office/drawing/2008/diagram">
-      <dsp:dataModelExt xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" relId="rId29" minVer="http://schemas.openxmlformats.org/drawingml/2006/diagram"/>
+      <dsp:dataModelExt xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" relId="rId28" minVer="http://schemas.openxmlformats.org/drawingml/2006/diagram"/>
     </a:ext>
   </dgm:extLst>
 </dgm:dataModel>
 </file>
 
 <file path=word/diagrams/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <dsp:drawing xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <dsp:spTree>
     <dsp:nvGrpSpPr>
       <dsp:cNvPr id="0" name=""/>
       <dsp:cNvGrpSpPr/>
     </dsp:nvGrpSpPr>
     <dsp:grpSpPr/>
     <dsp:sp modelId="{F4098223-F968-424C-8800-A9F4F9911F50}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm>
           <a:off x="606851" y="772990"/>
           <a:ext cx="249114" cy="249114"/>
         </a:xfrm>
         <a:prstGeom prst="ellipse">
           <a:avLst/>
@@ -22899,2191 +27184,1643 @@
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="2521AD14948C446EAFF44CE79269DC5F"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{15D1FA93-B5BD-4E79-8A68-5F50783548B2}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00E02091" w:rsidRDefault="00734B60" w:rsidP="00734B60">
+        <w:p w:rsidR="00E02091" w:rsidRDefault="006A4673" w:rsidP="006A4673">
           <w:pPr>
-            <w:pStyle w:val="2521AD14948C446EAFF44CE79269DC5F"/>
+            <w:pStyle w:val="2521AD14948C446EAFF44CE79269DC5F3"/>
           </w:pPr>
+          <w:bookmarkStart w:id="0" w:name="_Hlk199169362"/>
           <w:r w:rsidRPr="00BF0460">
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
           </w:r>
+          <w:bookmarkEnd w:id="0"/>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="A74610E95D92470D84C36C0EB5F2A292"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{3308EF67-68EF-49BB-BB7A-A8393E371A42}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="005E4929" w:rsidRDefault="000E7BA2" w:rsidP="000E7BA2">
+        <w:p w:rsidR="005E4929" w:rsidRDefault="006A4673" w:rsidP="006A4673">
           <w:pPr>
-            <w:pStyle w:val="A74610E95D92470D84C36C0EB5F2A292"/>
+            <w:pStyle w:val="A74610E95D92470D84C36C0EB5F2A2923"/>
           </w:pPr>
           <w:r w:rsidRPr="00270A31">
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="FE2E99E3D6304A77BF05BE01DBEE3B77"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{8E3E4157-9F48-4E22-A93A-F8AD5654EEE5}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="005E4929" w:rsidRDefault="000E7BA2" w:rsidP="000E7BA2">
+        <w:p w:rsidR="005E4929" w:rsidRDefault="006A4673" w:rsidP="006A4673">
           <w:pPr>
-            <w:pStyle w:val="FE2E99E3D6304A77BF05BE01DBEE3B77"/>
-[...28 lines deleted...]
-            <w:pStyle w:val="AB337FF7939046F0927B8EDB86693A72"/>
+            <w:pStyle w:val="FE2E99E3D6304A77BF05BE01DBEE3B773"/>
           </w:pPr>
           <w:r w:rsidRPr="00270A31">
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="3F2C71288F794419A38F2016902373E9"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{2CB03128-6724-4837-8868-4C6C3D82DDCF}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="005E4929" w:rsidRDefault="000E7BA2" w:rsidP="000E7BA2">
+        <w:p w:rsidR="005E4929" w:rsidRDefault="006A4673" w:rsidP="006A4673">
           <w:pPr>
-            <w:pStyle w:val="3F2C71288F794419A38F2016902373E9"/>
+            <w:pStyle w:val="3F2C71288F794419A38F2016902373E93"/>
           </w:pPr>
           <w:r w:rsidRPr="00270A31">
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="52B912433D4E4BAF8D6DA9A1550C2CF6"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{CBF6052B-7C55-4215-B4B2-F122E3FF457E}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="005E4929" w:rsidRDefault="000E7BA2" w:rsidP="000E7BA2">
+        <w:p w:rsidR="005E4929" w:rsidRDefault="006A4673" w:rsidP="006A4673">
           <w:pPr>
-            <w:pStyle w:val="52B912433D4E4BAF8D6DA9A1550C2CF6"/>
+            <w:pStyle w:val="52B912433D4E4BAF8D6DA9A1550C2CF63"/>
           </w:pPr>
           <w:r w:rsidRPr="00270A31">
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="645ED6125BE94AABA5F4275F6F795A9F"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{54CF8174-8FB3-464B-A8A0-F28669B3AFE9}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="005E4929" w:rsidRDefault="000E7BA2" w:rsidP="000E7BA2">
+        <w:p w:rsidR="005E4929" w:rsidRDefault="006A4673" w:rsidP="006A4673">
           <w:pPr>
-            <w:pStyle w:val="645ED6125BE94AABA5F4275F6F795A9F"/>
-[...57 lines deleted...]
-            <w:pStyle w:val="BF9CA391A8E142BF9D4881C71865228F"/>
+            <w:pStyle w:val="645ED6125BE94AABA5F4275F6F795A9F3"/>
           </w:pPr>
           <w:r w:rsidRPr="00270A31">
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="16E8CCDCCD754F659071567ACD60EABB"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{B5011E8D-C108-49C5-84CF-16CD8D8CCCAF}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="005E4929" w:rsidRDefault="000E7BA2" w:rsidP="000E7BA2">
+        <w:p w:rsidR="005E4929" w:rsidRDefault="006A4673" w:rsidP="006A4673">
           <w:pPr>
-            <w:pStyle w:val="16E8CCDCCD754F659071567ACD60EABB"/>
+            <w:pStyle w:val="16E8CCDCCD754F659071567ACD60EABB3"/>
           </w:pPr>
           <w:r w:rsidRPr="00270A31">
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="DD48416FDF594CEE9BA66000669A9FB1"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{B5AE44DD-F5FA-40FD-A621-B94E3EE9F77F}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="005E4929" w:rsidRDefault="000E7BA2" w:rsidP="000E7BA2">
+        <w:p w:rsidR="005E4929" w:rsidRDefault="006A4673" w:rsidP="006A4673">
           <w:pPr>
-            <w:pStyle w:val="DD48416FDF594CEE9BA66000669A9FB1"/>
+            <w:pStyle w:val="DD48416FDF594CEE9BA66000669A9FB13"/>
           </w:pPr>
           <w:r w:rsidRPr="00270A31">
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="2849A1807F18476EB4CE2C665F5469D6"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{E44BFFD4-1CCA-4A8C-AFFE-1D8D74358625}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="005E4929" w:rsidRDefault="000E7BA2" w:rsidP="000E7BA2">
+        <w:p w:rsidR="005E4929" w:rsidRDefault="006A4673" w:rsidP="006A4673">
           <w:pPr>
-            <w:pStyle w:val="2849A1807F18476EB4CE2C665F5469D6"/>
+            <w:pStyle w:val="2849A1807F18476EB4CE2C665F5469D63"/>
           </w:pPr>
           <w:r w:rsidRPr="00270A31">
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="4CF3CAF545664DCA8ABBEDC08BFEF23A"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{2BE19AE7-ED8E-48ED-9692-83EFF69D0A6E}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="005E4929" w:rsidRDefault="000E7BA2" w:rsidP="000E7BA2">
+        <w:p w:rsidR="005E4929" w:rsidRDefault="006A4673" w:rsidP="006A4673">
           <w:pPr>
-            <w:pStyle w:val="4CF3CAF545664DCA8ABBEDC08BFEF23A"/>
+            <w:pStyle w:val="4CF3CAF545664DCA8ABBEDC08BFEF23A3"/>
           </w:pPr>
           <w:r w:rsidRPr="00270A31">
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="008EE6142BA04ACCA2AAC0B4D243F5A4"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{17DF0CC1-E39D-4204-9422-956AEC3B0E29}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00465DFF" w:rsidRDefault="005E4929" w:rsidP="005E4929">
+        <w:p w:rsidR="00465DFF" w:rsidRDefault="006A4673" w:rsidP="006A4673">
           <w:pPr>
-            <w:pStyle w:val="008EE6142BA04ACCA2AAC0B4D243F5A4"/>
+            <w:pStyle w:val="008EE6142BA04ACCA2AAC0B4D243F5A43"/>
           </w:pPr>
           <w:r w:rsidRPr="00270A31">
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="DD766E0903734DA9AC7097D87118CE63"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{399255AA-3C8D-4DB7-A6F9-BF737FA937B3}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00465DFF" w:rsidRDefault="005E4929" w:rsidP="005E4929">
+        <w:p w:rsidR="00465DFF" w:rsidRDefault="006A4673" w:rsidP="006A4673">
           <w:pPr>
-            <w:pStyle w:val="DD766E0903734DA9AC7097D87118CE63"/>
+            <w:pStyle w:val="DD766E0903734DA9AC7097D87118CE633"/>
           </w:pPr>
           <w:r w:rsidRPr="00270A31">
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="1113F6F3A69A4891BB537C552EE6F5DB"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{91E6CECC-A93F-4B91-9C73-8C6B7E2E3184}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00465DFF" w:rsidRDefault="005E4929" w:rsidP="005E4929">
+        <w:p w:rsidR="00465DFF" w:rsidRDefault="006A4673" w:rsidP="006A4673">
           <w:pPr>
-            <w:pStyle w:val="1113F6F3A69A4891BB537C552EE6F5DB"/>
+            <w:pStyle w:val="1113F6F3A69A4891BB537C552EE6F5DB3"/>
           </w:pPr>
           <w:r w:rsidRPr="00270A31">
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="2624192FA24148E3AF922F98A16C4AA5"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{EABED03F-EB43-4427-838E-C093B073B663}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00465DFF" w:rsidRDefault="005E4929" w:rsidP="005E4929">
+        <w:p w:rsidR="00465DFF" w:rsidRDefault="006A4673" w:rsidP="006A4673">
           <w:pPr>
-            <w:pStyle w:val="2624192FA24148E3AF922F98A16C4AA5"/>
+            <w:pStyle w:val="2624192FA24148E3AF922F98A16C4AA53"/>
           </w:pPr>
           <w:r w:rsidRPr="00270A31">
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="3E580600F2704E919BC9FF2A03C1A7FE"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{91D4CC75-ECB7-471A-B015-13A191F05F8A}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00465DFF" w:rsidRDefault="005E4929" w:rsidP="005E4929">
+        <w:p w:rsidR="00465DFF" w:rsidRDefault="006A4673" w:rsidP="006A4673">
           <w:pPr>
-            <w:pStyle w:val="3E580600F2704E919BC9FF2A03C1A7FE"/>
-[...28 lines deleted...]
-            <w:pStyle w:val="756AAD4932CC4EBCAF95E4AE7CA1D5B6"/>
+            <w:pStyle w:val="3E580600F2704E919BC9FF2A03C1A7FE3"/>
           </w:pPr>
           <w:r w:rsidRPr="00270A31">
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="96D286E46E7E41BEBC5F1F90A9B6EDE9"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{E47E12CD-1DC5-4381-9321-B21903DE7FB7}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00465DFF" w:rsidRDefault="005E4929" w:rsidP="005E4929">
+        <w:p w:rsidR="00465DFF" w:rsidRDefault="006A4673" w:rsidP="006A4673">
           <w:pPr>
-            <w:pStyle w:val="96D286E46E7E41BEBC5F1F90A9B6EDE9"/>
+            <w:pStyle w:val="96D286E46E7E41BEBC5F1F90A9B6EDE93"/>
           </w:pPr>
           <w:r w:rsidRPr="00270A31">
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="FF6D316DD34D4A08B7B1C909AF837EC0"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{3DDD97FC-A70F-4017-9A53-732613F3166C}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00465DFF" w:rsidRDefault="005E4929" w:rsidP="005E4929">
+        <w:p w:rsidR="00465DFF" w:rsidRDefault="006A4673" w:rsidP="006A4673">
           <w:pPr>
-            <w:pStyle w:val="FF6D316DD34D4A08B7B1C909AF837EC0"/>
+            <w:pStyle w:val="FF6D316DD34D4A08B7B1C909AF837EC03"/>
           </w:pPr>
           <w:r w:rsidRPr="00270A31">
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="A2F7B58DD3FA47169653DFD9BA995804"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{098B59BA-97FE-44F7-AEDD-7E58BCEA7F49}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00465DFF" w:rsidRDefault="005E4929" w:rsidP="005E4929">
+        <w:p w:rsidR="00465DFF" w:rsidRDefault="006A4673" w:rsidP="006A4673">
           <w:pPr>
-            <w:pStyle w:val="A2F7B58DD3FA47169653DFD9BA995804"/>
+            <w:pStyle w:val="A2F7B58DD3FA47169653DFD9BA9958043"/>
           </w:pPr>
           <w:r w:rsidRPr="00270A31">
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="844F777B5BF6495CAE28B14221873350"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{8D56A2AC-2B06-480F-9A43-DF3FB998BD8D}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00465DFF" w:rsidRDefault="005E4929" w:rsidP="005E4929">
+        <w:p w:rsidR="00465DFF" w:rsidRDefault="006A4673" w:rsidP="006A4673">
           <w:pPr>
-            <w:pStyle w:val="844F777B5BF6495CAE28B14221873350"/>
+            <w:pStyle w:val="844F777B5BF6495CAE28B142218733503"/>
           </w:pPr>
           <w:r w:rsidRPr="00270A31">
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="119E3A0EFE4B43DDBE8C384AE74CF46F"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{CBA74831-1521-4CE4-A7DC-57C1B63C0FDA}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00465DFF" w:rsidRDefault="005E4929" w:rsidP="005E4929">
+        <w:p w:rsidR="00465DFF" w:rsidRDefault="006A4673" w:rsidP="006A4673">
           <w:pPr>
-            <w:pStyle w:val="119E3A0EFE4B43DDBE8C384AE74CF46F"/>
+            <w:pStyle w:val="119E3A0EFE4B43DDBE8C384AE74CF46F3"/>
           </w:pPr>
           <w:r w:rsidRPr="00270A31">
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="365314FC8B224124B223F5E0CE1E74AE"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{926ABC69-F328-4745-9E8B-536224273FC7}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00465DFF" w:rsidRDefault="005E4929" w:rsidP="005E4929">
+        <w:p w:rsidR="00465DFF" w:rsidRDefault="006A4673" w:rsidP="006A4673">
           <w:pPr>
-            <w:pStyle w:val="365314FC8B224124B223F5E0CE1E74AE"/>
+            <w:pStyle w:val="365314FC8B224124B223F5E0CE1E74AE3"/>
           </w:pPr>
           <w:r w:rsidRPr="00270A31">
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="7008E991B545422499F8DCB73E417C11"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{6CE6EC41-D727-41E9-97D0-4B366C8B5254}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00465DFF" w:rsidRDefault="005E4929" w:rsidP="005E4929">
+        <w:p w:rsidR="00465DFF" w:rsidRDefault="006A4673" w:rsidP="006A4673">
           <w:pPr>
-            <w:pStyle w:val="7008E991B545422499F8DCB73E417C11"/>
+            <w:pStyle w:val="7008E991B545422499F8DCB73E417C113"/>
           </w:pPr>
           <w:r w:rsidRPr="00270A31">
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="B71532A9B132496BB3A7213388E61671"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{EBC78643-979F-42F7-BFCB-E2E24D46F216}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00465DFF" w:rsidRDefault="005E4929" w:rsidP="005E4929">
+        <w:p w:rsidR="00465DFF" w:rsidRDefault="006A4673" w:rsidP="006A4673">
           <w:pPr>
-            <w:pStyle w:val="B71532A9B132496BB3A7213388E61671"/>
-[...289 lines deleted...]
-            <w:pStyle w:val="829D26B0B73E4C50A1527FB088D5E09E"/>
+            <w:pStyle w:val="B71532A9B132496BB3A7213388E616713"/>
           </w:pPr>
           <w:r w:rsidRPr="00270A31">
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="0C688B35D41D48BDAE7421FDAA2A0763"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{064E49C5-9901-462B-9511-461CE51228B0}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="0000313A" w:rsidRDefault="00465DFF" w:rsidP="00465DFF">
+        <w:p w:rsidR="0000313A" w:rsidRDefault="006A4673" w:rsidP="00465DFF">
           <w:pPr>
             <w:pStyle w:val="0C688B35D41D48BDAE7421FDAA2A0763"/>
           </w:pPr>
-          <w:r w:rsidRPr="00270A31">
-[...2 lines deleted...]
-            </w:rPr>
+          <w:r w:rsidRPr="003D0D72">
             <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="A69286D8BCBF431E98783FBEA91DB16F"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{165542EC-CA7F-425F-9408-84E3596AF500}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="0000313A" w:rsidRDefault="00465DFF" w:rsidP="00465DFF">
+        <w:p w:rsidR="0000313A" w:rsidRDefault="006A4673" w:rsidP="00465DFF">
           <w:pPr>
             <w:pStyle w:val="A69286D8BCBF431E98783FBEA91DB16F"/>
           </w:pPr>
-          <w:r w:rsidRPr="00270A31">
-[...2 lines deleted...]
-            </w:rPr>
+          <w:r w:rsidRPr="003D0D72">
             <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="07F00C5496AD4626BAB98D82E96E0CEE"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{5E16EC0B-813F-4A8E-965F-371F30B6C155}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="0000313A" w:rsidRDefault="00465DFF" w:rsidP="00465DFF">
+        <w:p w:rsidR="0000313A" w:rsidRDefault="006A4673" w:rsidP="00465DFF">
           <w:pPr>
             <w:pStyle w:val="07F00C5496AD4626BAB98D82E96E0CEE"/>
           </w:pPr>
-          <w:r w:rsidRPr="00270A31">
-[...2 lines deleted...]
-            </w:rPr>
+          <w:r w:rsidRPr="003D0D72">
             <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="DBD1F1246E66400FA7CA4F37A5C88E22"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{04198DEA-4E3C-42A2-BEF5-CC47BA2AE7D8}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="0000313A" w:rsidRDefault="00465DFF" w:rsidP="00465DFF">
+        <w:p w:rsidR="0000313A" w:rsidRDefault="006A4673" w:rsidP="00465DFF">
           <w:pPr>
             <w:pStyle w:val="DBD1F1246E66400FA7CA4F37A5C88E22"/>
           </w:pPr>
-          <w:r w:rsidRPr="00270A31">
-[...2 lines deleted...]
-            </w:rPr>
+          <w:r w:rsidRPr="003D0D72">
             <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="B8A30EEF619F4EB0BC356AC8BFD35988"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{0BBE7A11-D82D-4172-8003-5EDE76740350}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="0000313A" w:rsidRDefault="00465DFF" w:rsidP="00465DFF">
+        <w:p w:rsidR="0000313A" w:rsidRDefault="006A4673" w:rsidP="00465DFF">
           <w:pPr>
             <w:pStyle w:val="B8A30EEF619F4EB0BC356AC8BFD35988"/>
           </w:pPr>
-          <w:r w:rsidRPr="00270A31">
-[...2 lines deleted...]
-            </w:rPr>
+          <w:r w:rsidRPr="003D0D72">
             <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="3281C9A7DD924BBB9F32E3DB447B9033"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{B1A840E8-390A-478C-AE90-F02BC0F3B585}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="0000313A" w:rsidRDefault="00465DFF" w:rsidP="00465DFF">
+        <w:p w:rsidR="0000313A" w:rsidRDefault="006A4673" w:rsidP="00465DFF">
           <w:pPr>
             <w:pStyle w:val="3281C9A7DD924BBB9F32E3DB447B9033"/>
           </w:pPr>
-          <w:r w:rsidRPr="00270A31">
-[...2 lines deleted...]
-            </w:rPr>
+          <w:r w:rsidRPr="003D0D72">
             <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="73D8A88DD8E846F1854B0B08FEF0D461"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{2EBA90DF-6465-4DD2-80AA-6631E6F1F92E}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="0000313A" w:rsidRDefault="00465DFF" w:rsidP="00465DFF">
+        <w:p w:rsidR="0000313A" w:rsidRDefault="006A4673" w:rsidP="00465DFF">
           <w:pPr>
             <w:pStyle w:val="73D8A88DD8E846F1854B0B08FEF0D461"/>
           </w:pPr>
-          <w:r w:rsidRPr="00270A31">
-[...2 lines deleted...]
-            </w:rPr>
+          <w:r w:rsidRPr="003D0D72">
             <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="2378085CF4104FC78157C456DE4338AB"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{05221151-B276-4E9A-B29A-28B46AA0D96A}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="0000313A" w:rsidRDefault="00465DFF" w:rsidP="00465DFF">
+        <w:p w:rsidR="0000313A" w:rsidRDefault="006A4673" w:rsidP="00465DFF">
           <w:pPr>
             <w:pStyle w:val="2378085CF4104FC78157C456DE4338AB"/>
           </w:pPr>
-          <w:r w:rsidRPr="00270A31">
-[...2 lines deleted...]
-            </w:rPr>
+          <w:r w:rsidRPr="003D0D72">
             <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="3AB49FA83EA04ECDBE7E6D4B36ADB7DA"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{6BA8853F-6B3D-4C70-9E35-1E9E4BFF343C}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="0000313A" w:rsidRDefault="00465DFF" w:rsidP="00465DFF">
+        <w:p w:rsidR="0000313A" w:rsidRDefault="006A4673" w:rsidP="00465DFF">
           <w:pPr>
             <w:pStyle w:val="3AB49FA83EA04ECDBE7E6D4B36ADB7DA"/>
           </w:pPr>
-          <w:r w:rsidRPr="00270A31">
-[...2 lines deleted...]
-            </w:rPr>
+          <w:r w:rsidRPr="003D0D72">
             <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="961E897296054DA0B1AC03A3330A0433"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{054F3A5B-A397-480F-B304-DA2BAA3E08F6}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="0000313A" w:rsidRDefault="00465DFF" w:rsidP="00465DFF">
+        <w:p w:rsidR="0000313A" w:rsidRDefault="006A4673" w:rsidP="00465DFF">
           <w:pPr>
             <w:pStyle w:val="961E897296054DA0B1AC03A3330A0433"/>
           </w:pPr>
-          <w:r w:rsidRPr="00270A31">
-[...2 lines deleted...]
-            </w:rPr>
+          <w:r w:rsidRPr="003D0D72">
             <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="6DF60EBACD47426C81DB3BFF82814A80"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{97404B7D-6311-4853-828B-4038C11AD000}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="0000313A" w:rsidRDefault="00465DFF" w:rsidP="00465DFF">
+        <w:p w:rsidR="0000313A" w:rsidRDefault="006A4673" w:rsidP="00465DFF">
           <w:pPr>
             <w:pStyle w:val="6DF60EBACD47426C81DB3BFF82814A80"/>
           </w:pPr>
-          <w:r w:rsidRPr="00270A31">
-[...2 lines deleted...]
-            </w:rPr>
+          <w:r w:rsidRPr="003D0D72">
             <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="195E507E93B941F2850BA5D495F39337"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{D775ED89-8F74-4E12-A804-D06ABEDE1434}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="0000313A" w:rsidRDefault="00465DFF" w:rsidP="00465DFF">
+        <w:p w:rsidR="0000313A" w:rsidRDefault="006A4673" w:rsidP="00465DFF">
           <w:pPr>
             <w:pStyle w:val="195E507E93B941F2850BA5D495F39337"/>
           </w:pPr>
-          <w:r w:rsidRPr="00270A31">
-[...2 lines deleted...]
-            </w:rPr>
+          <w:r w:rsidRPr="003D0D72">
             <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="3ECE96E597ED416493124C8F4D5265C2"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{2C3340C4-AA0C-4692-B208-7C7D1458ED0A}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="0000313A" w:rsidRDefault="00465DFF" w:rsidP="00465DFF">
+        <w:p w:rsidR="0000313A" w:rsidRDefault="006A4673" w:rsidP="00465DFF">
           <w:pPr>
             <w:pStyle w:val="3ECE96E597ED416493124C8F4D5265C2"/>
           </w:pPr>
-          <w:r w:rsidRPr="00270A31">
-[...2 lines deleted...]
-            </w:rPr>
+          <w:r w:rsidRPr="003D0D72">
             <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="01FB8FF78EC040E8B3136CB21DE64782"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{46F73F5B-2D31-485A-BA0E-D7DBD9D6CBE3}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="0000313A" w:rsidRDefault="00465DFF" w:rsidP="00465DFF">
+        <w:p w:rsidR="0000313A" w:rsidRDefault="006A4673" w:rsidP="00465DFF">
           <w:pPr>
             <w:pStyle w:val="01FB8FF78EC040E8B3136CB21DE64782"/>
           </w:pPr>
-          <w:r w:rsidRPr="00270A31">
-[...2 lines deleted...]
-            </w:rPr>
+          <w:r w:rsidRPr="003D0D72">
             <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="EEB294E4A4A849A89465186E8E14D243"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{9570DEDE-AC5C-4042-9CBB-324371FA6C25}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="0000313A" w:rsidRDefault="00465DFF" w:rsidP="00465DFF">
+        <w:p w:rsidR="0000313A" w:rsidRDefault="006A4673" w:rsidP="00465DFF">
           <w:pPr>
             <w:pStyle w:val="EEB294E4A4A849A89465186E8E14D243"/>
           </w:pPr>
-          <w:r w:rsidRPr="00270A31">
-[...2 lines deleted...]
-            </w:rPr>
+          <w:r w:rsidRPr="003D0D72">
             <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="9ADA4BBEC8A6442481DA5EF255FAC3F2"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{1EF44B66-1435-4B88-9799-9C84C7732058}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="0000313A" w:rsidRDefault="00465DFF" w:rsidP="00465DFF">
+        <w:p w:rsidR="0000313A" w:rsidRDefault="006A4673" w:rsidP="00465DFF">
           <w:pPr>
             <w:pStyle w:val="9ADA4BBEC8A6442481DA5EF255FAC3F2"/>
           </w:pPr>
-          <w:r w:rsidRPr="00270A31">
-[...2 lines deleted...]
-            </w:rPr>
+          <w:r w:rsidRPr="003D0D72">
             <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="8103BA52BC2B4242BE94727A91B63C9E"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{813828AE-9B93-40BF-90F8-13F76FF62478}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="0000313A" w:rsidRDefault="00465DFF" w:rsidP="00465DFF">
+        <w:p w:rsidR="0000313A" w:rsidRDefault="006A4673" w:rsidP="00465DFF">
           <w:pPr>
             <w:pStyle w:val="8103BA52BC2B4242BE94727A91B63C9E"/>
           </w:pPr>
-          <w:r w:rsidRPr="00270A31">
-[...2 lines deleted...]
-            </w:rPr>
+          <w:r w:rsidRPr="003D0D72">
             <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="A1247C68C9B84454B650F1281989F91E"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{E885396F-41E5-40EA-A5AE-FE0F1C1C19C5}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="0000313A" w:rsidRDefault="00465DFF" w:rsidP="00465DFF">
+        <w:p w:rsidR="0000313A" w:rsidRDefault="006A4673" w:rsidP="00465DFF">
           <w:pPr>
             <w:pStyle w:val="A1247C68C9B84454B650F1281989F91E"/>
           </w:pPr>
-          <w:r w:rsidRPr="00270A31">
-[...2 lines deleted...]
-            </w:rPr>
+          <w:r w:rsidRPr="003D0D72">
             <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="2A16F737B38043FD9EFAD846BB50108D"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{1F3058AC-7FD7-4AC5-97AE-802FC44D630E}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00F671A3" w:rsidRDefault="004A3B36" w:rsidP="004A3B36">
+        <w:p w:rsidR="00F671A3" w:rsidRDefault="006A4673" w:rsidP="006A4673">
           <w:pPr>
-            <w:pStyle w:val="2A16F737B38043FD9EFAD846BB50108D"/>
+            <w:pStyle w:val="2A16F737B38043FD9EFAD846BB50108D3"/>
           </w:pPr>
-          <w:r w:rsidRPr="00270A31">
+          <w:r w:rsidRPr="00B66C58">
             <w:rPr>
-              <w:rStyle w:val="Textedelespacerserv"/>
+              <w:color w:val="808080"/>
             </w:rPr>
             <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="FB06A86E05B74D618DF9C3FBC834B4D2"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{B20C283D-2240-44B7-BBB4-2F6D58E2E621}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00F671A3" w:rsidRDefault="004A3B36" w:rsidP="004A3B36">
+        <w:p w:rsidR="00F671A3" w:rsidRDefault="006A4673" w:rsidP="006A4673">
           <w:pPr>
-            <w:pStyle w:val="FB06A86E05B74D618DF9C3FBC834B4D2"/>
+            <w:pStyle w:val="FB06A86E05B74D618DF9C3FBC834B4D23"/>
           </w:pPr>
-          <w:r w:rsidRPr="00270A31">
+          <w:r w:rsidRPr="00B66C58">
             <w:rPr>
-              <w:rStyle w:val="Textedelespacerserv"/>
+              <w:color w:val="808080"/>
             </w:rPr>
             <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="3B7CDFBF453C44BD9402E8C5288123C7"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{50465BA5-B82F-44C4-9590-7658B87147AD}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00F671A3" w:rsidRDefault="004A3B36" w:rsidP="004A3B36">
+        <w:p w:rsidR="00F671A3" w:rsidRDefault="006A4673" w:rsidP="006A4673">
           <w:pPr>
-            <w:pStyle w:val="3B7CDFBF453C44BD9402E8C5288123C7"/>
+            <w:pStyle w:val="3B7CDFBF453C44BD9402E8C5288123C73"/>
           </w:pPr>
-          <w:r w:rsidRPr="00270A31">
+          <w:r w:rsidRPr="00B66C58">
             <w:rPr>
-              <w:rStyle w:val="Textedelespacerserv"/>
+              <w:color w:val="808080"/>
             </w:rPr>
             <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="68CE471098624AA2B692A658D781D3C2"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{B8C92D40-0AA9-45DC-A245-827DA0747FFF}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00F671A3" w:rsidRDefault="004A3B36" w:rsidP="004A3B36">
+        <w:p w:rsidR="00F671A3" w:rsidRDefault="006A4673" w:rsidP="006A4673">
           <w:pPr>
-            <w:pStyle w:val="68CE471098624AA2B692A658D781D3C2"/>
+            <w:pStyle w:val="68CE471098624AA2B692A658D781D3C23"/>
           </w:pPr>
-          <w:r w:rsidRPr="00270A31">
+          <w:r w:rsidRPr="00B66C58">
             <w:rPr>
-              <w:rStyle w:val="Textedelespacerserv"/>
+              <w:color w:val="808080"/>
             </w:rPr>
             <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="EE20BFBD6C684DA096152BA73540D02F"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{44B35ECC-5B5E-4375-930B-C76045558A79}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00F671A3" w:rsidRDefault="004A3B36" w:rsidP="004A3B36">
+        <w:p w:rsidR="00F671A3" w:rsidRDefault="006A4673" w:rsidP="006A4673">
           <w:pPr>
-            <w:pStyle w:val="EE20BFBD6C684DA096152BA73540D02F"/>
+            <w:pStyle w:val="EE20BFBD6C684DA096152BA73540D02F3"/>
           </w:pPr>
-          <w:r w:rsidRPr="00270A31">
+          <w:r w:rsidRPr="00B66C58">
             <w:rPr>
-              <w:rStyle w:val="Textedelespacerserv"/>
+              <w:color w:val="808080"/>
             </w:rPr>
             <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="0714861B62E84BC19F967842D0C67665"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{8DC57591-5229-4A6E-B869-831BCF5672DD}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00F671A3" w:rsidRDefault="004A3B36" w:rsidP="004A3B36">
+        <w:p w:rsidR="00F671A3" w:rsidRDefault="006A4673" w:rsidP="006A4673">
           <w:pPr>
-            <w:pStyle w:val="0714861B62E84BC19F967842D0C67665"/>
+            <w:pStyle w:val="0714861B62E84BC19F967842D0C676653"/>
           </w:pPr>
-          <w:r w:rsidRPr="00270A31">
+          <w:r w:rsidRPr="00B66C58">
             <w:rPr>
-              <w:rStyle w:val="Textedelespacerserv"/>
-[...115 lines deleted...]
-              <w:rStyle w:val="Textedelespacerserv"/>
+              <w:color w:val="808080"/>
             </w:rPr>
             <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="3BC9936BA39144939C9D98E2FBB1B76C"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{AC351784-46EE-40A1-B079-D2845CE9CEA9}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00176F3A" w:rsidRDefault="000D2C59" w:rsidP="000D2C59">
+        <w:p w:rsidR="00176F3A" w:rsidRDefault="006A4673" w:rsidP="006A4673">
           <w:pPr>
-            <w:pStyle w:val="3BC9936BA39144939C9D98E2FBB1B76C"/>
+            <w:pStyle w:val="3BC9936BA39144939C9D98E2FBB1B76C3"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="AB59607BCF5F4A11B5344C720AD72E0E"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{7F7FA06F-7B4C-4486-BBA4-F8D4078C766F}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00176F3A" w:rsidRDefault="000D2C59" w:rsidP="000D2C59">
+        <w:p w:rsidR="00176F3A" w:rsidRDefault="006A4673" w:rsidP="006A4673">
           <w:pPr>
-            <w:pStyle w:val="AB59607BCF5F4A11B5344C720AD72E0E"/>
-[...28 lines deleted...]
-            <w:pStyle w:val="210B5D50546D4AFCA74F9670B5A64CA5"/>
+            <w:pStyle w:val="AB59607BCF5F4A11B5344C720AD72E0E3"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="1D5B06DF91D24066BC3C9951CEB8D1D5"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{F8E512ED-671A-4E8C-BD1A-1F4B210CFF20}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00176F3A" w:rsidRDefault="000D2C59" w:rsidP="000D2C59">
+        <w:p w:rsidR="00176F3A" w:rsidRDefault="006A4673" w:rsidP="006A4673">
           <w:pPr>
-            <w:pStyle w:val="1D5B06DF91D24066BC3C9951CEB8D1D5"/>
-[...28 lines deleted...]
-            <w:pStyle w:val="BB43F218945E46DE881AA58C77AB5984"/>
+            <w:pStyle w:val="1D5B06DF91D24066BC3C9951CEB8D1D53"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="6775803C68114E2BA5252FA79B8C841D"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{6F3FD243-8AB8-44A3-A963-5D2E2C79DAF7}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00176F3A" w:rsidRDefault="000D2C59" w:rsidP="000D2C59">
+        <w:p w:rsidR="00176F3A" w:rsidRDefault="006A4673" w:rsidP="006A4673">
           <w:pPr>
-            <w:pStyle w:val="6775803C68114E2BA5252FA79B8C841D"/>
+            <w:pStyle w:val="6775803C68114E2BA5252FA79B8C841D3"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="E6D198ED68554C66A6710772AD96C5D3"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{E9BBF56F-3B8A-4E3B-8F69-2B20FC2CB3FD}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00176F3A" w:rsidRDefault="000D2C59" w:rsidP="000D2C59">
+        <w:p w:rsidR="00176F3A" w:rsidRDefault="006A4673" w:rsidP="006A4673">
           <w:pPr>
-            <w:pStyle w:val="E6D198ED68554C66A6710772AD96C5D3"/>
+            <w:pStyle w:val="E6D198ED68554C66A6710772AD96C5D33"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="Textedelespacerserv"/>
+            </w:rPr>
+            <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="DefaultPlaceholder_-1854013440"/>
+        <w:category>
+          <w:name w:val="Général"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{37C5C76E-DE5E-4EA9-99B6-D25957EB3B99}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="002774AC" w:rsidRDefault="00BA72B2">
+          <w:r w:rsidRPr="0038385F">
+            <w:rPr>
+              <w:rStyle w:val="Textedelespacerserv"/>
+            </w:rPr>
+            <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="2EBBF1964CCB43BAB30C019C291B8FB4"/>
+        <w:category>
+          <w:name w:val="Général"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{3B937194-39A9-4893-9E31-8A00166014B7}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="002774AC" w:rsidRDefault="00BA72B2" w:rsidP="00BA72B2">
+          <w:pPr>
+            <w:pStyle w:val="2EBBF1964CCB43BAB30C019C291B8FB4"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="Textedelespacerserv"/>
+            </w:rPr>
+            <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="D0747C15A66D4A04A627ABE3319E2E1E"/>
+        <w:category>
+          <w:name w:val="Général"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{910BF3F2-B350-4BFD-BBF5-12CF6E13E0AA}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="002774AC" w:rsidRDefault="00BA72B2" w:rsidP="00BA72B2">
+          <w:pPr>
+            <w:pStyle w:val="D0747C15A66D4A04A627ABE3319E2E1E"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
-    <w:pitch w:val="variable"/>
-[...5 lines deleted...]
-    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Narrow">
     <w:panose1 w:val="020B0606020202030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Mangal">
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00008003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
@@ -25097,58 +28834,61 @@
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:view w:val="normal"/>
   <w:revisionView w:inkAnnotations="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="008C472E"/>
     <w:rsid w:val="0000313A"/>
     <w:rsid w:val="000D2C59"/>
     <w:rsid w:val="000E7BA2"/>
     <w:rsid w:val="00123703"/>
     <w:rsid w:val="00176F3A"/>
     <w:rsid w:val="00206FA1"/>
+    <w:rsid w:val="002774AC"/>
     <w:rsid w:val="003903A7"/>
     <w:rsid w:val="003E22F3"/>
     <w:rsid w:val="00465DFF"/>
     <w:rsid w:val="004A3B36"/>
     <w:rsid w:val="005E4929"/>
     <w:rsid w:val="0067593A"/>
+    <w:rsid w:val="006A4673"/>
     <w:rsid w:val="00734B60"/>
     <w:rsid w:val="008C472E"/>
+    <w:rsid w:val="00BA72B2"/>
     <w:rsid w:val="00E02091"/>
     <w:rsid w:val="00F671A3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-FR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
@@ -25560,163 +29300,54 @@
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Aucuneliste">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="Textedelespacerserv">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="000D2C59"/>
-[...111 lines deleted...]
-    <w:rsid w:val="005E4929"/>
+    <w:rsid w:val="00BA72B2"/>
+    <w:rPr>
+      <w:color w:val="808080"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="61172997B00741499CB3AA8224168EF8">
     <w:name w:val="61172997B00741499CB3AA8224168EF8"/>
     <w:rsid w:val="00465DFF"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="96EB189436CD4026BD60641CDDD095FC">
     <w:name w:val="96EB189436CD4026BD60641CDDD095FC"/>
     <w:rsid w:val="00465DFF"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="7E9F009E2D97406AB0BAAAA7C59ADA20">
     <w:name w:val="7E9F009E2D97406AB0BAAAA7C59ADA20"/>
     <w:rsid w:val="00465DFF"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="F4F8538CF331414791E127B65FEC5BDC">
     <w:name w:val="F4F8538CF331414791E127B65FEC5BDC"/>
     <w:rsid w:val="00465DFF"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="8474520CF9564F82BC7CFD670E6ED3AA">
     <w:name w:val="8474520CF9564F82BC7CFD670E6ED3AA"/>
     <w:rsid w:val="00465DFF"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="6057A4485BE848E3971139D994DF2A94">
     <w:name w:val="6057A4485BE848E3971139D994DF2A94"/>
     <w:rsid w:val="00465DFF"/>
   </w:style>
@@ -25782,117 +29413,417 @@
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="3ECE96E597ED416493124C8F4D5265C2">
     <w:name w:val="3ECE96E597ED416493124C8F4D5265C2"/>
     <w:rsid w:val="00465DFF"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="01FB8FF78EC040E8B3136CB21DE64782">
     <w:name w:val="01FB8FF78EC040E8B3136CB21DE64782"/>
     <w:rsid w:val="00465DFF"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="EEB294E4A4A849A89465186E8E14D243">
     <w:name w:val="EEB294E4A4A849A89465186E8E14D243"/>
     <w:rsid w:val="00465DFF"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="9ADA4BBEC8A6442481DA5EF255FAC3F2">
     <w:name w:val="9ADA4BBEC8A6442481DA5EF255FAC3F2"/>
     <w:rsid w:val="00465DFF"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="8103BA52BC2B4242BE94727A91B63C9E">
     <w:name w:val="8103BA52BC2B4242BE94727A91B63C9E"/>
     <w:rsid w:val="00465DFF"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="A1247C68C9B84454B650F1281989F91E">
     <w:name w:val="A1247C68C9B84454B650F1281989F91E"/>
     <w:rsid w:val="00465DFF"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2A16F737B38043FD9EFAD846BB50108D">
-[...1 lines deleted...]
-    <w:rsid w:val="004A3B36"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2521AD14948C446EAFF44CE79269DC5F3">
+    <w:name w:val="2521AD14948C446EAFF44CE79269DC5F3"/>
+    <w:rsid w:val="006A4673"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FB06A86E05B74D618DF9C3FBC834B4D2">
-[...1 lines deleted...]
-    <w:rsid w:val="004A3B36"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="A74610E95D92470D84C36C0EB5F2A2923">
+    <w:name w:val="A74610E95D92470D84C36C0EB5F2A2923"/>
+    <w:rsid w:val="006A4673"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3B7CDFBF453C44BD9402E8C5288123C7">
-[...1 lines deleted...]
-    <w:rsid w:val="004A3B36"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FE2E99E3D6304A77BF05BE01DBEE3B773">
+    <w:name w:val="FE2E99E3D6304A77BF05BE01DBEE3B773"/>
+    <w:rsid w:val="006A4673"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="68CE471098624AA2B692A658D781D3C2">
-[...1 lines deleted...]
-    <w:rsid w:val="004A3B36"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="AB337FF7939046F0927B8EDB86693A723">
+    <w:name w:val="AB337FF7939046F0927B8EDB86693A723"/>
+    <w:rsid w:val="006A4673"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="EE20BFBD6C684DA096152BA73540D02F">
-[...1 lines deleted...]
-    <w:rsid w:val="004A3B36"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3F2C71288F794419A38F2016902373E93">
+    <w:name w:val="3F2C71288F794419A38F2016902373E93"/>
+    <w:rsid w:val="006A4673"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="0714861B62E84BC19F967842D0C67665">
-[...1 lines deleted...]
-    <w:rsid w:val="004A3B36"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="52B912433D4E4BAF8D6DA9A1550C2CF63">
+    <w:name w:val="52B912433D4E4BAF8D6DA9A1550C2CF63"/>
+    <w:rsid w:val="006A4673"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="D35A5809A0E74AE3A0E546080BAED39C">
-[...1 lines deleted...]
-    <w:rsid w:val="000D2C59"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="645ED6125BE94AABA5F4275F6F795A9F3">
+    <w:name w:val="645ED6125BE94AABA5F4275F6F795A9F3"/>
+    <w:rsid w:val="006A4673"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="A646D31B180A4C53B36D1C7C719A3D00">
-[...1 lines deleted...]
-    <w:rsid w:val="000D2C59"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="D35A5809A0E74AE3A0E546080BAED39C3">
+    <w:name w:val="D35A5809A0E74AE3A0E546080BAED39C3"/>
+    <w:rsid w:val="006A4673"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3DD5E48147E54AD4B0E042B771CDD322">
-[...1 lines deleted...]
-    <w:rsid w:val="000D2C59"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="A646D31B180A4C53B36D1C7C719A3D003">
+    <w:name w:val="A646D31B180A4C53B36D1C7C719A3D003"/>
+    <w:rsid w:val="006A4673"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CAC7556A348844809D89A74C1FDCD30B">
-[...1 lines deleted...]
-    <w:rsid w:val="000D2C59"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3DD5E48147E54AD4B0E042B771CDD3223">
+    <w:name w:val="3DD5E48147E54AD4B0E042B771CDD3223"/>
+    <w:rsid w:val="006A4673"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3BC9936BA39144939C9D98E2FBB1B76C">
-[...1 lines deleted...]
-    <w:rsid w:val="000D2C59"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CAC7556A348844809D89A74C1FDCD30B3">
+    <w:name w:val="CAC7556A348844809D89A74C1FDCD30B3"/>
+    <w:rsid w:val="006A4673"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="AB59607BCF5F4A11B5344C720AD72E0E">
-[...1 lines deleted...]
-    <w:rsid w:val="000D2C59"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="B2F01B2D406843399AAC56E58C0682DE3">
+    <w:name w:val="B2F01B2D406843399AAC56E58C0682DE3"/>
+    <w:rsid w:val="006A4673"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="210B5D50546D4AFCA74F9670B5A64CA5">
-[...1 lines deleted...]
-    <w:rsid w:val="000D2C59"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="BF9CA391A8E142BF9D4881C71865228F3">
+    <w:name w:val="BF9CA391A8E142BF9D4881C71865228F3"/>
+    <w:rsid w:val="006A4673"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1D5B06DF91D24066BC3C9951CEB8D1D5">
-[...1 lines deleted...]
-    <w:rsid w:val="000D2C59"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="16E8CCDCCD754F659071567ACD60EABB3">
+    <w:name w:val="16E8CCDCCD754F659071567ACD60EABB3"/>
+    <w:rsid w:val="006A4673"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="BB43F218945E46DE881AA58C77AB5984">
-[...1 lines deleted...]
-    <w:rsid w:val="000D2C59"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="DD48416FDF594CEE9BA66000669A9FB13">
+    <w:name w:val="DD48416FDF594CEE9BA66000669A9FB13"/>
+    <w:rsid w:val="006A4673"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="6775803C68114E2BA5252FA79B8C841D">
-[...1 lines deleted...]
-    <w:rsid w:val="000D2C59"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2849A1807F18476EB4CE2C665F5469D63">
+    <w:name w:val="2849A1807F18476EB4CE2C665F5469D63"/>
+    <w:rsid w:val="006A4673"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E6D198ED68554C66A6710772AD96C5D3">
-[...1 lines deleted...]
-    <w:rsid w:val="000D2C59"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3BC9936BA39144939C9D98E2FBB1B76C3">
+    <w:name w:val="3BC9936BA39144939C9D98E2FBB1B76C3"/>
+    <w:rsid w:val="006A4673"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="4CF3CAF545664DCA8ABBEDC08BFEF23A3">
+    <w:name w:val="4CF3CAF545664DCA8ABBEDC08BFEF23A3"/>
+    <w:rsid w:val="006A4673"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="008EE6142BA04ACCA2AAC0B4D243F5A43">
+    <w:name w:val="008EE6142BA04ACCA2AAC0B4D243F5A43"/>
+    <w:rsid w:val="006A4673"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="DD766E0903734DA9AC7097D87118CE633">
+    <w:name w:val="DD766E0903734DA9AC7097D87118CE633"/>
+    <w:rsid w:val="006A4673"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="AB59607BCF5F4A11B5344C720AD72E0E3">
+    <w:name w:val="AB59607BCF5F4A11B5344C720AD72E0E3"/>
+    <w:rsid w:val="006A4673"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1113F6F3A69A4891BB537C552EE6F5DB3">
+    <w:name w:val="1113F6F3A69A4891BB537C552EE6F5DB3"/>
+    <w:rsid w:val="006A4673"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2624192FA24148E3AF922F98A16C4AA53">
+    <w:name w:val="2624192FA24148E3AF922F98A16C4AA53"/>
+    <w:rsid w:val="006A4673"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3E580600F2704E919BC9FF2A03C1A7FE3">
+    <w:name w:val="3E580600F2704E919BC9FF2A03C1A7FE3"/>
+    <w:rsid w:val="006A4673"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="210B5D50546D4AFCA74F9670B5A64CA53">
+    <w:name w:val="210B5D50546D4AFCA74F9670B5A64CA53"/>
+    <w:rsid w:val="006A4673"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="756AAD4932CC4EBCAF95E4AE7CA1D5B63">
+    <w:name w:val="756AAD4932CC4EBCAF95E4AE7CA1D5B63"/>
+    <w:rsid w:val="006A4673"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="96D286E46E7E41BEBC5F1F90A9B6EDE93">
+    <w:name w:val="96D286E46E7E41BEBC5F1F90A9B6EDE93"/>
+    <w:rsid w:val="006A4673"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FF6D316DD34D4A08B7B1C909AF837EC03">
+    <w:name w:val="FF6D316DD34D4A08B7B1C909AF837EC03"/>
+    <w:rsid w:val="006A4673"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1D5B06DF91D24066BC3C9951CEB8D1D53">
+    <w:name w:val="1D5B06DF91D24066BC3C9951CEB8D1D53"/>
+    <w:rsid w:val="006A4673"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="A2F7B58DD3FA47169653DFD9BA9958043">
+    <w:name w:val="A2F7B58DD3FA47169653DFD9BA9958043"/>
+    <w:rsid w:val="006A4673"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="844F777B5BF6495CAE28B142218733503">
+    <w:name w:val="844F777B5BF6495CAE28B142218733503"/>
+    <w:rsid w:val="006A4673"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="119E3A0EFE4B43DDBE8C384AE74CF46F3">
+    <w:name w:val="119E3A0EFE4B43DDBE8C384AE74CF46F3"/>
+    <w:rsid w:val="006A4673"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="BB43F218945E46DE881AA58C77AB59843">
+    <w:name w:val="BB43F218945E46DE881AA58C77AB59843"/>
+    <w:rsid w:val="006A4673"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="365314FC8B224124B223F5E0CE1E74AE3">
+    <w:name w:val="365314FC8B224124B223F5E0CE1E74AE3"/>
+    <w:rsid w:val="006A4673"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="7008E991B545422499F8DCB73E417C113">
+    <w:name w:val="7008E991B545422499F8DCB73E417C113"/>
+    <w:rsid w:val="006A4673"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="B71532A9B132496BB3A7213388E616713">
+    <w:name w:val="B71532A9B132496BB3A7213388E616713"/>
+    <w:rsid w:val="006A4673"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="6775803C68114E2BA5252FA79B8C841D3">
+    <w:name w:val="6775803C68114E2BA5252FA79B8C841D3"/>
+    <w:rsid w:val="006A4673"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="DE2DB6A6360746BEB74D20389B12A54B3">
+    <w:name w:val="DE2DB6A6360746BEB74D20389B12A54B3"/>
+    <w:rsid w:val="006A4673"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="68CE471098624AA2B692A658D781D3C23">
+    <w:name w:val="68CE471098624AA2B692A658D781D3C23"/>
+    <w:rsid w:val="006A4673"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="EE20BFBD6C684DA096152BA73540D02F3">
+    <w:name w:val="EE20BFBD6C684DA096152BA73540D02F3"/>
+    <w:rsid w:val="006A4673"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="0714861B62E84BC19F967842D0C676653">
+    <w:name w:val="0714861B62E84BC19F967842D0C676653"/>
+    <w:rsid w:val="006A4673"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2A16F737B38043FD9EFAD846BB50108D3">
+    <w:name w:val="2A16F737B38043FD9EFAD846BB50108D3"/>
+    <w:rsid w:val="006A4673"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FB06A86E05B74D618DF9C3FBC834B4D23">
+    <w:name w:val="FB06A86E05B74D618DF9C3FBC834B4D23"/>
+    <w:rsid w:val="006A4673"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E6D198ED68554C66A6710772AD96C5D33">
+    <w:name w:val="E6D198ED68554C66A6710772AD96C5D33"/>
+    <w:rsid w:val="006A4673"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3B7CDFBF453C44BD9402E8C5288123C73">
+    <w:name w:val="3B7CDFBF453C44BD9402E8C5288123C73"/>
+    <w:rsid w:val="006A4673"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2EBBF1964CCB43BAB30C019C291B8FB4">
+    <w:name w:val="2EBBF1964CCB43BAB30C019C291B8FB4"/>
+    <w:rsid w:val="00BA72B2"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="D0747C15A66D4A04A627ABE3319E2E1E">
+    <w:name w:val="D0747C15A66D4A04A627ABE3319E2E1E"/>
+    <w:rsid w:val="00BA72B2"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
@@ -26141,71 +30072,71 @@
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3BF69327-66C6-4B8F-A77F-58E21D6F0FFF}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>9</Pages>
-[...1 lines deleted...]
-  <Characters>11981</Characters>
+  <Pages>11</Pages>
+  <Words>3068</Words>
+  <Characters>16875</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>99</Lines>
-  <Paragraphs>28</Paragraphs>
+  <Lines>140</Lines>
+  <Paragraphs>39</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>ENSOSP</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>14131</CharactersWithSpaces>
+  <CharactersWithSpaces>19904</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>ROSSOW Benoit</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>