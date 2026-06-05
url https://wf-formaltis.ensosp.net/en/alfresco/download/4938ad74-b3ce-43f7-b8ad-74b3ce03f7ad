--- v0 (2026-04-20)
+++ v1 (2026-06-05)
@@ -11,57 +11,53 @@
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/diagrams/data1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramData+xml"/>
   <Override PartName="/word/diagrams/layout1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramLayout+xml"/>
   <Override PartName="/word/diagrams/quickStyle1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramStyle+xml"/>
   <Override PartName="/word/diagrams/colors1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramColors+xml"/>
   <Override PartName="/word/diagrams/drawing1.xml" ContentType="application/vnd.ms-office.drawingml.diagramDrawing+xml"/>
   <Override PartName="/word/diagrams/data2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramData+xml"/>
   <Override PartName="/word/diagrams/layout2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramLayout+xml"/>
   <Override PartName="/word/diagrams/quickStyle2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramStyle+xml"/>
   <Override PartName="/word/diagrams/colors2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramColors+xml"/>
   <Override PartName="/word/diagrams/drawing2.xml" ContentType="application/vnd.ms-office.drawingml.diagramDrawing+xml"/>
   <Override PartName="/word/diagrams/data3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramData+xml"/>
   <Override PartName="/word/diagrams/layout3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramLayout+xml"/>
   <Override PartName="/word/diagrams/quickStyle3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramStyle+xml"/>
   <Override PartName="/word/diagrams/colors3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramColors+xml"/>
   <Override PartName="/word/diagrams/drawing3.xml" ContentType="application/vnd.ms-office.drawingml.diagramDrawing+xml"/>
   <Override PartName="/word/diagrams/data4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramData+xml"/>
   <Override PartName="/word/diagrams/layout4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramLayout+xml"/>
   <Override PartName="/word/diagrams/quickStyle4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramStyle+xml"/>
   <Override PartName="/word/diagrams/colors4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramColors+xml"/>
   <Override PartName="/word/diagrams/drawing4.xml" ContentType="application/vnd.ms-office.drawingml.diagramDrawing+xml"/>
-  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/people.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.people+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:p w14:paraId="7269BD98" w14:textId="77777777" w:rsidR="003A5EF4" w:rsidRDefault="005C5C2D" w:rsidP="005C5C2D">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
@@ -114,203 +110,232 @@
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="5D9B56A5" w14:textId="77777777" w:rsidR="005C5C2D" w:rsidRPr="00DF63F6" w:rsidRDefault="005C5C2D" w:rsidP="00824C3F">
       <w:pPr>
         <w:spacing w:before="800" w:after="800"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="52"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF63F6">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="52"/>
         </w:rPr>
         <w:t>LIVRET DE DEMANDE DE DISPENSE DE FORMATION</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B57DD79" w14:textId="77777777" w:rsidR="005C5C2D" w:rsidRPr="00DF63F6" w:rsidRDefault="005C5C2D" w:rsidP="00824C3F">
+    <w:p w14:paraId="2B57DD79" w14:textId="2882878F" w:rsidR="005C5C2D" w:rsidRPr="00DF63F6" w:rsidRDefault="005C5C2D" w:rsidP="00824C3F">
       <w:pPr>
         <w:spacing w:after="1200"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="44"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF63F6">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="44"/>
         </w:rPr>
         <w:t xml:space="preserve">CHEF DE </w:t>
       </w:r>
       <w:r w:rsidR="00E51253">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="44"/>
         </w:rPr>
         <w:t>COLONNE</w:t>
       </w:r>
       <w:r w:rsidR="00C13C5D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="44"/>
         </w:rPr>
         <w:t xml:space="preserve"> SPP</w:t>
       </w:r>
+      <w:r w:rsidR="00E949CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:sz w:val="44"/>
+        </w:rPr>
+        <w:t>/SPV</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="64D82327" w14:textId="77777777" w:rsidR="00C13C5D" w:rsidRDefault="00C13C5D" w:rsidP="00824C3F">
       <w:pPr>
         <w:spacing w:before="1600"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="52C971D9" w14:textId="77777777" w:rsidR="00C13C5D" w:rsidRDefault="00C13C5D" w:rsidP="00824C3F">
+    <w:p w14:paraId="15217424" w14:textId="77777777" w:rsidR="00C13C5D" w:rsidRDefault="00C13C5D" w:rsidP="00D5441B">
       <w:pPr>
         <w:spacing w:before="1600"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="68062597" w14:textId="77777777" w:rsidR="00D5441B" w:rsidRDefault="00D5441B" w:rsidP="00D5441B">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1"/>
+        <w:ind w:right="-284"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="15217424" w14:textId="77777777" w:rsidR="00C13C5D" w:rsidRDefault="00C13C5D" w:rsidP="00824C3F">
-[...12 lines deleted...]
-    <w:p w14:paraId="3F71488B" w14:textId="62F606D1" w:rsidR="005C5C2D" w:rsidRPr="00DF63F6" w:rsidRDefault="00453D97" w:rsidP="00151583">
+    <w:p w14:paraId="01CD74AE" w14:textId="77777777" w:rsidR="00D5441B" w:rsidRDefault="00D5441B" w:rsidP="00151583">
       <w:pPr>
         <w:spacing w:before="1600"/>
         <w:ind w:right="-284"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F71488B" w14:textId="372EE837" w:rsidR="005C5C2D" w:rsidRDefault="00453D97" w:rsidP="00D5441B">
+      <w:pPr>
+        <w:spacing w:before="840"/>
+        <w:ind w:right="-284"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF63F6">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Les documents doivent être transmis obligatoirement sous format électronique</w:t>
       </w:r>
       <w:r w:rsidR="00B9665C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> trois semaines avant la date de la commission</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00B9665C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>trois semaines</w:t>
+      </w:r>
+      <w:r w:rsidR="006A3FA9">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> minimum</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00B9665C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> avant la date de la commission</w:t>
       </w:r>
       <w:r w:rsidRPr="00DF63F6">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> à l’adresse suivante : </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
-[...24 lines deleted...]
-      <w:r w:rsidR="00553A9C" w:rsidRPr="00702D31">
+      <w:r w:rsidR="00E949CF">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:i/>
-          <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>via la plateforme « Mes Formalités Ensosp+ »</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77F8D090" w14:textId="77777777" w:rsidR="00614E7E" w:rsidRPr="00DF63F6" w:rsidRDefault="00614E7E" w:rsidP="00614E7E">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
         <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent1" w:themeFillTint="33"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF63F6">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>La dispense de formation</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F661CE0" w14:textId="77777777" w:rsidR="005672ED" w:rsidRPr="00DF63F6" w:rsidRDefault="005672ED" w:rsidP="00824C3F">
       <w:pPr>
         <w:spacing w:before="400"/>
         <w:jc w:val="both"/>
@@ -403,51 +428,51 @@
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Nous attirons votre attention sur le fait que vous devez préalablement disposer des conditions et des prérequis d’accès à la formation et de fournir les éléments pour que votre demande soit recevable (Recrutement, statut, grade...). La dispense de formation n’est pas destinée à régulariser des situations non conformes aux règles en vigueur (ex. : exercice de l’emploi de chef de </w:t>
       </w:r>
       <w:r w:rsidR="00553A9C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>colonne</w:t>
       </w:r>
       <w:r w:rsidRPr="005054AD">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> depuis plusieurs années sans avoir suivi la formation, ou sans avoir bénéficié des mesures transitoires lors des évolutions réglementaires).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="486D5B8A" w14:textId="77777777" w:rsidR="00B511B8" w:rsidRDefault="00B511B8" w:rsidP="00824C3F">
+    <w:p w14:paraId="486D5B8A" w14:textId="57AFFFD5" w:rsidR="00B511B8" w:rsidRDefault="00B511B8" w:rsidP="00824C3F">
       <w:pPr>
         <w:spacing w:after="400"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF63F6">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Les référentiels nationaux</w:t>
       </w:r>
       <w:r w:rsidR="00E802F8" w:rsidRPr="00DF63F6">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> qui</w:t>
       </w:r>
@@ -470,50 +495,346 @@
       <w:r w:rsidRPr="00DF63F6">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> ces conditions pour chaque emploi</w:t>
       </w:r>
       <w:r w:rsidR="00E802F8" w:rsidRPr="00DF63F6">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>, sont consultables sur le site du Ministère de l’intérieur</w:t>
       </w:r>
       <w:r w:rsidR="00824C3F">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="7AE63549" w14:textId="77777777" w:rsidR="00E949CF" w:rsidRPr="000F2BBC" w:rsidRDefault="00E949CF" w:rsidP="00E949CF">
+      <w:pPr>
+        <w:pStyle w:val="Titre2"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent1" w:themeFillTint="33"/>
+        <w:spacing w:before="360"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Parcours professionnel</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F2BBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C973577" w14:textId="77777777" w:rsidR="00E949CF" w:rsidRDefault="00E949CF" w:rsidP="00E949CF">
+      <w:pPr>
+        <w:spacing w:after="400"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7FEB117C" w14:textId="77777777" w:rsidR="00E949CF" w:rsidRDefault="00D5384C" w:rsidP="00E949CF">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+          </w:rPr>
+          <w:id w:val="381529214"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00E949CF">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00E949CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Parcours BSPP avec diplôme CGI</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="780ABA9A" w14:textId="580C677C" w:rsidR="00E949CF" w:rsidRDefault="00D5384C" w:rsidP="00E949CF">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+          </w:rPr>
+          <w:id w:val="496310253"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00E949CF">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00E949CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Parcours BMPM</w:t>
+      </w:r>
+      <w:r w:rsidR="00F97AE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ou Marine Nationale</w:t>
+      </w:r>
+      <w:r w:rsidR="00E949CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> avec diplôme de CDG</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4EA5B030" w14:textId="77777777" w:rsidR="00E949CF" w:rsidRDefault="00D5384C" w:rsidP="00E949CF">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+          </w:rPr>
+          <w:id w:val="1325557335"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00E949CF">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00E949CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00E949CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Parcours armée</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00E949CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de l’air</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45650039" w14:textId="77777777" w:rsidR="00E949CF" w:rsidRDefault="00D5384C" w:rsidP="00E949CF">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+          </w:rPr>
+          <w:id w:val="640387550"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00E949CF">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00E949CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Parcours BMSC</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F17C9D6" w14:textId="3FFFF98F" w:rsidR="00E949CF" w:rsidRDefault="00D5384C" w:rsidP="00E949CF">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+          </w:rPr>
+          <w:id w:val="-2114668658"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00E949CF">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00E949CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Autres</w:t>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="265D8763" w14:textId="77777777" w:rsidR="00F262B1" w:rsidRPr="000F2BBC" w:rsidRDefault="00F262B1" w:rsidP="00F262B1">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
         <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent1" w:themeFillTint="33"/>
         <w:spacing w:before="400"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000F2BBC">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Pièces à fournir </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -683,81 +1004,97 @@
               <w:p w14:paraId="4BE50E66" w14:textId="77777777" w:rsidR="00F262B1" w:rsidRPr="000F2BBC" w:rsidRDefault="00F262B1" w:rsidP="00BE6FA4">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8499" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2D66335A" w14:textId="77777777" w:rsidR="00F262B1" w:rsidRPr="000F2BBC" w:rsidRDefault="00F262B1" w:rsidP="00BE6FA4">
+          <w:p w14:paraId="2D66335A" w14:textId="70BECFBC" w:rsidR="00F262B1" w:rsidRPr="000F2BBC" w:rsidRDefault="00F262B1" w:rsidP="00BE6FA4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000F2BBC">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Arrêté de recrutement au grade de </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Capitaine/Commandant de</w:t>
+              <w:t xml:space="preserve">Capitaine/Commandant </w:t>
+            </w:r>
+            <w:r w:rsidR="00E949CF">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>/</w:t>
             </w:r>
             <w:r w:rsidRPr="000F2BBC">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve"> SPP</w:t>
+              <w:t>SPP</w:t>
+            </w:r>
+            <w:r w:rsidR="00E949CF">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>/SPV</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F262B1" w14:paraId="424F1111" w14:textId="77777777" w:rsidTr="00BE6FA4">
         <w:trPr>
           <w:trHeight w:val="734"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9060" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7E98ADC3" w14:textId="77777777" w:rsidR="00F262B1" w:rsidRPr="000F2BBC" w:rsidRDefault="00F262B1" w:rsidP="00BE6FA4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000F2BBC">
               <w:rPr>
@@ -799,65 +1136,81 @@
               <w:p w14:paraId="6E4EA37F" w14:textId="77777777" w:rsidR="00F262B1" w:rsidRPr="000F2BBC" w:rsidRDefault="00F262B1" w:rsidP="00BE6FA4">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8499" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="59E335AC" w14:textId="77777777" w:rsidR="00F262B1" w:rsidRPr="000F2BBC" w:rsidRDefault="00F262B1" w:rsidP="00BE6FA4">
+          <w:p w14:paraId="59E335AC" w14:textId="620C9462" w:rsidR="00F262B1" w:rsidRPr="000F2BBC" w:rsidRDefault="00F262B1" w:rsidP="00BE6FA4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000F2BBC">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les attestations, titres, diplômes en lien avec la formation demandé </w:t>
+              <w:t>Les attestations, titres, diplômes en lien avec la formation demandé</w:t>
+            </w:r>
+            <w:r w:rsidR="00C60B8D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>e</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000F2BBC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F262B1" w14:paraId="5F48DF45" w14:textId="77777777" w:rsidTr="00BE6FA4">
         <w:trPr>
           <w:trHeight w:val="734"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9060" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1277E708" w14:textId="77777777" w:rsidR="00F262B1" w:rsidRPr="000F2BBC" w:rsidRDefault="00F262B1" w:rsidP="00BE6FA4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000F2BBC">
               <w:rPr>
@@ -1005,116 +1358,50 @@
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000F2BBC">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">La description des activités réalisées </w:t>
             </w:r>
             <w:r w:rsidRPr="00451499">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>en complétant la partie « dispense de formation au regard de l’expérience » du présent livret (page suivante).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0F09439C" w14:textId="77777777" w:rsidR="00F262B1" w:rsidRDefault="00F262B1" w:rsidP="00824C3F">
-[...64 lines deleted...]
-    </w:p>
     <w:p w14:paraId="3E1E295E" w14:textId="77777777" w:rsidR="00F262B1" w:rsidRDefault="00F262B1" w:rsidP="00824C3F">
       <w:pPr>
         <w:spacing w:after="400"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2625C16F" w14:textId="77777777" w:rsidR="00F262B1" w:rsidRPr="00DF63F6" w:rsidRDefault="00F262B1" w:rsidP="00F262B1">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
         <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent1" w:themeFillTint="33"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF63F6">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
@@ -1759,86 +2046,136 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1515AAB5" w14:textId="77777777" w:rsidR="00F262B1" w:rsidRPr="00C13C5D" w:rsidRDefault="00F262B1" w:rsidP="00BE6FA4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C13C5D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Statut :</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6662" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7B429F1E" w14:textId="77777777" w:rsidR="00F262B1" w:rsidRPr="00C13C5D" w:rsidRDefault="00F262B1" w:rsidP="00BE6FA4">
+          <w:p w14:paraId="7B429F1E" w14:textId="7040ADC2" w:rsidR="00F262B1" w:rsidRPr="00C13C5D" w:rsidRDefault="00F262B1" w:rsidP="00BE6FA4">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3511"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C13C5D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">SPP </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="-589615496"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="00C13C5D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00601D8C" w:rsidRPr="00C13C5D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> SP</w:t>
+            </w:r>
+            <w:r w:rsidR="00601D8C">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>V</w:t>
+            </w:r>
+            <w:r w:rsidR="00601D8C" w:rsidRPr="00C13C5D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                </w:rPr>
+                <w:id w:val="28306377"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00601D8C" w:rsidRPr="00C13C5D">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidRPr="00C13C5D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F262B1" w:rsidRPr="00BF0078" w14:paraId="2016C15B" w14:textId="77777777" w:rsidTr="00BE6FA4">
         <w:trPr>
           <w:trHeight w:val="709"/>
         </w:trPr>
         <w:tc>
@@ -2555,83 +2892,72 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2EBD6807" w14:textId="77777777" w:rsidR="00F262B1" w:rsidRDefault="00F262B1" w:rsidP="00824C3F">
       <w:pPr>
         <w:spacing w:after="400"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="334CA491" w14:textId="77777777" w:rsidR="00F262B1" w:rsidRDefault="00F262B1" w:rsidP="00824C3F">
       <w:pPr>
         <w:spacing w:after="400"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1E522838" w14:textId="77777777" w:rsidR="00F262B1" w:rsidRDefault="00F262B1" w:rsidP="00824C3F">
-[...9 lines deleted...]
-    </w:p>
     <w:p w14:paraId="50DDA224" w14:textId="77777777" w:rsidR="005672ED" w:rsidRPr="00DF63F6" w:rsidRDefault="005672ED" w:rsidP="005672ED">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
         <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent1" w:themeFillTint="33"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF63F6">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Cadre juridique de la dispense de formation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61A228F3" w14:textId="77777777" w:rsidR="00EA3ACA" w:rsidRPr="00DF63F6" w:rsidRDefault="00EA3ACA" w:rsidP="00824C3F">
-[...1 lines deleted...]
-        <w:spacing w:before="400"/>
+    <w:p w14:paraId="61A228F3" w14:textId="77777777" w:rsidR="00EA3ACA" w:rsidRPr="00DF63F6" w:rsidRDefault="00EA3ACA" w:rsidP="00D5441B">
+      <w:pPr>
+        <w:spacing w:before="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF63F6">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Conformément à la section 2 de l’arrêté du 22 août 2019</w:t>
       </w:r>
       <w:r w:rsidR="00F262B1">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> modifié</w:t>
       </w:r>
       <w:r w:rsidRPr="00DF63F6">
         <w:rPr>
@@ -2763,83 +3089,83 @@
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00060A05">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">En application de l’arrêté précité, la demande de dispense doit être adressée par le service d'incendie et de secours à l'organisme de formation concerné </w:t>
       </w:r>
       <w:r w:rsidRPr="00060A05">
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>en amont de l'inscription à la formation visée</w:t>
       </w:r>
       <w:r w:rsidRPr="00060A05">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="314B5B95" w14:textId="77777777" w:rsidR="00EA3ACA" w:rsidRDefault="00A51479" w:rsidP="00824C3F">
+    <w:p w14:paraId="314B5B95" w14:textId="67E8E11F" w:rsidR="00EA3ACA" w:rsidRDefault="00A51479" w:rsidP="00824C3F">
       <w:pPr>
         <w:spacing w:after="400"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF63F6">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>N</w:t>
       </w:r>
       <w:r w:rsidR="00830C60" w:rsidRPr="00DF63F6">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">ous vous invitons à vous rapprocher de votre </w:t>
       </w:r>
       <w:r w:rsidRPr="00DF63F6">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">SDIS pour vous accompagner dans votre </w:t>
+        <w:t xml:space="preserve">SIS pour vous accompagner dans votre </w:t>
       </w:r>
       <w:r w:rsidR="00830C60" w:rsidRPr="00DF63F6">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>démarche</w:t>
       </w:r>
       <w:r w:rsidRPr="00DF63F6">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002F2CE5" w:rsidRPr="00DF63F6">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>et nous faire parvenir votre dossier</w:t>
       </w:r>
@@ -2873,71 +3199,71 @@
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> de la dispense de formation</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6AEF888A" w14:textId="77777777" w:rsidR="00F262B1" w:rsidRDefault="00F262B1" w:rsidP="00F262B1">
       <w:pPr>
         <w:spacing w:after="400"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="33AC104C" wp14:editId="6AFA09B3">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="33AC104C" wp14:editId="08D4E9BA">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>-243938</wp:posOffset>
+                  <wp:posOffset>-88142</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>145903</wp:posOffset>
+                  <wp:posOffset>149860</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="5744744" cy="5308947"/>
-                <wp:effectExtent l="57150" t="0" r="0" b="558800"/>
+                <wp:extent cx="5531997" cy="5048250"/>
+                <wp:effectExtent l="57150" t="0" r="0" b="609600"/>
                 <wp:wrapNone/>
                 <wp:docPr id="3" name="Groupe 8"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                     <wpg:wgp>
                       <wpg:cNvGrpSpPr/>
                       <wpg:grpSpPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="5744744" cy="5308947"/>
+                          <a:ext cx="5531997" cy="5048250"/>
                           <a:chOff x="-300282" y="0"/>
                           <a:chExt cx="8637100" cy="3301001"/>
                         </a:xfrm>
                       </wpg:grpSpPr>
                       <wps:wsp>
                         <wps:cNvPr id="4" name="ZoneTexte 10"/>
                         <wps:cNvSpPr txBox="1"/>
                         <wps:spPr>
                           <a:xfrm>
                             <a:off x="-300282" y="920512"/>
                             <a:ext cx="2373554" cy="367244"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:gradFill flip="none" rotWithShape="1">
                             <a:gsLst>
                               <a:gs pos="0">
                                 <a:schemeClr val="accent4">
                                   <a:lumMod val="60000"/>
                                   <a:lumOff val="40000"/>
                                 </a:schemeClr>
                               </a:gs>
                               <a:gs pos="23000">
                                 <a:schemeClr val="accent4">
@@ -3012,64 +3338,64 @@
                                   <w:b/>
                                   <w:bCs/>
                                   <w:color w:val="FFFFFF" w:themeColor="background1"/>
                                   <w:kern w:val="24"/>
                                   <w:sz w:val="36"/>
                                   <w:szCs w:val="36"/>
                                 </w:rPr>
                                 <w:t>Au regard de l’expérience</w:t>
                               </w:r>
                             </w:p>
                           </w:txbxContent>
                         </wps:txbx>
                         <wps:bodyPr wrap="square" rtlCol="0">
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                       <wpg:graphicFrame>
                         <wpg:cNvPr id="5" name="Diagramme 5"/>
                         <wpg:cNvFrPr/>
                         <wpg:xfrm>
                           <a:off x="18806" y="880002"/>
                           <a:ext cx="2286000" cy="1518785"/>
                         </wpg:xfrm>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/diagram">
-                            <dgm:relIds xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:dm="rId10" r:lo="rId11" r:qs="rId12" r:cs="rId13"/>
+                            <dgm:relIds xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:dm="rId9" r:lo="rId10" r:qs="rId11" r:cs="rId12"/>
                           </a:graphicData>
                         </a:graphic>
                       </wpg:graphicFrame>
                       <wpg:graphicFrame>
                         <wpg:cNvPr id="6" name="Diagramme 6"/>
                         <wpg:cNvFrPr/>
                         <wpg:xfrm>
                           <a:off x="1354749" y="0"/>
                           <a:ext cx="5257800" cy="1143000"/>
                         </wpg:xfrm>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/diagram">
-                            <dgm:relIds xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:dm="rId15" r:lo="rId16" r:qs="rId17" r:cs="rId18"/>
+                            <dgm:relIds xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:dm="rId14" r:lo="rId15" r:qs="rId16" r:cs="rId17"/>
                           </a:graphicData>
                         </a:graphic>
                       </wpg:graphicFrame>
                       <wps:wsp>
                         <wps:cNvPr id="7" name="ZoneTexte 13"/>
                         <wps:cNvSpPr txBox="1"/>
                         <wps:spPr>
                           <a:xfrm>
                             <a:off x="5496622" y="923165"/>
                             <a:ext cx="2469079" cy="422717"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:gradFill flip="none" rotWithShape="1">
                             <a:gsLst>
                               <a:gs pos="0">
                                 <a:schemeClr val="accent4">
                                   <a:lumMod val="60000"/>
                                   <a:lumOff val="40000"/>
                                 </a:schemeClr>
                               </a:gs>
                               <a:gs pos="23000">
                                 <a:schemeClr val="accent4">
                                   <a:lumMod val="89000"/>
@@ -3209,64 +3535,64 @@
                             <a:schemeClr val="accent1">
                               <a:shade val="50000"/>
                             </a:schemeClr>
                           </a:lnRef>
                           <a:fillRef idx="1">
                             <a:schemeClr val="accent1"/>
                           </a:fillRef>
                           <a:effectRef idx="0">
                             <a:schemeClr val="accent1"/>
                           </a:effectRef>
                           <a:fontRef idx="minor">
                             <a:schemeClr val="lt1"/>
                           </a:fontRef>
                         </wps:style>
                         <wps:bodyPr rtlCol="0" anchor="ctr"/>
                       </wps:wsp>
                       <wpg:graphicFrame>
                         <wpg:cNvPr id="10" name="Diagramme 10"/>
                         <wpg:cNvFrPr/>
                         <wpg:xfrm>
                           <a:off x="877730" y="2560935"/>
                           <a:ext cx="2286000" cy="740066"/>
                         </wpg:xfrm>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/diagram">
-                            <dgm:relIds xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:dm="rId20" r:lo="rId21" r:qs="rId22" r:cs="rId23"/>
+                            <dgm:relIds xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:dm="rId19" r:lo="rId20" r:qs="rId21" r:cs="rId22"/>
                           </a:graphicData>
                         </a:graphic>
                       </wpg:graphicFrame>
                       <wpg:graphicFrame>
                         <wpg:cNvPr id="11" name="Diagramme 11"/>
                         <wpg:cNvFrPr/>
                         <wpg:xfrm>
                           <a:off x="6050818" y="2122495"/>
                           <a:ext cx="2286000" cy="632475"/>
                         </wpg:xfrm>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/diagram">
-                            <dgm:relIds xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:dm="rId25" r:lo="rId26" r:qs="rId27" r:cs="rId28"/>
+                            <dgm:relIds xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:dm="rId24" r:lo="rId25" r:qs="rId26" r:cs="rId27"/>
                           </a:graphicData>
                         </a:graphic>
                       </wpg:graphicFrame>
                       <wps:wsp>
                         <wps:cNvPr id="12" name="Flèche à angle droit 12"/>
                         <wps:cNvSpPr/>
                         <wps:spPr>
                           <a:xfrm rot="10800000">
                             <a:off x="771668" y="170063"/>
                             <a:ext cx="2276873" cy="747351"/>
                           </a:xfrm>
                           <a:prstGeom prst="bentUpArrow">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:solidFill>
                             <a:srgbClr val="7030A0"/>
                           </a:solidFill>
                           <a:ln>
                             <a:solidFill>
                               <a:srgbClr val="7030A0"/>
                             </a:solidFill>
                           </a:ln>
                         </wps:spPr>
                         <wps:style>
                           <a:lnRef idx="2">
@@ -3316,158 +3642,158 @@
                             <a:schemeClr val="accent1"/>
                           </a:fillRef>
                           <a:effectRef idx="0">
                             <a:schemeClr val="accent1"/>
                           </a:effectRef>
                           <a:fontRef idx="minor">
                             <a:schemeClr val="lt1"/>
                           </a:fontRef>
                         </wps:style>
                         <wps:bodyPr rtlCol="0" anchor="ctr"/>
                       </wps:wsp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:group w14:anchorId="33AC104C" id="Groupe 8" o:spid="_x0000_s1026" style="position:absolute;left:0;text-align:left;margin-left:-19.2pt;margin-top:11.5pt;width:452.35pt;height:418.05pt;z-index:251659264;mso-width-relative:margin;mso-height-relative:margin" coordorigin="-3002" coordsize="86371,33010" o:gfxdata="UEsDBBQABgAIAAAAIQAaEHHEpgEAADUMAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbMyWy2oCMRSG&#10;94W+w5BtcaK2lFIcXTh2VdrSywMckjM6mEmmSby9feM4Ir1YQjDgciY5//+RfIsMRutKJEvUplQy&#10;I720SxKUTPFSTjPy8f7QuSOJsSA5CCUxIxs0ZDS8vBi8b2o0iZuWJiMza+t7Sg2bYQUmVTVKt1Io&#10;XYF1n3pKa2BzmCLtd7u3lClpUdqO3WaQ4SDHAhbCJpO1+70j0SgMSca7jduujEBdi5KBdaR0KfmP&#10;lk7bkLrJZo+ZlbW5chiE/tmwXTle0M49u6PRJcfkBbR9gsphUK4Nxb7KFUv/z9hCVqajiqJkmOba&#10;TJqpPdOxbF7CVENlKAcLPY+O78fd9nHFFpU75JRrWLnbrETaBucu1ptBwEYtbASKxybYm+NzUbL5&#10;m90IjMDS5HqjMCWUNhEwxk2wN0d7sT4gBwt/27DTw7/V2dM/CykjUARLGYElRMoIGGFS+oCcWMrr&#10;s5AyAkWwlBFYQqSMgBEmpQ/IiaW8OQspI1AESxmBJUTKCBhhUvqAnEBKtZIalx42HrrcgzV3Y6+4&#10;3D8OaPPoH34BAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJlbHOk&#10;kMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qRJVI2&#10;sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY22Yi&#10;Tra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1iOWA1&#10;4Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAAIQCU&#10;uqRSXwUAABQTAAAWAAAAZHJzL2RpYWdyYW1zL2RhdGExLnhtbNRY3W7bNhS+H7B3EHTPiqQoiQya&#10;FBIpAgGyNGizYrsaGElJhMmSSymps6IPtOfYi+1Qlh27TQY1XVbMF7Z8JH7i+fidH/Llq9Wi8W4r&#10;29dde+iTF9j3qrboyrq9OvR/PteI+14/mLY0TddWh/5d1fuvjn784WV5tTgozWB+6sqq8QCl7Q/A&#10;duhfD8PyIAj64rpamP5Ft6xauHvZ2YUZ4K+9CkprPgD+ogkoxnFQ1ubKmoU/gZgnQCxM3fpH45yW&#10;w0k/bC69hZvdcXnof4zTRNE4VCihXCEmmEQiFBjFRIepCHOWUPrJ94a7JXhZdsUGzr6tBq/pzsHu&#10;cG5se7CoC9v13eXwougWQXd5WRfV9GPs4JziQWPuupsheFfZoS5MI2tbNNVJ3Q8+gEkzOKxm/Pu+&#10;/zrsKODB+5u6+L0f7poq6OvFsqmI773vJ9i1xfeKJwAXXdPZPjBFUbUD+Y06lAl2svne8ropLWjF&#10;D9Y098szO10C8ebgoivvRos5aPrh7ThLZ1+6r6otz4w1b86s1xinsUuL9BsHFYxPBE5XADP+Lh9a&#10;SEZFlHIpUEh4hBgjCRJxHqMszlOsiILFVJ/2Vq+46Yfzp04YnPPs0Bz62E3SHNjx67Ppe/0fgB9j&#10;iJ4L9yKvrO1wtx0zHJ1dm77yiFdWnq2K6tZc1E09/PWn89p5O+E+ws4O/C7wXMZCnJBE5RTFioWI&#10;qSRHgjONiORZJmUqZZJspb809tyatoeVX7Vj5BBNUpJJgjKmEyA8hqtI5kjHERcMJ0JnMHwKORcu&#10;30cXqY45+ClRLtMMApymKKNRjHKepbkQKs1CvfWyry/+n14qSsNcEo2wDhliXErEQ5qjLCEcR4ki&#10;YRxtvVxayNY7C+M5Q9r3XXGs5qdEN+jULCAtum+QuDOMYS3bwWl884aqPxmz3jtj+7UN1Ooi28W0&#10;G7R7ezKCXNaPTlnk8bhXDEeZjDLEswhUnDOBOAEOeJqmIc0STkQ21/N5OWR0dO1528nrGtJe1X7p&#10;/r7cH3cAUx5lOeSsTDKOWMg1rFqMkcJhqlRCJE7yZ3PgyiyfPnPNsOAgPKRFDDOnUDs5xxilQjMt&#10;BCE6ws8280VVrqsnFKOt8k4uICPfVm17CgUe8u32xnG5cpK8N4wahSdcETipW22K4RdI0dh99qy/&#10;HvqIChGLPetpVV9dX3TWjSEJ5vGDd93YCXKuGmSUZIpEHBEOGmA5pyglSYQwy1ia8DTTSfpsnA6r&#10;k9vmddvc7VI3cmqr2/PVDn3/yGfqCvhYF12Efx7BUyRs2zGoJ7vXO70ZUYTyDHozmjFXYaAtE0ow&#10;REkSg9iiPE3uezO31K8voSu1xdc0dmXVj03Xx5kZFOBf23LUkhu6uXZv/3f6wEkowMoOE1jgUGqh&#10;UBRHEkFwQXMj0xzElSuFVYg1IXuq2GViZlbbMjFTgt+HiXldx5NVMJOrx3yfmqRRgDPbq03LMY6Z&#10;16w8KBGW0yTVkDgyIVLEJE8gGfMccZnzMIlSKuR9n+PkCv32rkpm6n+rkpl19zGmnjdeGKZCY02R&#10;FAx2dURDUYJ+DxgJcxUJHcZ4v6Z+Tsa8pmJLxswa/n3IkIomEY4FShlUE2gwEpTqXCCqNGOUhFGo&#10;5F7y+EYyZrYFGzLctui/y6RxFLEkhl0LjhS0izpX0G2FIWz6lc4plzTk+zXlG8n4ymQKzcyzkTEW&#10;3t1qe3E1ZZIP1x0cGawb7mq1PimBPflq8G5s/cW5y4PnHNPhzfqUY3N0A4j98v44KAfA6USoX34D&#10;rGfXhzf2uIx8b1G3cJzyBdz8AyZwHLbM4O20JdkwMPK1Pcs6+hsAAP//AwBQSwMEFAAGAAgAAAAh&#10;ADAsli+vBAAAlA0AABYAAABkcnMvZGlhZ3JhbXMvZGF0YTIueG1s1Ffdbts2FL4fsHcQdM+KEvVr&#10;1CkoSsIMpEmWuMWGYRhoiXGE6a+k0iQtCvRye4Q9T95kT7JDWXbtNMXUDBi2G5k6Fj/yfOfwO4fP&#10;X9zWlfFWSFW2zdy0n2HTEE3eFmWznpuvlhkKTUP1vCl41TZibt4JZb44+vab58W6nhW85y/bQlQG&#10;oDRqBra5edX33cyyVH4laq6etZ1o4N/LVta8h1e5tgrJbwC/riwHY98qSr6WvDZHEP4EiJqXjXk0&#10;7Knrj1W/HRq13t2imJvvg8QOAg9HyMmCALlBFKHQDyPkpVnCIteOYsf9YBr9XQdeFm2+hZMXojeq&#10;dgl2jXMtm1ld5rJV7WX/LG9rq728LHMx/nDZa6c8K7Qqftde91Yn21wo5ZgAwnivMUaTabxRXw/7&#10;5rrMf1X9XSUsVdZdJYjGGZE3FtPInwCct1UrlcXzXDS9/QtsON/CjjbT6K6qQkKamNaGYdWdSRha&#10;Ohm6x1hnhAY28xPkpi5GLqUxiknooSjN3CjCrpMG0YcDqocllnPzp6W47cXPsItr1cP7wzX1krAi&#10;n63a4m7YBZ9Vqr8YmNH2Tj/k8DiTRsV1Ql9KlJ1DQr8DPBdDrq80sFGUsr+bmxg2wmeqrcoiK6tq&#10;eJHrFauk8ZZXczPABFOsfbcOPoM3eTas1B+x05NksVycnlwYyZ8f/6CM3f92YaRL4+z8/vfz9PtX&#10;iwvj/qNxTI3s9Pwl1V9qNPBEowxP2PhAqLZ9kVgvCn3bCxnCJAshnR3gFKcEEcdxqBPEaZZmu3Tu&#10;uFxK3igg87YZToObpgELaYo814bgMDdAcZZRFLAohuOQBdSmB3E5DPg08kVTnHHJzx/Qv+Fvkpcu&#10;SZlNfB8xB4OX1ItRGMQeYnFkE4JTFiThzktVrv6fXtrEYa4b62AQhlzXZSjEiQcRidOQMurTLNl5&#10;2UlQ4FHfBm3SBqpUmy+S6TKnJ53wGqSuKhvBZVa1N3C8wTocINb0m+Mw5B9Yjwcxe82l2iwNpvKd&#10;+A7qQiXU5nSIW573w+F4bNImk/WGJyqHH+I0jJ0QEQ8T5BLso0gLSRBhTIPYwcQOppIyTYUG9zek&#10;NFA29ug4XsHp1zbQih1Hi+JWc/TJMJAGX2jBush5JX6Ymy4hkVbSrenHuemRIBxNx2WTAWknolxf&#10;rVqpv8cECq7+/MF/MBHZkee4u9h/HpTVdVWJPm34qhLFJiiDao7cH074u4CM0rMrpqAc++O9yjpN&#10;Swwl868pxIVQQ7F8PzF4AH8qiyEieup2vJW+YemJorkVko1STpKgUR6BpD1iwohQ32cB8vTDTdII&#10;UepA35G61A8Iw9B5HKTw6SXUpifSNFFEvkQTHGjt7tPbm0cZcGM7wSxLUcJ8D3oAKFXUZgRlse/7&#10;OCE0xoeHeJ+BiYHfJcpExfh3GSARiRgUauTExEeuTxzofUDbM8ZSm4ZZ4JPDHICKuU/CxLD+l0gY&#10;lGNfLlbrMTlurlpoWzcFALq7QU/4DEbGtSw/a/sfbbPHu4NussPdzQEQVffpNpIC4HghUd0/gDXk&#10;5u4gF4UNQl+XzWsB3e+TLzjgOTR54O7Y2G0pGAjb3aWO/gIAAP//AwBQSwMEFAAGAAgAAAAhAPdI&#10;71oJBgAALRUAABYAAABkcnMvZGlhZ3JhbXMvZGF0YTMueG1s1FjNbttGEL4X6DsQvBQFutaSXHJ3&#10;hdgBd0kCBtzESNygPRU0SdtE+ZddypEb5IFy7xvkxTpLUbIUWyntOg3qg0wNxeHMNz/f7Dx7vqwr&#10;67pQumybQ9s5wLZVNFmbl83lof3LWYKYbek+bfK0apvi0L4ptP386PvvnuWX9TxP+/TnNi8qC7Q0&#10;eg6yQ/uq77v5bKazq6JO9UHbFQ3cvWhVnfbwVV3OcpW+A/11NXMxDmZ5mV6qtLZHJekjVNRp2dhH&#10;g01df6L79aVVG+uO80P7fSQlxTjCCHuui4jjB4iHMUfSZSJKXIl9n36wrf6mAy/zNlurU6+L3qra&#10;M5AbPQvVzOsyU61uL/qDrK1n7cVFmRXjv1T1xik2q9KbdtHP3hSqL7O0kqXKquKk1L0NymTaG13V&#10;8PWtfphuf8Zmbxdl9ofub6pipsu6qwrHtt7qUe1KYlvZIxRnbdUqPUuzrGh653fXaBnVjjLb6q6q&#10;XEGu2LMVzLo7VeMlAJ/Oz9v8ZpCk80r3rwcrjbwzH0WTn6YqfXWqrCo1OXahUPLKqJoNv5iZvAI1&#10;w//uvkAmwnP92I+QTz0HEV/6SAhGkSeikHOXxzFnH3aily10f/ZYg8E5S/XVoY2NkelcDR+fmW/p&#10;P0F/gKF6zs2LrLxU/c3mmf7o9CrVheVaeWFdp1UJhQP1Zukf0q5blIWlFwpuLZbWOfxMW3MDhgFh&#10;eN0KmBG/B5hD9puDrJ03fNErZ7+aCmyFUlnUkCzaSvO6bCClFTh3oX8CDLrq0191oQ8ODn78aeeF&#10;j3XpC7Ygy1hTLLtPH1UJLcyY9uljpsoeDJj+8j35OQSYGyS2I7ty459TNuSMchYkKGZxgkgYBih0&#10;cYIi7gkhncDl1N/0Hl2en6m00VB6y2ZoXX5IZRyHIYpoABnPAw8JGsQoTjBPoph4LJY7Gf9tClMw&#10;jAkXAfJCDmYGUYgYjikKAhYQLyEedvjGyy5V/1MvIyJ8wRi0H8oRwZKiEEuCAscXjvCx40XBrZcK&#10;6HIko4FIOhCEWrfZcTSdk8xDL9IaeMl8Qg4awdBXZdObJrN+Q6FPBtp5kyq9kkG2mtZqmqp5aPv2&#10;KAR622nj+xsv8d3ICRyJQuKHiMTQeLnwGZJEhi5lFDsCT/V8WhMfHF153rTyqgTeKZq77u+m+34H&#10;pEt5KByOKBPgAPM4ElEgkOtQl/kOgyqDOhpHAAPXBlgzAxjBbege7MBl2j3eckpl4hPXQR7HEpLO&#10;jxGPmEABBk9iFrmO3CqtJ7a8LvLV+ALTwCbzTs6BEq+LpnkBExYQ3ubGcb40KXkrGHIUfmFYODSM&#10;DzfN9WsYi4pfgS0xh5a2Jfvt0OYe9clKdFI2SZr1IETQ/eFvR/yiKC+vzlsFeiCM3PPuvTs8zKBg&#10;qeFwUwzjzLI/VzzA2ONCIhF6GKYMTyDhUIliHLjUE77kgfvVcqVfnlxXL5vqZhvYAXFVXJ8tt8B9&#10;ONouo2SEdogAYONiH9+FOwg8dwzLGINtsKlD6P2hAIVjoPZgPYK+GdOB5ravt2Z25gWMYZcB3RHg&#10;TcwhHFyYSLjMCwmXYbLba19ewGlFZQNrTqzQvNDDMP5+YsRB/UuVD1lsHl1fm/x/mvPBiBqgsoVE&#10;SH1fJkCr4LMPSAD/CE4ihGEQ9okgMvqMdbaRmHj02SAhplHct0Fi2jC0yYKH+j4xa/b5Pk41QwJO&#10;nIfW897wzLRJ8d4UwaHjAYFJlMAf0HPioFBiD5FIUiqkL2Bm3OlYcA7bzpKJUd9kycRxYB9SX7de&#10;AkwIdWKMoHtHMIsy6ByBdFDgeWaISRyomi+BMdG5DRgTR4tvA4bnhgJoK0I8kAAGIXB+wIKhgBNP&#10;Joy5hERPCcbEaWUNhjku/3ed1OHMobHjIp64MASGCdBJGPuIwkYIzlExxfxJwXggrcCM9dXAGIh3&#10;m23PL8dO8u6qhVXSajQqlqsNGuxqlr21UOWdfdy9+69xqbfafq1XeqBRd7drwhgUjptC3f0LtZZa&#10;LfXUce74tgVrB9iz3dE3ffMInsNRHtwdj0prCAbANkvOo78BAAD//wMAUEsDBBQABgAIAAAAIQBG&#10;wOYUgwUAAH8TAAAWAAAAZHJzL2RpYWdyYW1zL2RhdGE0LnhtbNRYW2/bNhR+H7D/IOidFUndyKBO&#10;QZEiECBLgzYrtqeBkZREmCy5lJImK/rfdyjLjt0mg5IuK+YHmT40j3g+fufC8/rN7bLxbirb1127&#10;8Mkr7HtVW3Rl3V4u/F/PNGK+1w+mLU3TtdXCv6t6/83hzz+9Li+XB6UZzC9dWTUeaGn7A5At/Kth&#10;WB0EQV9cVUvTv+pWVQuzF51dmgF+2sugtOYT6F82AcU4CcraXFqz9Ccl5hkqlqZu/cNxT6vhuB82&#10;Q2/pdndULvzPnOsEZzpGYcYIitJYIxFFCilM4gyHMoxo/MX3hrsVWFl2xUadfV8NXtOdgdzpubbt&#10;wbIubNd3F8OrolsG3cVFXVTTl7GDM4oFjbnrrofgQ2WHujCNrG3RVMd1P/igTJrB6WrGnx/7p+mO&#10;AxZ8vK6LP/vhrqmCvl6umor43sd+UruW+F7xDMVF13S2D0xRVO1A/qBOy6R2kvne6qopLXDFD9Yw&#10;96tTOw0BeHNw3pV3o8QcNP3wftylk6/co2rLU2PNu1PrNcZx7MIi/c6pCsZ/BI5XoGb8Xj10kEJj&#10;QjChKCQxQ1GsEiSSPEQpVzgKmVREii97p1dc98PZczcMxnl2aBY+dps0B3Z8fLV9r/8L9KcYvOfc&#10;vcgrazvcbdcMh6dXpq+8svJuTFOD24C3ec5iZ+mk8xFkdlTvKp2LFo9EoinBiAiKAS0RIUEz4L6W&#10;hJM0ImnCt7RfGXtmTdvDqd+2o9eEgilAlCAW5hpFWimUYcxRnqQk1iFLUprtgf1jOIFDmudEM5Rn&#10;IkWR5LBhkStEaRrGlKUCDN1a2dfn/08rE5YB6EIglTjmqxTOUssYqTTXmLE0kXjnLC1E6ikOjjFs&#10;BQLR911xpOaHQ7foxCwhJLon0NsJRpeW7eD4vXlD1R+PEe+Dsf1aBmx1Xu382S3anZ6EEFn3Isjj&#10;Pk+iJMSx4oinKkdRqGKUEYbB8ZNQCs1ZluXb83Vv2+7LRW8nuLd8XvwYF60tbzt5VUPIq9pvzd+n&#10;++MGxHGo8ywHbirwwIjLCHGmBOJExZzFwNg0ejEDLs3q+TsXNBcxkRyxiCsUURYilkQcEQxhWLKY&#10;UaFfbOfLqlxnTkhEW+Ydn0M0vqna9gSSO8Ta7cRReesoeS8YOQr/cAlAuGQDk258XLfaFMNvCz9M&#10;49gluXvh7wsfpWGY8j3pSVVfXp13FpaA4fB5cNatnabnEiMnFGcQoxANKRBDphKJlGUocqE1TyXj&#10;mXoxeIfb45vmbdvc7aI4wmurm7PbHSRnQ/seip3KoURJTOM1SqMMsCFpitPkQeRgBQpjNp3VdD4b&#10;0B2sNMIschnYxZOp4ti62zTYFn6QvXbHO1VgElKeZpginmlIhyTDiGnwSMm1klQnUSrvq0BHrLcX&#10;UP/a4iklZFn1Y3n3eWa8BvVvbTmS0y3djN3b/52Kc0INUNlBYl5mf7btM6PsY7ZPhcga9nklzCat&#10;j2vmFQQPA5PFkkYKCkqhwSMFVYhzGqMYjjNMcq2lonseuUuRmWZvKTLT/R+D6WUpolSYSY4zlAtX&#10;/LFIIo45RllOsognMpF0Hwmo7HfBmMn/LRgzs/yPASOP4WxDHiLCcii+IFagTGUQt0mWpozJJGH7&#10;GfwrMGYatwVjZsXwY8CIIy1TwjTiAh5RmAuUSaKQZonkDBOot/Gej3wnGDOLkA0YkEb+w0iaM5Wz&#10;BIcoCWMBzIDiSGDOENyPtKbuhpX8o5s8lRlPjBlQ3rwYGGPi3c2255dTTP101UFzYp2uq9t1TwZu&#10;/7eDd23rbzo8D3ZUpjbRup+yaRKBxn5133jKQeHUe+pX36HWs+s2kT0qKdR2y7qFzs03+ub3ssBy&#10;uKGDudMNaAPBCNi2bXb4NwAAAP//AwBQSwMEFAAGAAgAAAAhADUXkI6gCAAABiMAAA4AAABkcnMv&#10;ZTJvRG9jLnhtbOxY227bNhi+H7B3IHTfWGfJQpwia5agwA5FkmHA7miJOmCUqJJ07LzR3mMvtv8n&#10;Jdm1nSZuhl6lKBSaIv+z/u8jz99vWk4emFSN6BaOd+Y6hHW5KJquWjh/3F+/Sx2iNO0KykXHFs4j&#10;U877ix9/OF/3GfNFLXjBJAEhncrW/cKpte6z2UzlNWupOhM96+BlKWRLNfyU1ayQdA3SWz7zXTee&#10;rYUseilyphTMXtmXzoWRX5Ys17+XpWKa8IUDtmnzlOa5xOfs4pxmlaR93eSDGfQbrGhp04HSSdQV&#10;1ZSsZHMgqm1yKZQo9Vku2pkoyyZnxgfwxnP3vLmRYtUbX6psXfVTmCC0e3H6ZrH5bw+fJGmKhRM4&#10;pKMtpMhoZSTF2Kz7KoMlN7K/6z/JYaKyv9DdTSlb/AuOkI2J6uMUVbbRJIfJKAlD+O+QHN5FgZvO&#10;w8TGPa8hObjvXeC6fuo7ZLs7r38e9qdxkHguJA/3BwGEyfVw/2xUP0MrJ6PWPVSS2gZLvS5YdzXt&#10;mcmBwkgMwQJvbLD+gqq+B08Z8UwxoXZYhtEievOTAOeMsTivYPJI0Hadn/tu5Pk2OmP8/CAJomiI&#10;XxAnPsRy132a9VLpGyZagoOFI6HqTTHSh1+UtkvHJUONFtcN56TkDXxyHbjgECn0n42ujbtos1mo&#10;YL8dkF5AIF0zbT5O9oFL8kDhs6J5zjodmld81f4qCjsfu/DPugLTmGmzPBynIX+TJJPNSu3q8qEm&#10;TtKXzgd9zwiOzTpUNan/uiNJ9DLB8+REi3G9idBRi2GyGhPQU10TfCycvJE5x4qkWQlJvBe3kG5s&#10;b2ilbXHDCNrcMIJWZ0dDMYAg3K8bznC3nYUuaMoC3/AOn7szkymVsrXgocSn68FW0G49mPWgCqTv&#10;lMN8nD4aAwyBVZdg3ZyiLhwFf6kvGqef0Zd+vfwO3XulPuhqJzqIBh75vl5eVLzpCEWcjsw3CbWj&#10;csoZYMHYX7cFANGyNcEMqA59Qaw0k3d1sSZLvpK3FLZGbopVWDTYiYLUNO6igVL0YsBrtHiv1dik&#10;Yn+aOsqS0/xvk2vK+5oe9o1htekakw3m1455AAtjz8WR3iw3UH04XIriEfrzGmB/4ajPKyqxAWr+&#10;QRiWgCXaicuVFmVjvo3tHtCBPwBfLDZCgJA5XEtAzgktB4yIRoy4aiisa1tGImyHA6ZeywlQ91DU&#10;S1M3NlgIAwDGPTjwU+ysFg69yEuT1Ig1KDhKGuwaPmI08UlG8jzFKqz9kJCiajPJ+MdCDVwEJg7g&#10;9eUCByFQHHt05ogIS5WuRL5qAW0s9wNTqAbiqeqmV5DBrABr5MfCwzEXZgykQmafAbtgHiiOzHI7&#10;HjF0iBSGx4KQzahJNLKK/fwezmxZASTNsoJtxuOXZTyIgCLNd/nPiP6RHyXmi0L243mhaUvYsLGM&#10;3tKNaYWwT+lOdtINR48p3XPMAyKqTegL0/0dmCQYfMAkA1s0JzPJKJzHsW9p9NwPvNg0BpqNteSH&#10;wH0SKDOspdD3E88QcQjLWEgjTXxjkk/zsi0neWOSSEkRZF7FJE+idSN9+5LVvbHIgZQjwzopnm8s&#10;0uDCKSzSXJdMp/r/i0x+B6wBQLRYc83//Qdu2MzFHeGMLKka73sm0Bm48hOXFuk8SGLgWUhKkiRN&#10;wj2oCf0gnAO2IdIkcOkTGBb7NNIUYt1dSinWlvYfv7hQgjfTEVXJajmdGBI3cC+nlr1dtncGUPqR&#10;A0/Hs8wtKyGPcD3jP3eoVDUtIFR41YHNZ9KCV5R4C2LqxwhEyXgmn2TbU+LRa4b/AAAA///sV1tu&#10;2zAQvAqhA0SkZD0sRAaCBG4DFEXQogegKeoBUKJKKrZzm372HrlYlxRlO47jtijyETT+MSkvyRVn&#10;ZmdNPH9x6dOsbIT4wsvFJc14WXI2wAQ1xTb3sGcealbzll8LhdZU5B5ljHcDcYt3K0xkKbv94rbp&#10;pDq1gdgtdvGQxabXmR4eBF9cmuFKFg93CqlBXEs4EnuIdqyWKvfYoOzJJmqj+zEcBmjbig4e9Tr3&#10;6mHoM9+3eVN90TZMSS3L4YLJ1pdl2TDub6Qq/AATbEe9koxr3XTV15r2HLI2+7PPa0iiKXJv7qGO&#10;tjz3luLxJ1wHWnOlkeBoRTWam4Rc/Nf+TrmZhqG5lG2pWvMNByO40ziKwmSeeugh90iY4GBm18Pd&#10;bwfEIGBG5gQTDzEISPA8gtgRp2mjXunhA5ctMoPcK+Smu1JKbuxd0/UnPYzxU5zFUIqmWALQdqKq&#10;1Q7OBIf4Crsj9D5shMS+g3k3Bw7NRLejR3AK3Yke9qCaFnBXhjURhs90ykQoSz+7oYl2PBypR87t&#10;Pb7fW+dtlVWK9nXDlgq4ZShUHVCOAOlHzt00FALbliN4Zsll45bKUa06pliaJEkIy4FAQRTjeRiZ&#10;ZXuGBUEaGzRGis0wjmOLjElgIplLzSxzwxs6UHSvmmf6kj3vQH2lVC0d9IVUlV8ougExtQIkhmO/&#10;GN8AIC2qNlNc3BbaCRYe/MOGbhOoC0eaP5HTKPwbye5bqF9jYpAKHRrZ6brptYdUVkA26rYgoD+V&#10;CTlOAjP5DoXF/BKaCXOTmWP0wRVZTu9uD1R0Cmb3+2ng4exnwNty6wjyMvAxjnBKxtoSkABKyznk&#10;4zCYJTbAZvmOvMU3PkQ+OUQe7nWPvC3aYJ5/h7z1rNe1KgJsfepVjz/APSswq0LJZkAQYIuI9bcX&#10;/AopCc5CcGqq9tgFOPtKEhLHzr0S0HZ4XFqSOE1AI9a9ZkkYTY3CRK/JlZx7rUCL3/pX8C/jVNaD&#10;9pYGrcwfOd+49N0Ajzu/N9i4mXJ9Xg2WwOe7tyM1oFI0/UeQh21RnC6ikERpAKXbtHUpgabqqTBI&#10;Gs6iOfSRVhhhHCaTd7wLw5SYsaXb/dX4nztD68abCv7b/MZfMh7IWoqCq8UvAAAA//8DAFBLAwQU&#10;AAYACAAAACEArH2ThboKAAB3UgAAGAAAAGRycy9kaWFncmFtcy9sYXlvdXQxLnhtbOxcbW+jSBL+&#10;ftL9B8T3jV+TSaL1rE6TnbuRshlpx3e6rxi3be4wsIATZ3/9Vr/RBVRjwM4kGfnLjI3p6uqnq556&#10;acjPv+y3ofPI0iyIo5k7uhi6Dov8eBlE65n77/nnn65dJ8u9aOmFccRm7jPL3F8+/v1vPy/X29vQ&#10;e453+R1bOSAlym7h2szd5HlyOxhk/oZtvewiTlgEv67idOvl8DVdD5ap9wTyt+FgPBxeDZaBt069&#10;rauEeD1EbL0gcp1dFPyxY1+WM3eXRrfbwE/jLF7lF368HcSrVeAz9Z+X5nzq64FcwOA/LM0D3ws/&#10;Bakfsvsgy92PYoF5kIfMefTCmesO5KUly/zyFd/L77Nc/gqfnfw5AaBCLsVJ0mDmjieXwyEfP+Cg&#10;4dszb5vcebmnRMOn3+IlC+XXxIhNcmfLf+Brgx2SMyxjXyuFfx8p3ZP0G8udZBMuU9jYYvpEaVoa&#10;0mfMuPs8fYb0UG3cYh6xFQhhfx+ZTdxHBu4p2H/qK+Bh83P+cSQufk3ldvCr6rMyEpCGJMi71bhC&#10;RDcZ40INGFfIkFfF3Opygx6XhQgwIS0CSVBXmySYlcC4QkSnlVyalWAZSI/aSqTboA1arBXOT5s4&#10;ZNqxlsZ9xIiyc2X5c8i4rzm7jAFl8U20u52S33IiLVpxQJi+zDy+FCxnkdT1AKzgRN4WCOcB/h2q&#10;JT16aWHNyyDVCOHLXrgumCrSruwBD5urd0HqSqpbpfF2XpANumvlheHC8/+v7hvfFTwD8qWi2cZL&#10;mOJ2YKLD4UFS9V3s77YsEkR9NUhZ6OUQorJNkGSuk94uwiABUpZTeMv/wXL1KsWE8ockZdnXldpM&#10;H4bnBhf5Va32yXUgQs1cfyM+cCxn7lOQbz5tAiBQBtElZau5YPYnDURJghzYVoKz8vwcuPziZnhD&#10;iiMViuLj1LGML5QZXU3bKxND1hB6idp5EWBEeBMoK1hJUIqBCFGO7me9AfIztQcStZ+GF8NrGjaI&#10;t9vPcZR/+1NtKJAU2tF8f/8YAr/EYDvsj53S/eqSXHUbWV+j8BnkFSvBY/SShAp4TVUtSvapkMOC&#10;hGUSCwHOPG7iYuM/XPdGYPLSSgBdp5/J3Qx50tcDAcBNG4DmjAo3AOK/ev4GMStssrcPMunfSS6Z&#10;IAL2VRTkb+I4w1Ssc5BghaQAWBYpzmoX+SA9gqSRK7fOWeFZFsIv0ZMiwoLUIedN4iwAKdq6qgpO&#10;leYlBSFHkIpAqABdUygCIH4YvGQ4iCCZ1+tuINVQ7VqJVBfBWqbZhWKYMEjaM0PMbgOzaP/i4rF7&#10;mdv10vEMgG+d6ZuHkCxmhmClqBlJGLZsqWAww/niVVgYTift8aFkFZhIi8X4mNspbUl8zBCjLUel&#10;0HZMaksCd0DWiKYiEkRNpAUH+Hn6X20MXRcOVl43jNoMHYJ/bexp96QmHnbO5hIGc2rLSWzL5Hpy&#10;YMviaVRJUywPREY4hrKPWh1phFYpV8L8ZMVhqE18D1aSZFlYIvqrFkxI2hbFIDQQPyIrkpAYOzU8&#10;g1jx5vIDucUkPpSs03qgZYY3woqUL5Cg14jkGGcnva02w2n3oSb+9EzYGswysRyD5BtjP856uoMp&#10;UklLVopYTbRc7hfQPH1kUcRbFbrlYpoPWaI9WvYJZGuThVDeZ5ABy77yW24bFLnHhi+EDBymVWPB&#10;DBHJGTOJ4UHMtNMbwFL2ON/rYFytdj5Q1c41pHyi7Gpb7Ri7zfVMCeqGwef5/n7++z/CYA2lqTg3&#10;CLV91278fX5fu1HYj2idNaUcN2oxPdRJ26ojbqyoY+EA7Lkp84G4XtNtVYWdsXAF5y+4Ui+ReNEf&#10;LXXxwt+g5tUQlX5Jrb/k4heTsJRaN6pCottji7Yjq7TCG23pDo6q9LkT/0J0joQF8ppeqPHgPbjO&#10;1tvzXvFDwVaFHDHJQb/jAU7SWK3lMdLt51JLYQStk75eZibD3gNXW7SmoT2ZY//K9bZiUbyD8684&#10;/RPfKDy2YvmW3H+kuzzGE19F5c7O+poO2sINZc+vdCNh3ZZyfSzqYNmhswsiawYRVPB4uh6zJ7l4&#10;LOYBW2GuJ9Q1w4Rua9uVxe3XrsrisSdUlkQn29baXX2mHNEHFOSUQbSE86O7OD/UoK82EKub0mvS&#10;Yy2h16TH7qhlUtL8SHhpE2wej5HqMx4vmh7PWeCLtb2Hx5/QJq2TksB914kx4t914tNA3TcbsseL&#10;TnkST75AVPWACNZmOduxVH2aZlpWMOCbUlA5u+p8YmNSlVetYUa6b9pDn3MRc1s5sCyVKj9AEQMB&#10;Xfjklwd+9Nu7eiHc9IPVTR04fDVPBZlCSJ3fItqWfmgMt3bY+naeean2QeB4jWKRm641WpP9ychH&#10;Ze9kIrD2Epyh6bgpNr3DKajOMLEs0ZOrPZVCnndRw1P7iZpQGpZYjUXiu6VaHOv6+D2DB5jU4ygF&#10;HqBsq3oawbM0mWr+KIRUPZFuJ79oU8rZBEv2TxbDo89Fe/vg82jCTMyS5DLMd0U5CFaTJJx76bv8&#10;Ado2yvcMaOqC4nwJaT0AjIEfeuRpkN2ZLcCdZvxM5WIXhiz/NfIWIVvKAGYevMY31lpnxSPLpeRu&#10;DLP2bZ29UHLHyRQ30LJNMi9a3p902Cab3uJW3fQu3yrcAeKp2kIbf+oM2ETe1qvsljK2WyUpk15l&#10;5wadPAd7UeJS3NnMVcpX4OnDr/A+gbWlXk0zxpdUmjG+6mrP/SKlTIBNR76UUlxfXA7pLtKbavE3&#10;JhL6NOsYeKj8TCLQGbhXOAER8FhSheJEg7sxOhnR7HTyomJ8rWPKKg7D+OlbsDBHT1mwmKdelLlt&#10;64v6mcI7qi/G+myyFMgm8G5Jt0DWz7Jt9QVueJXIoEd9gWX1qC/w8LQxRR4XR3QIjCZamOj8E91f&#10;K366F2dY45cHDzCx1xdYleb6wg6ehTRMHqmSb6gv6p74Y9YXAKtJbs/1Rcv6QrhiqdqopfUTbUFl&#10;NrS3ihVLNrwGUK9oJtNTRp+JStxMjv2Oos+ETDsn3ynttEUf2O7iKbFjCRTL6hF98HBg2oYGjYiM&#10;wsRRNGmMPsclpW8DvMbog8Frjj528DpEn7on/pjRB2A9R5/6U4/C10xWUu1uNbqibvITwQI6/bL9&#10;dUSpovuS542DP6bQZp8IrxfDiuyBFoJ3XyTy1TbLVJ8olPKLadHiLPbY4c+44IchnYi/u6hKUqco&#10;zxoSD6OMSpD1e7yHevCv/KwZDa2lxThFdYMAu7kjCW/pWVr36FXrKj61fKqWNk51o7O8rZ2P+lHk&#10;rtWB5CEY1Dz6KUk5Vj11ZwvOKLHht6iHXW0vL4IJgsHL9/Lgg3zBm09p0iM6pSFfhbDpSi6seMIe&#10;V5DNCVB7IEjhsFhbdoXup5pw5GoPjCGhRWMOIUyCJh5Qqb7h3vKVFuFHNaMj0ytyGvpBLnKZ5PgO&#10;hoTGdzzQnepnWJocjVxz2erpxb4npyMXSdpfc+J8drqyNR7hQUc56ms5GpEocQhquQf3n2pcrVZH&#10;by3vIBeCfeRcBdWTaRI05COodMSn8vWUSncnyinVdddzCdMWa330TB6Gwxn6fK8Pw/GrYiJdPXgU&#10;PtXHLD30STXJ4nN8Sh9xY0Ufi4OeXwGD18ZMkoUfqtZZ8bt8BYwunggjEDe2Kmfhb699/AsAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFnLpJrbAwAADVEAABwAAABkcnMvZGlhZ3JhbXMvcXVpY2tTdHlsZTEu&#10;eG1s7JzdTtswFMfvJ+0dIt+PtLBNqCJFfKgSEkKIsQdwHSe1cOxgu1DefraTpkxioqGEOeHctGma&#10;49T+2ecc/+306HhV8OiBKs2kSNB4b4QiKohMmcgT9Pt29u0QRdpgkWIuBU3QE9XoePr1y1GaFxNt&#10;njg9p1lkCxF6Yk8laGFMOYljTRa0wHpPllTYbzOpCmzsR5XHqcKPtviCx/uj0c84ZThXuEB1IfgN&#10;RRSYCRQtBbtf0os0QUslJgUjSmqZmT0ii1hmGSO0fsPKuFv/iA/j+yUjd74asWZFyekYTX3VDDOc&#10;Rg+YJwjF1amUavL3GYLNpTbVt/Y4Mk+lbaKqIBSVitkWHY1HI1dC7BrsuYEmVNCDdHqE7emCKmwN&#10;tEmQVGYhbYuUC0ZmSgrjrPGEs3xhblgeKWbJmIWi9NqgKGXKfmpu0BTa4Lmc80jY8hMkZEpHdfWa&#10;67q7eXmQ1g1nVteqPvRN7asjbmy/YekqQfv2N+GJJiqfn3EV2frYTmjraF/n7tU1nq2/M3AXZozz&#10;xtbhet22NnGX0iyjxDT2rj1et2+M/P0tksa+YEKqugzb4amrgO803IzrH55V19c9oG4A3xv8seVT&#10;daD1p5oWF1eW17o7Aq+qr4TL64EKIPaRI8ysdhxh2LpUQPaRyHZ2ii6EgUvsSwhztFxw97lI99kO&#10;JBxVpvTGhMPROgBaPUkPHa3vQKsntLL8osivOSYQvZq51Hsm9M7xNTPe58f/ml353A+Y1FPqMJjM&#10;YZA4YaOzhLz1INFsfquw0PvnIebc20kBn002yvJfQK3TYeTGp1e331HsmwO1StXtzPl1QW3tH8dB&#10;+sftpPGX/eN2vrVrWb11wCKYc7k0MC3qYFrUGgbW2rh+BOrPZrlou3HVpOPOadVqTjVb6m65ydEK&#10;McuDxcHNSvtmKdfRAmW1Lzq4owXKap9ogbLaF1olVmeLgFUKiF8vxa/n1CCO9XGsQTzrIzWIa/2j&#10;Fqa6tEtc224WHJy6tAla4/OhBa0BIBlaRBoAkqGFm54iyfITQkDc6yL0t1bFiRQzwNHVgxitcfh9&#10;QDA6OnoupjUOo07cpvxAgeyyorqdbXA57xx8VTC+SkvOUggenW0Rae2tPJCQHdYuk/SeOizP5BS8&#10;VjBey08+ZtJuzHm8gqe3Qkm01nkvgPEPk4cTU3zCBVQCo+KdmFN/YDPbe29ma511eRZD0997mm15&#10;FkMT3vvMYmiKe09Z2Oc5FmWA4WK7BYyXnwnoKYr07hRghDLtMApgBDQzD9NJfULVStGH29XA4sV2&#10;seb/rnhs/jTA/ovh9A8AAAD//wMAUEsDBBQABgAIAAAAIQADwKI8EQQAAN9BAAAYAAAAZHJzL2Rp&#10;YWdyYW1zL2NvbG9yczEueG1s7JxdT9swFIbvJ+0/RL4faRkgVhEQH6uEhNCksevJTZw0wnEy24Xy&#10;72c7n+2gpbG7NMXclCbKsfPk+PXx8UnPLuYJdp4QZXFKPDA8GAAHET8NYhJ54NfD+MspcBiHJIA4&#10;JcgDL4iBi/PPn86CKBn5KU4pu0GhI6wQNhLHPDDlPBu5LvOnKIHsIM0QEWfDlCaQi680cgMKn4X9&#10;BLuHg8GJG8QwojABhRHYwkQCYwKcGYn/zNBt4IEZJaMk9mnK0pAf+GnipmEY+6j4gJTLpo/dUze/&#10;BRf6PiJ8+PsQnKs74zHHyHmC2APAzQ8FiPmLR3zI7xjPz4r/Hf6SCUKFKeBkNBZEh6IhacJVwBpX&#10;MP6C0d0EOwQm4jKSBmhQtB7GGF9jKow7CeJTD1CUIcjFWThSXJE4m/elbK1sob407xeOyTstYT6s&#10;+lldlRtBYYh8ntspaPD5XWm5OjKuul0d+r54pYJQ3nhuu/xWYIA4jsi9YDHsksUy1e54SLfoFMVu&#10;uAXu3id2A8QTIroopIpAnE1hriDHA/GnRn5DXAq96ruayNFTSnp9Lx9OVCWGr13q6W6MHYnhyGII&#10;o9sk+oGhrzOxSBHhMeF90ZC1Y77ponxehzJ5lMLn7SIZS/rfkNU46Yl16FdWBsYxs3jyQCFhhzca&#10;AemibpxsJfYoo/f3t9VdfB9GPy1WtdSt1oy19laHNhbficVarPsrhiawlhIw1JEA0SOVB6gD8k1T&#10;FeUALy3pDt+1wQGf17kRI8GBDzFOZzKjI9NCNYm1PVm+9frSthAXVXLVarB/mCFj3CbVgMSgMWeX&#10;w6y9rzVjEV0vqgRt40lBYrDZAOUNNhugMNhsAMggvZ7auF7stVTCMq72MdZOx01hMxIYNB9Hp1q1&#10;HGjoyna3KDvVu/1C2alm7hPKHVlEqdTRFAbFdveqlMzWNcD4OquW0+HNTsjph6G9E4q7RPt0Rbqx&#10;3769E6K817TD6NL3WyyiZYQowTR23L+tcMP2a+z/PjUGj6aTYikZW8pLBV7GKasKK+vLsjyxLqMz&#10;TpnTS1nJZozzkdWMPMG9VC84sYKxbcFgKY4DHWHWzx/3f25TEDUlwXL0gOJ4pTHoLUQPqFh2nIot&#10;yOd7vfrityLbZnHYdqcu3R5sfd1nPLQoAzj7AFUZQf8eoIpZ7NPr6dNT4tmiqMAmAuQLTeX0W4bx&#10;rwb1CnGLdK1FvBniFjlai3gzxC0SsxbxuxGLMs9p1r6ITsaO9UsM241TS+HrX7gSPF7pY2b1DuOq&#10;XZgepb/lMC0fqpHSD04NcK7duarkXNh72BMnNw5f1OGbU5JVe+jtPbx5z/1TEYqeHuabS/Urk6H5&#10;l1XlEn0pj/BWI1sHr1cCodZU+W8aiJ9lOP8LAAD//wMAUEsDBBQABgAIAAAAIQDN3A7Q7AMAAE0K&#10;AAAZAAAAZHJzL2RpYWdyYW1zL2RyYXdpbmcxLnhtbLxW227bOBB9X2D/geC7YkmxZcmIXdjuqigQ&#10;dI0kC+wrLVE2UYpUSdpxWvSD+h37Yzu8+NoNahTo5sGhyJnhmcuZ4d2bXcvRlirNpBjj5CbGiIpK&#10;1kysxvivpzLKMdKGiJpwKegYv1CN30x+/+2u1t2oVuQZBBHYEHpUr9oxXhvTjXo9Xa1pS/SN7KiA&#10;00aqlhj4VKteUGp5L43jrFczslKkxXsjuvvOSMsqJbVszE0l255sGlbRvRlrJL80Qr4z8WMcLWEC&#10;T5xbuntSlPq12L5T3WO3UP6z+rBdKMTqMYZACdJCRHDvcBREYaNnw3Ohu/KGgrjuUCtryt+DrS9l&#10;Py7yNL2NyiLLo37an0d5HsfRtCj7ZVEkSTmIvwZ0YnstHCt3xHLU0s4dMto1qp3ckRFEFO3GOIuz&#10;fJBg9DLGw2FaFLH1jIzozqAKjtM+4OhjVMF5WFvjRzOd0uYdlS2yizGmnLNOU0BNRmR7r42X3kvZ&#10;bS05q0vGufuwJUPnXKEt4WNMqooKk3h13q2J3x7E8OeBrTf0T0DupMOWJuZyi2/ayy1izZ1vghuu&#10;ZO39zqkzaFygZyBHOoSrUUWgQhtODCzbDrKnxQojwlfAn8ooB/hM+2DYQ+XBqf8Pvg35W6LX/n6H&#10;zUewZYYqxBnwFqotBBZCwYVLfNPQyoTE2Xr2deNW5oUDQazkA22AD7Y+vOeVWi1tEpWjCDQRCNnS&#10;/vr0OwWr2UDaD7o+zfoHukHliO2gH191N3UOgZK7Xwpz0G+ZkCFz51VodkkA3nj5QG3tA+Borrt9&#10;2zhh9HwwnL1NBnmU5Fkc9f/I02iaDAdR3J/1p8N8OiuH01/O6KSIsyRzjE7iIhtmzpkjpZPbFDg9&#10;uJ7TCgrChfoVQgtp2ezahq+hw8bPVtV1mf3vqrpO91dXla37E87YpdnNZP1iq3AJ/2Gg6K4qGbD0&#10;nmizIArmF7AGpjK00bVUnzF6Vrbr6E8boihG/L3QTsS4RRrfpiCv9rvL012xaecS+ik0drjFL6GR&#10;QccSFdj2PSt8zI1jrQUm5HRjZMNC1/Y47QHX5tEWv0syVD4ZwTRBLVH3DhHfwl1gnYka2rdb+tbI&#10;Mapp80SWj59hviQJzG2AbJy0syseu8ouAOWiMr5XFWdN6Sgw8xw+Fd03GNg7nk4bc2ny1k6QwGmQ&#10;DRLLzQd43vgWFaajspoKfOPEvoUaFZUPEENAn2QWOzQ1iOlHquy7yXlTM2VgOIZZZCaLNdEUJeA3&#10;AuLQLVkyzsw/3+zQBFzw6+6gorY5f3j9qtcuAQuQAVdd+5Ly5fX3+WT/2T5wauzQ6sLCP5HcR3jR&#10;Tf4FAAD//wMAUEsDBBQABgAIAAAAIQA0F+T0CQUAAH4SAAAYAAAAZHJzL2RpYWdyYW1zL2xheW91&#10;dDIueG1sxFjfb9s2EH4fsP9B4PssJ2myLKhTBHOzDkiTIvH6TkuUxY0iVZJKlP71PfJI/YhVJzG2&#10;9ckSxfvu+N3dx4PfvmsrkdwzbbiSC3Iwm5OEyUzlXG4W5K/V5S+nJDGWypwKJdmCPDJD3p3//NPb&#10;fFOdCfqoGrtkRQIo0pzB2oKU1tZnaWqyklXUzFTNJHwtlK6ohVe9SXNNHwC/EunhfH6S5pxuNK1I&#10;AKF7QFSUS5I0kn9p2J/5gjRanlU808qows4yVaWqKHjGwg/V1rk+Tk9TPEJaa5UxYw7JuT+Y5Vaw&#10;5J6KBSEpLuXMZOOVjNorY/ErPCf2sQaCAhJJas2B0KP5fO4gUsfX0MLQql5SS5PGMGAQtgbfOSx+&#10;VDkTiFw7JyGG9SY8PJRKsIg6MPBeIjLaG/somHMUjjGBHh0llXPr+IMqwNPkKosE1Lb/fjC1eNid&#10;08eMqFkre5Ja2UMcQV3pLDgDcq17PPCLNxpDcKvhOZwb0HqEN1MIhz0CgI0RMAeDgF7I55jBTOj/&#10;j05XNUPij6aIf/Mq4o+naHsV8SdTCLuI97U/TN2vUwhYET7hADZO3RaCk6Wt8sGK8AgANkbYM/mj&#10;bKNYXEOXJJJW0OyCS0b1pVAPoXnvqe7KXTPDv7IPoJ2CGZQO1tLMdtkabqZiE1oOMANYTUEW+9Ul&#10;1wRhCq2qVQcDpqHVS1qzoKL6JSqKorhUWVMx6SXxJNVMUAuXgSl5bUiiz9aC1yCD6ILmf6McodI4&#10;h0E94LQ3RWxTMLc9EZl/DQcpSQJ3wYJk8FDblddMCYyCK1bgaxmL/FlDw9crTaWLszd2z5fRBTx/&#10;GnkpIAMgcLPjSScP341OAQnsSzNpBVJfXSpp774+a44JPJn2voUDJewRr321AR2SZVbpFWstSWJE&#10;CHn8b0B2LA4j2UmnC0JYyF7k9bSrS8xe3w6NYFg7rpmhBt7TrAx95ArAQM7cEkloy81EgWChbfWg&#10;Lx78NmyodSMEs+8lXQuWI0X+1vKFO9yYlUqZ2NCO6HmodV6E6NwiCCSGpZWyTlr66qVCJFjBRSOz&#10;Balou2S1hYM4cjaQKT9IxPu973TbTjQ6NP2qvVrdXgi+gZnGm4pYdUNF8BtvV1fDjXpqo20vJBxS&#10;f2ba/g5ReciK512ivIB4XniBRDIxYiSORaPQ4/jh9sb5xlOJEMaLEU4RWjUyv4XSjTPef6pO6B+U&#10;KuF562cKf+L5rM8/yliI2keKRrVXsZBpSPKNvmOi6FPt0/wCkQMZ6VoJGMfeOJj53vBX2VAR7Ueq&#10;NwODYe/Fruru/ZEkrve2FHtb6pda4oU7vgk0agCS7V7CpTA8MjbLaWTtml6TBFpqQdxT4H5gClR7&#10;C78P6YIxYIfBli8YiNBuy5U/Qhezf+vlBw8x1rF4Hz2RskIJGBHu+LqvpLiTJJmE+yiKQw8ftKfb&#10;F6q6GxPcZTAhH2u2+WRBnDwntLEqUjaUDibz7U3+eE9mCWxf7+qHzhWhI41rxn3bbz77bWwbas+d&#10;bsmNH8u2evPhQn8YtKYbD3bOD+XT/aNog0djWbUqefbPNPLJZJgusTQfWHRxdyEdHE7PAC7dLzPd&#10;0bPhIFsF6sLoh5KnVTp5xbmyXLW3Kt6MTe3vrR9UgEnJc/YHU/DXRezCZ6bcV1Yjau1UIaCWTn3B&#10;O2HqC2o+fNmRq+f1dW/N8177IghhBBWcfNvajAvwn8f5NwAAAP//AwBQSwMEFAAGAAgAAAAhANZu&#10;R1lxBAAADFQAABwAAABkcnMvZGlhZ3JhbXMvcXVpY2tTdHlsZTIueG1s7JzfbtM6GMDvkc47RL4/&#10;S7sCmqplCBiTkABNYzyAGzuJNccOttt1b4/tZllh3TkedYhJfdO1WT+7+X7+/sbJ6Zt1TZMVFpJw&#10;loHp0QQkmOUcEVZm4Nv1xb8nIJEKMgQpZzgDd1iCN2f/vDhFZT2X6o7ic1wkehAm5/pQBiqlmnma&#10;yrzCNZRHvMFM/7fgooZKfxRligS81cPXND2eTF6niMBSwBq0g8DfGKKGhIFkycj3Jf6IMrAUbF6T&#10;XHDJC3WU8zrlRUFy3P6BQpmpX6Un6fclyW/saaSS1A3FM3BmT00RRXGygjQDIN0cQljmPx/Jofok&#10;1ea/+n2i7hqtos1AIGkE0RqdzCYTM0JqFLYtIHPM8AydnUJ9uMYCagGpMsCFqrjWSFOR/EJwpow0&#10;nFNSVuqKlIkgmoyqBMaXCiSICP2pm6AbtMPzaUETpsfPAOMIT9rT6773O5MXFP7fzM0M2dP5DBUW&#10;xGgR3XxAJdbTw/kCrzC9Tm4zcKIxgKTKwOxkuqUmqcVbDOtL0arfUrKaYFd6yRG0zoA5HTiXuSgX&#10;76lItCr0cFo9+nVhXo3eteqMgPliQSjtZI+dZFsRI42LAueqk586yXdCdn5Ns5OvCeOiHUPbCjYn&#10;YNcbupm2P7zYfL9dPK0C7EKy7zXajZbuP7WgKfuiUZvfZ1fBPussHNRu6u4HtdsyGwL1CrMxwnZT&#10;+F8GW633tGuoY4A/2m4hRHvi1v+q/3bFQ9qn29xD2KeJuSNzxEPaZtigTUYxoogbQT8UOT9n0fdF&#10;QsyiwXizaOO6X0aLvi+1xgu6KD/W5SWFuZ9IHVBe5RYu+y5xTRHetSO23z9Vv9o8NzJpmxZd2rpp&#10;ebgx7YSeaDs8m8kiGolpHfXWB3o2EEkW1wIyeXzupb7w7LVi7rgrdyzKr5Far2Zk7NNeevDYTl1E&#10;apu+eW/Orw9q9/5xGqR/dIviuxucbr716azOTd57BpFDSvlS+aioPAerfWCEURY9O3uAUiqzDmK7&#10;yl5HDINiH27QgPaSIIZzJdDNf+32neMGbc4uWvQBWHRsQHfbKMZt0bEBfQCgGyjeVwE3c/7+/LiP&#10;zGqbmpfAG6uaztb72xu3Tc1LFI3U/jA1LyExUvuj1MJswrmljrsLSbciNLgm3IP7m56HGLQOHEmI&#10;EenAkYQYbg4QSVG+zXMvjcyAQr9bYRVcEMk5u4g4Ht8R5JYTeL+wZrdLRet4dIPWQDiUeGvu04hA&#10;QgGyiL4qGF8lOSVolMHDLScLLpZbINFh6W7Ijt1NA0UQy+Rd9FrBeC1bfFxwvX/p1tud1bEM+aUD&#10;+fw9TG2aFcHYpxqE479swhWpBEbFOjET0fbeIRRd176uy7IwGWNk8fBAlIGyLcsixMa7W3dw9+Up&#10;N9ngqhHLIsSOu5s+R8VC3/ZSNQG6KDc30Q8Kt2XgvcOLbt5FGI/aiQPBUCLCCKgy9+Skwrm9wW1Z&#10;7/Zv+zYh3eb27t8EXl2vRxZq3MLUsBnYw2MZ9EM8z34AAAD//wMAUEsDBBQABgAIAAAAIQADwKI8&#10;EQQAAN9BAAAYAAAAZHJzL2RpYWdyYW1zL2NvbG9yczIueG1s7JxdT9swFIbvJ+0/RL4faRkgVhEQ&#10;H6uEhNCksevJTZw0wnEy24Xy72c7n+2gpbG7NMXclCbKsfPk+PXx8UnPLuYJdp4QZXFKPDA8GAAH&#10;ET8NYhJ54NfD+MspcBiHJIA4JcgDL4iBi/PPn86CKBn5KU4pu0GhI6wQNhLHPDDlPBu5LvOnKIHs&#10;IM0QEWfDlCaQi680cgMKn4X9BLuHg8GJG8QwojABhRHYwkQCYwKcGYn/zNBt4IEZJaMk9mnK0pAf&#10;+GnipmEY+6j4gJTLpo/dUze/BRf6PiJ8+PsQnKs74zHHyHmC2APAzQ8FiPmLR3zI7xjPz4r/Hf6S&#10;CUKFKeBkNBZEh6IhacJVwBpXMP6C0d0EOwQm4jKSBmhQtB7GGF9jKow7CeJTD1CUIcjFWThSXJE4&#10;m/elbK1sob407xeOyTstYT6s+lldlRtBYYh8ntspaPD5XWm5OjKuul0d+r54pYJQ3nhuu/xWYIA4&#10;jsi9YDHsksUy1e54SLfoFMVuuAXu3id2A8QTIroopIpAnE1hriDHA/GnRn5DXAq96ruayNFTSnp9&#10;Lx9OVCWGr13q6W6MHYnhyGIIo9sk+oGhrzOxSBHhMeF90ZC1Y77ponxehzJ5lMLn7SIZS/rfkNU4&#10;6Yl16FdWBsYxs3jyQCFhhzcaAemibpxsJfYoo/f3t9VdfB9GPy1WtdSt1oy19laHNhbficVarPsr&#10;hiawlhIw1JEA0SOVB6gD8k1TFeUALy3pDt+1wQGf17kRI8GBDzFOZzKjI9NCNYm1PVm+9frSthAX&#10;VXLVarB/mCFj3CbVgMSgMWeXw6y9rzVjEV0vqgRt40lBYrDZAOUNNhugMNhsAMggvZ7auF7stVTC&#10;Mq72MdZOx01hMxIYNB9Hp1q1HGjoyna3KDvVu/1C2alm7hPKHVlEqdTRFAbFdveqlMzWNcD4OquW&#10;0+HNTsjph6G9E4q7RPt0Rbqx3769E6K817TD6NL3WyyiZYQowTR23L+tcMP2a+z/PjUGj6aTYikZ&#10;W8pLBV7GKasKK+vLsjyxLqMzTpnTS1nJZozzkdWMPMG9VC84sYKxbcFgKY4DHWHWzx/3f25TEDUl&#10;wXL0gOJ4pTHoLUQPqFh2nIotyOd7vfrityLbZnHYdqcu3R5sfd1nPLQoAzj7AFUZQf8eoIpZ7NPr&#10;6dNT4tmiqMAmAuQLTeX0W4bxrwb1CnGLdK1FvBniFjlai3gzxC0SsxbxuxGLMs9p1r6ITsaO9UsM&#10;241TS+HrX7gSPF7pY2b1DuOqXZgepb/lMC0fqpHSD04NcK7duarkXNh72BMnNw5f1OGbU5JVe+jt&#10;Pbx5z/1TEYqeHuabS/Urk6H5l1XlEn0pj/BWI1sHr1cCodZU+W8aiJ9lOP8LAAD//wMAUEsDBBQA&#10;BgAIAAAAIQCPuMK2fQQAAFgKAAAZAAAAZHJzL2RpYWdyYW1zL2RyYXdpbmcyLnhtbMxWzW7jNhC+&#10;F+g7ELw7li3bko0oC8eJFwHyV9uL9kqLlMyGIlWSdpItCuyxfYQ+T96kT9Ih9Wc4i25PRXNwpOHM&#10;x/nmV+cfXgqBDkwbrmSCB2cBRkyminKZJ/jTZtmLMTKWSEqEkizBr8zgDxfff3dOTTmjmjyDIgIM&#10;aWY0LxK8s7ac9fsm3bGCmDNVMgmnmdIFsfCq835tVIj+MAgmfcpJrkmBGxBTvgMpeKqVUZk9S1XR&#10;V1nGU9bAOJD4FIS8g/i2HwXhEl94WqbcaMaqZ3n4qMt1+air1/T+8KgRpwmGQElSQERwvz2qVUHQ&#10;d+E5sc0roFrdlKhQlIkbwPp1EgfX8eUw7oXjIOyNwmDSmy4mV71oGgTz6HIYhIPot9o7efi37ji9&#10;zpfOyng6ZPaS6eLinMwgougFkj+YjIaTIUavCZ6Mp8HAMSMz9mJR6o5H4TiaDjBK4Xwax5Nx5BT6&#10;HU6pjf3IVIHcQ4K12ku6YqkFx8mMHG6NdQ85rQNH6M8YZYWAbB2IQIMA/mrEWhmwG0xvqQldciGQ&#10;VvZHbnfrHSkhAYHHz02Db1CpTCP2hcgWQiO4I8EkTZm0A2+x27MHYO7l/mIyM8SeisS+OBURUe7I&#10;qRD07hSt0AYtFw/ZyYNxzZHMLJe20p5EHfHWXR/Y3HjaNSFnW3Fttf5TUkfOQ5yOSIVfIRU1Qshh&#10;6+5XSPlI/S9ZQevVVdGlKnbu1jX6nhVQbatQcImIm6HjEZiAETIpEcwPjqprYOr5anYpFtL9SuWq&#10;uzqtJCzLoH+gsH0nGqhdFlKnmsLo0aRuNKXtTgFcuePpUitpq8YVPN/ZFc+R5uBHJojFiHKdYH/u&#10;89LimTKkHu2OWKa5axX6dE1z5jtlyw5MbNBzgmMYtxjtEhy6UDSRAON65FWjxQ0/Y18FzFDHbcUy&#10;GJkwQpo863zrOhJcATDwDX637rehDgbOMoNotLZD74lJ/9m2NnHWVexa+6rnv2XfGvn7IZStfcGl&#10;0rUPsNu6kUKf/KCEeGaVfhOKKgAuFvblUtFXB7mF/7BATJkuOQzJW2LsI9EwASEEsIVhau6U/ozR&#10;M2QzweaXPdEMI3EjYaCNw3AEavb4RR+/bI9f5L5YKEgjDGy4rXocRmBPZAp3JDi1unlZWJ8K56BU&#10;871VGXcVB5Qqf92BMHbtGPlKLJ0EtggqiL71zosD3AXoXFIYsP6RiBw+Kfw1lGUbsl1/hsUyHMJk&#10;8HEUcl2mDgj8e0zrYei6riuETuGyKolj1UYNZN3pPPNL5lgPdmoLCfJaY7u/hw+aimW9D7VzRgMr&#10;4Ts3073lCqIHXg+giX2NQjSfmHZfSr4RoJ0sbMO6rpXgbUebuk79domCMJi37nZqEGC4zt1qLxYP&#10;91c3m5uH+zW6+uvLn/PF4u33NbreoMfV2x+r6x8+3azR2xd0O0fLh9Xd3Gm6BAFbh+J/ISv+u6Mp&#10;t6r0fjrd8tNwOJj6LT8dxeO4Ghbtlg+jKI6iesuHQTQKfVseY/lLTHNb87XkpfXH3cXfAAAA//8D&#10;AFBLAwQUAAYACAAAACEArH2ThboKAAB3UgAAGAAAAGRycy9kaWFncmFtcy9sYXlvdXQzLnhtbOxc&#10;bW+jSBL+ftL9B8T3jV+TSaL1rE6TnbuRshlpx3e6rxi3be4wsIATZ3/9Vr/RBVRjwM4kGfnLjI3p&#10;6uqnq556acjPv+y3ofPI0iyIo5k7uhi6Dov8eBlE65n77/nnn65dJ8u9aOmFccRm7jPL3F8+/v1v&#10;Py/X29vQe453+R1bOSAlym7h2szd5HlyOxhk/oZtvewiTlgEv67idOvl8DVdD5ap9wTyt+FgPBxe&#10;DZaBt069rauEeD1EbL0gcp1dFPyxY1+WM3eXRrfbwE/jLF7lF368HcSrVeAz9Z+X5nzq64FcwOA/&#10;LM0D3ws/Bakfsvsgy92PYoF5kIfMefTCmesO5KUly/zyFd/L77Nc/gqfnfw5AaBCLsVJ0mDmjieX&#10;wyEfP+Cg4dszb5vcebmnRMOn3+IlC+XXxIhNcmfLf+Brgx2SMyxjXyuFfx8p3ZP0G8udZBMuU9jY&#10;YvpEaVoa0mfMuPs8fYb0UG3cYh6xFQhhfx+ZTdxHBu4p2H/qK+Bh83P+cSQufk3ldvCr6rMyEpCG&#10;JMi71bhCRDcZ40INGFfIkFfF3Opygx6XhQgwIS0CSVBXmySYlcC4QkSnlVyalWAZSI/aSqTboA1a&#10;rBXOT5s4ZNqxlsZ9xIiyc2X5c8i4rzm7jAFl8U20u52S33IiLVpxQJi+zDy+FCxnkdT1AKzgRN4W&#10;COcB/h2qJT16aWHNyyDVCOHLXrgumCrSruwBD5urd0HqSqpbpfF2XpANumvlheHC8/+v7hvfFTwD&#10;8qWi2cZLmOJ2YKLD4UFS9V3s77YsEkR9NUhZ6OUQorJNkGSuk94uwiABUpZTeMv/wXL1KsWE8ock&#10;ZdnXldpMH4bnBhf5Va32yXUgQs1cfyM+cCxn7lOQbz5tAiBQBtElZau5YPYnDURJghzYVoKz8vwc&#10;uPziZnhDiiMViuLj1LGML5QZXU3bKxND1hB6idp5EWBEeBMoK1hJUIqBCFGO7me9AfIztQcStZ+G&#10;F8NrGjaIt9vPcZR/+1NtKJAU2tF8f/8YAr/EYDvsj53S/eqSXHUbWV+j8BnkFSvBY/SShAp4TVUt&#10;SvapkMOChGUSCwHOPG7iYuM/XPdGYPLSSgBdp5/J3Qx50tcDAcBNG4DmjAo3AOK/ev4GMStssrcP&#10;MunfSS6ZIAL2VRTkb+I4w1Ssc5BghaQAWBYpzmoX+SA9gqSRK7fOWeFZFsIv0ZMiwoLUIedN4iwA&#10;Kdq6qgpOleYlBSFHkIpAqABdUygCIH4YvGQ4iCCZ1+tuINVQ7VqJVBfBWqbZhWKYMEjaM0PMbgOz&#10;aP/i4rF7mdv10vEMgG+d6ZuHkCxmhmClqBlJGLZsqWAww/niVVgYTift8aFkFZhIi8X4mNspbUl8&#10;zBCjLUel0HZMaksCd0DWiKYiEkRNpAUH+Hn6X20MXRcOVl43jNoMHYJ/bexp96QmHnbO5hIGc2rL&#10;SWzL5HpyYMviaVRJUywPREY4hrKPWh1phFYpV8L8ZMVhqE18D1aSZFlYIvqrFkxI2hbFIDQQPyIr&#10;kpAYOzU8g1jx5vIDucUkPpSs03qgZYY3woqUL5Cg14jkGGcnva02w2n3oSb+9EzYGswysRyD5Btj&#10;P856uoMpUklLVopYTbRc7hfQPH1kUcRbFbrlYpoPWaI9WvYJZGuThVDeZ5ABy77yW24bFLnHhi+E&#10;DBymVWPBDBHJGTOJ4UHMtNMbwFL2ON/rYFytdj5Q1c41pHyi7Gpb7Ri7zfVMCeqGwef5/n7++z/C&#10;YA2lqTg3CLV91278fX5fu1HYj2idNaUcN2oxPdRJ26ojbqyoY+EA7Lkp84G4XtNtVYWdsXAF5y+4&#10;Ui+ReNEfLXXxwt+g5tUQlX5Jrb/k4heTsJRaN6pCottji7Yjq7TCG23pDo6q9LkT/0J0joQF8ppe&#10;qPHgPbjO1tvzXvFDwVaFHDHJQb/jAU7SWK3lMdLt51JLYQStk75eZibD3gNXW7SmoT2ZY//K9bZi&#10;UbyD8684/RPfKDy2YvmW3H+kuzzGE19F5c7O+poO2sINZc+vdCNh3ZZyfSzqYNmhswsiawYRVPB4&#10;uh6zJ7l4LOYBW2GuJ9Q1w4Rua9uVxe3XrsrisSdUlkQn29baXX2mHNEHFOSUQbSE86O7OD/UoK82&#10;EKub0mvSYy2h16TH7qhlUtL8SHhpE2wej5HqMx4vmh7PWeCLtb2Hx5/QJq2TksB914kx4t914tNA&#10;3TcbsseLTnkST75AVPWACNZmOduxVH2aZlpWMOCbUlA5u+p8YmNSlVetYUa6b9pDn3MRc1s5sCyV&#10;Kj9AEQMBXfjklwd+9Nu7eiHc9IPVTR04fDVPBZlCSJ3fItqWfmgMt3bY+naeean2QeB4jWKRm641&#10;WpP9ychHZe9kIrD2Epyh6bgpNr3DKajOMLEs0ZOrPZVCnndRw1P7iZpQGpZYjUXiu6VaHOv6+D2D&#10;B5jU4ygFHqBsq3oawbM0mWr+KIRUPZFuJ79oU8rZBEv2TxbDo89Fe/vg82jCTMyS5DLMd0U5CFaT&#10;JJx76bv8Ado2yvcMaOqC4nwJaT0AjIEfeuRpkN2ZLcCdZvxM5WIXhiz/NfIWIVvKAGYevMY31lpn&#10;xSPLpeRuDLP2bZ29UHLHyRQ30LJNMi9a3p902Cab3uJW3fQu3yrcAeKp2kIbf+oM2ETe1qvsljK2&#10;WyUpk15l5wadPAd7UeJS3NnMVcpX4OnDr/A+gbWlXk0zxpdUmjG+6mrP/SKlTIBNR76UUlxfXA7p&#10;LtKbavE3JhL6NOsYeKj8TCLQGbhXOAER8FhSheJEg7sxOhnR7HTyomJ8rWPKKg7D+OlbsDBHT1mw&#10;mKdelLlt64v6mcI7qi/G+myyFMgm8G5Jt0DWz7Jt9QVueJXIoEd9gWX1qC/w8LQxRR4XR3QIjCZa&#10;mOj8E91fK366F2dY45cHDzCx1xdYleb6wg6ehTRMHqmSb6gv6p74Y9YXAKtJbs/1Rcv6Qrhiqdqo&#10;pfUTbUFlNrS3ihVLNrwGUK9oJtNTRp+JStxMjv2Oos+ETDsn3ynttEUf2O7iKbFjCRTL6hF98HBg&#10;2oYGjYiMwsRRNGmMPsclpW8DvMbog8Frjj528DpEn7on/pjRB2A9R5/6U4/C10xWUu1uNbqibvIT&#10;wQI6/bL9dUSpovuS542DP6bQZp8IrxfDiuyBFoJ3XyTy1TbLVJ8olPKLadHiLPbY4c+44IchnYi/&#10;u6hKUqcozxoSD6OMSpD1e7yHevCv/KwZDa2lxThFdYMAu7kjCW/pWVr36FXrKj61fKqWNk51o7O8&#10;rZ2P+lHkrtWB5CEY1Dz6KUk5Vj11ZwvOKLHht6iHXW0vL4IJgsHL9/Lgg3zBm09p0iM6pSFfhbDp&#10;Si6seMIeV5DNCVB7IEjhsFhbdoXup5pw5GoPjCGhRWMOIUyCJh5Qqb7h3vKVFuFHNaMj0ytyGvpB&#10;LnKZ5PgOhoTGdzzQnepnWJocjVxz2erpxb4npyMXSdpfc+J8drqyNR7hQUc56ms5GpEocQhquQf3&#10;n2pcrVZHby3vIBeCfeRcBdWTaRI05COodMSn8vWUSncnyinVdddzCdMWa330TB6Gwxn6fK8Pw/Gr&#10;YiJdPXgUPtXHLD30STXJ4nN8Sh9xY0Ufi4OeXwGD18ZMkoUfqtZZ8bt8BYwunggjEDe2Kmfhb699&#10;/AsAAP//AwBQSwMEFAAGAAgAAAAhAFnLpJrbAwAADVEAABwAAABkcnMvZGlhZ3JhbXMvcXVpY2tT&#10;dHlsZTMueG1s7JzdTtswFMfvJ+0dIt+PtLBNqCJFfKgSEkKIsQdwHSe1cOxgu1DefraTpkxioqGE&#10;OeHctGma49T+2ecc/+306HhV8OiBKs2kSNB4b4QiKohMmcgT9Pt29u0QRdpgkWIuBU3QE9XoePr1&#10;y1GaFxNtnjg9p1lkCxF6Yk8laGFMOYljTRa0wHpPllTYbzOpCmzsR5XHqcKPtviCx/uj0c84ZThX&#10;uEB1IfgNRRSYCRQtBbtf0os0QUslJgUjSmqZmT0ii1hmGSO0fsPKuFv/iA/j+yUjd74asWZFyekY&#10;TX3VDDOcRg+YJwjF1amUavL3GYLNpTbVt/Y4Mk+lbaKqIBSVitkWHY1HI1dC7BrsuYEmVNCDdHqE&#10;7emCKmwNtEmQVGYhbYuUC0ZmSgrjrPGEs3xhblgeKWbJmIWi9NqgKGXKfmpu0BTa4Lmc80jY8hMk&#10;ZEpHdfWa67q7eXmQ1g1nVteqPvRN7asjbmy/YekqQfv2N+GJJiqfn3EV2frYTmjraF/n7tU1nq2/&#10;M3AXZozzxtbhet22NnGX0iyjxDT2rj1et2+M/P0tksa+YEKqugzb4amrgO803IzrH55V19c9oG4A&#10;3xv8seVTdaD1p5oWF1eW17o7Aq+qr4TL64EKIPaRI8ysdhxh2LpUQPaRyHZ2ii6EgUvsSwhztFxw&#10;97lI99kOJBxVpvTGhMPROgBaPUkPHa3vQKsntLL8osivOSYQvZq51Hsm9M7xNTPe58f/ml353A+Y&#10;1FPqMJjMYZA4YaOzhLz1INFsfquw0PvnIebc20kBn002yvJfQK3TYeTGp1e331HsmwO1StXtzPl1&#10;QW3tH8dB+sftpPGX/eN2vrVrWb11wCKYc7k0MC3qYFrUGgbW2rh+BOrPZrlou3HVpOPOadVqTjVb&#10;6m65ydEKMcuDxcHNSvtmKdfRAmW1Lzq4owXKap9ogbLaF1olVmeLgFUKiF8vxa/n1CCO9XGsQTzr&#10;IzWIa/2jFqa6tEtc224WHJy6tAla4/OhBa0BIBlaRBoAkqGFm54iyfITQkDc6yL0t1bFiRQzwNHV&#10;gxitcfh9QDA6OnoupjUOo07cpvxAgeyyorqdbXA57xx8VTC+SkvOUggenW0Rae2tPJCQHdYuk/Se&#10;OizP5BS8VjBey08+ZtJuzHm8gqe3Qkm01nkvgPEPk4cTU3zCBVQCo+KdmFN/YDPbe29ma511eRZD&#10;0997mm15FkMT3vvMYmiKe09Z2Oc5FmWA4WK7BYyXnwnoKYr07hRghDLtMApgBDQzD9NJfULVStGH&#10;29XA4sV2seb/rnhs/jTA/ovh9A8AAAD//wMAUEsDBBQABgAIAAAAIQADwKI8EQQAAN9BAAAYAAAA&#10;ZHJzL2RpYWdyYW1zL2NvbG9yczMueG1s7JxdT9swFIbvJ+0/RL4faRkgVhEQH6uEhNCksevJTZw0&#10;wnEy24Xy72c7n+2gpbG7NMXclCbKsfPk+PXx8UnPLuYJdp4QZXFKPDA8GAAHET8NYhJ54NfD+Msp&#10;cBiHJIA4JcgDL4iBi/PPn86CKBn5KU4pu0GhI6wQNhLHPDDlPBu5LvOnKIHsIM0QEWfDlCaQi680&#10;cgMKn4X9BLuHg8GJG8QwojABhRHYwkQCYwKcGYn/zNBt4IEZJaMk9mnK0pAf+GnipmEY+6j4gJTL&#10;po/dUze/BRf6PiJ8+PsQnKs74zHHyHmC2APAzQ8FiPmLR3zI7xjPz4r/Hf6SCUKFKeBkNBZEh6Ih&#10;acJVwBpXMP6C0d0EOwQm4jKSBmhQtB7GGF9jKow7CeJTD1CUIcjFWThSXJE4m/elbK1sob407xeO&#10;yTstYT6s+lldlRtBYYh8ntspaPD5XWm5OjKuul0d+r54pYJQ3nhuu/xWYIA4jsi9YDHsksUy1e54&#10;SLfoFMVuuAXu3id2A8QTIroopIpAnE1hriDHA/GnRn5DXAq96ruayNFTSnp9Lx9OVCWGr13q6W6M&#10;HYnhyGIIo9sk+oGhrzOxSBHhMeF90ZC1Y77ponxehzJ5lMLn7SIZS/rfkNU46Yl16FdWBsYxs3jy&#10;QCFhhzcaAemibpxsJfYoo/f3t9VdfB9GPy1WtdSt1oy19laHNhbficVarPsrhiawlhIw1JEA0SOV&#10;B6gD8k1TFeUALy3pDt+1wQGf17kRI8GBDzFOZzKjI9NCNYm1PVm+9frSthAXVXLVarB/mCFj3CbV&#10;gMSgMWeXw6y9rzVjEV0vqgRt40lBYrDZAOUNNhugMNhsAMggvZ7auF7stVTCMq72MdZOx01hMxIY&#10;NB9Hp1q1HGjoyna3KDvVu/1C2alm7hPKHVlEqdTRFAbFdveqlMzWNcD4OquW0+HNTsjph6G9E4q7&#10;RPt0Rbqx3769E6K817TD6NL3WyyiZYQowTR23L+tcMP2a+z/PjUGj6aTYikZW8pLBV7GKasKK+vL&#10;sjyxLqMzTpnTS1nJZozzkdWMPMG9VC84sYKxbcFgKY4DHWHWzx/3f25TEDUlwXL0gOJ4pTHoLUQP&#10;qFh2nIotyOd7vfrityLbZnHYdqcu3R5sfd1nPLQoAzj7AFUZQf8eoIpZ7NPr6dNT4tmiqMAmAuQL&#10;TeX0W4bxrwb1CnGLdK1FvBniFjlai3gzxC0SsxbxuxGLMs9p1r6ITsaO9UsM241TS+HrX7gSPF7p&#10;Y2b1DuOqXZgepb/lMC0fqpHSD04NcK7duarkXNh72BMnNw5f1OGbU5JVe+jtPbx5z/1TEYqeHuab&#10;S/Urk6H5l1XlEn0pj/BWI1sHr1cCodZU+W8aiJ9lOP8LAAD//wMAUEsDBBQABgAIAAAAIQBZWnmm&#10;XQQAADEOAAAZAAAAZHJzL2RpYWdyYW1zL2RyYXdpbmczLnhtbORX3W4iNxS+r9R3sOamqrQD8wMM&#10;oMAqkGS1UrSNklTqrfF4wKrHntqGkF31gfa+b5AX6/HPQCC7XVqpexMuBs/xOcff+fecvd3WHG2o&#10;0kyKSZR2kghRQWTJxHIS/Xp/FQ8jpA0WJeZS0En0SHX0dvrjD2elbsalwg/AiECH0ONyWU+ilTHN&#10;uNvVZEVrrDuyoQJ2K6lqbOBVLbtBqObdLEkG3ZLhpcJ11CrRzQslNSNKalmZDpF1V1YVI7RVY5UM&#10;j5XgFyq+jaPGTERTZ5Zu7hWlfi0271Rz19wo/0o+bG4UYuUkAkcJXINHou5uK7ACoWvdcyS79IoC&#10;u25QLUvK34OuT0Uxv+r3sjTOR8k87iX9y3h0MZzFg2Q4O78cXmTpfPRnQCc2p8KxfHsseyntzMHj&#10;baXq6Rkeg0fR1ln0aJ8ggsd0axABYtbL8iKPEIGtLCn6WWH3u3vhRmnzjsoa2cUkopyzRlPAisd4&#10;c62N5265LFlLzsorxrl7sYlC51yhDeaTCBNChUm9OG9W2JP7Cfw8sNWa/gJ4HXcgaWyOSXxdH5Ow&#10;VXdIBDNcotrznVEH0LhAD1ASWQFHI4IhLyuODSzrBmKmxTJCmC+haohRDvCB9E6xh8qDUd8PvnX5&#10;BdYrf77D5j1YM0MV4gyqdWj96rwIruDCBb6qKDEhcDaLfba4lXnkUBaW85ZWUAU2P7zlRC0XNojK&#10;pRG0DnDZIiSTUw0CVrKCsO9kfZj1N2SDyB7bTj456WzqDGrPl8Ls5GsmZIjcYRaabRqyvPL8oaC1&#10;d4Arbt20zeJZHedQufloNo9n53kS9/r5LJ6lxTy+TAZZkc/689Eg+051XOSDPB/5iLfFnPazpFfY&#10;bIZqBnTDUS/Y2baCtk5DNStIBefkr5SykLaOXcPw2bMj/Nd8Oi2mLgFf5NNpsv93PtmG96xa7NJs&#10;Z7J8tHgX8A8DRDfkikF9XmNtbrCCeQVBgSkMDXQl1ccIPSjbb/Qfa6xohPh7oR2LcYssyTPgVy11&#10;8Zwq1vVcQidNYW43xC+hhUGvEgR0+24VXubG1asFJuT52siKhX7tcdoNrs2dTXsXZMh5PIbpgWqs&#10;rh0ivoGzQDsTJTRut/RNkUeopNU9Xtx9nERFmsKcBsjGcTu94q4hdgEob4jxXWp00I72DDPfPZ6z&#10;tl0LaPvd88ocq8zt7AhZDryBY7H+ANeZMJvscMdj/wDbOLZ3n0rFV7fgQ0CfDix2aGfg09+psvck&#10;Z03JlNlPTDO9WWFNUQZ2W2tYiQ1cqpD+CTfNmlGk1wq21lu0ADaNxnaKAlx4wtHw9M61UF6fh3un&#10;eThGB077x6Clp6nkEIpSknUN6asRLmEoMG0UxK7Sb1DJGv70V011p9P5+c3B4a88Yie6N0bWwXTb&#10;PH1WDL4srLefPhMFdxDdeXX+pKK07f72S10Get/X24tPNjdX2mHiB8tvX7rD/5vZ/1zN7mITFv4z&#10;yL2Er7bp3wAAAP//AwBQSwMEFAAGAAgAAAAhAKx9k4W6CgAAd1IAABgAAABkcnMvZGlhZ3JhbXMv&#10;bGF5b3V0NC54bWzsXG1vo0gS/n7S/QfE941fk0mi9axOk527kbIZacd3uq8Yt23uMLCAE2d//Va/&#10;0QVUY8DOJBn5y4yN6erqp6ueemnIz7/st6HzyNIsiKOZO7oYug6L/HgZROuZ++/555+uXSfLvWjp&#10;hXHEZu4zy9xfPv79bz8v19vb0HuOd/kdWzkgJcpu4drM3eR5cjsYZP6Gbb3sIk5YBL+u4nTr5fA1&#10;XQ+WqfcE8rfhYDwcXg2WgbdOva2rhHg9RGy9IHKdXRT8sWNfljN3l0a328BP4yxe5Rd+vB3Eq1Xg&#10;M/Wfl+Z86uuBXMDgPyzNA98LPwWpH7L7IMvdj2KBeZCHzHn0wpnrDuSlJcv88hXfy++zXP4Kn538&#10;OQGgQi7FSdJg5o4nl8MhHz/goOHbM2+b3Hm5p0TDp9/iJQvl18SITXJny3/ga4MdkjMsY18rhX8f&#10;Kd2T9BvLnWQTLlPY2GL6RGlaGtJnzLj7PH2G9FBt3GIesRUIYX8fmU3cRwbuKdh/6ivgYfNz/nEk&#10;Ln5N5Xbwq+qzMhKQhiTIu9W4QkQ3GeNCDRhXyJBXxdzqcoMel4UIMCEtAklQV5skmJXAuEJEp5Vc&#10;mpVgGUiP2kqk26ANWqwVzk+bOGTasZbGfcSIsnNl+XPIuK85u4wBZfFNtLudkt9yIi1acUCYvsw8&#10;vhQsZ5HU9QCs4ETeFgjnAf4dqiU9emlhzcsg1Qjhy164Lpgq0q7sAQ+bq3dB6kqqW6Xxdl6QDbpr&#10;5YXhwvP/r+4b3xU8A/KlotnGS5jidmCiw+FBUvVd7O+2LBJEfTVIWejlEKKyTZBkrpPeLsIgAVKW&#10;U3jL/8Fy9SrFhPKHJGXZ15XaTB+G5wYX+VWt9sl1IELNXH8jPnAsZ+5TkG8+bQIgUAbRJWWruWD2&#10;Jw1ESYIc2FaCs/L8HLj84mZ4Q4ojFYri49SxjC+UGV1N2ysTQ9YQeonaeRFgRHgTKCtYSVCKgQhR&#10;ju5nvQHyM7UHErWfhhfDaxo2iLfbz3GUf/tTbSiQFNrRfH//GAK/xGA77I+d0v3qklx1G1lfo/AZ&#10;5BUrwWP0koQKeE1VLUr2qZDDgoRlEgsBzjxu4mLjP1z3RmDy0koAXaefyd0MedLXAwHATRuA5owK&#10;NwDiv3r+BjErbLK3DzLp30kumSAC9lUU5G/iOMNUrHOQYIWkAFgWKc5qF/kgPYKkkSu3zlnhWRbC&#10;L9GTIsKC1CHnTeIsACnauqoKTpXmJQUhR5CKQKgAXVMoAiB+GLxkOIggmdfrbiDVUO1aiVQXwVqm&#10;2YVimDBI2jNDzG4Ds2j/4uKxe5nb9dLxDIBvnembh5AsZoZgpagZSRi2bKlgMMP54lVYGE4n7fGh&#10;ZBWYSIvF+JjbKW1JfMwQoy1HpdB2TGpLAndA1oimIhJETaQFB/h5+l9tDF0XDlZeN4zaDB2Cf23s&#10;afekJh52zuYSBnNqy0lsy+R6cmDL4mlUSVMsD0RGOIayj1odaYRWKVfC/GTFYahNfA9WkmRZWCL6&#10;qxZMSNoWxSA0ED8iK5KQGDs1PINY8ebyA7nFJD6UrNN6oGWGN8KKlC+QoNeI5BhnJ72tNsNp96Em&#10;/vRM2BrMMrEcg+QbYz/OerqDKVJJS1aKWE20XO4X0Dx9ZFHEWxW65WKaD1miPVr2CWRrk4VQ3meQ&#10;Acu+8ltuGxS5x4YvhAwcplVjwQwRyRkzieFBzLTTG8BS9jjf62BcrXY+UNXONaR8ouxqW+0Yu831&#10;TAnqhsHn+f5+/vs/wmANpak4Nwi1fddu/H1+X7tR2I9onTWlHDdqMT3USduqI26sqGPhAOy5KfOB&#10;uF7TbVWFnbFwBecvuFIvkXjRHy118cLfoObVEJV+Sa2/5OIXk7CUWjeqQqLbY4u2I6u0whtt6Q6O&#10;qvS5E/9CdI6EBfKaXqjx4D24ztbb817xQ8FWhRwxyUG/4wFO0lit5THS7edSS2EErZO+XmYmw94D&#10;V1u0pqE9mWP/yvW2YlG8g/OvOP0T3yg8tmL5ltx/pLs8xhNfReXOzvqaDtrCDWXPr3QjYd2Wcn0s&#10;6mDZobMLImsGEVTweLoesye5eCzmAVthrifUNcOEbmvblcXt167K4rEnVJZEJ9vW2l19phzRBxTk&#10;lEG0hPOjuzg/1KCvNhCrm9Jr0mMtodekx+6oZVLS/Eh4aRNsHo+R6jMeL5oez1ngi7W9h8ef0Cat&#10;k5LAfdeJMeLfdeLTQN03G7LHi055Ek++QFT1gAjWZjnbsVR9mmZaVjDgm1JQObvqfGJjUpVXrWFG&#10;um/aQ59zEXNbObAslSo/QBEDAV345JcHfvTbu3oh3PSD1U0dOHw1TwWZQkid3yLaln5oDLd22Pp2&#10;nnmp9kHgeI1ikZuuNVqT/cnIR2XvZCKw9hKcoem4KTa9wymozjCxLNGTqz2VQp53UcNT+4maUBqW&#10;WI1F4rulWhzr+vg9gweY1OMoBR6gbKt6GsGzNJlq/iiEVD2Rbie/aFPK2QRL9k8Ww6PPRXv74PNo&#10;wkzMkuQyzHdFOQhWkySce+m7/AHaNsr3DGjqguJ8CWk9AIyBH3rkaZDdmS3AnWb8TOViF4Ys/zXy&#10;FiFbygBmHrzGN9ZaZ8Ujy6Xkbgyz9m2dvVByx8kUN9CyTTIvWt6fdNgmm97iVt30Lt8q3AHiqdpC&#10;G3/qDNhE3tar7JYytlslKZNeZecGnTwHe1HiUtzZzFXKV+Dpw6/wPoG1pV5NM8aXVJoxvupqz/0i&#10;pUyATUe+lFJcX1wO6S7Sm2rxNyYS+jTrGHio/Ewi0Bm4VzgBEfBYUoXiRIO7MToZ0ex08qJifK1j&#10;yioOw/jpW7AwR09ZsJinXpS5beuL+pnCO6ovxvpsshTIJvBuSbdA1s+ybfUFbniVyKBHfYFl9agv&#10;8PC0MUUeF0d0CIwmWpjo/BPdXyt+uhdnWOOXBw8wsdcXWJXm+sIOnoU0TB6pkm+oL+qe+GPWFwCr&#10;SW7P9UXL+kK4YqnaqKX1E21BZTa0t4oVSza8BlCvaCbTU0afiUrcTI79jqLPhEw7J98p7bRFH9ju&#10;4imxYwkUy+oRffBwYNqGBo2IjMLEUTRpjD7HJaVvA7zG6IPBa44+dvA6RJ+6J/6Y0QdgPUef+lOP&#10;wtdMVlLtbjW6om7yE8ECOv2y/XVEqaL7kueNgz+m0GafCK8Xw4rsgRaCd18k8tU2y1SfKJTyi2nR&#10;4iz22OHPuOCHIZ2Iv7uoSlKnKM8aEg+jjEqQ9Xu8h3rwr/ysGQ2tpcU4RXWDALu5Iwlv6Vla9+hV&#10;6yo+tXyqljZOdaOzvK2dj/pR5K7VgeQhGNQ8+ilJOVY9dWcLziix4beoh11tLy+CCYLBy/fy4IN8&#10;wZtPadIjOqUhX4Ww6UourHjCHleQzQlQeyBI4bBYW3aF7qeacORqD4whoUVjDiFMgiYeUKm+4d7y&#10;lRbhRzWjI9Mrchr6QS5ymeT4DoaExnc80J3qZ1iaHI1cc9nq6cW+J6cjF0naX3PifHa6sjUe4UFH&#10;OeprORqRKHEIarkH959qXK1WR28t7yAXgn3kXAXVk2kSNOQjqHTEp/L1lEp3J8op1XXXcwnTFmt9&#10;9EwehsMZ+nyvD8Pxq2IiXT14FD7Vxyw99Ek1yeJzfEofcWNFH4uDnl8Bg9fGTJKFH6rWWfG7fAWM&#10;Lp4IIxA3tipn4W+vffwLAAD//wMAUEsDBBQABgAIAAAAIQBZy6Sa2wMAAA1RAAAcAAAAZHJzL2Rp&#10;YWdyYW1zL3F1aWNrU3R5bGU0LnhtbOyc3U7bMBTH7yftHSLfj7SwTagiRXyoEhJCiLEHcB0ntXDs&#10;YLtQ3n62k6ZMYqKhhDnh3LRpmuPU/tnnHP/t9Oh4VfDogSrNpEjQeG+EIiqITJnIE/T7dvbtEEXa&#10;YJFiLgVN0BPV6Hj69ctRmhcTbZ44PadZZAsRemJPJWhhTDmJY00WtMB6T5ZU2G8zqQps7EeVx6nC&#10;j7b4gsf7o9HPOGU4V7hAdSH4DUUUmAkULQW7X9KLNEFLJSYFI0pqmZk9IotYZhkjtH7Dyrhb/4gP&#10;4/slI3e+GrFmRcnpGE191QwznEYPmCcIxdWplGry9xmCzaU21bf2ODJPpW2iqiAUlYrZFh2NRyNX&#10;Quwa7LmBJlTQg3R6hO3pgipsDbRJkFRmIW2LlAtGZkoK46zxhLN8YW5YHilmyZiFovTaoChlyn5q&#10;btAU2uC5nPNI2PITJGRKR3X1muu6u3l5kNYNZ1bXqj70Te2rI25sv2HpKkH79jfhiSYqn59xFdn6&#10;2E5o62hf5+7VNZ6tvzNwF2aM88bW4XrdtjZxl9Iso8Q09q49XrdvjPz9LZLGvmBCqroM2+Gpq4Dv&#10;NNyM6x+eVdfXPaBuAN8b/LHlU3Wg9aeaFhdXlte6OwKvqq+Ey+uBCiD2kSPMrHYcYdi6VED2kch2&#10;doouhIFL7EsIc7RccPe5SPfZDiQcVab0xoTD0ToAWj1JDx2t70CrJ7Sy/KLIrzkmEL2audR7JvTO&#10;8TUz3ufH/5pd+dwPmNRT6jCYzGGQOGGjs4S89SDRbH6rsND75yHm3NtJAZ9NNsryX0Ct02HkxqdX&#10;t99R7JsDtUrV7cz5dUFt7R/HQfrH7aTxl/3jdr61a1m9dcAimHO5NDAt6mBa1BoG1tq4fgTqz2a5&#10;aLtx1aTjzmnVak41W+puucnRCjHLg8XBzUr7ZinX0QJltS86uKMFymqfaIGy2hdaJVZni4BVCohf&#10;L8Wv59QgjvVxrEE86yM1iGv9oxamurRLXNtuFhycurQJWuPzoQWtASAZWkQaAJKhhZueIsnyE0JA&#10;3Osi9LdWxYkUM8DR1YMYrXH4fUAwOjp6LqY1DqNO3Kb8QIHssqK6nW1wOe8cfFUwvkpLzlIIHp1t&#10;EWntrTyQkB3WLpP0njosz+QUvFYwXstPPmbSbsx5vIKnt0JJtNZ5L4DxD5OHE1N8wgVUAqPinZhT&#10;f2Az23tvZmuddXkWQ9Pfe5pteRZDE977zGJointPWdjnORZlgOFiuwWMl58J6CmK9O4UYIQy7TAK&#10;YAQ0Mw/TSX1C1UrRh9vVwOLFdrHm/654bP40wP6L4fQPAAAA//8DAFBLAwQUAAYACAAAACEAA8Ci&#10;PBEEAADfQQAAGAAAAGRycy9kaWFncmFtcy9jb2xvcnM0LnhtbOycXU/bMBSG7yftP0S+H2kZIFYR&#10;EB+rhITQpLHryU2cNMJxMtuF8u9nO5/toKWxuzTF3JQmyrHz5Pj18fFJzy7mCXaeEGVxSjwwPBgA&#10;BxE/DWISeeDXw/jLKXAYhySAOCXIAy+IgYvzz5/OgigZ+SlOKbtBoSOsEDYSxzww5TwbuS7zpyiB&#10;7CDNEBFnw5QmkIuvNHIDCp+F/QS7h4PBiRvEMKIwAYUR2MJEAmMCnBmJ/8zQbeCBGSWjJPZpytKQ&#10;H/hp4qZhGPuo+ICUy6aP3VM3vwUX+j4ifPj7EJyrO+Mxx8h5gtgDwM0PBYj5i0d8yO8Yz8+K/x3+&#10;kglChSngZDQWRIeiIWnCVcAaVzD+gtHdBDsEJuIykgZoULQexhhfYyqMOwniUw9QlCHIxVk4UlyR&#10;OJv3pWytbKG+NO8Xjsk7LWE+rPpZXZUbQWGIfJ7bKWjw+V1puToyrrpdHfq+eKWCUN54brv8VmCA&#10;OI7IvWAx7JLFMtXueEi36BTFbrgF7t4ndgPEEyK6KKSKQJxNYa4gxwPxp0Z+Q1wKveq7msjRU0p6&#10;fS8fTlQlhq9d6ulujB2J4chiCKPbJPqBoa8zsUgR4THhfdGQtWO+6aJ8XocyeZTC5+0iGUv635DV&#10;OOmJdehXVgbGMbN48kAhYYc3GgHpom6cbCX2KKP397fVXXwfRj8tVrXUrdaMtfZWhzYW34nFWqz7&#10;K4YmsJYSMNSRANEjlQeoA/JNUxXlAC8t6Q7ftcEBn9e5ESPBgQ8xTmcyoyPTQjWJtT1ZvvX60rYQ&#10;F1Vy1Wqwf5ghY9wm1YDEoDFnl8Osva81YxFdL6oEbeNJQWKw2QDlDTYboDDYbADIIL2e2rhe7LVU&#10;wjKu9jHWTsdNYTMSGDQfR6datRxo6Mp2tyg71bv9QtmpZu4Tyh1ZRKnU0RQGxXb3qpTM1jXA+Dqr&#10;ltPhzU7I6YehvROKu0T7dEW6sd++vROivNe0w+jS91ssomWEKME0dty/rXDD9mvs/z41Bo+mk2Ip&#10;GVvKSwVeximrCivry7I8sS6jM06Z00tZyWaM85HVjDzBvVQvOLGCsW3BYCmOAx1h1s8f939uUxA1&#10;JcFy9IDieKUx6C1ED6hYdpyKLcjne7364rci22Zx2HanLt0ebH3dZzy0KAM4+wBVGUH/HqCKWezT&#10;6+nTU+LZoqjAJgLkC03l9FuG8a8G9Qpxi3StRbwZ4hY5Wot4M8QtErMW8bsRizLPada+iE7GjvVL&#10;DNuNU0vh61+4Ejxe6WNm9Q7jql2YHqW/5TAtH6qR0g9ODXCu3bmq5FzYe9gTJzcOX9Thm1OSVXvo&#10;7T28ec/9UxGKnh7mm0v1K5Oh+ZdV5RJ9KY/wViNbB69XAqHWVPlvGoifZTj/CwAA//8DAFBLAwQU&#10;AAYACAAAACEA4GbSUeoDAAA4CgAAGQAAAGRycy9kaWFncmFtcy9kcmF3aW5nNC54bWy8Vttu4zYQ&#10;fS/QfyD4rtiSLUs2Ii9sJ14sEGyNJAX6SlOULZQiVZJ2nF303zu8yLcg2LTANg/OaDgzPDOcM+Tt&#10;p0PD0Z4pXUtR4PimjxETVJa12BT49+dllGOkDREl4VKwAr8yjT9Nf/3lttTtpFTkBQwRxBB6Um6a&#10;Am+NaSe9nqZb1hB9I1smYLWSqiEGPtWmF5wa3kv6/VGvrMlGkQZ3QXT7JkhTUyW1rMwNlU1PVlVN&#10;WRfGBsmvg5A3IX6MoyG1wFOXlm6fFWNeFvvPqn1qV8p/0q/7lUJ1WWAolCANVAT3jkvBFBQ9W54r&#10;340PFMx1ixpZMv4FYn2fJfezNF6Mo3w4vouGST6I8tFwHMX9fhwv8jRPZsu/Azqx/ygca3fCcvLS&#10;Lh0yOVSqmd6SCVQUHQo8yAZpDsf9apMDPzJhB4MorCRJNspTjCgsBdnGPUVolTafmWyQFQrMOK9b&#10;zQAwmZD9gzbeurOyai15XS5rzt2H7Ra24ArtCS8woZQJE3t33m6JV6d9+PPAtjv2G4B21kGliblW&#10;8V1zrSI23KUS0nDdavd3SV1A4wK9AC+SDLZGlEBzVpwYEJsWDk6LDUaEb4A61CgH+ML7GNhD5SGp&#10;/w++Lfkd0Vu/v8PmK9jUhinEa6Bsbuvqqgil4MIdfFUxasLB2Vb2LeMk88qBG9bykVVABdsfPnOq&#10;Nmt7iMqxA+YHlGwdmsmFBgfrWcGxH339Mesf+AaXE7ajf/9DezOXULe/FObo39RChpO77EJziG2p&#10;AHjl7QOrtS+AY7huu4lxRub7OOnPB2kSJYNkGA0X2SKaZfk8GuajLLnPFvl4fvfTyZw4HidpEmej&#10;SzLHw2yUjAKbh/1BnKUhz24edDwNbFbQCq7I71BZSMtjNzB89xwV/7WfPnamrgHf9NPHfH92P9nG&#10;OWOLFc1hLstXi3cN/+EW0S1d1sDPB6LNiii4tIAvcBXDAN1K9Q2jF2Xnjf5rRxTDiH8R2pkYJyRx&#10;OgZ71WnX51qxaxYSJmkMl3dLvQgjDGaVoBDbT6vwsTCOrxaYkLOdkVUd5rXHaRe4Nk+27d0hQ8+T&#10;CVwhqCHqwSHie9gLoteihMHtRD8UOUYlq57J+ulbgbM0HaUWsnHWLq54aqkVAOWKGj+lxhfj6GQw&#10;99Pj3LSbWqA7rc4qcx1yYO+O0OVgGyzWu6/wpvEcD1eisp4KcuPEPoAqFS0foYaAPnY3AIwzqOmf&#10;TNnHEjw9IL9amdONaaarLdEMsra51CUx8K5CdogAJvh18Zko7Xk/vr/NextABKi+66yunXxr/XF5&#10;lf979p+HOY62IPjXkPsIj7fpPwAAAP//AwBQSwMEFAAGAAgAAAAhAAU77kThAAAACgEAAA8AAABk&#10;cnMvZG93bnJldi54bWxMj8Fqg0AQhu+FvsMyhd6S1diIMa4hhLanUGhSKL1tdKISd1bcjZq37/TU&#10;3GaYj3++P9tMphUD9q6xpCCcByCQCls2VCn4Or7NEhDOayp1awkV3NDBJn98yHRa2pE+cTj4SnAI&#10;uVQrqL3vUildUaPRbm47JL6dbW+057WvZNnrkcNNKxdBEEujG+IPte5wV2NxOVyNgvdRj9sofB32&#10;l/Pu9nNcfnzvQ1Tq+WnarkF4nPw/DH/6rA45O53slUonWgWzKHlhVMEi4k4MJHEcgTjxsFyFIPNM&#10;3lfIfwEAAP//AwBQSwMEFAAGAAgAAAAhAAm15cOBAQAAzAsAABkAAABkcnMvX3JlbHMvZTJvRG9j&#10;LnhtbC5yZWxzxFZdT8IwFH038T8sfXelgPgRBg8SExJfVPwBN103FtZ2tkXdv7eCEknK1URZH7eT&#10;3Z6cc+7pxtM3WScvwthKq4ywtEcSobjOK1Vm5Glxe3ZJEutA5VBrJTLSCkumk9OT8YOowfmP7LJq&#10;bOKnKJuRpXPNNaWWL4UEm+pGKI8U2khw/tGUtAG+glLQfq83oub7DDLZm5nM84yYee7PX7SNP/nn&#10;2booKi5mmq+lUC5wBM0rKA3I+3XFV4+urYUfDqYULiOfkKXPO7CfevKEhnmxQTxiA5RYRMWGGLGI&#10;gjGM18URjLyDVq9dIF31BsCT1e+eEJ6oCAqhSYogEJogNjqCYzNwEAhQ7l/j4vgKDzamrLjRVhcu&#10;5VrSbVl+lOTFfg9/leTMwKu/BUIUtgjKgh0gEbgSfl3biCKoPR27gy93x8Kgi31+wKT/TgrqDuuK&#10;BSoF62pr8HRcHXDkL2tzo2ttbGCP+QZA13jYPR80LBH0wQ2LINAux3TvH3zyDgAA//8DAFBLAQIt&#10;ABQABgAIAAAAIQAaEHHEpgEAADUMAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10u&#10;eG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA1wEAAF9yZWxzLy5y&#10;ZWxzUEsBAi0AFAAGAAgAAAAhAJS6pFJfBQAAFBMAABYAAAAAAAAAAAAAAAAA1gIAAGRycy9kaWFn&#10;cmFtcy9kYXRhMS54bWxQSwECLQAUAAYACAAAACEAMCyWL68EAACUDQAAFgAAAAAAAAAAAAAAAABp&#10;CAAAZHJzL2RpYWdyYW1zL2RhdGEyLnhtbFBLAQItABQABgAIAAAAIQD3SO9aCQYAAC0VAAAWAAAA&#10;AAAAAAAAAAAAAEwNAABkcnMvZGlhZ3JhbXMvZGF0YTMueG1sUEsBAi0AFAAGAAgAAAAhAEbA5hSD&#10;BQAAfxMAABYAAAAAAAAAAAAAAAAAiRMAAGRycy9kaWFncmFtcy9kYXRhNC54bWxQSwECLQAUAAYA&#10;CAAAACEANReQjqAIAAAGIwAADgAAAAAAAAAAAAAAAABAGQAAZHJzL2Uyb0RvYy54bWxQSwECLQAU&#10;AAYACAAAACEArH2ThboKAAB3UgAAGAAAAAAAAAAAAAAAAAAMIgAAZHJzL2RpYWdyYW1zL2xheW91&#10;dDEueG1sUEsBAi0AFAAGAAgAAAAhAFnLpJrbAwAADVEAABwAAAAAAAAAAAAAAAAA/CwAAGRycy9k&#10;aWFncmFtcy9xdWlja1N0eWxlMS54bWxQSwECLQAUAAYACAAAACEAA8CiPBEEAADfQQAAGAAAAAAA&#10;AAAAAAAAAAARMQAAZHJzL2RpYWdyYW1zL2NvbG9yczEueG1sUEsBAi0AFAAGAAgAAAAhAM3cDtDs&#10;AwAATQoAABkAAAAAAAAAAAAAAAAAWDUAAGRycy9kaWFncmFtcy9kcmF3aW5nMS54bWxQSwECLQAU&#10;AAYACAAAACEANBfk9AkFAAB+EgAAGAAAAAAAAAAAAAAAAAB7OQAAZHJzL2RpYWdyYW1zL2xheW91&#10;dDIueG1sUEsBAi0AFAAGAAgAAAAhANZuR1lxBAAADFQAABwAAAAAAAAAAAAAAAAAuj4AAGRycy9k&#10;aWFncmFtcy9xdWlja1N0eWxlMi54bWxQSwECLQAUAAYACAAAACEAA8CiPBEEAADfQQAAGAAAAAAA&#10;AAAAAAAAAABlQwAAZHJzL2RpYWdyYW1zL2NvbG9yczIueG1sUEsBAi0AFAAGAAgAAAAhAI+4wrZ9&#10;BAAAWAoAABkAAAAAAAAAAAAAAAAArEcAAGRycy9kaWFncmFtcy9kcmF3aW5nMi54bWxQSwECLQAU&#10;AAYACAAAACEArH2ThboKAAB3UgAAGAAAAAAAAAAAAAAAAABgTAAAZHJzL2RpYWdyYW1zL2xheW91&#10;dDMueG1sUEsBAi0AFAAGAAgAAAAhAFnLpJrbAwAADVEAABwAAAAAAAAAAAAAAAAAUFcAAGRycy9k&#10;aWFncmFtcy9xdWlja1N0eWxlMy54bWxQSwECLQAUAAYACAAAACEAA8CiPBEEAADfQQAAGAAAAAAA&#10;AAAAAAAAAABlWwAAZHJzL2RpYWdyYW1zL2NvbG9yczMueG1sUEsBAi0AFAAGAAgAAAAhAFlaeaZd&#10;BAAAMQ4AABkAAAAAAAAAAAAAAAAArF8AAGRycy9kaWFncmFtcy9kcmF3aW5nMy54bWxQSwECLQAU&#10;AAYACAAAACEArH2ThboKAAB3UgAAGAAAAAAAAAAAAAAAAABAZAAAZHJzL2RpYWdyYW1zL2xheW91&#10;dDQueG1sUEsBAi0AFAAGAAgAAAAhAFnLpJrbAwAADVEAABwAAAAAAAAAAAAAAAAAMG8AAGRycy9k&#10;aWFncmFtcy9xdWlja1N0eWxlNC54bWxQSwECLQAUAAYACAAAACEAA8CiPBEEAADfQQAAGAAAAAAA&#10;AAAAAAAAAABFcwAAZHJzL2RpYWdyYW1zL2NvbG9yczQueG1sUEsBAi0AFAAGAAgAAAAhAOBm0lHq&#10;AwAAOAoAABkAAAAAAAAAAAAAAAAAjHcAAGRycy9kaWFncmFtcy9kcmF3aW5nNC54bWxQSwECLQAU&#10;AAYACAAAACEABTvuROEAAAAKAQAADwAAAAAAAAAAAAAAAACtewAAZHJzL2Rvd25yZXYueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAAm15cOBAQAAzAsAABkAAAAAAAAAAAAAAAAAu3wAAGRycy9fcmVscy9lMm9E&#10;b2MueG1sLnJlbHNQSwUGAAAAABkAGQC+BgAAc34AAAAA&#10;">
+              <v:group w14:anchorId="33AC104C" id="Groupe 8" o:spid="_x0000_s1026" style="position:absolute;left:0;text-align:left;margin-left:-6.95pt;margin-top:11.8pt;width:435.6pt;height:397.5pt;z-index:251659264;mso-width-relative:margin;mso-height-relative:margin" coordorigin="-3002" coordsize="86371,33010" o:gfxdata="UEsDBBQABgAIAAAAIQAaEHHEpgEAADUMAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbMyWy2oCMRSG&#10;94W+w5BtcaK2lFIcXTh2VdrSywMckjM6mEmmSby9feM4Ir1YQjDgciY5//+RfIsMRutKJEvUplQy&#10;I720SxKUTPFSTjPy8f7QuSOJsSA5CCUxIxs0ZDS8vBi8b2o0iZuWJiMza+t7Sg2bYQUmVTVKt1Io&#10;XYF1n3pKa2BzmCLtd7u3lClpUdqO3WaQ4SDHAhbCJpO1+70j0SgMSca7jduujEBdi5KBdaR0KfmP&#10;lk7bkLrJZo+ZlbW5chiE/tmwXTle0M49u6PRJcfkBbR9gsphUK4Nxb7KFUv/z9hCVqajiqJkmOba&#10;TJqpPdOxbF7CVENlKAcLPY+O78fd9nHFFpU75JRrWLnbrETaBucu1ptBwEYtbASKxybYm+NzUbL5&#10;m90IjMDS5HqjMCWUNhEwxk2wN0d7sT4gBwt/27DTw7/V2dM/CykjUARLGYElRMoIGGFS+oCcWMrr&#10;s5AyAkWwlBFYQqSMgBEmpQ/IiaW8OQspI1AESxmBJUTKCBhhUvqAnEBKtZIalx42HrrcgzV3Y6+4&#10;3D8OaPPoH34BAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJlbHOk&#10;kMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qRJVI2&#10;sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY22Yi&#10;Tra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1iOWA1&#10;4Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAAIQCU&#10;uqRSXwUAABQTAAAWAAAAZHJzL2RpYWdyYW1zL2RhdGExLnhtbNRY3W7bNhS+H7B3EHTPiqQoiQya&#10;FBIpAgGyNGizYrsaGElJhMmSSymps6IPtOfYi+1Qlh27TQY1XVbMF7Z8JH7i+fidH/Llq9Wi8W4r&#10;29dde+iTF9j3qrboyrq9OvR/PteI+14/mLY0TddWh/5d1fuvjn784WV5tTgozWB+6sqq8QCl7Q/A&#10;duhfD8PyIAj64rpamP5Ft6xauHvZ2YUZ4K+9CkprPgD+ogkoxnFQ1ubKmoU/gZgnQCxM3fpH45yW&#10;w0k/bC69hZvdcXnof4zTRNE4VCihXCEmmEQiFBjFRIepCHOWUPrJ94a7JXhZdsUGzr6tBq/pzsHu&#10;cG5se7CoC9v13eXwougWQXd5WRfV9GPs4JziQWPuupsheFfZoS5MI2tbNNVJ3Q8+gEkzOKxm/Pu+&#10;/zrsKODB+5u6+L0f7poq6OvFsqmI773vJ9i1xfeKJwAXXdPZPjBFUbUD+Y06lAl2svne8ropLWjF&#10;D9Y098szO10C8ebgoivvRos5aPrh7ThLZ1+6r6otz4w1b86s1xinsUuL9BsHFYxPBE5XADP+Lh9a&#10;SEZFlHIpUEh4hBgjCRJxHqMszlOsiILFVJ/2Vq+46Yfzp04YnPPs0Bz62E3SHNjx67Ppe/0fgB9j&#10;iJ4L9yKvrO1wtx0zHJ1dm77yiFdWnq2K6tZc1E09/PWn89p5O+E+ws4O/C7wXMZCnJBE5RTFioWI&#10;qSRHgjONiORZJmUqZZJspb809tyatoeVX7Vj5BBNUpJJgjKmEyA8hqtI5kjHERcMJ0JnMHwKORcu&#10;30cXqY45+ClRLtMMApymKKNRjHKepbkQKs1CvfWyry/+n14qSsNcEo2wDhliXErEQ5qjLCEcR4ki&#10;YRxtvVxayNY7C+M5Q9r3XXGs5qdEN+jULCAtum+QuDOMYS3bwWl884aqPxmz3jtj+7UN1Ooi28W0&#10;G7R7ezKCXNaPTlnk8bhXDEeZjDLEswhUnDOBOAEOeJqmIc0STkQ21/N5OWR0dO1528nrGtJe1X7p&#10;/r7cH3cAUx5lOeSsTDKOWMg1rFqMkcJhqlRCJE7yZ3PgyiyfPnPNsOAgPKRFDDOnUDs5xxilQjMt&#10;BCE6ws8280VVrqsnFKOt8k4uICPfVm17CgUe8u32xnG5cpK8N4wahSdcETipW22K4RdI0dh99qy/&#10;HvqIChGLPetpVV9dX3TWjSEJ5vGDd93YCXKuGmSUZIpEHBEOGmA5pyglSYQwy1ia8DTTSfpsnA6r&#10;k9vmddvc7VI3cmqr2/PVDn3/yGfqCvhYF12Efx7BUyRs2zGoJ7vXO70ZUYTyDHozmjFXYaAtE0ow&#10;REkSg9iiPE3uezO31K8voSu1xdc0dmXVj03Xx5kZFOBf23LUkhu6uXZv/3f6wEkowMoOE1jgUGqh&#10;UBRHEkFwQXMj0xzElSuFVYg1IXuq2GViZlbbMjFTgt+HiXldx5NVMJOrx3yfmqRRgDPbq03LMY6Z&#10;16w8KBGW0yTVkDgyIVLEJE8gGfMccZnzMIlSKuR9n+PkCv32rkpm6n+rkpl19zGmnjdeGKZCY02R&#10;FAx2dURDUYJ+DxgJcxUJHcZ4v6Z+Tsa8pmJLxswa/n3IkIomEY4FShlUE2gwEpTqXCCqNGOUhFGo&#10;5F7y+EYyZrYFGzLctui/y6RxFLEkhl0LjhS0izpX0G2FIWz6lc4plzTk+zXlG8n4ymQKzcyzkTEW&#10;3t1qe3E1ZZIP1x0cGawb7mq1PimBPflq8G5s/cW5y4PnHNPhzfqUY3N0A4j98v44KAfA6USoX34D&#10;rGfXhzf2uIx8b1G3cJzyBdz8AyZwHLbM4O20JdkwMPK1Pcs6+hsAAP//AwBQSwMEFAAGAAgAAAAh&#10;ADAsli+vBAAAlA0AABYAAABkcnMvZGlhZ3JhbXMvZGF0YTIueG1s1Ffdbts2FL4fsHcQdM+KEvVr&#10;1CkoSsIMpEmWuMWGYRhoiXGE6a+k0iQtCvRye4Q9T95kT7JDWXbtNMXUDBi2G5k6Fj/yfOfwO4fP&#10;X9zWlfFWSFW2zdy0n2HTEE3eFmWznpuvlhkKTUP1vCl41TZibt4JZb44+vab58W6nhW85y/bQlQG&#10;oDRqBra5edX33cyyVH4laq6etZ1o4N/LVta8h1e5tgrJbwC/riwHY98qSr6WvDZHEP4EiJqXjXk0&#10;7Knrj1W/HRq13t2imJvvg8QOAg9HyMmCALlBFKHQDyPkpVnCIteOYsf9YBr9XQdeFm2+hZMXojeq&#10;dgl2jXMtm1ld5rJV7WX/LG9rq728LHMx/nDZa6c8K7Qqftde91Yn21wo5ZgAwnivMUaTabxRXw/7&#10;5rrMf1X9XSUsVdZdJYjGGZE3FtPInwCct1UrlcXzXDS9/QtsON/CjjbT6K6qQkKamNaGYdWdSRha&#10;Ohm6x1hnhAY28xPkpi5GLqUxiknooSjN3CjCrpMG0YcDqocllnPzp6W47cXPsItr1cP7wzX1krAi&#10;n63a4m7YBZ9Vqr8YmNH2Tj/k8DiTRsV1Ql9KlJ1DQr8DPBdDrq80sFGUsr+bmxg2wmeqrcoiK6tq&#10;eJHrFauk8ZZXczPABFOsfbcOPoM3eTas1B+x05NksVycnlwYyZ8f/6CM3f92YaRL4+z8/vfz9PtX&#10;iwvj/qNxTI3s9Pwl1V9qNPBEowxP2PhAqLZ9kVgvCn3bCxnCJAshnR3gFKcEEcdxqBPEaZZmu3Tu&#10;uFxK3igg87YZToObpgELaYo814bgMDdAcZZRFLAohuOQBdSmB3E5DPg08kVTnHHJzx/Qv+Fvkpcu&#10;SZlNfB8xB4OX1ItRGMQeYnFkE4JTFiThzktVrv6fXtrEYa4b62AQhlzXZSjEiQcRidOQMurTLNl5&#10;2UlQ4FHfBm3SBqpUmy+S6TKnJ53wGqSuKhvBZVa1N3C8wTocINb0m+Mw5B9Yjwcxe82l2iwNpvKd&#10;+A7qQiXU5nSIW573w+F4bNImk/WGJyqHH+I0jJ0QEQ8T5BLso0gLSRBhTIPYwcQOppIyTYUG9zek&#10;NFA29ug4XsHp1zbQih1Hi+JWc/TJMJAGX2jBush5JX6Ymy4hkVbSrenHuemRIBxNx2WTAWknolxf&#10;rVqpv8cECq7+/MF/MBHZkee4u9h/HpTVdVWJPm34qhLFJiiDao7cH074u4CM0rMrpqAc++O9yjpN&#10;Swwl868pxIVQQ7F8PzF4AH8qiyEieup2vJW+YemJorkVko1STpKgUR6BpD1iwohQ32cB8vTDTdII&#10;UepA35G61A8Iw9B5HKTw6SXUpifSNFFEvkQTHGjt7tPbm0cZcGM7wSxLUcJ8D3oAKFXUZgRlse/7&#10;OCE0xoeHeJ+BiYHfJcpExfh3GSARiRgUauTExEeuTxzofUDbM8ZSm4ZZ4JPDHICKuU/CxLD+l0gY&#10;lGNfLlbrMTlurlpoWzcFALq7QU/4DEbGtSw/a/sfbbPHu4NussPdzQEQVffpNpIC4HghUd0/gDXk&#10;5u4gF4UNQl+XzWsB3e+TLzjgOTR54O7Y2G0pGAjb3aWO/gIAAP//AwBQSwMEFAAGAAgAAAAhAPdI&#10;71oJBgAALRUAABYAAABkcnMvZGlhZ3JhbXMvZGF0YTMueG1s1FjNbttGEL4X6DsQvBQFutaSXHJ3&#10;hdgBd0kCBtzESNygPRU0SdtE+ZddypEb5IFy7xvkxTpLUbIUWyntOg3qg0wNxeHMNz/f7Dx7vqwr&#10;67pQumybQ9s5wLZVNFmbl83lof3LWYKYbek+bfK0apvi0L4ptP386PvvnuWX9TxP+/TnNi8qC7Q0&#10;eg6yQ/uq77v5bKazq6JO9UHbFQ3cvWhVnfbwVV3OcpW+A/11NXMxDmZ5mV6qtLZHJekjVNRp2dhH&#10;g01df6L79aVVG+uO80P7fSQlxTjCCHuui4jjB4iHMUfSZSJKXIl9n36wrf6mAy/zNlurU6+L3qra&#10;M5AbPQvVzOsyU61uL/qDrK1n7cVFmRXjv1T1xik2q9KbdtHP3hSqL7O0kqXKquKk1L0NymTaG13V&#10;8PWtfphuf8Zmbxdl9ofub6pipsu6qwrHtt7qUe1KYlvZIxRnbdUqPUuzrGh653fXaBnVjjLb6q6q&#10;XEGu2LMVzLo7VeMlAJ/Oz9v8ZpCk80r3rwcrjbwzH0WTn6YqfXWqrCo1OXahUPLKqJoNv5iZvAI1&#10;w//uvkAmwnP92I+QTz0HEV/6SAhGkSeikHOXxzFnH3aily10f/ZYg8E5S/XVoY2NkelcDR+fmW/p&#10;P0F/gKF6zs2LrLxU/c3mmf7o9CrVheVaeWFdp1UJhQP1Zukf0q5blIWlFwpuLZbWOfxMW3MDhgFh&#10;eN0KmBG/B5hD9puDrJ03fNErZ7+aCmyFUlnUkCzaSvO6bCClFTh3oX8CDLrq0191oQ8ODn78aeeF&#10;j3XpC7Ygy1hTLLtPH1UJLcyY9uljpsoeDJj+8j35OQSYGyS2I7ty459TNuSMchYkKGZxgkgYBih0&#10;cYIi7gkhncDl1N/0Hl2en6m00VB6y2ZoXX5IZRyHIYpoABnPAw8JGsQoTjBPoph4LJY7Gf9tClMw&#10;jAkXAfJCDmYGUYgYjikKAhYQLyEedvjGyy5V/1MvIyJ8wRi0H8oRwZKiEEuCAscXjvCx40XBrZcK&#10;6HIko4FIOhCEWrfZcTSdk8xDL9IaeMl8Qg4awdBXZdObJrN+Q6FPBtp5kyq9kkG2mtZqmqp5aPv2&#10;KAR622nj+xsv8d3ICRyJQuKHiMTQeLnwGZJEhi5lFDsCT/V8WhMfHF153rTyqgTeKZq77u+m+34H&#10;pEt5KByOKBPgAPM4ElEgkOtQl/kOgyqDOhpHAAPXBlgzAxjBbege7MBl2j3eckpl4hPXQR7HEpLO&#10;jxGPmEABBk9iFrmO3CqtJ7a8LvLV+ALTwCbzTs6BEq+LpnkBExYQ3ubGcb40KXkrGHIUfmFYODSM&#10;DzfN9WsYi4pfgS0xh5a2Jfvt0OYe9clKdFI2SZr1IETQ/eFvR/yiKC+vzlsFeiCM3PPuvTs8zKBg&#10;qeFwUwzjzLI/VzzA2ONCIhF6GKYMTyDhUIliHLjUE77kgfvVcqVfnlxXL5vqZhvYAXFVXJ8tt8B9&#10;ONouo2SEdogAYONiH9+FOwg8dwzLGINtsKlD6P2hAIVjoPZgPYK+GdOB5ravt2Z25gWMYZcB3RHg&#10;TcwhHFyYSLjMCwmXYbLba19ewGlFZQNrTqzQvNDDMP5+YsRB/UuVD1lsHl1fm/x/mvPBiBqgsoVE&#10;SH1fJkCr4LMPSAD/CE4ihGEQ9okgMvqMdbaRmHj02SAhplHct0Fi2jC0yYKH+j4xa/b5Pk41QwJO&#10;nIfW897wzLRJ8d4UwaHjAYFJlMAf0HPioFBiD5FIUiqkL2Bm3OlYcA7bzpKJUd9kycRxYB9SX7de&#10;AkwIdWKMoHtHMIsy6ByBdFDgeWaISRyomi+BMdG5DRgTR4tvA4bnhgJoK0I8kAAGIXB+wIKhgBNP&#10;Joy5hERPCcbEaWUNhjku/3ed1OHMobHjIp64MASGCdBJGPuIwkYIzlExxfxJwXggrcCM9dXAGIh3&#10;m23PL8dO8u6qhVXSajQqlqsNGuxqlr21UOWdfdy9+69xqbfafq1XeqBRd7drwhgUjptC3f0LtZZa&#10;LfXUce74tgVrB9iz3dE3ffMInsNRHtwdj0prCAbANkvOo78BAAD//wMAUEsDBBQABgAIAAAAIQBG&#10;wOYUgwUAAH8TAAAWAAAAZHJzL2RpYWdyYW1zL2RhdGE0LnhtbNRYW2/bNhR+H7D/IOidFUndyKBO&#10;QZEiECBLgzYrtqeBkZREmCy5lJImK/rfdyjLjt0mg5IuK+YHmT40j3g+fufC8/rN7bLxbirb1127&#10;8Mkr7HtVW3Rl3V4u/F/PNGK+1w+mLU3TtdXCv6t6/83hzz+9Li+XB6UZzC9dWTUeaGn7A5At/Kth&#10;WB0EQV9cVUvTv+pWVQuzF51dmgF+2sugtOYT6F82AcU4CcraXFqz9Ccl5hkqlqZu/cNxT6vhuB82&#10;Q2/pdndULvzPnOsEZzpGYcYIitJYIxFFCilM4gyHMoxo/MX3hrsVWFl2xUadfV8NXtOdgdzpubbt&#10;wbIubNd3F8OrolsG3cVFXVTTl7GDM4oFjbnrrofgQ2WHujCNrG3RVMd1P/igTJrB6WrGnx/7p+mO&#10;AxZ8vK6LP/vhrqmCvl6umor43sd+UruW+F7xDMVF13S2D0xRVO1A/qBOy6R2kvne6qopLXDFD9Yw&#10;96tTOw0BeHNw3pV3o8QcNP3wftylk6/co2rLU2PNu1PrNcZx7MIi/c6pCsZ/BI5XoGb8Xj10kEJj&#10;QjChKCQxQ1GsEiSSPEQpVzgKmVREii97p1dc98PZczcMxnl2aBY+dps0B3Z8fLV9r/8L9KcYvOfc&#10;vcgrazvcbdcMh6dXpq+8svJuTFOD24C3ec5iZ+mk8xFkdlTvKp2LFo9EoinBiAiKAS0RIUEz4L6W&#10;hJM0ImnCt7RfGXtmTdvDqd+2o9eEgilAlCAW5hpFWimUYcxRnqQk1iFLUprtgf1jOIFDmudEM5Rn&#10;IkWR5LBhkStEaRrGlKUCDN1a2dfn/08rE5YB6EIglTjmqxTOUssYqTTXmLE0kXjnLC1E6ikOjjFs&#10;BQLR911xpOaHQ7foxCwhJLon0NsJRpeW7eD4vXlD1R+PEe+Dsf1aBmx1Xu382S3anZ6EEFn3Isjj&#10;Pk+iJMSx4oinKkdRqGKUEYbB8ZNQCs1ZluXb83Vv2+7LRW8nuLd8XvwYF60tbzt5VUPIq9pvzd+n&#10;++MGxHGo8ywHbirwwIjLCHGmBOJExZzFwNg0ejEDLs3q+TsXNBcxkRyxiCsUURYilkQcEQxhWLKY&#10;UaFfbOfLqlxnTkhEW+Ydn0M0vqna9gSSO8Ta7cRReesoeS8YOQr/cAlAuGQDk258XLfaFMNvCz9M&#10;49gluXvh7wsfpWGY8j3pSVVfXp13FpaA4fB5cNatnabnEiMnFGcQoxANKRBDphKJlGUocqE1TyXj&#10;mXoxeIfb45vmbdvc7aI4wmurm7PbHSRnQ/seip3KoURJTOM1SqMMsCFpitPkQeRgBQpjNp3VdD4b&#10;0B2sNMIschnYxZOp4ti62zTYFn6QvXbHO1VgElKeZpginmlIhyTDiGnwSMm1klQnUSrvq0BHrLcX&#10;UP/a4iklZFn1Y3n3eWa8BvVvbTmS0y3djN3b/52Kc0INUNlBYl5mf7btM6PsY7ZPhcga9nklzCat&#10;j2vmFQQPA5PFkkYKCkqhwSMFVYhzGqMYjjNMcq2lonseuUuRmWZvKTLT/R+D6WUpolSYSY4zlAtX&#10;/LFIIo45RllOsognMpF0Hwmo7HfBmMn/LRgzs/yPASOP4WxDHiLCcii+IFagTGUQt0mWpozJJGH7&#10;GfwrMGYatwVjZsXwY8CIIy1TwjTiAh5RmAuUSaKQZonkDBOot/Gej3wnGDOLkA0YkEb+w0iaM5Wz&#10;BIcoCWMBzIDiSGDOENyPtKbuhpX8o5s8lRlPjBlQ3rwYGGPi3c2255dTTP101UFzYp2uq9t1TwZu&#10;/7eDd23rbzo8D3ZUpjbRup+yaRKBxn5133jKQeHUe+pX36HWs+s2kT0qKdR2y7qFzs03+ub3ssBy&#10;uKGDudMNaAPBCNi2bXb4NwAAAP//AwBQSwMEFAAGAAgAAAAhADqCfgqhCAAABiMAAA4AAABkcnMv&#10;ZTJvRG9jLnhtbOxYy27bOBTdDzD/QGjfWG/JQpwi00yCAvMokhQFZkdL1ANDiSpJx84fzX/Mj829&#10;pCQ7jtPEzaCrZKHQFHnfuueQp+83LSd3TKpGdAvHO3EdwrpcFE1XLZzPt5fvUocoTbuCctGxhXPP&#10;lPP+7OefTtd9xnxRC14wSUBIp7J1v3BqrftsNlN5zVqqTkTPOnhZCtlSDT9lNSskXYP0ls98141n&#10;ayGLXoqcKQWzF/alc2bklyXL9Z9lqZgmfOGAbdo8pXku8Tk7O6VZJWlfN/lgBv0OK1radKB0EnVB&#10;NSUr2TwS1Ta5FEqU+iQX7UyUZZMz4wN447l73lxJseqNL1W2rvopTBDavTh9t9j8j7tPkjTFwgkc&#10;0tEWUmS0MpJibNZ9lcGSK9nf9J/kMFHZX+juppQt/gdHyMZE9X6KKttoksNkFAXefJ44JId3kRum&#10;fjTEPa8hObjvXeC6fuo7ZLs7r38d9qdxkHguJA/3BwGEyfXQttmofoZWTkate6gktQ2Wel2wbmra&#10;M5MDhZEYghWOwfoLqvoWPGXEM06hdliG0SJ684sA54yxOK9g8kDQdp2f+27k+bYqx/j5QRJEEWg0&#10;/seJH4YP3KdZL5W+YqIlOFg4EqreFCO9+01pG6lxyVCjxWXDOSl5A59cBy44RAr9pdG1cRdtNgsV&#10;7LcD0gsIpGumzcfJPnBJ7ih8VjTPWadD84qv2t9FYedjF/6sKzCNmTbLw3Ea8jdJMtms1K4uH2ri&#10;KH3pfND3jODYrENVk/pvO5JELxM8T460GNebCB20GCarMQE91TXBx8LJG5lzrEialZDEW3EN6cb2&#10;hlbaFjeMoM0NI2h1djQUAwjC/brhDHfbWeiCpizwDe/wuTszmVIpWwseSny6HmwF7daDWQ+qQPpO&#10;OczH6YMxwBBYdQnWzTHqwlHwQ33ROP2MvvTb5ffYvVfqg652pINo4IHv6+VFxZuOUMTpyHyTUDsq&#10;p5wBFoz9dVsAEC1bE8yA6tAXxEozeVMXa7LkK3lNYWvkpliFRYOdKEhN4y4aKEUvBrxGi/dajU0q&#10;9qepoyw5zf82uaa8r+njvjGsNl1jssH82jEPYGHsuTjSm+UGqg+HS1HcQ39eA+wvHPV1RSU2QM0/&#10;CMMSsEQ7cb7SomzMt7HdAzrwB+CLxUYIEDKHSwnIOaHlgBHRiBEXDYV1bctIhO1wwNRLOQHqHop6&#10;aerGBgthAMC4Bwd+ip3VwoEXeWmSGrEGBUdJg13DR4wmPslInqdYhbUfElJUbSYZ/1iogYvAxCN4&#10;fbnAQQgUxx6dOSDCUqULka9aQBvL/cAUqoF4qrrpFWQwK8Aa+bHwcMyFGQOpkNlXwC6YB4ojs9yO&#10;RwwdIoXhsSBkM2oSjaxiP7+PZ7asAJJmKdQ24/HLMh5EYRLOd/nPiP6RHyXmi0L097zQtCVs2FhG&#10;b+nGtELYp3QDzZzSDUePKd1zzAMiqk3oC9P9A5gkGGxrZodJBrZojmaSUTiPY9/S6LkfeLFpDDQb&#10;a8kPgfskUGZYS6HvJ14yhGUspJEmvjHJp3nZlpO8MUmkpAgyr2KSR9G6kb49ZHVvLHIg5ciwjorn&#10;G4s0uHAMizTXJdOp/v8ikz8AawAQLdZc8n//gRs2c3FHOCNLqsb7ngl0Bq78xKVFOg+SGHgWkpIk&#10;SZNwD2pCPwjHO58kCtzAsFgA4CeQphDr7lxKsba0//DFhRK8mY6oSlbL6cSQuIF7PrXs7bK9M4DS&#10;9xx4Op5lrlkJeYTrGf+5Q6WqaQGhwqsObD6TFryixFsQUz9GIErGM/kk254SD14z/AcAAP//7Fdb&#10;btswELwKoQNEpGQ9LEQGggRuAxRF0KIHoCnqAVCiSiq2c5t+9h65WJcUZTuO47Yo8hE0/jEpL8kV&#10;Z2ZnTTx/cenTrGyE+MLLxSXNeFlyNsAENcU297BnHmpW85ZfC4XWVOQeZYx3A3GLdytMZCm7/eK2&#10;6aQ6tYHYLXbxkMWm15keHgRfXJrhShYPdwqpQVxLOBJ7iHaslir32KDsySZqo/sxHAZo24oOHvU6&#10;9+ph6DPft3lTfdE2TEkty+GCydaXZdkw7m+kKvwAE2xHvZKMa9101dea9hyyNvuzz2tIoilyb+6h&#10;jrY895bi8SdcB1pzpZHgaEU1mpuEXPzX/k65mYahuZRtqVrzDQcjuNM4isJknnroIfdImOBgZtfD&#10;3W8HxCBgRuYEEw8xCEjwPILYEadpo17p4QOXLTKD3CvkprtSSm7sXdP1Jz2M8VOcxVCKplgC0Hai&#10;qtUOzgSH+Aq7I/Q+bITEvoN5NwcOzUS3o0dwCt2JHvagmhZwV4Y1EYbPdMpEKEs/u6GJdjwcqUfO&#10;7T2+31vnbZVVivZ1w5YKuGUoVB1QjgDpR87dNBQC25YjeGbJZeOWylGtOqZYmiRJCMuBQEEU43kY&#10;mWV7hgVBGhs0RorNMI5ji4xJYCKZS80sc8MbOlB0r5pn+pI970B9pVQtHfSFVJVfKLoBMbUCJIZj&#10;vxjfACAtqjZTXNwW2gkWHvzDhm4TqAtHmj+R0yj8G8nuW6hfY2KQCh0a2em66bWHVFZANuq2IKA/&#10;lQk5TgIz+Q6FxfwSmglzk5lj9MEVWU7vbg9UdApm9/tp4OHsZ8DbcusI8jLwMY5wSsbaEpAASss5&#10;5OMwmCU2wGb5jrzFNz5EPjlEHu51j7wt2mCef4e89azXtSoCbH3qVY8/wD0rMKtCyWZAEGCLiPW3&#10;F/wKKQnOQnBqqvbYBTj7ShISx869EtB2eFxakjhNQCPWvWZJGE2NwkSvyZWce61Ai9/6V/Av41TW&#10;g/aWBq3MHznfuPTdAI87vzfYuJlyfV4NlsDnu7cjNaBSNP1HkIdtUZwuopBEaQCl27R1KYGm6qkw&#10;SBrOojn0kVYYYRwmk3e8C8OUmLGl2/3V+J87Q+vGmwr+2/zGXzIeyFqKgqvFLwAAAP//AwBQSwME&#10;FAAGAAgAAAAhAKx9k4W6CgAAd1IAABgAAABkcnMvZGlhZ3JhbXMvbGF5b3V0MS54bWzsXG1vo0gS&#10;/n7S/QfE941fk0mi9axOk527kbIZacd3uq8Yt23uMLCAE2d//Va/0QVUY8DOJBn5y4yN6erqp6ue&#10;emnIz7/st6HzyNIsiKOZO7oYug6L/HgZROuZ++/555+uXSfLvWjphXHEZu4zy9xfPv79bz8v19vb&#10;0HuOd/kdWzkgJcpu4drM3eR5cjsYZP6Gbb3sIk5YBL+u4nTr5fA1XQ+WqfcE8rfhYDwcXg2WgbdO&#10;va2rhHg9RGy9IHKdXRT8sWNfljN3l0a328BP4yxe5Rd+vB3Eq1XgM/Wfl+Z86uuBXMDgPyzNA98L&#10;PwWpH7L7IMvdj2KBeZCHzHn0wpnrDuSlJcv88hXfy++zXP4Kn538OQGgQi7FSdJg5o4nl8MhHz/g&#10;oOHbM2+b3Hm5p0TDp9/iJQvl18SITXJny3/ga4MdkjMsY18rhX8fKd2T9BvLnWQTLlPY2GL6RGla&#10;GtJnzLj7PH2G9FBt3GIesRUIYX8fmU3cRwbuKdh/6ivgYfNz/nEkLn5N5Xbwq+qzMhKQhiTIu9W4&#10;QkQ3GeNCDRhXyJBXxdzqcoMel4UIMCEtAklQV5skmJXAuEJEp5VcmpVgGUiP2kqk26ANWqwVzk+b&#10;OGTasZbGfcSIsnNl+XPIuK85u4wBZfFNtLudkt9yIi1acUCYvsw8vhQsZ5HU9QCs4ETeFgjnAf4d&#10;qiU9emlhzcsg1Qjhy164Lpgq0q7sAQ+bq3dB6kqqW6Xxdl6QDbpr5YXhwvP/r+4b3xU8A/KlotnG&#10;S5jidmCiw+FBUvVd7O+2LBJEfTVIWejlEKKyTZBkrpPeLsIgAVKWU3jL/8Fy9SrFhPKHJGXZ15Xa&#10;TB+G5wYX+VWt9sl1IELNXH8jPnAsZ+5TkG8+bQIgUAbRJWWruWD2Jw1ESYIc2FaCs/L8HLj84mZ4&#10;Q4ojFYri49SxjC+UGV1N2ysTQ9YQeonaeRFgRHgTKCtYSVCKgQhRju5nvQHyM7UHErWfhhfDaxo2&#10;iLfbz3GUf/tTbSiQFNrRfH//GAK/xGA77I+d0v3qklx1G1lfo/AZ5BUrwWP0koQKeE1VLUr2qZDD&#10;goRlEgsBzjxu4mLjP1z3RmDy0koAXaefyd0MedLXAwHATRuA5owKNwDiv3r+BjErbLK3DzLp30ku&#10;mSAC9lUU5G/iOMNUrHOQYIWkAFgWKc5qF/kgPYKkkSu3zlnhWRbCL9GTIsKC1CHnTeIsACnauqoK&#10;TpXmJQUhR5CKQKgAXVMoAiB+GLxkOIggmdfrbiDVUO1aiVQXwVqm2YVimDBI2jNDzG4Ds2j/4uKx&#10;e5nb9dLxDIBvnembh5AsZoZgpagZSRi2bKlgMMP54lVYGE4n7fGhZBWYSIvF+JjbKW1JfMwQoy1H&#10;pdB2TGpLAndA1oimIhJETaQFB/h5+l9tDF0XDlZeN4zaDB2Cf23safekJh52zuYSBnNqy0lsy+R6&#10;cmDL4mlUSVMsD0RGOIayj1odaYRWKVfC/GTFYahNfA9WkmRZWCL6qxZMSNoWxSA0ED8iK5KQGDs1&#10;PINY8ebyA7nFJD6UrNN6oGWGN8KKlC+QoNeI5BhnJ72tNsNp96Em/vRM2BrMMrEcg+QbYz/OerqD&#10;KVJJS1aKWE20XO4X0Dx9ZFHEWxW65WKaD1miPVr2CWRrk4VQ3meQAcu+8ltuGxS5x4YvhAwcplVj&#10;wQwRyRkzieFBzLTTG8BS9jjf62BcrXY+UNXONaR8ouxqW+0Yu831TAnqhsHn+f5+/vs/wmANpak4&#10;Nwi1fddu/H1+X7tR2I9onTWlHDdqMT3USduqI26sqGPhAOy5KfOBuF7TbVWFnbFwBecvuFIvkXjR&#10;Hy118cLfoObVEJV+Sa2/5OIXk7CUWjeqQqLbY4u2I6u0whtt6Q6OqvS5E/9CdI6EBfKaXqjx4D24&#10;ztbb817xQ8FWhRwxyUG/4wFO0lit5THS7edSS2EErZO+XmYmw94DV1u0pqE9mWP/yvW2YlG8g/Ov&#10;OP0T3yg8tmL5ltx/pLs8xhNfReXOzvqaDtrCDWXPr3QjYd2Wcn0s6mDZobMLImsGEVTweLoesye5&#10;eCzmAVthrifUNcOEbmvblcXt167K4rEnVJZEJ9vW2l19phzRBxTklEG0hPOjuzg/1KCvNhCrm9Jr&#10;0mMtodekx+6oZVLS/Eh4aRNsHo+R6jMeL5oez1ngi7W9h8ef0Catk5LAfdeJMeLfdeLTQN03G7LH&#10;i055Ek++QFT1gAjWZjnbsVR9mmZaVjDgm1JQObvqfGJjUpVXrWFGum/aQ59zEXNbObAslSo/QBED&#10;AV345JcHfvTbu3oh3PSD1U0dOHw1TwWZQkid3yLaln5oDLd22Pp2nnmp9kHgeI1ikZuuNVqT/cnI&#10;R2XvZCKw9hKcoem4KTa9wymozjCxLNGTqz2VQp53UcNT+4maUBqWWI1F4rulWhzr+vg9gweY1OMo&#10;BR6gbKt6GsGzNJlq/iiEVD2Rbie/aFPK2QRL9k8Ww6PPRXv74PNowkzMkuQyzHdFOQhWkySce+m7&#10;/AHaNsr3DGjqguJ8CWk9AIyBH3rkaZDdmS3AnWb8TOViF4Ys/zXyFiFbygBmHrzGN9ZaZ8Ujy6Xk&#10;bgyz9m2dvVByx8kUN9CyTTIvWt6fdNgmm97iVt30Lt8q3AHiqdpCG3/qDNhE3tar7JYytlslKZNe&#10;ZecGnTwHe1HiUtzZzFXKV+Dpw6/wPoG1pV5NM8aXVJoxvupqz/0ipUyATUe+lFJcX1wO6S7Sm2rx&#10;NyYS+jTrGHio/Ewi0Bm4VzgBEfBYUoXiRIO7MToZ0ex08qJifK1jyioOw/jpW7AwR09ZsJinXpS5&#10;beuL+pnCO6ovxvpsshTIJvBuSbdA1s+ybfUFbniVyKBHfYFl9agv8PC0MUUeF0d0CIwmWpjo/BPd&#10;Xyt+uhdnWOOXBw8wsdcXWJXm+sIOnoU0TB6pkm+oL+qe+GPWFwCrSW7P9UXL+kK4YqnaqKX1E21B&#10;ZTa0t4oVSza8BlCvaCbTU0afiUrcTI79jqLPhEw7J98p7bRFH9ju4imxYwkUy+oRffBwYNqGBo2I&#10;jMLEUTRpjD7HJaVvA7zG6IPBa44+dvA6RJ+6J/6Y0QdgPUef+lOPwtdMVlLtbjW6om7yE8ECOv2y&#10;/XVEqaL7kueNgz+m0GafCK8Xw4rsgRaCd18k8tU2y1SfKJTyi2nR4iz22OHPuOCHIZ2Iv7uoSlKn&#10;KM8aEg+jjEqQ9Xu8h3rwr/ysGQ2tpcU4RXWDALu5Iwlv6Vla9+hV6yo+tXyqljZOdaOzvK2dj/pR&#10;5K7VgeQhGNQ8+ilJOVY9dWcLziix4beoh11tLy+CCYLBy/fy4IN8wZtPadIjOqUhX4Ww6UourHjC&#10;HleQzQlQeyBI4bBYW3aF7qeacORqD4whoUVjDiFMgiYeUKm+4d7ylRbhRzWjI9Mrchr6QS5ymeT4&#10;DoaExnc80J3qZ1iaHI1cc9nq6cW+J6cjF0naX3PifHa6sjUe4UFHOeprORqRKHEIarkH959qXK1W&#10;R28t7yAXgn3kXAXVk2kSNOQjqHTEp/L1lEp3J8op1XXXcwnTFmt99EwehsMZ+nyvD8Pxq2IiXT14&#10;FD7Vxyw99Ek1yeJzfEofcWNFH4uDnl8Bg9fGTJKFH6rWWfG7fAWMLp4IIxA3tipn4W+vffwLAAD/&#10;/wMAUEsDBBQABgAIAAAAIQBZy6Sa2wMAAA1RAAAcAAAAZHJzL2RpYWdyYW1zL3F1aWNrU3R5bGUx&#10;LnhtbOyc3U7bMBTH7yftHSLfj7SwTagiRXyoEhJCiLEHcB0ntXDsYLtQ3n62k6ZMYqKhhDnh3LRp&#10;muPU/tnnHP/t9Oh4VfDogSrNpEjQeG+EIiqITJnIE/T7dvbtEEXaYJFiLgVN0BPV6Hj69ctRmhcT&#10;bZ44PadZZAsRemJPJWhhTDmJY00WtMB6T5ZU2G8zqQps7EeVx6nCj7b4gsf7o9HPOGU4V7hAdSH4&#10;DUUUmAkULQW7X9KLNEFLJSYFI0pqmZk9IotYZhkjtH7Dyrhb/4gP4/slI3e+GrFmRcnpGE191Qwz&#10;nEYPmCcIxdWplGry9xmCzaU21bf2ODJPpW2iqiAUlYrZFh2NRyNXQuwa7LmBJlTQg3R6hO3pgips&#10;DbRJkFRmIW2LlAtGZkoK46zxhLN8YW5YHilmyZiFovTaoChlyn5qbtAU2uC5nPNI2PITJGRKR3X1&#10;muu6u3l5kNYNZ1bXqj70Te2rI25sv2HpKkH79jfhiSYqn59xFdn62E5o62hf5+7VNZ6tvzNwF2aM&#10;88bW4XrdtjZxl9Iso8Q09q49XrdvjPz9LZLGvmBCqroM2+Gpq4DvNNyM6x+eVdfXPaBuAN8b/LHl&#10;U3Wg9aeaFhdXlte6OwKvqq+Ey+uBCiD2kSPMrHYcYdi6VED2kch2doouhIFL7EsIc7RccPe5SPfZ&#10;DiQcVab0xoTD0ToAWj1JDx2t70CrJ7Sy/KLIrzkmEL2audR7JvTO8TUz3ufH/5pd+dwPmNRT6jCY&#10;zGGQOGGjs4S89SDRbH6rsND75yHm3NtJAZ9NNsryX0Ct02HkxqdXt99R7JsDtUrV7cz5dUFt7R/H&#10;QfrH7aTxl/3jdr61a1m9dcAimHO5NDAt6mBa1BoG1tq4fgTqz2a5aLtx1aTjzmnVak41W+puucnR&#10;CjHLg8XBzUr7ZinX0QJltS86uKMFymqfaIGy2hdaJVZni4BVCohfL8Wv59QgjvVxrEE86yM1iGv9&#10;oxamurRLXNtuFhycurQJWuPzoQWtASAZWkQaAJKhhZueIsnyE0JA3Osi9LdWxYkUM8DR1YMYrXH4&#10;fUAwOjp6LqY1DqNO3Kb8QIHssqK6nW1wOe8cfFUwvkpLzlIIHp1tEWntrTyQkB3WLpP0njosz+QU&#10;vFYwXstPPmbSbsx5vIKnt0JJtNZ5L4DxD5OHE1N8wgVUAqPinZhTf2Az23tvZmuddXkWQ9Pfe5pt&#10;eRZDE977zGJointPWdjnORZlgOFiuwWMl58J6CmK9O4UYIQy7TAKYAQ0Mw/TSX1C1UrRh9vVwOLF&#10;drHm/654bP40wP6L4fQPAAAA//8DAFBLAwQUAAYACAAAACEAA8CiPBEEAADfQQAAGAAAAGRycy9k&#10;aWFncmFtcy9jb2xvcnMxLnhtbOycXU/bMBSG7yftP0S+H2kZIFYREB+rhITQpLHryU2cNMJxMtuF&#10;8u9nO5/toKWxuzTF3JQmyrHz5Pj18fFJzy7mCXaeEGVxSjwwPBgABxE/DWISeeDXw/jLKXAYhySA&#10;OCXIAy+IgYvzz5/OgigZ+SlOKbtBoSOsEDYSxzww5TwbuS7zpyiB7CDNEBFnw5QmkIuvNHIDCp+F&#10;/QS7h4PBiRvEMKIwAYUR2MJEAmMCnBmJ/8zQbeCBGSWjJPZpytKQH/hp4qZhGPuo+ICUy6aP3VM3&#10;vwUX+j4ifPj7EJyrO+Mxx8h5gtgDwM0PBYj5i0d8yO8Yz8+K/x3+kglChSngZDQWRIeiIWnCVcAa&#10;VzD+gtHdBDsEJuIykgZoULQexhhfYyqMOwniUw9QlCHIxVk4UlyROJv3pWytbKG+NO8Xjsk7LWE+&#10;rPpZXZUbQWGIfJ7bKWjw+V1puToyrrpdHfq+eKWCUN54brv8VmCAOI7IvWAx7JLFMtXueEi36BTF&#10;brgF7t4ndgPEEyK6KKSKQJxNYa4gxwPxp0Z+Q1wKveq7msjRU0p6fS8fTlQlhq9d6ulujB2J4chi&#10;CKPbJPqBoa8zsUgR4THhfdGQtWO+6aJ8XocyeZTC5+0iGUv635DVOOmJdehXVgbGMbN48kAhYYc3&#10;GgHpom6cbCX2KKP397fVXXwfRj8tVrXUrdaMtfZWhzYW34nFWqz7K4YmsJYSMNSRANEjlQeoA/JN&#10;UxXlAC8t6Q7ftcEBn9e5ESPBgQ8xTmcyoyPTQjWJtT1ZvvX60rYQF1Vy1Wqwf5ghY9wm1YDEoDFn&#10;l8Osva81YxFdL6oEbeNJQWKw2QDlDTYboDDYbADIIL2e2rhe7LVUwjKu9jHWTsdNYTMSGDQfR6da&#10;tRxo6Mp2tyg71bv9QtmpZu4Tyh1ZRKnU0RQGxXb3qpTM1jXA+DqrltPhzU7I6YehvROKu0T7dEW6&#10;sd++vROivNe0w+jS91ssomWEKME0dty/rXDD9mvs/z41Bo+mk2IpGVvKSwVeximrCivry7I8sS6j&#10;M06Z00tZyWaM85HVjDzBvVQvOLGCsW3BYCmOAx1h1s8f939uUxA1JcFy9IDieKUx6C1ED6hYdpyK&#10;Lcjne7364rci22Zx2HanLt0ebH3dZzy0KAM4+wBVGUH/HqCKWezT6+nTU+LZoqjAJgLkC03l9FuG&#10;8a8G9Qpxi3StRbwZ4hY5Wot4M8QtErMW8bsRizLPada+iE7GjvVLDNuNU0vh61+4Ejxe6WNm9Q7j&#10;ql2YHqW/5TAtH6qR0g9ODXCu3bmq5FzYe9gTJzcOX9Thm1OSVXvo7T28ec/9UxGKnh7mm0v1K5Oh&#10;+ZdV5RJ9KY/wViNbB69XAqHWVPlvGoifZTj/CwAA//8DAFBLAwQUAAYACAAAACEA9Z4Ef+4DAABN&#10;CgAAGQAAAGRycy9kaWFncmFtcy9kcmF3aW5nMS54bWy8VtuO2zYQfS/QfyD4rrUky7ZkrB3YThUE&#10;WKTG7hboK01RtlCKVEna603QD+p39Mc6vPiaLmIESPfBOxrODOdyZob37/YtRzumdCPFBCd3MUZM&#10;UFk1Yj3Bvz2XUY6RNkRUhEvBJviVafxu+vNP95XuxpUiLyCIwIbQ42rdTvDGmG7c62m6YS3Rd7Jj&#10;Ak5rqVpi4FOte0Gp5b00joe9qiFrRVp8MKK7r4y0DVVSy9rcUdn2ZF03lB3MWCP5tRHylYlv+9GS&#10;RuCpC0t3z4oxT4vdB9U9dUvlP+mn3VKhpppgSJQgLWQE945HQRQYPZueK921NxTEdYdaWTH+EWx9&#10;KbO4yNO0H5XFMI+yNFtEeR7H0awos7IokqQcxH8F78TuVnes3MmXk5Z24ZDxvlbt9J6MIaNoP8GD&#10;POuPRhi9TvAoLYZpbCMjY7Y3iMJx2i/yHNBA4TzQ1vjJTKe0+cBkiywxwYzzptMMvCZjsnvQxksf&#10;pCxbS95UZcO5+7CQYQuu0I7wCSaUMmESr867DfHsQQx/3rHNlv0KnjvpwNLEXLP4tr1mEWvukglh&#10;OMja+11QF65xgV6gOdIRXI0oAYTWnBgg2w6qp8UaI8LX0D/UKOfwhfbRsHeVh6D+P/dtyt8TvfH3&#10;O998BtvGMIV4A30LaAuJhVRw4Qpf14yaUDiLZ48bR5lXDg1iJR9ZDf1g8eEjp2q9skVUrkVgiEDK&#10;VvbXl98pWM0ayn7U9WXW39ANKiffjvrxTXczFxAoufulMEf9thEyVO4ShWafBMdrLx9aW/sEuDbX&#10;3WFsnHX0YjCav08GeZTkwzjKfsnTaJaMBlGczbPZKJ/Ny9Hsh3d0kvcHg6Hr6CTOkix2wZxaGhBd&#10;5EV2e08rAIRL9RsNLaTtZjc2PIaOjO9F1W2V/W9U3ab7o1FlcX/WM5Y0+7msXi0KV/AfForuaNlA&#10;lz4QbZZEwf6CroGtDGN0I9VnjF6UnTr6zy1RDCP+UWgnYhyRxn0Y1kgduKtzrti2CwnzNIE93lFP&#10;wiCDiSUo2PYzK3wsjOta65iQs62RdROmtvfTHnBtniz4XZEB+WQM2wS1RD04j/gO7gLrjahgfDvS&#10;j0aOUcXqZ7J6+gz7JUlgb4PLxkk7u+Kpo5YAL5fU+FlVXAylk8Dc9/C56GHAAO90OqvNtcm+3SCh&#10;p0E2SKy2n+B540dU2I7KaiqIjRP7FqpVVD5CDsH7ZGh9h6EGOf2DKftuctFUjTKwHMMuMtPlhmiG&#10;EogbQeOwHVk1vDH//G2XJvgFv+4OJipb88e3r3rrErAAFXDoOkDKw+v3y83+vXPg3Nhx1AXCP5Hc&#10;R3jRTf8FAAD//wMAUEsDBBQABgAIAAAAIQA0F+T0CQUAAH4SAAAYAAAAZHJzL2RpYWdyYW1zL2xh&#10;eW91dDIueG1sxFjfb9s2EH4fsP9B4PssJ2myLKhTBHOzDkiTIvH6TkuUxY0iVZJKlP71PfJI/YhV&#10;JzG29ckSxfvu+N3dx4PfvmsrkdwzbbiSC3Iwm5OEyUzlXG4W5K/V5S+nJDGWypwKJdmCPDJD3p3/&#10;/NPbfFOdCfqoGrtkRQIo0pzB2oKU1tZnaWqyklXUzFTNJHwtlK6ohVe9SXNNHwC/EunhfH6S5pxu&#10;NK1IAKF7QFSUS5I0kn9p2J/5gjRanlU808qows4yVaWqKHjGwg/V1rk+Tk9TPEJaa5UxYw7JuT+Y&#10;5Vaw5J6KBSEpLuXMZOOVjNorY/ErPCf2sQaCAhJJas2B0KP5fO4gUsfX0MLQql5SS5PGMGAQtgbf&#10;OSx+VDkTiFw7JyGG9SY8PJRKsIg6MPBeIjLaG/somHMUjjGBHh0llXPr+IMqwNPkKosE1Lb/fjC1&#10;eNid08eMqFkre5Ja2UMcQV3pLDgDcq17PPCLNxpDcKvhOZwb0HqEN1MIhz0CgI0RMAeDgF7I55jB&#10;TOj/j05XNUPij6aIf/Mq4o+naHsV8SdTCLuI97U/TN2vUwhYET7hADZO3RaCk6Wt8sGK8AgANkbY&#10;M/mjbKNYXEOXJJJW0OyCS0b1pVAPoXnvqe7KXTPDv7IPoJ2CGZQO1tLMdtkabqZiE1oOMANYTUEW&#10;+9Ul1wRhCq2qVQcDpqHVS1qzoKL6JSqKorhUWVMx6SXxJNVMUAuXgSl5bUiiz9aC1yCD6ILmf6Mc&#10;odI4h0E94LQ3RWxTMLc9EZl/DQcpSQJ3wYJk8FDblddMCYyCK1bgaxmL/FlDw9crTaWLszd2z5fR&#10;BTx/GnkpIAMgcLPjSScP341OAQnsSzNpBVJfXSpp774+a44JPJn2voUDJewRr321AR2SZVbpFWst&#10;SWJECHn8b0B2LA4j2UmnC0JYyF7k9bSrS8xe3w6NYFg7rpmhBt7TrAx95ArAQM7cEkloy81EgWCh&#10;bfWgLx78NmyodSMEs+8lXQuWI0X+1vKFO9yYlUqZ2NCO6HmodV6E6NwiCCSGpZWyTlr66qVCJFjB&#10;RSOzBalou2S1hYM4cjaQKT9IxPu973TbTjQ6NP2qvVrdXgi+gZnGm4pYdUNF8BtvV1fDjXpqo20v&#10;JBxSf2ba/g5ReciK512ivIB4XniBRDIxYiSORaPQ4/jh9sb5xlOJEMaLEU4RWjUyv4XSjTPef6pO&#10;6B+UKuF562cKf+L5rM8/yliI2keKRrVXsZBpSPKNvmOi6FPt0/wCkQMZ6VoJGMfeOJj53vBX2VAR&#10;7UeqNwODYe/Fruru/ZEkrve2FHtb6pda4oU7vgk0agCS7V7CpTA8MjbLaWTtml6TBFpqQdxT4H5g&#10;ClR7C78P6YIxYIfBli8YiNBuy5U/Qhezf+vlBw8x1rF4Hz2RskIJGBHu+LqvpLiTJJmE+yiKQw8f&#10;tKfbF6q6GxPcZTAhH2u2+WRBnDwntLEqUjaUDibz7U3+eE9mCWxf7+qHzhWhI41rxn3bbz77bWwb&#10;as+dbsmNH8u2evPhQn8YtKYbD3bOD+XT/aNog0djWbUqefbPNPLJZJgusTQfWHRxdyEdHE7PAC7d&#10;LzPd0bPhIFsF6sLoh5KnVTp5xbmyXLW3Kt6MTe3vrR9UgEnJc/YHU/DXRezCZ6bcV1Yjau1UIaCW&#10;Tn3BO2HqC2o+fNmRq+f1dW/N8177IghhBBWcfNvajAvwn8f5NwAAAP//AwBQSwMEFAAGAAgAAAAh&#10;ANZuR1lxBAAADFQAABwAAABkcnMvZGlhZ3JhbXMvcXVpY2tTdHlsZTIueG1s7JzfbtM6GMDvkc47&#10;RL4/S7sCmqplCBiTkABNYzyAGzuJNccOttt1b4/tZllh3TkedYhJfdO1WT+7+X7+/sbJ6Zt1TZMV&#10;FpJwloHp0QQkmOUcEVZm4Nv1xb8nIJEKMgQpZzgDd1iCN2f/vDhFZT2X6o7ic1wkehAm5/pQBiql&#10;mnmayrzCNZRHvMFM/7fgooZKfxRligS81cPXND2eTF6niMBSwBq0g8DfGKKGhIFkycj3Jf6IMrAU&#10;bF6TXHDJC3WU8zrlRUFy3P6BQpmpX6Un6fclyW/saaSS1A3FM3BmT00RRXGygjQDIN0cQljmPx/J&#10;ofok1ea/+n2i7hqtos1AIGkE0RqdzCYTM0JqFLYtIHPM8AydnUJ9uMYCagGpMsCFqrjWSFOR/EJw&#10;pow0nFNSVuqKlIkgmoyqBMaXCiSICP2pm6AbtMPzaUETpsfPAOMIT9rT6773O5MXFP7fzM0M2dP5&#10;DBUWxGgR3XxAJdbTw/kCrzC9Tm4zcKIxgKTKwOxkuqUmqcVbDOtL0arfUrKaYFd6yRG0zoA5HTiX&#10;uSgX76lItCr0cFo9+nVhXo3eteqMgPliQSjtZI+dZFsRI42LAueqk586yXdCdn5Ns5OvCeOiHUPb&#10;CjYnYNcbupm2P7zYfL9dPK0C7EKy7zXajZbuP7WgKfuiUZvfZ1fBPussHNRu6u4HtdsyGwL1CrMx&#10;wnZT+F8GW633tGuoY4A/2m4hRHvi1v+q/3bFQ9qn29xD2KeJuSNzxEPaZtigTUYxoogbQT8UOT9n&#10;0fdFQsyiwXizaOO6X0aLvi+1xgu6KD/W5SWFuZ9IHVBe5RYu+y5xTRHetSO23z9Vv9o8NzJpmxZd&#10;2rppebgx7YSeaDs8m8kiGolpHfXWB3o2EEkW1wIyeXzupb7w7LVi7rgrdyzKr5Far2Zk7NNeevDY&#10;Tl1Eapu+eW/Orw9q9/5xGqR/dIviuxucbr716azOTd57BpFDSvlS+aioPAerfWCEURY9O3uAUiqz&#10;DmK7yl5HDINiH27QgPaSIIZzJdDNf+32neMGbc4uWvQBWHRsQHfbKMZt0bEBfQCgGyjeVwE3c/7+&#10;/LiPzGqbmpfAG6uaztb72xu3Tc1LFI3U/jA1LyExUvuj1MJswrmljrsLSbciNLgm3IP7m56HGLQO&#10;HEmIEenAkYQYbg4QSVG+zXMvjcyAQr9bYRVcEMk5u4g4Ht8R5JYTeL+wZrdLRet4dIPWQDiUeGvu&#10;04hAQgGyiL4qGF8lOSVolMHDLScLLpZbINFh6W7Ijt1NA0UQy+Rd9FrBeC1bfFxwvX/p1tud1bEM&#10;+aUD+fw9TG2aFcHYpxqE479swhWpBEbFOjET0fbeIRRd176uy7IwGWNk8fBAlIGyLcsixMa7W3dw&#10;9+UpN9ngqhHLIsSOu5s+R8VC3/ZSNQG6KDc30Q8Kt2XgvcOLbt5FGI/aiQPBUCLCCKgy9+Skwrm9&#10;wW1Z7/Zv+zYh3eb27t8EXl2vRxZq3MLUsBnYw2MZ9EM8z34AAAD//wMAUEsDBBQABgAIAAAAIQAD&#10;wKI8EQQAAN9BAAAYAAAAZHJzL2RpYWdyYW1zL2NvbG9yczIueG1s7JxdT9swFIbvJ+0/RL4faRkg&#10;VhEQH6uEhNCksevJTZw0wnEy24Xy72c7n+2gpbG7NMXclCbKsfPk+PXx8UnPLuYJdp4QZXFKPDA8&#10;GAAHET8NYhJ54NfD+MspcBiHJIA4JcgDL4iBi/PPn86CKBn5KU4pu0GhI6wQNhLHPDDlPBu5LvOn&#10;KIHsIM0QEWfDlCaQi680cgMKn4X9BLuHg8GJG8QwojABhRHYwkQCYwKcGYn/zNBt4IEZJaMk9mnK&#10;0pAf+GnipmEY+6j4gJTLpo/dUze/BRf6PiJ8+PsQnKs74zHHyHmC2APAzQ8FiPmLR3zI7xjPz4r/&#10;Hf6SCUKFKeBkNBZEh6IhacJVwBpXMP6C0d0EOwQm4jKSBmhQtB7GGF9jKow7CeJTD1CUIcjFWThS&#10;XJE4m/elbK1sob407xeOyTstYT6s+lldlRtBYYh8ntspaPD5XWm5OjKuul0d+r54pYJQ3nhuu/xW&#10;YIA4jsi9YDHsksUy1e54SLfoFMVuuAXu3id2A8QTIroopIpAnE1hriDHA/GnRn5DXAq96ruayNFT&#10;Snp9Lx9OVCWGr13q6W6MHYnhyGIIo9sk+oGhrzOxSBHhMeF90ZC1Y77ponxehzJ5lMLn7SIZS/rf&#10;kNU46Yl16FdWBsYxs3jyQCFhhzcaAemibpxsJfYoo/f3t9VdfB9GPy1WtdSt1oy19laHNhbficVa&#10;rPsrhiawlhIw1JEA0SOVB6gD8k1TFeUALy3pDt+1wQGf17kRI8GBDzFOZzKjI9NCNYm1PVm+9frS&#10;thAXVXLVarB/mCFj3CbVgMSgMWeXw6y9rzVjEV0vqgRt40lBYrDZAOUNNhugMNhsAMggvZ7auF7s&#10;tVTCMq72MdZOx01hMxIYNB9Hp1q1HGjoyna3KDvVu/1C2alm7hPKHVlEqdTRFAbFdveqlMzWNcD4&#10;OquW0+HNTsjph6G9E4q7RPt0Rbqx3769E6K817TD6NL3WyyiZYQowTR23L+tcMP2a+z/PjUGj6aT&#10;YikZW8pLBV7GKasKK+vLsjyxLqMzTpnTS1nJZozzkdWMPMG9VC84sYKxbcFgKY4DHWHWzx/3f25T&#10;EDUlwXL0gOJ4pTHoLUQPqFh2nIotyOd7vfrityLbZnHYdqcu3R5sfd1nPLQoAzj7AFUZQf8eoIpZ&#10;7NPr6dNT4tmiqMAmAuQLTeX0W4bxrwb1CnGLdK1FvBniFjlai3gzxC0SsxbxuxGLMs9p1r6ITsaO&#10;9UsM241TS+HrX7gSPF7pY2b1DuOqXZgepb/lMC0fqpHSD04NcK7duarkXNh72BMnNw5f1OGbU5JV&#10;e+jtPbx5z/1TEYqeHuabS/Urk6H5l1XlEn0pj/BWI1sHr1cCodZU+W8aiJ9lOP8LAAD//wMAUEsD&#10;BBQABgAIAAAAIQBe4aA9fAQAAFgKAAAZAAAAZHJzL2RpYWdyYW1zL2RyYXdpbmcyLnhtbMxWyW4j&#10;NxC9B8g/ELzL6kVLW3B7IMvWwIC3SBokV6rJXmI22SEpWZ4gwByTT8j3+E/yJSmyN0EeZHIKokOL&#10;LFY91l68+HAoOdozpQspYuyfeRgxkUhaiCzGnzbLQYSRNkRQwqVgMX5lGn+4/P67C6qrGVXkBRgR&#10;YAg9o1kZ49yYajYc6iRnJdFnsmICTlOpSmJgq7JhI1TyYeB5kyEtSKZIiVsQXb0DKYtESS1Tc5bI&#10;cijTtEhYC2NBolMQ8g7i23qUpBD40pmlq41irF6L/UdVrasnVW+Th/2TQgWNMThKkBI8gofdUcMK&#10;hKF1z4lsVgM17LpCpaSM3wLWr5PIu4mugmgQjr1wMAq9yeB8MbkeTM89bz69CrzQn/7WaCf2/1Yd&#10;y9fr0ktpZw6ZHVJVXl6QGXgUHSD4XjQdR1OMXmM8GQWjc2sZmbGDQYk9Hk3GXhRilMD5eRgF05Fl&#10;GPY4ldLmI5MlsosYK7kTdMUSA4qTGdnfaWMXGW0cR+jPGKUlh2jtCUe+B78GsWEG7BbTSSpClwXn&#10;SEnzY2HydU4qCIDn8DPd4mtUSd2SXSKyBVcI7ogxSRImjO8k8h17BMsd3V1MZpqYUxLflackwquc&#10;nBKB717SGs3vbHGQPd0bNzaSmSmEqbkn097wTl3n2Ew7sxuDrGxta8f1nxp1pDz46cio8CtGTVsi&#10;xLBT9ytGOU/9L62C0muyog9VZNVtcvS9VWBql4W8EIjYHjoegQgIIZ0QzlzjqKsGup7LZhtiLuxX&#10;SJvd9WlNYWkK9QOJ7SpRQ+6ykFrWBFqPIk2hSWVyCXBVXiRLJYWpC5cXWW5WRYZUAXqknBiMaKFi&#10;7M5dXDo8XYXUod0Tw1RhS4U+39CMuUrZsj3jG/QS4wjaLUZ5jEPritYTINy0vLq12OanzSuHHmpt&#10;W7EUWia0kDbOKtvaigRVAAx0g+/WflvTQcBKpuCNTjZwmujkn2UbEStd+66Tr2v+W/KdkLsfXNnJ&#10;l4WQqtEBZlvfUuiz3yie1vytK2oHWF+Yw5WkrxZyC/8wQHSVLAtokndEmyeioAOCC2AKQ9fMpfqM&#10;0QtEM8b6lx1RDCN+K6ChjcNwBGzmeKOON9vjjdiVCwlh9CHzqqReBlOQJyKBO2KcGNVuFsaFwioo&#10;5HxnZFrYjIMUqfW1B1ybtbXIZWJlKTBFUEnUnVOe7+EuQC8EhQbrloRn8KRw11CWbsh2/RkGSxBA&#10;Z3B+5GJdJRYI9HtKmmZoq65PhJ7hqk6JY9aWDWj96Tx1Q+aYD2ZqBwn0hmO7e4AHTW1lMw+VVUaB&#10;VdxVbqoGyxV4D7T2oYhdjoI3n5myLyVXCFBOBqZhk9eSF11F6yZP3XSZeqE379Tt2cDBcJ291Vwu&#10;Hh+ubze3jw9rdP3Xlz/ni8Xb72t0s0FPq7c/Vjc/fLpdo7cv6G6Olo+r+7nltAECay2K+0JU3Luj&#10;Tbc69X46mfK+P/Ym8KqzU9yHNl03i37K+54fgJl2ykdRGPqBy+5jLHeJbm9rX0uO2jzuLv8GAAD/&#10;/wMAUEsDBBQABgAIAAAAIQCsfZOFugoAAHdSAAAYAAAAZHJzL2RpYWdyYW1zL2xheW91dDMueG1s&#10;7Fxtb6NIEv5+0v0HxPeNX5NJovWsTpOdu5GyGWnHd7qvGLdt7jCwgBNnf/1Wv9EFVGPAziQZ+cuM&#10;jenq6qernnppyM+/7Leh88jSLIijmTu6GLoOi/x4GUTrmfvv+eefrl0ny71o6YVxxGbuM8vcXz7+&#10;/W8/L9fb29B7jnf5HVs5ICXKbuHazN3keXI7GGT+hm297CJOWAS/ruJ06+XwNV0Plqn3BPK34WA8&#10;HF4NloG3Tr2tq4R4PURsvSBynV0U/LFjX5Yzd5dGt9vAT+MsXuUXfrwdxKtV4DP1n5fmfOrrgVzA&#10;4D8szQPfCz8FqR+y+yDL3Y9igXmQh8x59MKZ6w7kpSXL/PIV38vvs1z+Cp+d/DkBoEIuxUnSYOaO&#10;J5fDIR8/4KDh2zNvm9x5uadEw6ff4iUL5dfEiE1yZ8t/4GuDHZIzLGNfK4V/Hyndk/Qby51kEy5T&#10;2Nhi+kRpWhrSZ8y4+zx9hvRQbdxiHrEVCGF/H5lN3EcG7inYf+or4GHzc/5xJC5+TeV28KvqszIS&#10;kIYkyLvVuEJENxnjQg0YV8iQV8Xc6nKDHpeFCDAhLQJJUFebJJiVwLhCRKeVXJqVYBlIj9pKpNug&#10;DVqsFc5Pmzhk2rGWxn3EiLJzZflzyLivObuMAWXxTbS7nZLfciItWnFAmL7MPL4ULGeR1PUArOBE&#10;3hYI5wH+HaolPXppYc3LINUI4cteuC6YKtKu7AEPm6t3QepKqlul8XZekA26a+WF4cLz/6/uG98V&#10;PAPypaLZxkuY4nZgosPhQVL1XezvtiwSRH01SFno5RCisk2QZK6T3i7CIAFSllN4y//BcvUqxYTy&#10;hyRl2deV2kwfhucGF/lVrfbJdSBCzVx/Iz5wLGfuU5BvPm0CIFAG0SVlq7lg9icNREmCHNhWgrPy&#10;/By4/OJmeEOKIxWK4uPUsYwvlBldTdsrE0PWEHqJ2nkRYER4EygrWElQioEIUY7uZ70B8jO1BxK1&#10;n4YXw2saNoi3289xlH/7U20okBTa0Xx//xgCv8RgO+yPndL96pJcdRtZX6PwGeQVK8Fj9JKECnhN&#10;VS1K9qmQw4KEZRILAc48buJi4z9c90Zg8tJKAF2nn8ndDHnS1wMBwE0bgOaMCjcA4r96/gYxK2yy&#10;tw8y6d9JLpkgAvZVFORv4jjDVKxzkGCFpABYFinOahf5ID2CpJErt85Z4VkWwi/RkyLCgtQh503i&#10;LAAp2rqqCk6V5iUFIUeQikCoAF1TKAIgfhi8ZDiIIJnX624g1VDtWolUF8FaptmFYpgwSNozQ8xu&#10;A7No/+LisXuZ2/XS8QyAb53pm4eQLGaGYKWoGUkYtmypYDDD+eJVWBhOJ+3xoWQVmEiLxfiY2ylt&#10;SXzMEKMtR6XQdkxqSwJ3QNaIpiISRE2kBQf4efpfbQxdFw5WXjeM2gwdgn9t7Gn3pCYeds7mEgZz&#10;astJbMvkenJgy+JpVElTLA9ERjiGso9aHWmEVilXwvxkxWGoTXwPVpJkWVgi+qsWTEjaFsUgNBA/&#10;IiuSkBg7NTyDWPHm8gO5xSQ+lKzTeqBlhjfCipQvkKDXiOQYZye9rTbDafehJv70TNgazDKxHIPk&#10;G2M/znq6gylSSUtWilhNtFzuF9A8fWRRxFsVuuVimg9Zoj1a9glka5OFUN5nkAHLvvJbbhsUuceG&#10;L4QMHKZVY8EMEckZM4nhQcy00xvAUvY43+tgXK12PlDVzjWkfKLsalvtGLvN9UwJ6obB5/n+fv77&#10;P8JgDaWpODcItX3Xbvx9fl+7UdiPaJ01pRw3ajE91EnbqiNurKhj4QDsuSnzgbhe021VhZ2xcAXn&#10;L7hSL5F40R8tdfHC36Dm1RCVfkmtv+TiF5OwlFo3qkKi22OLtiOrtMIbbekOjqr0uRP/QnSOhAXy&#10;ml6o8eA9uM7W2/Ne8UPBVoUcMclBv+MBTtJYreUx0u3nUkthBK2Tvl5mJsPeA1dbtKahPZlj/8r1&#10;tmJRvIPzrzj9E98oPLZi+Zbcf6S7PMYTX0Xlzs76mg7awg1lz690I2HdlnJ9LOpg2aGzCyJrBhFU&#10;8Hi6HrMnuXgs5gFbYa4n1DXDhG5r25XF7deuyuKxJ1SWRCfb1tpdfaYc0QcU5JRBtITzo7s4P9Sg&#10;rzYQq5vSa9JjLaHXpMfuqGVS0vxIeGkTbB6PkeozHi+aHs9Z4Iu1vYfHn9AmrZOSwH3XiTHi33Xi&#10;00DdNxuyx4tOeRJPvkBU9YAI1mY527FUfZpmWlYw4JtSUDm76nxiY1KVV61hRrpv2kOfcxFzWzmw&#10;LJUqP0ARAwFd+OSXB37027t6Idz0g9VNHTh8NU8FmUJInd8i2pZ+aAy3dtj6dp55qfZB4HiNYpGb&#10;rjVak/3JyEdl72QisPYSnKHpuCk2vcMpqM4wsSzRk6s9lUKed1HDU/uJmlAalliNReK7pVoc6/r4&#10;PYMHmNTjKAUeoGyrehrBszSZav4ohFQ9kW4nv2hTytkES/ZPFsOjz0V7++DzaMJMzJLkMsx3RTkI&#10;VpMknHvpu/wB2jbK9wxo6oLifAlpPQCMgR965GmQ3ZktwJ1m/EzlYheGLP818hYhW8oAZh68xjfW&#10;WmfFI8ul5G4Ms/Ztnb1QcsfJFDfQsk0yL1ren3TYJpve4lbd9C7fKtwB4qnaQht/6gzYRN7Wq+yW&#10;MrZbJSmTXmXnBp08B3tR4lLc2cxVylfg6cOv8D6BtaVeTTPGl1SaMb7qas/9IqVMgE1HvpRSXF9c&#10;Duku0ptq8TcmEvo06xh4qPxMItAZuFc4ARHwWFKF4kSDuzE6GdHsdPKiYnytY8oqDsP46VuwMEdP&#10;WbCYp16UuW3ri/qZwjuqL8b6bLIUyCbwbkm3QNbPsm31BW54lcigR32BZfWoL/DwtDFFHhdHdAiM&#10;JlqY6PwT3V8rfroXZ1jjlwcPMLHXF1iV5vrCDp6FNEweqZJvqC/qnvhj1hcAq0luz/VFy/pCuGKp&#10;2qil9RNtQWU2tLeKFUs2vAZQr2gm01NGn4lK3EyO/Y6iz4RMOyffKe20RR/Y7uIpsWMJFMvqEX3w&#10;cGDahgaNiIzCxFE0aYw+xyWlbwO8xuiDwWuOPnbwOkSfuif+mNEHYD1Hn/pTj8LXTFZS7W41uqJu&#10;8hPBAjr9sv11RKmi+5LnjYM/ptBmnwivF8OK7IEWgndfJPLVNstUnyiU8otp0eIs9tjhz7jghyGd&#10;iL+7qEpSpyjPGhIPo4xKkPV7vId68K/8rBkNraXFOEV1gwC7uSMJb+lZWvfoVesqPrV8qpY2TnWj&#10;s7ytnY/6UeSu1YHkIRjUPPopSTlWPXVnC84oseG3qIddbS8vggmCwcv38uCDfMGbT2nSIzqlIV+F&#10;sOlKLqx4wh5XkM0JUHsgSOGwWFt2he6nmnDkag+MIaFFYw4hTIImHlCpvuHe8pUW4Uc1oyPTK3Ia&#10;+kEucpnk+A6GhMZ3PNCd6mdYmhyNXHPZ6unFvienIxdJ2l9z4nx2urI1HuFBRznqazkakShxCGq5&#10;B/efalytVkdvLe8gF4J95FwF1ZNpEjTkI6h0xKfy9ZRKdyfKKdV113MJ0xZrffRMHobDGfp8rw/D&#10;8atiIl09eBQ+1ccsPfRJNcnic3xKH3FjRR+Lg55fAYPXxkyShR+q1lnxu3wFjC6eCCMQN7YqZ+Fv&#10;r338CwAA//8DAFBLAwQUAAYACAAAACEAWcukmtsDAAANUQAAHAAAAGRycy9kaWFncmFtcy9xdWlj&#10;a1N0eWxlMy54bWzsnN1O2zAUx+8n7R0i34+0sE2oIkV8qBISQoixB3AdJ7Vw7GC7UN5+tpOmTGKi&#10;oYQ54dy0aZrj1P7Z5xz/7fToeFXw6IEqzaRI0HhvhCIqiEyZyBP0+3b27RBF2mCRYi4FTdAT1eh4&#10;+vXLUZoXE22eOD2nWWQLEXpiTyVoYUw5iWNNFrTAek+WVNhvM6kKbOxHlcepwo+2+ILH+6PRzzhl&#10;OFe4QHUh+A1FFJgJFC0Fu1/SizRBSyUmBSNKapmZPSKLWGYZI7R+w8q4W/+ID+P7JSN3vhqxZkXJ&#10;6RhNfdUMM5xGD5gnCMXVqZRq8vcZgs2lNtW39jgyT6VtoqogFJWK2RYdjUcjV0LsGuy5gSZU0IN0&#10;eoTt6YIqbA20SZBUZiFti5QLRmZKCuOs8YSzfGFuWB4pZsmYhaL02qAoZcp+am7QFNrguZzzSNjy&#10;EyRkSkd19Zrrurt5eZDWDWdW16o+9E3tqyNubL9h6SpB+/Y34YkmKp+fcRXZ+thOaOtoX+fu1TWe&#10;rb8zcBdmjPPG1uF63bY2cZfSLKPENPauPV63b4z8/S2Sxr5gQqq6DNvhqauA7zTcjOsfnlXX1z2g&#10;bgDfG/yx5VN1oPWnmhYXV5bXujsCr6qvhMvrgQog9pEjzKx2HGHYulRA9pHIdnaKLoSBS+xLCHO0&#10;XHD3uUj32Q4kHFWm9MaEw9E6AFo9SQ8dre9Aqye0svyiyK85JhC9mrnUeyb0zvE1M97nx/+aXfnc&#10;D5jUU+owmMxhkDhho7OEvPUg0Wx+q7DQ++ch5tzbSQGfTTbK8l9ArdNh5ManV7ffUeybA7VK1e3M&#10;+XVBbe0fx0H6x+2k8Zf943a+tWtZvXXAIphzuTQwLepgWtQaBtbauH4E6s9muWi7cdWk485p1WpO&#10;NVvqbrnJ0Qoxy4PFwc1K+2Yp19ECZbUvOrijBcpqn2iBstoXWiVWZ4uAVQqIXy/Fr+fUII71caxB&#10;POsjNYhr/aMWprq0S1zbbhYcnLq0CVrj86EFrQEgGVpEGgCSoYWbniLJ8hNCQNzrIvS3VsWJFDPA&#10;0dWDGK1x+H1AMDo6ei6mNQ6jTtym/ECB7LKiup1tcDnvHHxVML5KS85SCB6dbRFp7a08kJAd1i6T&#10;9J46LM/kFLxWMF7LTz5m0m7MebyCp7dCSbTWeS+A8Q+ThxNTfMIFVAKj4p2YU39gM9t7b2ZrnXV5&#10;FkPT33uabXkWQxPe+8xiaIp7T1nY5zkWZYDhYrsFjJefCegpivTuFGCEMu0wCmAENDMP00l9QtVK&#10;0Yfb1cDixXax5v+ueGz+NMD+i+H0DwAAAP//AwBQSwMEFAAGAAgAAAAhAAPAojwRBAAA30EAABgA&#10;AABkcnMvZGlhZ3JhbXMvY29sb3JzMy54bWzsnF1P2zAUhu8n7T9Evh9pGSBWERAfq4SE0KSx68lN&#10;nDTCcTLbhfLvZzuf7aClsbs0xdyUJsqx8+T49fHxSc8u5gl2nhBlcUo8MDwYAAcRPw1iEnng18P4&#10;yylwGIckgDglyAMviIGL88+fzoIoGfkpTim7QaEjrBA2Esc8MOU8G7ku86cogewgzRARZ8OUJpCL&#10;rzRyAwqfhf0Eu4eDwYkbxDCiMAGFEdjCRAJjApwZif/M0G3ggRkloyT2acrSkB/4aeKmYRj7qPiA&#10;lMumj91TN78FF/o+Inz4+xCcqzvjMcfIeYLYA8DNDwWI+YtHfMjvGM/Piv8d/pIJQoUp4GQ0FkSH&#10;oiFpwlXAGlcw/oLR3QQ7BCbiMpIGaFC0HsYYX2MqjDsJ4lMPUJQhyMVZOFJckTib96VsrWyhvjTv&#10;F47JOy1hPqz6WV2VG0FhiHye2ylo8Pldabk6Mq66XR36vnilglDeeG67/FZggDiOyL1gMeySxTLV&#10;7nhIt+gUxW64Be7eJ3YDxBMiuiikikCcTWGuIMcD8adGfkNcCr3qu5rI0VNKen0vH05UJYavXerp&#10;bowdieHIYgij2yT6gaGvM7FIEeEx4X3RkLVjvumifF6HMnmUwuftIhlL+t+Q1TjpiXXoV1YGxjGz&#10;ePJAIWGHNxoB6aJunGwl9iij9/e31V18H0Y/LVa11K3WjLX2Voc2Ft+JxVqs+yuGJrCWEjDUkQDR&#10;I5UHqAPyTVMV5QAvLekO37XBAZ/XuREjwYEPMU5nMqMj00I1ibU9Wb71+tK2EBdVctVqsH+YIWPc&#10;JtWAxKAxZ5fDrL2vNWMRXS+qBG3jSUFisNkA5Q02G6Aw2GwAyCC9ntq4Xuy1VMIyrvYx1k7HTWEz&#10;Ehg0H0enWrUcaOjKdrcoO9W7/ULZqWbuE8odWUSp1NEUBsV296qUzNY1wPg6q5bT4c1OyOmHob0T&#10;irtE+3RFurHfvr0TorzXtMPo0vdbLKJlhCjBNHbcv61ww/Zr7P8+NQaPppNiKRlbyksFXsYpqwor&#10;68uyPLEuozNOmdNLWclmjPOR1Yw8wb1ULzixgrFtwWApjgMdYdbPH/d/blMQNSXBcvSA4nilMegt&#10;RA+oWHacii3I53u9+uK3Ittmcdh2py7dHmx93Wc8tCgDOPsAVRlB/x6gilns0+vp01Pi2aKowCYC&#10;5AtN5fRbhvGvBvUKcYt0rUW8GeIWOVqLeDPELRKzFvG7EYsyz2nWvohOxo71SwzbjVNL4etfuBI8&#10;XuljZvUO46pdmB6lv+UwLR+qkdIPTg1wrt25quRc2HvYEyc3Dl/U4ZtTklV76O09vHnP/VMRip4e&#10;5ptL9SuTofmXVeUSfSmP8FYjWwevVwKh1lT5bxqIn2U4/wsAAP//AwBQSwMEFAAGAAgAAAAhADTi&#10;ehVbBAAAMQ4AABkAAABkcnMvZGlhZ3JhbXMvZHJhd2luZzMueG1s5FdLbxs3EL4X6H8g9lIUyEr7&#10;0BuWA0u2gwBGatgu0CvF5UpE+diSlCwn6A/Kvf/Af6zDx0qWnTRqgeZiHVbc4czwmzf35O1WcLSh&#10;2jAlp0neyRJEJVEVk8tp8uvdZTpKkLFYVpgrSafJAzXJ29MffzipTDOpNL4HRgQ6pJlUSzFNVtY2&#10;k27XkBUV2HRUQyXs1koLbOFVL7tRSPBukWWDbsXwUmORtEpM80KJYEQro2rbIUp0VV0zQls1Tsno&#10;uRL8QsW3cQjMZHLqzTLNnaY0rOXmnW5um2sdXsmHzbVGrJom4CiJBXgk6e62IisQus49z2SXQVFk&#10;Nw0SqqL8Pej6NBzOL/u9Ik/LcTZPe1n/Ih2fj2bpIBvNzi5G50U+H/8Z0cnNsXAc3x7LXsp4c/Bk&#10;W2txeoIn4FG09RY9uCeI4AndWkSAWJRlOR4miMBWPh6PeoXb7+6FG23sO6oEcotpQjlnjaGAFU/w&#10;5srYwN1yObJRnFWXjHP/4hKFzrlGG8ynCSaESpsHcd6scCD3M/gFYKs1/QXweu5IMtg+J/G1eE7C&#10;Tt0hEczwierO90YdQOMS3YPRxRCORgRDXtYcW1iKBmJm5DJBmC+haojVHvCB9E5xgMqjUd8PvnP5&#10;OTarcL7HFjwomKUacQbVOnJ+9V4EV3DpA1/XlNgYOJfFIVv8yj5wKAvHeUNrqAKXH8FyopcLF0Tt&#10;0whaB7hsEZPJqwYBJ1lD2HeyIczmG7JRZI9tJ58ddTb1BrXnK2l38oJJFSN3mIV2m8csrwN/LGgT&#10;HOCL2zRts3hSxyVUbjmezdPZWZmlvX45S2f5cJ5eZINiWM768/Gg+E51PBj3hlkZIt4Wc94b9PJB&#10;Eaq5Vw6zUT/a2baCtk5jNWtIBe/kr5SyVK6OfcMI2bMj/Nd8Oi6mPgFf5NNxsv93PrmG96Ra3NJu&#10;Z6p6cHgX8A8DxDTkkkF9XmFjr7GGeQX1AlMYGuhK6Y8Juteu35g/1ljTBPH30ngW6xdFVhbAr1vq&#10;4ilVrsVcQSfNYW43JCyhhUGvkgR0h24VX+bW16sDJtXZ2qqaxX4dcLoNbuytS3sfZMh5PIHpgQTW&#10;Vx4R38BZoJ3JChq3X4amyBNU0foOL24/TpNhnsOcBsjWc3u98rYhbgEor4kNXWp80I72DLPQPZ6y&#10;tl0LaPvds9o+V1m62RGzHHgjx2L9Aa4zcTa54Y4n4QG2cezuPrVOL2/Ah4A+Hzjs0M7Ap79T7e5J&#10;3pqKabufmPb0eoUNRQXY7axhFbZwqULmJ9w0a0aRWWvYWm/RAtgMmrgpCnDhCUfDMzjXQXl9Hu4d&#10;5+EUHTjtH4OWH6eSQygqRdYC0tcgXMFQYMZqiF1t3qCKNfzxL0FNp9P5+c3B4a88Yke6N0XOwXTb&#10;PH7WDL4snLcfPxMNdxDTeXX+pLJy7f7mS10Get/X20tINj9X2mESBstvX7rD/5vZ/1TN7mITF+Ez&#10;yL/Er7bTvwEAAP//AwBQSwMEFAAGAAgAAAAhAKx9k4W6CgAAd1IAABgAAABkcnMvZGlhZ3JhbXMv&#10;bGF5b3V0NC54bWzsXG1vo0gS/n7S/QfE941fk0mi9axOk527kbIZacd3uq8Yt23uMLCAE2d//Va/&#10;0QVUY8DOJBn5y4yN6erqp6ueemnIz7/st6HzyNIsiKOZO7oYug6L/HgZROuZ++/555+uXSfLvWjp&#10;hXHEZu4zy9xfPv79bz8v19vb0HuOd/kdWzkgJcpu4drM3eR5cjsYZP6Gbb3sIk5YBL+u4nTr5fA1&#10;XQ+WqfcE8rfhYDwcXg2WgbdOva2rhHg9RGy9IHKdXRT8sWNfljN3l0a328BP4yxe5Rd+vB3Eq1Xg&#10;M/Wfl+Z86uuBXMDgPyzNA98LPwWpH7L7IMvdj2KBeZCHzHn0wpnrDuSlJcv88hXfy++zXP4Kn538&#10;OQGgQi7FSdJg5o4nl8MhHz/goOHbM2+b3Hm5p0TDp9/iJQvl18SITXJny3/ga4MdkjMsY18rhX8f&#10;Kd2T9BvLnWQTLlPY2GL6RGlaGtJnzLj7PH2G9FBt3GIesRUIYX8fmU3cRwbuKdh/6ivgYfNz/nEk&#10;Ln5N5Xbwq+qzMhKQhiTIu9W4QkQ3GeNCDRhXyJBXxdzqcoMel4UIMCEtAklQV5skmJXAuEJEp5Vc&#10;mpVgGUiP2kqk26ANWqwVzk+bOGTasZbGfcSIsnNl+XPIuK85u4wBZfFNtLudkt9yIi1acUCYvsw8&#10;vhQsZ5HU9QCs4ETeFgjnAf4dqiU9emlhzcsg1Qjhy164Lpgq0q7sAQ+bq3dB6kqqW6Xxdl6QDbpr&#10;5YXhwvP/r+4b3xU8A/KlotnGS5jidmCiw+FBUvVd7O+2LBJEfTVIWejlEKKyTZBkrpPeLsIgAVKW&#10;U3jL/8Fy9SrFhPKHJGXZ15XaTB+G5wYX+VWt9sl1IELNXH8jPnAsZ+5TkG8+bQIgUAbRJWWruWD2&#10;Jw1ESYIc2FaCs/L8HLj84mZ4Q4ojFYri49SxjC+UGV1N2ysTQ9YQeonaeRFgRHgTKCtYSVCKgQhR&#10;ju5nvQHyM7UHErWfhhfDaxo2iLfbz3GUf/tTbSiQFNrRfH//GAK/xGA77I+d0v3qklx1G1lfo/AZ&#10;5BUrwWP0koQKeE1VLUr2qZDDgoRlEgsBzjxu4mLjP1z3RmDy0koAXaefyd0MedLXAwHATRuA5owK&#10;NwDiv3r+BjErbLK3DzLp30kumSAC9lUU5G/iOMNUrHOQYIWkAFgWKc5qF/kgPYKkkSu3zlnhWRbC&#10;L9GTIsKC1CHnTeIsACnauqoKTpXmJQUhR5CKQKgAXVMoAiB+GLxkOIggmdfrbiDVUO1aiVQXwVqm&#10;2YVimDBI2jNDzG4Ds2j/4uKxe5nb9dLxDIBvnembh5AsZoZgpagZSRi2bKlgMMP54lVYGE4n7fGh&#10;ZBWYSIvF+JjbKW1JfMwQoy1HpdB2TGpLAndA1oimIhJETaQFB/h5+l9tDF0XDlZeN4zaDB2Cf23s&#10;afekJh52zuYSBnNqy0lsy+R6cmDL4mlUSVMsD0RGOIayj1odaYRWKVfC/GTFYahNfA9WkmRZWCL6&#10;qxZMSNoWxSA0ED8iK5KQGDs1PINY8ebyA7nFJD6UrNN6oGWGN8KKlC+QoNeI5BhnJ72tNsNp96Em&#10;/vRM2BrMMrEcg+QbYz/OerqDKVJJS1aKWE20XO4X0Dx9ZFHEWxW65WKaD1miPVr2CWRrk4VQ3meQ&#10;Acu+8ltuGxS5x4YvhAwcplVjwQwRyRkzieFBzLTTG8BS9jjf62BcrXY+UNXONaR8ouxqW+0Yu831&#10;TAnqhsHn+f5+/vs/wmANpak4Nwi1fddu/H1+X7tR2I9onTWlHDdqMT3USduqI26sqGPhAOy5KfOB&#10;uF7TbVWFnbFwBecvuFIvkXjRHy118cLfoObVEJV+Sa2/5OIXk7CUWjeqQqLbY4u2I6u0whtt6Q6O&#10;qvS5E/9CdI6EBfKaXqjx4D24ztbb817xQ8FWhRwxyUG/4wFO0lit5THS7edSS2EErZO+XmYmw94D&#10;V1u0pqE9mWP/yvW2YlG8g/OvOP0T3yg8tmL5ltx/pLs8xhNfReXOzvqaDtrCDWXPr3QjYd2Wcn0s&#10;6mDZobMLImsGEVTweLoesye5eCzmAVthrifUNcOEbmvblcXt167K4rEnVJZEJ9vW2l19phzRBxTk&#10;lEG0hPOjuzg/1KCvNhCrm9Jr0mMtodekx+6oZVLS/Eh4aRNsHo+R6jMeL5oez1ngi7W9h8ef0Cat&#10;k5LAfdeJMeLfdeLTQN03G7LHi055Ek++QFT1gAjWZjnbsVR9mmZaVjDgm1JQObvqfGJjUpVXrWFG&#10;um/aQ59zEXNbObAslSo/QBEDAV345JcHfvTbu3oh3PSD1U0dOHw1TwWZQkid3yLaln5oDLd22Pp2&#10;nnmp9kHgeI1ikZuuNVqT/cnIR2XvZCKw9hKcoem4KTa9wymozjCxLNGTqz2VQp53UcNT+4maUBqW&#10;WI1F4rulWhzr+vg9gweY1OMoBR6gbKt6GsGzNJlq/iiEVD2Rbie/aFPK2QRL9k8Ww6PPRXv74PNo&#10;wkzMkuQyzHdFOQhWkySce+m7/AHaNsr3DGjqguJ8CWk9AIyBH3rkaZDdmS3AnWb8TOViF4Ys/zXy&#10;FiFbygBmHrzGN9ZaZ8Ujy6Xkbgyz9m2dvVByx8kUN9CyTTIvWt6fdNgmm97iVt30Lt8q3AHiqdpC&#10;G3/qDNhE3tar7JYytlslKZNeZecGnTwHe1HiUtzZzFXKV+Dpw6/wPoG1pV5NM8aXVJoxvupqz/0i&#10;pUyATUe+lFJcX1wO6S7Sm2rxNyYS+jTrGHio/Ewi0Bm4VzgBEfBYUoXiRIO7MToZ0ex08qJifK1j&#10;yioOw/jpW7AwR09ZsJinXpS5beuL+pnCO6ovxvpsshTIJvBuSbdA1s+ybfUFbniVyKBHfYFl9agv&#10;8PC0MUUeF0d0CIwmWpjo/BPdXyt+uhdnWOOXBw8wsdcXWJXm+sIOnoU0TB6pkm+oL+qe+GPWFwCr&#10;SW7P9UXL+kK4YqnaqKX1E21BZTa0t4oVSza8BlCvaCbTU0afiUrcTI79jqLPhEw7J98p7bRFH9ju&#10;4imxYwkUy+oRffBwYNqGBo2IjMLEUTRpjD7HJaVvA7zG6IPBa44+dvA6RJ+6J/6Y0QdgPUef+lOP&#10;wtdMVlLtbjW6om7yE8ECOv2y/XVEqaL7kueNgz+m0GafCK8Xw4rsgRaCd18k8tU2y1SfKJTyi2nR&#10;4iz22OHPuOCHIZ2Iv7uoSlKnKM8aEg+jjEqQ9Xu8h3rwr/ysGQ2tpcU4RXWDALu5Iwlv6Vla9+hV&#10;6yo+tXyqljZOdaOzvK2dj/pR5K7VgeQhGNQ8+ilJOVY9dWcLziix4beoh11tLy+CCYLBy/fy4IN8&#10;wZtPadIjOqUhX4Ww6UourHjCHleQzQlQeyBI4bBYW3aF7qeacORqD4whoUVjDiFMgiYeUKm+4d7y&#10;lRbhRzWjI9Mrchr6QS5ymeT4DoaExnc80J3qZ1iaHI1cc9nq6cW+J6cjF0naX3PifHa6sjUe4UFH&#10;OeprORqRKHEIarkH959qXK1WR28t7yAXgn3kXAXVk2kSNOQjqHTEp/L1lEp3J8op1XXXcwnTFmt9&#10;9EwehsMZ+nyvD8Pxq2IiXT14FD7Vxyw99Ek1yeJzfEofcWNFH4uDnl8Bg9fGTJKFH6rWWfG7fAWM&#10;Lp4IIxA3tipn4W+vffwLAAD//wMAUEsDBBQABgAIAAAAIQBZy6Sa2wMAAA1RAAAcAAAAZHJzL2Rp&#10;YWdyYW1zL3F1aWNrU3R5bGU0LnhtbOyc3U7bMBTH7yftHSLfj7SwTagiRXyoEhJCiLEHcB0ntXDs&#10;YLtQ3n62k6ZMYqKhhDnh3LRpmuPU/tnnHP/t9Oh4VfDogSrNpEjQeG+EIiqITJnIE/T7dvbtEEXa&#10;YJFiLgVN0BPV6Hj69ctRmhcTbZ44PadZZAsRemJPJWhhTDmJY00WtMB6T5ZU2G8zqQps7EeVx6nC&#10;j7b4gsf7o9HPOGU4V7hAdSH4DUUUmAkULQW7X9KLNEFLJSYFI0pqmZk9IotYZhkjtH7Dyrhb/4gP&#10;4/slI3e+GrFmRcnpGE191QwznEYPmCcIxdWplGry9xmCzaU21bf2ODJPpW2iqiAUlYrZFh2NRyNX&#10;Quwa7LmBJlTQg3R6hO3pgipsDbRJkFRmIW2LlAtGZkoK46zxhLN8YW5YHilmyZiFovTaoChlyn5q&#10;btAU2uC5nPNI2PITJGRKR3X1muu6u3l5kNYNZ1bXqj70Te2rI25sv2HpKkH79jfhiSYqn59xFdn6&#10;2E5o62hf5+7VNZ6tvzNwF2aM88bW4XrdtjZxl9Iso8Q09q49XrdvjPz9LZLGvmBCqroM2+Gpq4Dv&#10;NNyM6x+eVdfXPaBuAN8b/LHlU3Wg9aeaFhdXlte6OwKvqq+Ey+uBCiD2kSPMrHYcYdi6VED2kch2&#10;doouhIFL7EsIc7RccPe5SPfZDiQcVab0xoTD0ToAWj1JDx2t70CrJ7Sy/KLIrzkmEL2audR7JvTO&#10;8TUz3ufH/5pd+dwPmNRT6jCYzGGQOGGjs4S89SDRbH6rsND75yHm3NtJAZ9NNsryX0Ct02HkxqdX&#10;t99R7JsDtUrV7cz5dUFt7R/HQfrH7aTxl/3jdr61a1m9dcAimHO5NDAt6mBa1BoG1tq4fgTqz2a5&#10;aLtx1aTjzmnVak41W+puucnRCjHLg8XBzUr7ZinX0QJltS86uKMFymqfaIGy2hdaJVZni4BVCohf&#10;L8Wv59QgjvVxrEE86yM1iGv9oxamurRLXNtuFhycurQJWuPzoQWtASAZWkQaAJKhhZueIsnyE0JA&#10;3Osi9LdWxYkUM8DR1YMYrXH4fUAwOjp6LqY1DqNO3Kb8QIHssqK6nW1wOe8cfFUwvkpLzlIIHp1t&#10;EWntrTyQkB3WLpP0njosz+QUvFYwXstPPmbSbsx5vIKnt0JJtNZ5L4DxD5OHE1N8wgVUAqPinZhT&#10;f2Az23tvZmuddXkWQ9Pfe5pteRZDE977zGJointPWdjnORZlgOFiuwWMl58J6CmK9O4UYIQy7TAK&#10;YAQ0Mw/TSX1C1UrRh9vVwOLFdrHm/654bP40wP6L4fQPAAAA//8DAFBLAwQUAAYACAAAACEAA8Ci&#10;PBEEAADfQQAAGAAAAGRycy9kaWFncmFtcy9jb2xvcnM0LnhtbOycXU/bMBSG7yftP0S+H2kZIFYR&#10;EB+rhITQpLHryU2cNMJxMtuF8u9nO5/toKWxuzTF3JQmyrHz5Pj18fFJzy7mCXaeEGVxSjwwPBgA&#10;BxE/DWISeeDXw/jLKXAYhySAOCXIAy+IgYvzz5/OgigZ+SlOKbtBoSOsEDYSxzww5TwbuS7zpyiB&#10;7CDNEBFnw5QmkIuvNHIDCp+F/QS7h4PBiRvEMKIwAYUR2MJEAmMCnBmJ/8zQbeCBGSWjJPZpytKQ&#10;H/hp4qZhGPuo+ICUy6aP3VM3vwUX+j4ifPj7EJyrO+Mxx8h5gtgDwM0PBYj5i0d8yO8Yz8+K/x3+&#10;kglChSngZDQWRIeiIWnCVcAaVzD+gtHdBDsEJuIykgZoULQexhhfYyqMOwniUw9QlCHIxVk4UlyR&#10;OJv3pWytbKG+NO8Xjsk7LWE+rPpZXZUbQWGIfJ7bKWjw+V1puToyrrpdHfq+eKWCUN54brv8VmCA&#10;OI7IvWAx7JLFMtXueEi36BTFbrgF7t4ndgPEEyK6KKSKQJxNYa4gxwPxp0Z+Q1wKveq7msjRU0p6&#10;fS8fTlQlhq9d6ulujB2J4chiCKPbJPqBoa8zsUgR4THhfdGQtWO+6aJ8XocyeZTC5+0iGUv635DV&#10;OOmJdehXVgbGMbN48kAhYYc3GgHpom6cbCX2KKP397fVXXwfRj8tVrXUrdaMtfZWhzYW34nFWqz7&#10;K4YmsJYSMNSRANEjlQeoA/JNUxXlAC8t6Q7ftcEBn9e5ESPBgQ8xTmcyoyPTQjWJtT1ZvvX60rYQ&#10;F1Vy1Wqwf5ghY9wm1YDEoDFnl8Osva81YxFdL6oEbeNJQWKw2QDlDTYboDDYbADIIL2e2rhe7LVU&#10;wjKu9jHWTsdNYTMSGDQfR6datRxo6Mp2tyg71bv9QtmpZu4Tyh1ZRKnU0RQGxXb3qpTM1jXA+Dqr&#10;ltPhzU7I6YehvROKu0T7dEW6sd++vROivNe0w+jS91ssomWEKME0dty/rXDD9mvs/z41Bo+mk2Ip&#10;GVvKSwVeximrCivry7I8sS6jM06Z00tZyWaM85HVjDzBvVQvOLGCsW3BYCmOAx1h1s8f939uUxA1&#10;JcFy9IDieKUx6C1ED6hYdpyKLcjne7364rci22Zx2HanLt0ebH3dZzy0KAM4+wBVGUH/HqCKWezT&#10;6+nTU+LZoqjAJgLkC03l9FuG8a8G9Qpxi3StRbwZ4hY5Wot4M8QtErMW8bsRizLPada+iE7GjvVL&#10;DNuNU0vh61+4Ejxe6WNm9Q7jql2YHqW/5TAtH6qR0g9ODXCu3bmq5FzYe9gTJzcOX9Thm1OSVXvo&#10;7T28ec/9UxGKnh7mm0v1K5Oh+ZdV5RJ9KY/wViNbB69XAqHWVPlvGoifZTj/CwAA//8DAFBLAwQU&#10;AAYACAAAACEAHGOtcukDAAA4CgAAGQAAAGRycy9kaWFncmFtcy9kcmF3aW5nNC54bWy8Vttu4zYQ&#10;fS/QfyD4rtiSJVs2Ii9sJ14sEGyNJAX6SlOULZQiVZJ2nF303zu8yLcg2LTANg/OaDgzPDOcM+Tt&#10;p0PD0Z4pXUtR4PimjxETVJa12BT49+dllGOkDREl4VKwAr8yjT9Nf/3lttTtpFTkBQwRxBB6Um6a&#10;Am+NaSe9nqZb1hB9I1smYLWSqiEGPtWmF5wa3kv6/WGvrMlGkQZ3QXT7JkhTUyW1rMwNlU1PVlVN&#10;WRfGBsmvg5A3IX6MoyG1wFOXlm6fFWNeFvvPqn1qV8p/0q/7lUJ1WWAolCANVAT3jkvBFBQ9W54r&#10;340PFMx1ixpZMv4FYn2fJfezLF6Mozwd30Vpkg+ifJiOo7jfj+NFnuXJbPl3QCf2H4Vj7U5YTl7a&#10;pUMmh0o101sygYqiQ4EH2XiUJRi92uTAj0zYwSAKK0k8TrIBRhSWgmzjniK0SpvPTDbICgVmnNet&#10;ZgCYTMj+QRtv3VlZtZa8Lpc15+7DdgtbcIX2hBeYUMqEib07b7fEq7M+/Hlg2x37DUA766DSxFyr&#10;+K65VhEb7lIJabhutfu7pC6gcYFegBfJCLZGlEBzVpwYEJsWDk6LDUaEb4A61CgH+ML7GNhD5SGp&#10;/w++Lfkd0Vu/v8PmK9jUhinEa6Bsbuvqqgil4MIdfFUxasLB2Vb2LeMk88qBG9bykVVABdsfPnOq&#10;Nmt7iMqxA+YHlGwdmsmFBgfrWcGxH339Mesf+AaXE7ajf/9DezOXULe/FObo39RChpO77EJziG2p&#10;AHjl7QOrtS+AY7huu4lxRub7OOnPB1kSJYMkjdLFaBHNRvk8SvPhKLkfLfLx/O6nk9nzOBkMh+PR&#10;JZnjNImzcerZPMjzJE1Dnt086Hga2KygFVyR36GykJbHbmD47jkq/ms/fexMXQO+6aeP+f7sfrKN&#10;c8YWK5rDXJavFu8a/sMtolu6rIGfD0SbFVFwaQFf4CqGAbqV6htGL8rOG/3XjiiGEf8itDMxTrCH&#10;CPaq067PtWLXLCRM0hgu75Z6EUYYzCpBIbafVuFjYRxfLTAhZzsjqzrMa4/TLnBtnmzbu0OGnicT&#10;uEJQQ9SDQ8T3sBdEr0UJg9uJfihyjEpWPZP107cCj7JsmFnIxlm7uOKppVYAlCtq/JQaX4yjk8Hc&#10;T49z025qge60OqvMdciBvTtCl4NtsFjvvsKbxnM8XInKeirIjRP7AKpUtHyEGgL62N0AMM6gpn8y&#10;ZR9L8PSA/GplTjemma62RDPI2uZSl8TAuwrZIQKY4NfFZ6K05/34/jbvbQARoPqus7p28q31x+VV&#10;/u/Zfx7mONqC4F9D7iM83qb/AAAA//8DAFBLAwQUAAYACAAAACEAMrWXrOIAAAAKAQAADwAAAGRy&#10;cy9kb3ducmV2LnhtbEyPwWrDMAyG74O9g9Fgt9ZxQ7M0jVNK2XYqg7aDsZsbq0lobIfYTdK3n3ba&#10;bhL6+PX9+WYyLRuw942zEsQ8Aoa2dLqxlYTP09ssBeaDslq1zqKEO3rYFI8Pucq0G+0Bh2OoGIVY&#10;nykJdQhdxrkvazTKz12Hlm4X1xsVaO0rrns1Urhp+SKKEm5UY+lDrTrc1Vhejzcj4X1U4zYWr8P+&#10;etndv0/Lj6+9QCmfn6btGljAKfzB8KtP6lCQ09ndrPaslTAT8YpQCYs4AUZAunyJgZ1pEGkCvMj5&#10;/wrFDwAAAP//AwBQSwMEFAAGAAgAAAAhAAm15cOBAQAAzAsAABkAAABkcnMvX3JlbHMvZTJvRG9j&#10;LnhtbC5yZWxzxFZdT8IwFH038T8sfXelgPgRBg8SExJfVPwBN103FtZ2tkXdv7eCEknK1URZH7eT&#10;3Z6cc+7pxtM3WScvwthKq4ywtEcSobjOK1Vm5Glxe3ZJEutA5VBrJTLSCkumk9OT8YOowfmP7LJq&#10;bOKnKJuRpXPNNaWWL4UEm+pGKI8U2khw/tGUtAG+glLQfq83oub7DDLZm5nM84yYee7PX7SNP/nn&#10;2booKi5mmq+lUC5wBM0rKA3I+3XFV4+urYUfDqYULiOfkKXPO7CfevKEhnmxQTxiA5RYRMWGGLGI&#10;gjGM18URjLyDVq9dIF31BsCT1e+eEJ6oCAqhSYogEJogNjqCYzNwEAhQ7l/j4vgKDzamrLjRVhcu&#10;5VrSbVl+lOTFfg9/leTMwKu/BUIUtgjKgh0gEbgSfl3biCKoPR27gy93x8Kgi31+wKT/TgrqDuuK&#10;BSoF62pr8HRcHXDkL2tzo2ttbGCP+QZA13jYPR80LBH0wQ2LINAux3TvH3zyDgAA//8DAFBLAQIt&#10;ABQABgAIAAAAIQAaEHHEpgEAADUMAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10u&#10;eG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA1wEAAF9yZWxzLy5y&#10;ZWxzUEsBAi0AFAAGAAgAAAAhAJS6pFJfBQAAFBMAABYAAAAAAAAAAAAAAAAA1gIAAGRycy9kaWFn&#10;cmFtcy9kYXRhMS54bWxQSwECLQAUAAYACAAAACEAMCyWL68EAACUDQAAFgAAAAAAAAAAAAAAAABp&#10;CAAAZHJzL2RpYWdyYW1zL2RhdGEyLnhtbFBLAQItABQABgAIAAAAIQD3SO9aCQYAAC0VAAAWAAAA&#10;AAAAAAAAAAAAAEwNAABkcnMvZGlhZ3JhbXMvZGF0YTMueG1sUEsBAi0AFAAGAAgAAAAhAEbA5hSD&#10;BQAAfxMAABYAAAAAAAAAAAAAAAAAiRMAAGRycy9kaWFncmFtcy9kYXRhNC54bWxQSwECLQAUAAYA&#10;CAAAACEAOoJ+CqEIAAAGIwAADgAAAAAAAAAAAAAAAABAGQAAZHJzL2Uyb0RvYy54bWxQSwECLQAU&#10;AAYACAAAACEArH2ThboKAAB3UgAAGAAAAAAAAAAAAAAAAAANIgAAZHJzL2RpYWdyYW1zL2xheW91&#10;dDEueG1sUEsBAi0AFAAGAAgAAAAhAFnLpJrbAwAADVEAABwAAAAAAAAAAAAAAAAA/SwAAGRycy9k&#10;aWFncmFtcy9xdWlja1N0eWxlMS54bWxQSwECLQAUAAYACAAAACEAA8CiPBEEAADfQQAAGAAAAAAA&#10;AAAAAAAAAAASMQAAZHJzL2RpYWdyYW1zL2NvbG9yczEueG1sUEsBAi0AFAAGAAgAAAAhAPWeBH/u&#10;AwAATQoAABkAAAAAAAAAAAAAAAAAWTUAAGRycy9kaWFncmFtcy9kcmF3aW5nMS54bWxQSwECLQAU&#10;AAYACAAAACEANBfk9AkFAAB+EgAAGAAAAAAAAAAAAAAAAAB+OQAAZHJzL2RpYWdyYW1zL2xheW91&#10;dDIueG1sUEsBAi0AFAAGAAgAAAAhANZuR1lxBAAADFQAABwAAAAAAAAAAAAAAAAAvT4AAGRycy9k&#10;aWFncmFtcy9xdWlja1N0eWxlMi54bWxQSwECLQAUAAYACAAAACEAA8CiPBEEAADfQQAAGAAAAAAA&#10;AAAAAAAAAABoQwAAZHJzL2RpYWdyYW1zL2NvbG9yczIueG1sUEsBAi0AFAAGAAgAAAAhAF7hoD18&#10;BAAAWAoAABkAAAAAAAAAAAAAAAAAr0cAAGRycy9kaWFncmFtcy9kcmF3aW5nMi54bWxQSwECLQAU&#10;AAYACAAAACEArH2ThboKAAB3UgAAGAAAAAAAAAAAAAAAAABiTAAAZHJzL2RpYWdyYW1zL2xheW91&#10;dDMueG1sUEsBAi0AFAAGAAgAAAAhAFnLpJrbAwAADVEAABwAAAAAAAAAAAAAAAAAUlcAAGRycy9k&#10;aWFncmFtcy9xdWlja1N0eWxlMy54bWxQSwECLQAUAAYACAAAACEAA8CiPBEEAADfQQAAGAAAAAAA&#10;AAAAAAAAAABnWwAAZHJzL2RpYWdyYW1zL2NvbG9yczMueG1sUEsBAi0AFAAGAAgAAAAhADTiehVb&#10;BAAAMQ4AABkAAAAAAAAAAAAAAAAArl8AAGRycy9kaWFncmFtcy9kcmF3aW5nMy54bWxQSwECLQAU&#10;AAYACAAAACEArH2ThboKAAB3UgAAGAAAAAAAAAAAAAAAAABAZAAAZHJzL2RpYWdyYW1zL2xheW91&#10;dDQueG1sUEsBAi0AFAAGAAgAAAAhAFnLpJrbAwAADVEAABwAAAAAAAAAAAAAAAAAMG8AAGRycy9k&#10;aWFncmFtcy9xdWlja1N0eWxlNC54bWxQSwECLQAUAAYACAAAACEAA8CiPBEEAADfQQAAGAAAAAAA&#10;AAAAAAAAAABFcwAAZHJzL2RpYWdyYW1zL2NvbG9yczQueG1sUEsBAi0AFAAGAAgAAAAhABxjrXLp&#10;AwAAOAoAABkAAAAAAAAAAAAAAAAAjHcAAGRycy9kaWFncmFtcy9kcmF3aW5nNC54bWxQSwECLQAU&#10;AAYACAAAACEAMrWXrOIAAAAKAQAADwAAAAAAAAAAAAAAAACsewAAZHJzL2Rvd25yZXYueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAAm15cOBAQAAzAsAABkAAAAAAAAAAAAAAAAAu3wAAGRycy9fcmVscy9lMm9E&#10;b2MueG1sLnJlbHNQSwUGAAAAABkAGQC+BgAAc34AAAAA&#10;">
                 <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                   <v:stroke joinstyle="miter"/>
                   <v:path gradientshapeok="t" o:connecttype="rect"/>
                 </v:shapetype>
                 <v:shape id="ZoneTexte 10" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:-3002;top:9205;width:23734;height:3672;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAVkHIxwgAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvQv/D8gq96SZSpETXIILQi4UaWzw+ss9kTfZtmt2a9N+7gtDjMDPfMKt8tK24Uu+NYwXpLAFB&#10;XDptuFJwLHbTNxA+IGtsHZOCP/KQr58mK8y0G/iTrodQiQhhn6GCOoQuk9KXNVn0M9cRR+/seosh&#10;yr6Suschwm0r50mykBYNx4UaO9rWVDaHX6tgZ4oP09KXNRcs0iH9OZ72341SL8/jZgki0Bj+w4/2&#10;u1bwCvcr8QbI9Q0AAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAVkHIxwgAAANoAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;" fillcolor="#ffd966 [1943]">
                   <v:fill color2="#b28600 [2247]" rotate="t" focusposition=".5,.5" focussize="" colors="0 #ffd966;15073f #e3ab00;45220f #bf9000;63570f #b38600" focus="100%" type="gradientRadial"/>
                   <v:shadow on="t" color="black" opacity="26214f" origin=",.5" offset="0,-3pt"/>
                   <v:textbox>
                     <w:txbxContent>
                       <w:p w14:paraId="660D27C1" w14:textId="77777777" w:rsidR="00F262B1" w:rsidRDefault="00F262B1" w:rsidP="00F262B1">
                         <w:pPr>
                           <w:pStyle w:val="NormalWeb"/>
                           <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
                         </w:pPr>
                         <w:r>
                           <w:rPr>
                             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsi="Calibri" w:cstheme="minorBidi"/>
                             <w:b/>
                             <w:bCs/>
                             <w:color w:val="FFFFFF" w:themeColor="background1"/>
                             <w:kern w:val="24"/>
                             <w:sz w:val="36"/>
                             <w:szCs w:val="36"/>
                           </w:rPr>
                           <w:t>Au regard de l’expérience</w:t>
                         </w:r>
                       </w:p>
                     </w:txbxContent>
                   </v:textbox>
                 </v:shape>
                 <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
                   <v:stroke joinstyle="miter"/>
                   <v:formulas>
                     <v:f eqn="if lineDrawn pixelLineWidth 0"/>
                     <v:f eqn="sum @0 1 0"/>
                     <v:f eqn="sum 0 0 @1"/>
                     <v:f eqn="prod @2 1 2"/>
                     <v:f eqn="prod @3 21600 pixelWidth"/>
                     <v:f eqn="prod @3 21600 pixelHeight"/>
                     <v:f eqn="sum @0 0 1"/>
                     <v:f eqn="prod @6 1 2"/>
                     <v:f eqn="prod @7 21600 pixelWidth"/>
                     <v:f eqn="sum @8 21600 0"/>
                     <v:f eqn="prod @7 21600 pixelHeight"/>
                     <v:f eqn="sum @10 21600 0"/>
                   </v:formulas>
                   <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
                   <o:lock v:ext="edit" aspectratio="t"/>
                 </v:shapetype>
-                <v:shape id="Diagramme 5" o:spid="_x0000_s1028" type="#_x0000_t75" style="position:absolute;left:3046;top:13493;width:14939;height:4056;visibility:visible" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQChtKngwwAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/RasJA&#10;FETfhf7DcoW+6UZpVaKriFBoH0pN9AOu2WsSzN5Ndzea/n1XEHwcZuYMs9r0phFXcr62rGAyTkAQ&#10;F1bXXCo4Hj5GCxA+IGtsLJOCP/KwWb8MVphqe+OMrnkoRYSwT1FBFUKbSumLigz6sW2Jo3e2zmCI&#10;0pVSO7xFuGnkNElm0mDNcaHClnYVFZe8Mwq2p+/OZn2RufY4qbuv3/nP/u2k1Ouw3y5BBOrDM/xo&#10;f2oF73C/Em+AXP8DAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAobSp4MMAAADaAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;">
-                  <v:imagedata r:id="rId30" o:title=""/>
+                <v:shape id="Diagramme 5" o:spid="_x0000_s1028" type="#_x0000_t75" style="position:absolute;left:2993;top:13433;width:15609;height:4185;visibility:visible" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAtWunVwQAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BawIx&#10;FITvQv9DeIXeNGupUrZGsQWhFw+rHjw+Ns/N4r6XJUnd7b83hYLHYWa+YVabkTt1oxBbLwbmswIU&#10;Se1tK42B03E3fQcVE4rFzgsZ+KUIm/XTZIWl9YNUdDukRmWIxBINuJT6UutYO2KMM9+TZO/iA2PK&#10;MjTaBhwynDv9WhRLzdhKXnDY05ej+nr4YQPnPdcX/7YI3B53Ts+Hz4arypiX53H7ASrRmB7h//a3&#10;NbCAvyv5Buj1HQAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAA&#10;AAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAC1a6dXBAAAA2gAAAA8AAAAA&#10;AAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD1AgAAAAA=&#10;">
+                  <v:imagedata r:id="rId29" o:title=""/>
                   <o:lock v:ext="edit" aspectratio="f"/>
                 </v:shape>
-                <v:shape id="Diagramme 6" o:spid="_x0000_s1029" type="#_x0000_t75" style="position:absolute;left:30816;top:303;width:22180;height:6330;visibility:visible" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCrPh0zxQAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/dasJA&#10;FITvC32H5RR6VzcVDBpdpVgKQkFR48/lIXtMgtmz6e5W49u7QqGXw8x8w0xmnWnEhZyvLSt47yUg&#10;iAuray4V5NuvtyEIH5A1NpZJwY08zKbPTxPMtL3ymi6bUIoIYZ+hgiqENpPSFxUZ9D3bEkfvZJ3B&#10;EKUrpXZ4jXDTyH6SpNJgzXGhwpbmFRXnza9R8HMb9XdhO5gv3ed+dTyk+WLwnSv1+tJ9jEEE6sJ/&#10;+K+90ApSeFyJN0BO7wAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCrPh0zxQAAANoAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;">
-                  <v:imagedata r:id="rId31" o:title=""/>
+                <v:shape id="Diagramme 6" o:spid="_x0000_s1029" type="#_x0000_t75" style="position:absolute;left:30309;top:318;width:23413;height:6338;visibility:visible" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAJyrZsxAAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BawIx&#10;FITvhf6H8Aq9FM0qRXTdrBRLQS+CVkFvj81zs3TzsiSprv++EYQeh5n5hikWvW3FhXxoHCsYDTMQ&#10;xJXTDdcK9t9fgymIEJE1to5JwY0CLMrnpwJz7a68pcsu1iJBOOSowMTY5VKGypDFMHQdcfLOzluM&#10;Sfpaao/XBLetHGfZRFpsOC0Y7GhpqPrZ/VoFejPz7+OlXTfxc3R7W62P5nQ4KvX60n/MQUTq43/4&#10;0V5pBRO4X0k3QJZ/AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAAnKtmzEAAAA2gAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;">
+                  <v:imagedata r:id="rId30" o:title=""/>
                   <o:lock v:ext="edit" aspectratio="f"/>
                 </v:shape>
                 <v:shape id="ZoneTexte 13" o:spid="_x0000_s1030" type="#_x0000_t202" style="position:absolute;left:54966;top:9231;width:24691;height:4227;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDlQuxGwwAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvQv/D8gq96SYeaomuQQShFws1tnh8ZJ/JmuzbNLs16b93BaHHYWa+YVb5aFtxpd4bxwrSWQKC&#10;uHTacKXgWOymbyB8QNbYOiYFf+QhXz9NVphpN/AnXQ+hEhHCPkMFdQhdJqUva7LoZ64jjt7Z9RZD&#10;lH0ldY9DhNtWzpPkVVo0HBdq7GhbU9kcfq2CnSk+TEtf1lywSIf053jafzdKvTyPmyWIQGP4Dz/a&#10;71rBAu5X4g2Q6xsAAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA5ULsRsMAAADaAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" fillcolor="#ffd966 [1943]">
                   <v:fill color2="#b28600 [2247]" rotate="t" focusposition=".5,.5" focussize="" colors="0 #ffd966;15073f #e3ab00;45220f #bf9000;63570f #b38600" focus="100%" type="gradientRadial"/>
                   <v:shadow on="t" color="black" opacity="26214f" origin=",.5" offset="0,-3pt"/>
                   <v:textbox>
                     <w:txbxContent>
                       <w:p w14:paraId="1EDC8E3C" w14:textId="77777777" w:rsidR="00F262B1" w:rsidRDefault="00F262B1" w:rsidP="00F262B1">
                         <w:pPr>
                           <w:pStyle w:val="NormalWeb"/>
                           <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
                         </w:pPr>
                         <w:r>
                           <w:rPr>
                             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsi="Calibri" w:cstheme="minorBidi"/>
                             <w:b/>
                             <w:bCs/>
                             <w:color w:val="FFFFFF" w:themeColor="background1"/>
                             <w:kern w:val="24"/>
                             <w:sz w:val="36"/>
                             <w:szCs w:val="36"/>
                           </w:rPr>
                           <w:t>Au regard des titres</w:t>
                         </w:r>
                       </w:p>
                     </w:txbxContent>
                   </v:textbox>
                 </v:shape>
                 <v:shapetype id="_x0000_t67" coordsize="21600,21600" o:spt="67" adj="16200,5400" path="m0@0l@1@0@1,0@2,0@2@0,21600@0,10800,21600xe">
                   <v:stroke joinstyle="miter"/>
                   <v:formulas>
                     <v:f eqn="val #0"/>
                     <v:f eqn="val #1"/>
                     <v:f eqn="sum height 0 #1"/>
                     <v:f eqn="sum 10800 0 #1"/>
                     <v:f eqn="sum width 0 #0"/>
                     <v:f eqn="prod @4 @3 10800"/>
                     <v:f eqn="sum width 0 @5"/>
                   </v:formulas>
                   <v:path o:connecttype="custom" o:connectlocs="10800,0;0,@0;10800,21600;21600,@0" o:connectangles="270,180,90,0" textboxrect="@1,0,@2,@6"/>
                   <v:handles>
                     <v:h position="#1,#0" xrange="0,10800" yrange="0,21600"/>
                   </v:handles>
                 </v:shapetype>
                 <v:shape id="Flèche vers le bas 8" o:spid="_x0000_s1031" type="#_x0000_t67" style="position:absolute;left:8937;top:17787;width:4235;height:7530;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQC9y1DwvAAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Ni8Iw&#10;EL0L/ocwwt40VdhFqlFEEGRvVsHr2IxNsTMpSdTuv98cFvb4eN/r7cCdelGIrRcD81kBiqT2tpXG&#10;wOV8mC5BxYRisfNCBn4ownYzHq2xtP4tJ3pVqVE5RGKJBlxKfal1rB0xxpnvSTJ394ExZRgabQO+&#10;czh3elEUX5qxldzgsKe9o/pRPdnAub59fnNwHZO+nubVjePVLYz5mAy7FahEQ/oX/7mP1kDemq/k&#10;G6A3vwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAAAAAAAAAA&#10;W0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAAAAAAAAAA&#10;AAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQC9y1DwvAAAANoAAAAPAAAAAAAAAAAA&#10;AAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA8AIAAAAA&#10;" adj="15526" fillcolor="#7030a0" strokecolor="#1f4d78 [1604]" strokeweight="1pt"/>
                 <v:shape id="Flèche vers le bas 9" o:spid="_x0000_s1032" type="#_x0000_t67" style="position:absolute;left:65537;top:13702;width:4191;height:7096;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAFG5A3wgAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/disIw&#10;FITvF3yHcATv1tRFi61GERfBRRbx5wEOzbEtJieliVrffiMIeznMzDfMfNlZI+7U+tqxgtEwAUFc&#10;OF1zqeB82nxOQfiArNE4JgVP8rBc9D7mmGv34APdj6EUEcI+RwVVCE0upS8qsuiHriGO3sW1FkOU&#10;bSl1i48It0Z+JUkqLdYcFypsaF1RcT3erAJKf67ZqjPmcNnx+Nvvs8k5/VVq0O9WMxCBuvAffre3&#10;WkEGryvxBsjFHwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAFG5A3wgAAANoAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;" adj="15221" fillcolor="#7030a0" strokecolor="#1f4d78 [1604]" strokeweight="1pt"/>
-                <v:shape id="Diagramme 10" o:spid="_x0000_s1033" type="#_x0000_t75" style="position:absolute;left:8545;top:25509;width:23096;height:10764;visibility:visible" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDCiF+2xQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;EIXvBf/DMoKXohs9FJu6ShCFCu1BK/Y6ZKdJaHY27G5j/PfOoeBthvfmvW9Wm8G1qqcQG88G5rMM&#10;FHHpbcOVgfPXfroEFROyxdYzGbhRhM169LTC3PorH6k/pUpJCMccDdQpdbnWsazJYZz5jli0Hx8c&#10;JllDpW3Aq4S7Vi+y7EU7bFgaauxoW1P5e/pzBo67Q6Dnbb/ovj/n5+G1j0Vx+TBmMh6KN1CJhvQw&#10;/1+/W8EXevlFBtDrOwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDCiF+2xQAAANsAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;">
-                  <v:imagedata r:id="rId32" o:title=""/>
+                <v:shape id="Diagramme 10" o:spid="_x0000_s1033" type="#_x0000_t75" style="position:absolute;left:8608;top:25072;width:16561;height:11759;visibility:visible" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAZ+i9swwAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pb8Iw&#10;DMXvk/gOkZG4jRSYJlQICPFP7DhA4mo1pi00TpUE6L79fJi0m633/N7P82XnGvWkEGvPBkbDDBRx&#10;4W3NpYHzafc+BRUTssXGMxn4oQjLRe9tjrn1L/6m5zGVSkI45migSqnNtY5FRQ7j0LfEol19cJhk&#10;DaW2AV8S7ho9zrJP7bBmaaiwpXVFxf34cAYav5+Owtd6492h7LaT22V3+ZgYM+h3qxmoRF36N/9d&#10;H6zgC738IgPoxS8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAGfovbMMAAADbAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;">
+                  <v:imagedata r:id="rId31" o:title=""/>
                   <o:lock v:ext="edit" aspectratio="f"/>
                 </v:shape>
-                <v:shape id="Diagramme 11" o:spid="_x0000_s1034" type="#_x0000_t75" style="position:absolute;left:60328;top:21188;width:13656;height:4055;visibility:visible" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDndKztwAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9LawIx&#10;EL4X/A9hBG81uwVbXY0igqX0tj7u42bcLG4myyaraX99Uyj0Nh/fc1abaFtxp943jhXk0wwEceV0&#10;w7WC03H/PAfhA7LG1jEp+CIPm/XoaYWFdg8u6X4ItUgh7AtUYELoCil9Zciin7qOOHFX11sMCfa1&#10;1D0+Urht5UuWvUqLDacGgx3tDFW3w2AVbAdTXmYuhrfz8F5+5nvzvXBRqck4bpcgAsXwL/5zf+g0&#10;P4ffX9IBcv0DAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAAAAAA&#10;AAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA53Ss7cAAAADbAAAADwAAAAAA&#10;AAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPQCAAAAAA==&#10;">
-                  <v:imagedata r:id="rId33" o:title=""/>
+                <v:shape id="Diagramme 11" o:spid="_x0000_s1034" type="#_x0000_t75" style="position:absolute;left:60289;top:21166;width:14277;height:4145;visibility:visible" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAOvQpbvgAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Li8Iw&#10;EL4L/ocwgjdNLbpINS26iyDefIHHoRnbYjMpTbT135uFhb3Nx/ecddabWryodZVlBbNpBII4t7ri&#10;QsHlvJssQTiPrLG2TAre5CBLh4M1Jtp2fKTXyRcihLBLUEHpfZNI6fKSDLqpbYgDd7etQR9gW0jd&#10;YhfCTS3jKPqSBisODSU29F1S/jg9jQKOffGMXXfVS7vY0s/hdmyquVLjUb9ZgfDU+3/xn3uvw/wZ&#10;/P4SDpDpBwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAAAAAA&#10;AABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAAAAAA&#10;AAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAA69Clu+AAAA2wAAAA8AAAAAAAAA&#10;AAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAADyAgAAAAA=&#10;">
+                  <v:imagedata r:id="rId32" o:title=""/>
                   <o:lock v:ext="edit" aspectratio="f"/>
                 </v:shape>
                 <v:shape id="Flèche à angle droit 12" o:spid="_x0000_s1035" style="position:absolute;left:7716;top:1700;width:22769;height:7474;rotation:180;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" coordsize="2276873,747351" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBUQqm0wgAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/NasJA&#10;EL4LfYdlhF5EN2opEt2EWijUS6GxDzBkxyQmO7tkt0nq07uFQm/z8f3OIZ9MJwbqfWNZwXqVgCAu&#10;rW64UvB1flvuQPiArLGzTAp+yEOePcwOmGo78icNRahEDGGfooI6BJdK6cuaDPqVdcSRu9jeYIiw&#10;r6TucYzhppObJHmWBhuODTU6eq2pbItvo4DH21Mojo37kO22WxStu9rhpNTjfHrZgwg0hX/xn/td&#10;x/kb+P0lHiCzOwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBUQqm0wgAAANsAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;" path="m,560513r1996616,l1996616,186838r-93418,l2090035,r186838,186838l2183454,186838r,560513l,747351,,560513xe" fillcolor="#7030a0" strokecolor="#7030a0" strokeweight="1pt">
                   <v:stroke joinstyle="miter"/>
                   <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,560513;1996616,560513;1996616,186838;1903198,186838;2090035,0;2276873,186838;2183454,186838;2183454,747351;0,747351;0,560513" o:connectangles="0,0,0,0,0,0,0,0,0,0"/>
                 </v:shape>
                 <v:shape id="Flèche à angle droit 13" o:spid="_x0000_s1036" style="position:absolute;left:53158;top:1810;width:18346;height:7364;rotation:180;flip:x;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" coordsize="1834599,736374" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBpF3nvwgAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9La8JA&#10;EL4X+h+WKfSmm2qxEl1FFCG9CMb6OE6z02xodjZktxr/vSsIvc3H95zpvLO1OFPrK8cK3voJCOLC&#10;6YpLBV+7dW8MwgdkjbVjUnAlD/PZ89MUU+0uvKVzHkoRQ9inqMCE0KRS+sKQRd93DXHkflxrMUTY&#10;llK3eInhtpaDJBlJixXHBoMNLQ0Vv/mfVVBdP1b779OnPY3fD2YjuyynY6bU60u3mIAI1IV/8cOd&#10;6Th/CPdf4gFydgMAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBpF3nvwgAAANsAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;" path="m,552281r1558459,l1558459,184094r-92047,l1650506,r184093,184094l1742552,184094r,552280l,736374,,552281xe" fillcolor="#7030a0" strokecolor="#7030a0" strokeweight="1pt">
                   <v:stroke joinstyle="miter"/>
                   <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,552281;1558459,552281;1558459,184094;1466412,184094;1650506,0;1834599,184094;1742552,184094;1742552,736374;0,736374;0,552281" o:connectangles="0,0,0,0,0,0,0,0,0,0"/>
                 </v:shape>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="02560841" w14:textId="77777777" w:rsidR="00F262B1" w:rsidRDefault="00F262B1" w:rsidP="00F262B1">
       <w:pPr>
         <w:spacing w:after="400"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
@@ -3561,75 +3887,75 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="28717882" w14:textId="77777777" w:rsidR="00F262B1" w:rsidRDefault="00F262B1" w:rsidP="00824C3F">
       <w:pPr>
         <w:spacing w:after="400"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2428E4FA" w14:textId="77777777" w:rsidR="00F262B1" w:rsidRDefault="00F262B1" w:rsidP="00824C3F">
       <w:pPr>
         <w:spacing w:after="400"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4FE504D0" w14:textId="77777777" w:rsidR="00F262B1" w:rsidRDefault="00F262B1" w:rsidP="00824C3F">
+    <w:p w14:paraId="79A68BC4" w14:textId="77777777" w:rsidR="00D5441B" w:rsidRDefault="00D5441B" w:rsidP="00824C3F">
       <w:pPr>
         <w:spacing w:after="400"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1FF69008" w14:textId="77777777" w:rsidR="00F262B1" w:rsidRDefault="00F262B1" w:rsidP="00824C3F">
+    <w:p w14:paraId="1FF69008" w14:textId="4201EB96" w:rsidR="00F262B1" w:rsidRDefault="00F262B1" w:rsidP="00824C3F">
       <w:pPr>
         <w:spacing w:after="400"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="51004F08" w14:textId="77777777" w:rsidR="00F262B1" w:rsidRDefault="00F262B1" w:rsidP="00824C3F">
-[...1 lines deleted...]
-        <w:spacing w:after="400"/>
+    <w:p w14:paraId="5EB7B20F" w14:textId="054CCD40" w:rsidR="00D5441B" w:rsidRDefault="00D5441B" w:rsidP="00D5441B">
+      <w:pPr>
+        <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="13E4D4BA" w14:textId="77777777" w:rsidR="00272719" w:rsidRPr="00E755EA" w:rsidRDefault="00272719" w:rsidP="00E755EA">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
         <w:spacing w:after="400"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="18"/>
@@ -3673,110 +3999,110 @@
         </w:rPr>
         <w:t>ompétences</w:t>
       </w:r>
       <w:r w:rsidR="00E53D39" w:rsidRPr="00583D45">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> opérationnelles</w:t>
       </w:r>
       <w:r w:rsidR="002305D9" w:rsidRPr="00583D45">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> du chef de </w:t>
       </w:r>
       <w:r w:rsidR="00E51253" w:rsidRPr="00583D45">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
         </w:rPr>
         <w:t>colonne</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D83EE3A" w14:textId="77777777" w:rsidR="002305D9" w:rsidRDefault="009B32DC" w:rsidP="00824C3F">
+    <w:p w14:paraId="6E323A2B" w14:textId="16D34554" w:rsidR="00C60B8D" w:rsidRDefault="009B32DC" w:rsidP="00824C3F">
       <w:pPr>
         <w:spacing w:before="400"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00583D45">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Les compétences transversales feront l’objet d’une évaluation globale sur l’en</w:t>
       </w:r>
       <w:r w:rsidR="00D02F51">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>semble du parcours de formation</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="9351" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3068"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="3215"/>
+        <w:gridCol w:w="1838"/>
+        <w:gridCol w:w="2693"/>
+        <w:gridCol w:w="4820"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00D02F51" w:rsidRPr="00D02F51" w14:paraId="62B2DAF0" w14:textId="77777777" w:rsidTr="005B7024">
+      <w:tr w:rsidR="00D02F51" w:rsidRPr="00D02F51" w14:paraId="62B2DAF0" w14:textId="77777777" w:rsidTr="00D5441B">
         <w:trPr>
           <w:trHeight w:val="383"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3068" w:type="dxa"/>
+            <w:tcW w:w="1838" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
           </w:tcPr>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblBorders>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
               </w:tblBorders>
               <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
             </w:tblPr>
             <w:tblGrid>
-              <w:gridCol w:w="2852"/>
+              <w:gridCol w:w="1622"/>
             </w:tblGrid>
             <w:tr w:rsidR="005B7024" w:rsidRPr="005B7024" w14:paraId="668641F3" w14:textId="77777777">
               <w:trPr>
                 <w:trHeight w:val="185"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="0" w:type="auto"/>
                 </w:tcPr>
                 <w:p w14:paraId="0956EB1C" w14:textId="77777777" w:rsidR="00D02F51" w:rsidRPr="005B7024" w:rsidRDefault="00D02F51" w:rsidP="00D02F51">
                   <w:pPr>
                     <w:autoSpaceDE w:val="0"/>
                     <w:autoSpaceDN w:val="0"/>
                     <w:adjustRightInd w:val="0"/>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="005B7024">
                     <w:rPr>
                       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                       <w:b/>
@@ -3792,165 +4118,165 @@
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                     <w:t xml:space="preserve">BLOCS DE COMPETENCES </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="479CEAA2" w14:textId="77777777" w:rsidR="00D02F51" w:rsidRPr="005B7024" w:rsidRDefault="00D02F51" w:rsidP="00824C3F">
             <w:pPr>
               <w:spacing w:before="400"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3068" w:type="dxa"/>
+            <w:tcW w:w="2693" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
           </w:tcPr>
           <w:p w14:paraId="69E21D25" w14:textId="77777777" w:rsidR="00D02F51" w:rsidRPr="005B7024" w:rsidRDefault="00D02F51" w:rsidP="00F36AA5">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005B7024">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">COMPÉTENCES ASSOCIEES </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3215" w:type="dxa"/>
+            <w:tcW w:w="4820" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
           </w:tcPr>
           <w:p w14:paraId="2284FB8B" w14:textId="77777777" w:rsidR="00D02F51" w:rsidRPr="005B7024" w:rsidRDefault="00D02F51" w:rsidP="00F36AA5">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005B7024">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">SAVOIRS-AGIR </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EF13F8" w:rsidRPr="00D02F51" w14:paraId="2878702C" w14:textId="77777777" w:rsidTr="00824918">
+      <w:tr w:rsidR="00EF13F8" w:rsidRPr="00D02F51" w14:paraId="2878702C" w14:textId="77777777" w:rsidTr="00D5441B">
         <w:trPr>
-          <w:trHeight w:val="1820"/>
+          <w:trHeight w:val="1423"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3068" w:type="dxa"/>
+            <w:tcW w:w="1838" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0286020E" w14:textId="77777777" w:rsidR="00EF13F8" w:rsidRPr="00D02F51" w:rsidRDefault="00EF13F8" w:rsidP="00824918">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>1. Commander en position de COS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3068" w:type="dxa"/>
+            <w:tcW w:w="2693" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6A0996E5" w14:textId="77777777" w:rsidR="00EF13F8" w:rsidRPr="00D02F51" w:rsidRDefault="00EF13F8" w:rsidP="00824918">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02F51">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Préparer sa colonne et la déplacer jusqu’au lieu de l’intervention </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3215" w:type="dxa"/>
+            <w:tcW w:w="4820" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0CEEB7CC" w14:textId="77777777" w:rsidR="00EF13F8" w:rsidRPr="00D02F51" w:rsidRDefault="00EF13F8" w:rsidP="00EF13F8">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02F51">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Mobiliser et rassembler de manière anticipée ou inopinée, les moyens humains et matériels nécessaires à la réalisation de la mission de secours</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3D0DC71B" w14:textId="77777777" w:rsidR="00EF13F8" w:rsidRPr="00D02F51" w:rsidRDefault="00EF13F8" w:rsidP="00EF13F8">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="both"/>
               <w:rPr>
@@ -3986,103 +4312,103 @@
               </w:rPr>
               <w:t>Définir l’ordre de mouvement approprié</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="04A77D24" w14:textId="77777777" w:rsidR="00EF13F8" w:rsidRPr="00D02F51" w:rsidRDefault="00EF13F8" w:rsidP="00EF13F8">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02F51">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Commander la colonne en transit</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EF13F8" w:rsidRPr="00D02F51" w14:paraId="2AA0112D" w14:textId="77777777" w:rsidTr="00824918">
+      <w:tr w:rsidR="00EF13F8" w:rsidRPr="00D02F51" w14:paraId="2AA0112D" w14:textId="77777777" w:rsidTr="00D5441B">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3068" w:type="dxa"/>
+            <w:tcW w:w="1838" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="2F741443" w14:textId="77777777" w:rsidR="00EF13F8" w:rsidRPr="00D02F51" w:rsidRDefault="00EF13F8" w:rsidP="00EF13F8">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3068" w:type="dxa"/>
+            <w:tcW w:w="2693" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="133A24BC" w14:textId="77777777" w:rsidR="00EF13F8" w:rsidRPr="00D02F51" w:rsidRDefault="00EF13F8" w:rsidP="00824918">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02F51">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Définir une tactique adaptée à la situation, en coordonnant l’activité de plusieurs groupes et les équipes des services partenaires, dans le respect des règles et doctrines en vigueur </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="38A00455" w14:textId="77777777" w:rsidR="00EF13F8" w:rsidRPr="00D02F51" w:rsidRDefault="00EF13F8" w:rsidP="00824918">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3215" w:type="dxa"/>
+            <w:tcW w:w="4820" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6DD30805" w14:textId="77777777" w:rsidR="00EF13F8" w:rsidRPr="00D02F51" w:rsidRDefault="00EF13F8" w:rsidP="00EF13F8">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02F51">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Définir les priorités en fonction : </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="53E78B2C" w14:textId="77777777" w:rsidR="00EF13F8" w:rsidRPr="00D02F51" w:rsidRDefault="00EF13F8" w:rsidP="00EF13F8">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
@@ -4201,297 +4527,287 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5EE8F8DD" w14:textId="77777777" w:rsidR="00EF13F8" w:rsidRPr="00D02F51" w:rsidRDefault="00EF13F8" w:rsidP="00EF13F8">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02F51">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Organiser les actions dans le temps, dans le respect des règles et doctrines en vigueur. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EF13F8" w:rsidRPr="00D02F51" w14:paraId="444A1FFD" w14:textId="77777777" w:rsidTr="006B4B34">
+      <w:tr w:rsidR="00EF13F8" w:rsidRPr="00D02F51" w14:paraId="444A1FFD" w14:textId="77777777" w:rsidTr="00D5441B">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3068" w:type="dxa"/>
+            <w:tcW w:w="1838" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="59BFAB7C" w14:textId="77777777" w:rsidR="00EF13F8" w:rsidRPr="00D02F51" w:rsidRDefault="00EF13F8" w:rsidP="00824C3F">
             <w:pPr>
               <w:spacing w:before="400"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3068" w:type="dxa"/>
+            <w:tcW w:w="2693" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2922A078" w14:textId="77777777" w:rsidR="00EF13F8" w:rsidRPr="00D02F51" w:rsidRDefault="00EF13F8" w:rsidP="00F36AA5">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02F51">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Mettre en oeuvre la tactique opérationnelle en s’</w:t>
             </w:r>
             <w:r w:rsidR="00F36AA5">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>appuyant sur ses collaborateurs</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3215" w:type="dxa"/>
+            <w:tcW w:w="4820" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3072EF11" w14:textId="77777777" w:rsidR="00EF13F8" w:rsidRPr="00D02F51" w:rsidRDefault="00EF13F8" w:rsidP="00F36AA5">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02F51">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Partager la tactique avec ses différents collaborateurs (chefs de secteurs)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EF13F8" w:rsidRPr="00D02F51" w14:paraId="3BF3F9D4" w14:textId="77777777" w:rsidTr="00824918">
+      <w:tr w:rsidR="00EF13F8" w:rsidRPr="00D02F51" w14:paraId="3BF3F9D4" w14:textId="77777777" w:rsidTr="00D5441B">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3068" w:type="dxa"/>
+            <w:tcW w:w="1838" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="6ABA0B51" w14:textId="77777777" w:rsidR="00EF13F8" w:rsidRPr="00D02F51" w:rsidRDefault="00EF13F8" w:rsidP="00824C3F">
             <w:pPr>
               <w:spacing w:before="400"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3068" w:type="dxa"/>
+            <w:tcW w:w="2693" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7E511D88" w14:textId="77777777" w:rsidR="00EF13F8" w:rsidRPr="00D02F51" w:rsidRDefault="00EF13F8" w:rsidP="00824918">
+          <w:p w14:paraId="08E6D4F5" w14:textId="08B47CA7" w:rsidR="00EF13F8" w:rsidRPr="00D02F51" w:rsidRDefault="00EF13F8" w:rsidP="00D5441B">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02F51">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">S’assurer de la bonne coordination avec les différents services participant à la mission de secours </w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3215" w:type="dxa"/>
+            <w:tcW w:w="4820" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1A8479DF" w14:textId="77777777" w:rsidR="00F36AA5" w:rsidRDefault="00EF13F8" w:rsidP="00F36AA5">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02F51">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Partager les missions entre services menant, concourant </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="674422B2" w14:textId="77777777" w:rsidR="00EF13F8" w:rsidRPr="00D02F51" w:rsidRDefault="00EF13F8" w:rsidP="00F36AA5">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02F51">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Veiller à la coopération, collaboration entre les différents services </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00824918" w:rsidRPr="00D02F51" w14:paraId="5F9F5BDF" w14:textId="77777777" w:rsidTr="00824918">
+      <w:tr w:rsidR="00824918" w:rsidRPr="00D02F51" w14:paraId="5F9F5BDF" w14:textId="77777777" w:rsidTr="00D5441B">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3068" w:type="dxa"/>
+            <w:tcW w:w="1838" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="19C41AD3" w14:textId="77777777" w:rsidR="00824918" w:rsidRPr="00D02F51" w:rsidRDefault="00824918" w:rsidP="00824918">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02F51">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Commander en position de chef de secteur </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1345DE35" w14:textId="77777777" w:rsidR="00824918" w:rsidRPr="00D02F51" w:rsidRDefault="00824918" w:rsidP="00824918">
             <w:pPr>
               <w:spacing w:before="400"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3068" w:type="dxa"/>
+            <w:tcW w:w="2693" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A6A4AA7" w14:textId="77777777" w:rsidR="00824918" w:rsidRPr="00D02F51" w:rsidRDefault="00824918" w:rsidP="00824918">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02F51">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Préparer sa colonne et la déplacer jusqu’au lieu de l’intervention </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5ABED9BC" w14:textId="77777777" w:rsidR="00824918" w:rsidRPr="00D02F51" w:rsidRDefault="00824918" w:rsidP="00824918">
             <w:pPr>
               <w:spacing w:before="400"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3215" w:type="dxa"/>
+            <w:tcW w:w="4820" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="66B3DEE1" w14:textId="77777777" w:rsidR="00824918" w:rsidRPr="00D02F51" w:rsidRDefault="00824918" w:rsidP="00D02F51">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02F51">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Mobiliser et rassembler de manière anticipée ou inopinée les moyens humains et matériels nécessaires à la réalisation de la mission de secours</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1D7A58EC" w14:textId="77777777" w:rsidR="00824918" w:rsidRPr="00D02F51" w:rsidRDefault="00824918" w:rsidP="00D02F51">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="both"/>
               <w:rPr>
@@ -4528,105 +4844,95 @@
               <w:t>Définir l’ordre de mouvement approprié</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="41A4856C" w14:textId="77777777" w:rsidR="00824918" w:rsidRPr="00D02F51" w:rsidRDefault="00824918" w:rsidP="00824918">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:after="60"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02F51">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Commander la colonne en transit</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00824918" w:rsidRPr="00D02F51" w14:paraId="66F601E7" w14:textId="77777777" w:rsidTr="00824918">
+      <w:tr w:rsidR="00824918" w:rsidRPr="00D02F51" w14:paraId="66F601E7" w14:textId="77777777" w:rsidTr="00D5441B">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3068" w:type="dxa"/>
+            <w:tcW w:w="1838" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="7F945978" w14:textId="77777777" w:rsidR="00824918" w:rsidRPr="00D02F51" w:rsidRDefault="00824918" w:rsidP="00824C3F">
             <w:pPr>
               <w:spacing w:before="400"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3068" w:type="dxa"/>
+            <w:tcW w:w="2693" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="79393A2A" w14:textId="77777777" w:rsidR="00824918" w:rsidRPr="00D02F51" w:rsidRDefault="00824918" w:rsidP="00824918">
+          <w:p w14:paraId="23795AEA" w14:textId="0F1EDB0D" w:rsidR="00824918" w:rsidRPr="00D02F51" w:rsidRDefault="00824918" w:rsidP="00D5441B">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02F51">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Mettre en oeuvre, sur son secteur, la tactique opérationnelle définie par le COS, en s’appuyant sur ses collaborateurs </w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3215" w:type="dxa"/>
+            <w:tcW w:w="4820" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="01A18E04" w14:textId="77777777" w:rsidR="00824918" w:rsidRPr="00D02F51" w:rsidRDefault="00824918" w:rsidP="00D02F51">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02F51">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">S’approprier la tactique définie par le COS, sur le secteur attribué </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2DD1DC1D" w14:textId="77777777" w:rsidR="00824918" w:rsidRPr="00D02F51" w:rsidRDefault="00824918" w:rsidP="00824918">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:after="60"/>
               <w:jc w:val="both"/>
@@ -4641,5261 +4947,3489 @@
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Décliner la tactique en fonction des groupes disponibles et des </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">contraintes propres au secteur </w:t>
             </w:r>
             <w:r w:rsidRPr="00D02F51">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Partager la tactique avec ses différents collaborateurs (chefs de groupe et autres acteurs)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D02F51" w:rsidRPr="00D02F51" w14:paraId="32C43E79" w14:textId="77777777" w:rsidTr="00824918">
+      <w:tr w:rsidR="00D02F51" w:rsidRPr="00D02F51" w14:paraId="32C43E79" w14:textId="77777777" w:rsidTr="00D5441B">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3068" w:type="dxa"/>
+            <w:tcW w:w="1838" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="06B3D732" w14:textId="77777777" w:rsidR="00D02F51" w:rsidRPr="00D02F51" w:rsidRDefault="00D02F51" w:rsidP="00824918">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02F51">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Assurer les fonctions dédiées en poste de commandement de site </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3C5353E9" w14:textId="77777777" w:rsidR="00D02F51" w:rsidRPr="00D02F51" w:rsidRDefault="00D02F51" w:rsidP="00824918">
             <w:pPr>
               <w:spacing w:before="400"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3068" w:type="dxa"/>
+            <w:tcW w:w="2693" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="63C6D4B4" w14:textId="77777777" w:rsidR="00D02F51" w:rsidRPr="00D02F51" w:rsidRDefault="00D02F51" w:rsidP="00824918">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02F51">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Se positionner au sein du PC </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3215" w:type="dxa"/>
+            <w:tcW w:w="4820" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5DDAED08" w14:textId="77777777" w:rsidR="00D02F51" w:rsidRPr="00D02F51" w:rsidRDefault="00D02F51" w:rsidP="00824918">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:after="60"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02F51">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>S’intégrer rapidement dans le fonctionnement du PC (nature et organisation)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D02F51" w:rsidRPr="00D02F51" w14:paraId="634F69F4" w14:textId="77777777" w:rsidTr="00824918">
+      <w:tr w:rsidR="00D02F51" w:rsidRPr="00D02F51" w14:paraId="634F69F4" w14:textId="77777777" w:rsidTr="00D5441B">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3068" w:type="dxa"/>
+            <w:tcW w:w="1838" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="2D9D7762" w14:textId="77777777" w:rsidR="00D02F51" w:rsidRPr="00D02F51" w:rsidRDefault="00D02F51" w:rsidP="00D02F51">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3068" w:type="dxa"/>
+            <w:tcW w:w="2693" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0CF9B2C3" w14:textId="77777777" w:rsidR="00D02F51" w:rsidRPr="00D02F51" w:rsidRDefault="00D02F51" w:rsidP="00824918">
+          <w:p w14:paraId="624B933E" w14:textId="6B990066" w:rsidR="00D02F51" w:rsidRPr="00D02F51" w:rsidRDefault="00D02F51" w:rsidP="00D5441B">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02F51">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Assurer la fonction « action » </w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3215" w:type="dxa"/>
+            <w:tcW w:w="4820" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="085C9867" w14:textId="77777777" w:rsidR="00D02F51" w:rsidRPr="00D02F51" w:rsidRDefault="00D02F51" w:rsidP="00824918">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:after="60"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02F51">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Faciliter l’exécution de la tactique définie par le COS en relation avec les chefs de secteur et les différentes fonctions du PCS, sous l’autorité du chef PC </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D02F51" w:rsidRPr="00D02F51" w14:paraId="3610A2FC" w14:textId="77777777" w:rsidTr="00824918">
+      <w:tr w:rsidR="00D02F51" w:rsidRPr="00D02F51" w14:paraId="3610A2FC" w14:textId="77777777" w:rsidTr="00D5441B">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3068" w:type="dxa"/>
+            <w:tcW w:w="1838" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="78A09ADE" w14:textId="77777777" w:rsidR="00D02F51" w:rsidRPr="00D02F51" w:rsidRDefault="00D02F51" w:rsidP="00D02F51">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3068" w:type="dxa"/>
+            <w:tcW w:w="2693" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="44621FB3" w14:textId="77777777" w:rsidR="00D02F51" w:rsidRPr="00D02F51" w:rsidRDefault="00D02F51" w:rsidP="00824918">
+          <w:p w14:paraId="0366E2FC" w14:textId="2DC64708" w:rsidR="00D02F51" w:rsidRPr="00D02F51" w:rsidRDefault="00D02F51" w:rsidP="00D5441B">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02F51">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Assurer la fonction « anticipation » </w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3215" w:type="dxa"/>
+            <w:tcW w:w="4820" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1D1E7F91" w14:textId="77777777" w:rsidR="00D02F51" w:rsidRPr="00D02F51" w:rsidRDefault="00D02F51" w:rsidP="00824918">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:after="60"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02F51">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Anticiper les situations envisageables et proposer les idées de </w:t>
             </w:r>
             <w:r w:rsidR="006B4B34" w:rsidRPr="00D02F51">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>manœuvre</w:t>
             </w:r>
             <w:r w:rsidRPr="00D02F51">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> et les différentes tâches à accomplir au chef PC en fonction des objectifs définis par le COS</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D02F51" w:rsidRPr="00D02F51" w14:paraId="73DF2DD7" w14:textId="77777777" w:rsidTr="00824918">
+      <w:tr w:rsidR="00D02F51" w:rsidRPr="00D02F51" w14:paraId="73DF2DD7" w14:textId="77777777" w:rsidTr="00D5441B">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3068" w:type="dxa"/>
+            <w:tcW w:w="1838" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37497810" w14:textId="77777777" w:rsidR="00D02F51" w:rsidRPr="00D02F51" w:rsidRDefault="00D02F51" w:rsidP="00824918">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02F51">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">4. Assurer une mission en centre opérationnel </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="188FC17A" w14:textId="77777777" w:rsidR="00D02F51" w:rsidRPr="00D02F51" w:rsidRDefault="00D02F51" w:rsidP="00824918">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3068" w:type="dxa"/>
+            <w:tcW w:w="2693" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5DFE199E" w14:textId="77777777" w:rsidR="00D02F51" w:rsidRPr="00D02F51" w:rsidRDefault="00D02F51" w:rsidP="00F36AA5">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02F51">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Se positionner au sein d’un PC ou d’un centre opérationnel </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3215" w:type="dxa"/>
+            <w:tcW w:w="4820" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7829BA5B" w14:textId="77777777" w:rsidR="00D02F51" w:rsidRPr="00D02F51" w:rsidRDefault="00D02F51" w:rsidP="00824918">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:after="60"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02F51">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>S’intégrer rapidement dans le fonctionnement du PC ou du centre opérat</w:t>
             </w:r>
             <w:r w:rsidR="00F36AA5">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>ionnel (nature et organisation)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D02F51" w:rsidRPr="00D02F51" w14:paraId="77EFDFC1" w14:textId="77777777" w:rsidTr="00824918">
+      <w:tr w:rsidR="00D02F51" w:rsidRPr="00D02F51" w14:paraId="77EFDFC1" w14:textId="77777777" w:rsidTr="00D5441B">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3068" w:type="dxa"/>
+            <w:tcW w:w="1838" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="53EE89D0" w14:textId="77777777" w:rsidR="00D02F51" w:rsidRPr="00D02F51" w:rsidRDefault="00D02F51" w:rsidP="00D02F51">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3068" w:type="dxa"/>
+            <w:tcW w:w="2693" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0129E262" w14:textId="77777777" w:rsidR="00D02F51" w:rsidRPr="00D02F51" w:rsidRDefault="00D02F51" w:rsidP="00824918">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02F51">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Renforcer un CODIS, en participant notamment à la fonction « anticipation » </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3215" w:type="dxa"/>
+            <w:tcW w:w="4820" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3EDE79B5" w14:textId="77777777" w:rsidR="00D02F51" w:rsidRPr="00D02F51" w:rsidRDefault="00D02F51" w:rsidP="00824918">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:after="60"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02F51">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Participer à la coordination et au maintien de la capacité opérationnelle départementale et rendre compte aux autorités</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D02F51" w:rsidRPr="00D02F51" w14:paraId="39B106A5" w14:textId="77777777" w:rsidTr="006B4B34">
+      <w:tr w:rsidR="00D02F51" w:rsidRPr="00D02F51" w14:paraId="39B106A5" w14:textId="77777777" w:rsidTr="00D5441B">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3068" w:type="dxa"/>
+            <w:tcW w:w="1838" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="4867F3F6" w14:textId="77777777" w:rsidR="00D02F51" w:rsidRPr="00D02F51" w:rsidRDefault="00D02F51" w:rsidP="00D02F51">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3068" w:type="dxa"/>
+            <w:tcW w:w="2693" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="57070027" w14:textId="77777777" w:rsidR="00D02F51" w:rsidRPr="00D02F51" w:rsidRDefault="00D02F51" w:rsidP="00F36AA5">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02F51">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Assurer une fonction de coordination dans une sal</w:t>
             </w:r>
             <w:r w:rsidR="00F36AA5">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>le de commandement, de décision</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3215" w:type="dxa"/>
+            <w:tcW w:w="4820" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="429DC590" w14:textId="77777777" w:rsidR="00D02F51" w:rsidRPr="00D02F51" w:rsidRDefault="00D02F51" w:rsidP="00824918">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:after="60"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D02F51">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">S’intégrer dans un centre interservices et </w:t>
             </w:r>
             <w:r w:rsidR="00F36AA5">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>assurer la relation avec le COS</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F36AA5" w:rsidRPr="00D02F51" w14:paraId="583C2ACC" w14:textId="77777777" w:rsidTr="00824918">
-[...197 lines deleted...]
-      </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4C90C3F1" w14:textId="77777777" w:rsidR="00D02F51" w:rsidRPr="00583D45" w:rsidRDefault="00D02F51" w:rsidP="00824C3F">
-[...10 lines deleted...]
-    <w:p w14:paraId="68B9DF79" w14:textId="77777777" w:rsidR="00554D44" w:rsidRDefault="00554D44" w:rsidP="00824C3F">
+    <w:p w14:paraId="42710F85" w14:textId="77777777" w:rsidR="001E3736" w:rsidRDefault="001E3736" w:rsidP="00824C3F">
       <w:pPr>
         <w:spacing w:before="400"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3DBF0684" w14:textId="77777777" w:rsidR="00DE1790" w:rsidRDefault="00DE1790" w:rsidP="00824C3F">
-[...47 lines deleted...]
-    <w:p w14:paraId="6BFD0E40" w14:textId="77777777" w:rsidR="00670F81" w:rsidRPr="00670F81" w:rsidRDefault="00670F81" w:rsidP="00670F81">
+    <w:p w14:paraId="1B93D8F8" w14:textId="63F4FADB" w:rsidR="001E3736" w:rsidRDefault="001E3736" w:rsidP="00D5441B">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent1" w:themeFillTint="33"/>
-        <w:spacing w:before="7600" w:after="0"/>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="001E3736" w:rsidSect="00117D39">
+          <w:footerReference w:type="default" r:id="rId33"/>
+          <w:pgSz w:w="11906" w:h="16838"/>
+          <w:pgMar w:top="851" w:right="1274" w:bottom="1418" w:left="1418" w:header="709" w:footer="709" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:titlePg/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6BFD0E40" w14:textId="39B97A41" w:rsidR="00670F81" w:rsidRPr="00670F81" w:rsidRDefault="00670F81" w:rsidP="00D5441B">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent1" w:themeFillTint="33"/>
+        <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
           <w:b/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00670F81">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
           <w:b/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Demande de dispense au regard de l’expérience</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6618933A" w14:textId="77777777" w:rsidR="00670F81" w:rsidRPr="00670F81" w:rsidRDefault="00670F81" w:rsidP="00670F81">
+    <w:p w14:paraId="24EB3D14" w14:textId="77777777" w:rsidR="001E3736" w:rsidRDefault="001E3736" w:rsidP="00670F81">
+      <w:pPr>
+        <w:spacing w:before="100" w:after="80"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6618933A" w14:textId="066D29DA" w:rsidR="00670F81" w:rsidRPr="00670F81" w:rsidRDefault="00670F81" w:rsidP="00670F81">
       <w:pPr>
         <w:spacing w:before="100" w:after="80"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00670F81">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Dans le cadre d’une dispense à partir d’expériences professionnelles, vous devez démontrer que vous avez au minimum un an d’expérience </w:t>
       </w:r>
       <w:r w:rsidRPr="00553A9C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">de chef de </w:t>
       </w:r>
       <w:r w:rsidR="00553A9C" w:rsidRPr="00553A9C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>colonne</w:t>
       </w:r>
       <w:r w:rsidRPr="00670F81">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> ou équivalent, dans un autre environnement que celui des services d’incendie et de secours et que vous avez développé les compétences requises, à travers les activités exercées.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57D4FA26" w14:textId="77777777" w:rsidR="00F262B1" w:rsidRDefault="00F262B1" w:rsidP="00F262B1">
+    <w:p w14:paraId="57D4FA26" w14:textId="6F92FA89" w:rsidR="00F262B1" w:rsidRDefault="00F262B1" w:rsidP="00F262B1">
       <w:pPr>
         <w:spacing w:after="80"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00260A56">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Pour chacun des blocs de compétences, vous devez donc décrire des situations vécues correspondantes au nombre d’expériences demandées par bloc de compétences.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="208D7B18" w14:textId="77777777" w:rsidR="00F262B1" w:rsidRPr="00260A56" w:rsidRDefault="00F262B1" w:rsidP="00F262B1">
+    <w:p w14:paraId="506752C5" w14:textId="77777777" w:rsidR="00BE7DAD" w:rsidRDefault="00BE7DAD" w:rsidP="00BE7DAD">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="dot" w:pos="5103"/>
+          <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00124173">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>(À remplir par le candidat. La précision du vocabulaire technique utilisé est déterminante pour l'examen du dossier par la commission.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74A2448A" w14:textId="77777777" w:rsidR="001E3736" w:rsidRDefault="001E3736" w:rsidP="00F262B1">
       <w:pPr>
         <w:spacing w:after="80"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
-        <w:tblW w:w="10491" w:type="dxa"/>
-[...1 lines deleted...]
-        <w:tblLayout w:type="fixed"/>
+        <w:tblW w:w="14596" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2411"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="2978"/>
+        <w:gridCol w:w="3068"/>
+        <w:gridCol w:w="4298"/>
+        <w:gridCol w:w="7230"/>
+        <w:tblGridChange w:id="0">
+          <w:tblGrid>
+            <w:gridCol w:w="3068"/>
+            <w:gridCol w:w="4298"/>
+            <w:gridCol w:w="7230"/>
+          </w:tblGrid>
+        </w:tblGridChange>
       </w:tblGrid>
-      <w:tr w:rsidR="00F867EC" w:rsidRPr="00670F81" w14:paraId="653F17A8" w14:textId="77777777" w:rsidTr="00F867EC">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="00AD3AA5" w14:paraId="2A443922" w14:textId="77777777" w:rsidTr="005170DB">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2411" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="3068" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6EB801C9" w14:textId="77777777" w:rsidR="00F867EC" w:rsidRPr="00670F81" w:rsidRDefault="00F867EC" w:rsidP="00F262B1">
+          <w:p w14:paraId="30B5383E" w14:textId="73A9280D" w:rsidR="00AD3AA5" w:rsidRPr="00174848" w:rsidRDefault="00AD3AA5" w:rsidP="00F262B1">
             <w:pPr>
-              <w:tabs>
-[...2 lines deleted...]
-              </w:tabs>
+              <w:spacing w:after="80"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
+                <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00670F81">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+            <w:r w:rsidRPr="00174848">
+              <w:rPr>
                 <w:b/>
-                <w:sz w:val="18"/>
-[...2 lines deleted...]
-              <w:t>Blocs de compétences demandées :</w:t>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>ACTIVITÉS / BLOCS DE COMPÉTENCES</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8080" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="4298" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="24297375" w14:textId="77777777" w:rsidR="00F867EC" w:rsidRPr="00670F81" w:rsidRDefault="00F867EC" w:rsidP="00670F81">
+          <w:p w14:paraId="333B81AF" w14:textId="79E1E015" w:rsidR="00AD3AA5" w:rsidRPr="00174848" w:rsidRDefault="00AD3AA5" w:rsidP="00F262B1">
             <w:pPr>
-              <w:tabs>
-[...5 lines deleted...]
-              <w:jc w:val="center"/>
+              <w:spacing w:after="80"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
+                <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00670F81">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+            <w:r w:rsidRPr="00174848">
+              <w:rPr>
                 <w:b/>
-                <w:sz w:val="18"/>
-[...2 lines deleted...]
-              <w:t>Description de la situation, activités réalisées, compétences mobilisées.</w:t>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>SITUATION DÉTAILLÉE (Lieu, Date, Nature, Ampleur du sinistre</w:t>
             </w:r>
-          </w:p>
-[...20 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+            <w:r w:rsidR="0041489B">
+              <w:rPr>
                 <w:b/>
-                <w:sz w:val="18"/>
-[...9 lines deleted...]
-              <w:t>Commander en position de COS</w:t>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>, Moyens</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00174848">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:tcW w:w="7230" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5DB05CC5" w14:textId="77777777" w:rsidR="00F262B1" w:rsidRDefault="00F262B1" w:rsidP="00F262B1">
+          <w:p w14:paraId="6ACDE7B6" w14:textId="77777777" w:rsidR="00AD3AA5" w:rsidRDefault="00174848" w:rsidP="00F262B1">
             <w:pPr>
-              <w:tabs>
-[...6 lines deleted...]
-                <w:szCs w:val="14"/>
+              <w:spacing w:after="80"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009E1D8B">
-[...38 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+            <w:r w:rsidRPr="00174848">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>DÉTAIL DES SAVOIRS-AGIR MOBILISÉS</w:t>
             </w:r>
           </w:p>
-          <w:sdt>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:p w14:paraId="0CEAE447" w14:textId="200BFB0E" w:rsidR="0041489B" w:rsidRPr="00174848" w:rsidRDefault="0041489B" w:rsidP="00F262B1">
+            <w:pPr>
+              <w:spacing w:after="80"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="18"/>
-                <w:szCs w:val="14"/>
-[...30 lines deleted...]
-          <w:p w14:paraId="2D40EC76" w14:textId="77777777" w:rsidR="00F262B1" w:rsidRDefault="00F262B1" w:rsidP="00F262B1">
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>Savoirs-agir (Cochez) :</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AD3AA5" w14:paraId="5CC0084B" w14:textId="77777777" w:rsidTr="005170DB">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3068" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="16508FD1" w14:textId="3C2371CA" w:rsidR="00AD3AA5" w:rsidRPr="00174848" w:rsidRDefault="00174848" w:rsidP="00F262B1">
             <w:pPr>
-              <w:tabs>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              <w:spacing w:after="80"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="18"/>
-                <w:szCs w:val="14"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00174848">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>1. Commander en position de COS</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:tcW w:w="4298" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2EBC2D8E" w14:textId="77777777" w:rsidR="00F262B1" w:rsidRDefault="00F262B1" w:rsidP="00F262B1">
+          <w:p w14:paraId="391F68BD" w14:textId="77777777" w:rsidR="00AD3AA5" w:rsidRDefault="00174848" w:rsidP="00F262B1">
             <w:pPr>
-              <w:tabs>
-[...7 lines deleted...]
-              </w:rPr>
+              <w:spacing w:after="80"/>
+              <w:jc w:val="both"/>
             </w:pPr>
+            <w:r w:rsidRPr="0041489B">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Lieu</w:t>
+            </w:r>
             <w:r>
-              <w:rPr>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">Lieu : </w:t>
+              <w:t> :</w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
-                <w:rPr>
-[...4 lines deleted...]
-                <w:id w:val="-1881478387"/>
+                <w:id w:val="-501734913"/>
                 <w:placeholder>
-                  <w:docPart w:val="73988488F79A4BFC9A9F777D74E36AF1"/>
+                  <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
-                <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidRPr="00270A31">
+                <w:r w:rsidRPr="00720BF7">
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
                   </w:rPr>
                   <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
-          <w:p w14:paraId="376D4FC6" w14:textId="77777777" w:rsidR="00F262B1" w:rsidRDefault="00F262B1" w:rsidP="00F262B1">
+          <w:p w14:paraId="3C07D586" w14:textId="7A2E94A6" w:rsidR="00174848" w:rsidRDefault="00174848" w:rsidP="00F262B1">
             <w:pPr>
-              <w:tabs>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              <w:spacing w:after="80"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
                 <w:sz w:val="18"/>
-                <w:szCs w:val="14"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
                 <w:sz w:val="18"/>
-                <w:szCs w:val="14"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Date : </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                  <w:b/>
                   <w:sz w:val="18"/>
-                  <w:szCs w:val="14"/>
+                  <w:szCs w:val="18"/>
                 </w:rPr>
-                <w:id w:val="23072502"/>
+                <w:id w:val="1740820533"/>
                 <w:placeholder>
-                  <w:docPart w:val="660AE9B623B74CB484012CC6C1EB185D"/>
+                  <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
-                <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidRPr="00270A31">
+                <w:r w:rsidRPr="00720BF7">
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
                   </w:rPr>
                   <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
-          <w:p w14:paraId="779A2C7A" w14:textId="77777777" w:rsidR="00F262B1" w:rsidRDefault="00F262B1" w:rsidP="00F262B1">
+          <w:p w14:paraId="51780952" w14:textId="77777777" w:rsidR="00174848" w:rsidRDefault="00D5384C" w:rsidP="00F262B1">
             <w:pPr>
-              <w:tabs>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              <w:spacing w:after="80"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
                 <w:sz w:val="18"/>
-                <w:szCs w:val="14"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                  <w:b/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                </w:rPr>
+                <w:id w:val="-2014753876"/>
+                <w:placeholder>
+                  <w:docPart w:val="D005B98358D84D329C0168D9F500A406"/>
+                </w:placeholder>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00174848">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:b/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>Nature :</w:t>
+                </w:r>
+                <w:sdt>
+                  <w:sdtPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                      <w:b/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:id w:val="-1474835662"/>
+                    <w:placeholder>
+                      <w:docPart w:val="D005B98358D84D329C0168D9F500A406"/>
+                    </w:placeholder>
+                    <w:showingPlcHdr/>
+                  </w:sdtPr>
+                  <w:sdtEndPr/>
+                  <w:sdtContent>
+                    <w:r w:rsidR="00174848" w:rsidRPr="00720BF7">
+                      <w:rPr>
+                        <w:rStyle w:val="Textedelespacerserv"/>
+                      </w:rPr>
+                      <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
+                    </w:r>
+                  </w:sdtContent>
+                </w:sdt>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+          <w:p w14:paraId="26557531" w14:textId="77777777" w:rsidR="00174848" w:rsidRDefault="00174848" w:rsidP="00F262B1">
+            <w:pPr>
+              <w:spacing w:after="80"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
                 <w:sz w:val="18"/>
-                <w:szCs w:val="14"/>
-[...1 lines deleted...]
-              <w:t xml:space="preserve">Situation : </w:t>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Ampleur :</w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                  <w:b/>
                   <w:sz w:val="18"/>
-                  <w:szCs w:val="14"/>
+                  <w:szCs w:val="18"/>
                 </w:rPr>
-                <w:id w:val="1651476491"/>
+                <w:id w:val="-1778167995"/>
                 <w:placeholder>
-                  <w:docPart w:val="68B6AF138F4D4FBF952122A8658F58A4"/>
+                  <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
-                <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidRPr="00270A31">
+                <w:r w:rsidRPr="00720BF7">
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
                   </w:rPr>
                   <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
-          <w:p w14:paraId="70A94472" w14:textId="77777777" w:rsidR="00F262B1" w:rsidRPr="00670F81" w:rsidRDefault="00F262B1" w:rsidP="00F262B1">
+          <w:p w14:paraId="2BA9FCD3" w14:textId="29E252A1" w:rsidR="0041489B" w:rsidRDefault="0041489B" w:rsidP="00F262B1">
             <w:pPr>
-              <w:tabs>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              <w:spacing w:after="80"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
                 <w:sz w:val="18"/>
-                <w:szCs w:val="14"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
                 <w:sz w:val="18"/>
-                <w:szCs w:val="14"/>
-[...1 lines deleted...]
-              <w:t xml:space="preserve">Actions entreprises : </w:t>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Moyens :</w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                  <w:b/>
                   <w:sz w:val="18"/>
-                  <w:szCs w:val="14"/>
+                  <w:szCs w:val="18"/>
                 </w:rPr>
-                <w:id w:val="445576946"/>
+                <w:id w:val="524683365"/>
                 <w:placeholder>
-                  <w:docPart w:val="07474C4CEBFD4C06B3C93C8BEC95B152"/>
+                  <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
-                <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidRPr="00270A31">
+                <w:r w:rsidRPr="00720BF7">
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
                   </w:rPr>
                   <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2978" w:type="dxa"/>
+            <w:tcW w:w="7230" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="28B3BAA2" w14:textId="77777777" w:rsidR="00F262B1" w:rsidRDefault="00F262B1" w:rsidP="00F262B1">
+          <w:p w14:paraId="73867590" w14:textId="77777777" w:rsidR="00391191" w:rsidRDefault="00D5384C" w:rsidP="00391191">
             <w:pPr>
-              <w:tabs>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              <w:spacing w:after="80"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="1528760372"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00391191">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00391191">
+              <w:t xml:space="preserve"> J’ai mobilisé, rassemblé et contrôlé les moyens humains et matériels nécessaires à la réalisation de la mission de secours</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="08590A0E" w14:textId="77777777" w:rsidR="00391191" w:rsidRDefault="00D5384C" w:rsidP="00391191">
+            <w:pPr>
+              <w:spacing w:after="80"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="-357199317"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00391191">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00391191">
+              <w:t xml:space="preserve"> J’ai défini l’ordre de mouvement approprié et commandé la colonne en transit</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="75330F5E" w14:textId="7EC63FAE" w:rsidR="0041489B" w:rsidRDefault="00D5384C" w:rsidP="00F262B1">
+            <w:pPr>
+              <w:spacing w:after="80"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="-1117678457"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="005170DB">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00174848">
+              <w:t xml:space="preserve">J'ai </w:t>
+            </w:r>
+            <w:r w:rsidR="00174848">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>défini les priorités</w:t>
+            </w:r>
+            <w:r w:rsidR="00174848">
+              <w:t xml:space="preserve"> (enjeux/cinétique) et les moyens nécessaires.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="165BA4C1" w14:textId="2E237D4E" w:rsidR="0041489B" w:rsidRDefault="00D5384C" w:rsidP="00F262B1">
+            <w:pPr>
+              <w:spacing w:after="80"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="-1877602989"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="005170DB">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00174848">
+              <w:t xml:space="preserve">J'ai </w:t>
+            </w:r>
+            <w:r w:rsidR="00174848">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>organisé les actions dans le temps</w:t>
+            </w:r>
+            <w:r w:rsidR="00174848">
+              <w:t xml:space="preserve"> en respectant les </w:t>
+            </w:r>
+            <w:r w:rsidR="00391191">
+              <w:t xml:space="preserve">règles et </w:t>
+            </w:r>
+            <w:r w:rsidR="00174848">
+              <w:t>doctrines</w:t>
+            </w:r>
+            <w:r w:rsidR="00391191">
+              <w:t xml:space="preserve"> en vigueur</w:t>
+            </w:r>
+            <w:r w:rsidR="00174848">
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2D40A157" w14:textId="77777777" w:rsidR="00391191" w:rsidRDefault="00D5384C" w:rsidP="00F262B1">
+            <w:pPr>
+              <w:spacing w:after="80"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="985901517"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00174848">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00174848">
+              <w:t xml:space="preserve">J'ai </w:t>
+            </w:r>
+            <w:r w:rsidR="00174848">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>partagé la tactique</w:t>
+            </w:r>
+            <w:r w:rsidR="00174848">
+              <w:t xml:space="preserve"> avec les chefs de secteurs</w:t>
+            </w:r>
+            <w:r w:rsidR="00391191">
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="21A79414" w14:textId="4738F2D5" w:rsidR="00391191" w:rsidRDefault="00D5384C" w:rsidP="00391191">
+            <w:pPr>
+              <w:spacing w:after="80"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="1190415850"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00391191">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00391191">
+              <w:t xml:space="preserve"> J’ai partagé les missions entre services menant/concourant et veillé à la collaboration entre les différents services.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="71383BDD" w14:textId="77777777" w:rsidR="0041489B" w:rsidRDefault="0041489B" w:rsidP="00A52721">
+            <w:pPr>
+              <w:spacing w:after="80"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
+                <w:b/>
                 <w:sz w:val="18"/>
-                <w:szCs w:val="14"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          </w:p>
+          <w:p w14:paraId="07359F35" w14:textId="19050908" w:rsidR="0041489B" w:rsidRPr="0041489B" w:rsidRDefault="0041489B" w:rsidP="0041489B">
+            <w:pPr>
+              <w:ind w:left="28"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
                 <w:sz w:val="18"/>
-                <w:szCs w:val="14"/>
-[...1 lines deleted...]
-              <w:t>Compétences :</w:t>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0041489B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Analyse de la situation :</w:t>
             </w:r>
+          </w:p>
+          <w:p w14:paraId="2F296C00" w14:textId="77777777" w:rsidR="0041489B" w:rsidRPr="0041489B" w:rsidRDefault="0041489B" w:rsidP="0041489B">
+            <w:pPr>
+              <w:ind w:left="28"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="63211B3B" w14:textId="1D8D7A35" w:rsidR="0041489B" w:rsidRPr="0041489B" w:rsidRDefault="0041489B" w:rsidP="0041489B">
+            <w:pPr>
+              <w:ind w:left="28"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0041489B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">• </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0041489B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Problématique rencontrée : </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                  <w:bCs/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                </w:rPr>
+                <w:id w:val="447359312"/>
+                <w:placeholder>
+                  <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00FB113C" w:rsidRPr="00720BF7">
+                  <w:rPr>
+                    <w:rStyle w:val="Textedelespacerserv"/>
+                  </w:rPr>
+                  <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
           </w:p>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:bCs/>
                 <w:sz w:val="18"/>
-                <w:szCs w:val="14"/>
-[...1 lines deleted...]
-              <w:id w:val="-1070736025"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:id w:val="1977027755"/>
               <w:placeholder>
-                <w:docPart w:val="04B45C2AEBED4B0A8ED17510D9AABBEF"/>
+                <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
               </w:placeholder>
               <w:showingPlcHdr/>
-              <w:text/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="120B9E03" w14:textId="77777777" w:rsidR="00F262B1" w:rsidRDefault="00F262B1" w:rsidP="00F262B1">
+              <w:p w14:paraId="081EA178" w14:textId="284CF382" w:rsidR="0041489B" w:rsidRPr="0041489B" w:rsidRDefault="0041489B" w:rsidP="0041489B">
                 <w:pPr>
-                  <w:tabs>
-[...1 lines deleted...]
-                  </w:tabs>
+                  <w:ind w:left="28"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:bCs/>
                     <w:sz w:val="18"/>
-                    <w:szCs w:val="14"/>
+                    <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00270A31">
+                <w:r w:rsidRPr="00720BF7">
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
                   </w:rPr>
                   <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
-          <w:sdt>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:p w14:paraId="517104B8" w14:textId="77777777" w:rsidR="0041489B" w:rsidRDefault="0041489B" w:rsidP="005170DB">
+            <w:pPr>
+              <w:ind w:left="28"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
                 <w:sz w:val="18"/>
-                <w:szCs w:val="14"/>
-[...21 lines deleted...]
-                <w:r w:rsidRPr="00270A31">
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0041489B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">• Solution apportée : </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                  <w:b/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                </w:rPr>
+                <w:id w:val="-1628151234"/>
+                <w:placeholder>
+                  <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidRPr="00720BF7">
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
                   </w:rPr>
                   <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
                 </w:r>
-              </w:p>
-[...1 lines deleted...]
-          </w:sdt>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
                 <w:sz w:val="18"/>
-                <w:szCs w:val="14"/>
-[...37 lines deleted...]
-              <w:id w:val="-590161307"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:id w:val="-716978584"/>
               <w:placeholder>
                 <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
               </w:placeholder>
               <w:showingPlcHdr/>
-              <w:text/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="599E8918" w14:textId="550745B9" w:rsidR="00F262B1" w:rsidRPr="00670F81" w:rsidRDefault="00CE0122" w:rsidP="00670F81">
+              <w:p w14:paraId="3354F176" w14:textId="780698F7" w:rsidR="00FB113C" w:rsidRDefault="00FB113C" w:rsidP="005170DB">
                 <w:pPr>
-                  <w:tabs>
-[...3 lines deleted...]
-                  </w:tabs>
+                  <w:ind w:left="28"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:b/>
                     <w:sz w:val="18"/>
-                    <w:szCs w:val="14"/>
+                    <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00720BF7">
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
                   </w:rPr>
                   <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F262B1" w:rsidRPr="00670F81" w14:paraId="6A7EA3C1" w14:textId="77777777" w:rsidTr="00F262B1">
+      <w:tr w:rsidR="00AD3AA5" w14:paraId="088B436C" w14:textId="77777777" w:rsidTr="006A3FA9">
+        <w:tblPrEx>
+          <w:tblW w:w="14596" w:type="dxa"/>
+          <w:tblPrExChange w:id="1" w:author="FABRE Anne" w:date="2026-04-29T18:36:00Z">
+            <w:tblPrEx>
+              <w:tblW w:w="14596" w:type="dxa"/>
+            </w:tblPrEx>
+          </w:tblPrExChange>
+        </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="1027"/>
+          <w:trHeight w:val="3670"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2411" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="3068" w:type="dxa"/>
+            <w:tcPrChange w:id="2" w:author="FABRE Anne" w:date="2026-04-29T18:36:00Z">
+              <w:tcPr>
+                <w:tcW w:w="3068" w:type="dxa"/>
+              </w:tcPr>
+            </w:tcPrChange>
           </w:tcPr>
-          <w:p w14:paraId="00783CB2" w14:textId="77777777" w:rsidR="00F262B1" w:rsidRDefault="00F262B1" w:rsidP="00670F81">
+          <w:p w14:paraId="4E0B0993" w14:textId="7B885D91" w:rsidR="00AD3AA5" w:rsidRPr="00174848" w:rsidRDefault="00174848" w:rsidP="00F262B1">
             <w:pPr>
-              <w:tabs>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+              <w:spacing w:after="80"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00174848">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>2. Commander en position de Chef de Secteur</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:tcW w:w="4298" w:type="dxa"/>
+            <w:tcPrChange w:id="3" w:author="FABRE Anne" w:date="2026-04-29T18:36:00Z">
+              <w:tcPr>
+                <w:tcW w:w="4298" w:type="dxa"/>
+              </w:tcPr>
+            </w:tcPrChange>
           </w:tcPr>
-          <w:p w14:paraId="1FBD20E7" w14:textId="77777777" w:rsidR="00F262B1" w:rsidRDefault="00F262B1" w:rsidP="00F262B1">
+          <w:p w14:paraId="2DFC5DF3" w14:textId="77777777" w:rsidR="00AD3AA5" w:rsidRDefault="0041489B" w:rsidP="00174848">
             <w:pPr>
-              <w:tabs>
-[...6 lines deleted...]
-              </w:rPr>
+              <w:spacing w:after="80"/>
+              <w:jc w:val="both"/>
             </w:pPr>
-            <w:r w:rsidRPr="009E1D8B">
-[...22 lines deleted...]
-              <w:t xml:space="preserve"> expérience : </w:t>
+            <w:r>
+              <w:t>Indiquez : Le secteur confié par le COS.</w:t>
             </w:r>
           </w:p>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
                 <w:sz w:val="18"/>
-                <w:szCs w:val="14"/>
-[...1 lines deleted...]
-              <w:id w:val="-597097218"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:id w:val="-1200005919"/>
               <w:placeholder>
-                <w:docPart w:val="D1A1C6FD94A3459F8D5539D850931C1B"/>
+                <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
               </w:placeholder>
               <w:showingPlcHdr/>
-              <w:text/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="35A40627" w14:textId="77777777" w:rsidR="00F262B1" w:rsidRDefault="00F262B1" w:rsidP="00F262B1">
+              <w:p w14:paraId="187B2E90" w14:textId="45E5B43B" w:rsidR="0041489B" w:rsidRDefault="0041489B" w:rsidP="00174848">
                 <w:pPr>
-                  <w:tabs>
-[...1 lines deleted...]
-                  </w:tabs>
+                  <w:spacing w:after="80"/>
+                  <w:jc w:val="both"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:b/>
                     <w:sz w:val="18"/>
-                    <w:szCs w:val="14"/>
+                    <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00270A31">
+                <w:r w:rsidRPr="00720BF7">
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
                   </w:rPr>
                   <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
-          <w:p w14:paraId="708CC90A" w14:textId="77777777" w:rsidR="00F262B1" w:rsidRPr="009E1D8B" w:rsidRDefault="00F262B1" w:rsidP="00F262B1">
-[...11 lines deleted...]
-          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:tcW w:w="7230" w:type="dxa"/>
+            <w:tcPrChange w:id="4" w:author="FABRE Anne" w:date="2026-04-29T18:36:00Z">
+              <w:tcPr>
+                <w:tcW w:w="7230" w:type="dxa"/>
+              </w:tcPr>
+            </w:tcPrChange>
           </w:tcPr>
-          <w:p w14:paraId="64097613" w14:textId="77777777" w:rsidR="00F262B1" w:rsidRDefault="00F262B1" w:rsidP="00F262B1">
+          <w:p w14:paraId="58E14EE4" w14:textId="7745E89F" w:rsidR="00391191" w:rsidRDefault="00D5384C" w:rsidP="00F262B1">
             <w:pPr>
-              <w:tabs>
-[...7 lines deleted...]
-              </w:rPr>
+              <w:spacing w:after="80"/>
+              <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...5 lines deleted...]
-              <w:t>Activités :</w:t>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="-839769333"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00391191">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00391191">
+              <w:t xml:space="preserve"> J’ai mobilisé, rassemblé et contrôlé les moyens humains et matériels nécessaires à la réalisation de la mission de secours</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5A03910A" w14:textId="77777777" w:rsidR="00F262B1" w:rsidRDefault="00F262B1" w:rsidP="00F262B1">
+          <w:p w14:paraId="1FE7B006" w14:textId="6B710189" w:rsidR="00391191" w:rsidRDefault="00D5384C" w:rsidP="00F262B1">
             <w:pPr>
-              <w:tabs>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              <w:spacing w:after="80"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="523840732"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00391191">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00391191">
+              <w:t xml:space="preserve"> J’ai défini l’ordre de mouvement approprié et commandé la colonne en transit</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1D76CB8A" w14:textId="0DA0C2B7" w:rsidR="0041489B" w:rsidRDefault="00D5384C" w:rsidP="00391191">
+            <w:pPr>
+              <w:spacing w:after="80"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="1411741691"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00391191">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00174848">
+              <w:t xml:space="preserve">Je me suis </w:t>
+            </w:r>
+            <w:r w:rsidR="00174848">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>approprié la tactique</w:t>
+            </w:r>
+            <w:r w:rsidR="00174848">
+              <w:t xml:space="preserve"> définie par le COS sur mon secteur.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3A84E2A7" w14:textId="7534B9E9" w:rsidR="0041489B" w:rsidRDefault="00D5384C" w:rsidP="00F262B1">
+            <w:pPr>
+              <w:spacing w:after="80"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="1055822174"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00174848">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00174848">
+              <w:t xml:space="preserve">J'ai </w:t>
+            </w:r>
+            <w:r w:rsidR="00174848">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>décliné la tactique</w:t>
+            </w:r>
+            <w:r w:rsidR="00174848">
+              <w:t xml:space="preserve"> en fonction des groupes disponibles</w:t>
+            </w:r>
+            <w:r w:rsidR="00391191">
+              <w:t xml:space="preserve"> et des contraintes propres au secteur</w:t>
+            </w:r>
+            <w:r w:rsidR="00174848">
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3C286C88" w14:textId="36D269BF" w:rsidR="00174848" w:rsidRDefault="00D5384C" w:rsidP="00F262B1">
+            <w:pPr>
+              <w:spacing w:after="80"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="-10071670"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00174848">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00174848">
+              <w:t xml:space="preserve">J'ai </w:t>
+            </w:r>
+            <w:r w:rsidR="00174848">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>partagé la tactique</w:t>
+            </w:r>
+            <w:r w:rsidR="00174848">
+              <w:t xml:space="preserve"> avec mes collaborateurs (chefs de groupe</w:t>
+            </w:r>
+            <w:r w:rsidR="00391191">
+              <w:t xml:space="preserve"> et autres acteurs</w:t>
+            </w:r>
+            <w:r w:rsidR="00174848">
+              <w:t>).</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="41A88FB0" w14:textId="77777777" w:rsidR="0041489B" w:rsidRDefault="0041489B" w:rsidP="0041489B">
+            <w:pPr>
+              <w:ind w:left="28"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
                 <w:sz w:val="18"/>
-                <w:szCs w:val="14"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          </w:p>
+          <w:p w14:paraId="57700D50" w14:textId="5CA50473" w:rsidR="0041489B" w:rsidRPr="0041489B" w:rsidRDefault="0041489B" w:rsidP="0041489B">
+            <w:pPr>
+              <w:ind w:left="28"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
                 <w:sz w:val="18"/>
-                <w:szCs w:val="14"/>
-[...1 lines deleted...]
-              <w:t xml:space="preserve">Lieu : </w:t>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0041489B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Analyse de la situation :</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="00BBA902" w14:textId="77777777" w:rsidR="0041489B" w:rsidRPr="0041489B" w:rsidRDefault="0041489B" w:rsidP="0041489B">
+            <w:pPr>
+              <w:ind w:left="28"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3A4F5744" w14:textId="424EBB8F" w:rsidR="0041489B" w:rsidRPr="0041489B" w:rsidRDefault="0041489B" w:rsidP="0041489B">
+            <w:pPr>
+              <w:ind w:left="28"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0041489B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">• </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0041489B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Problématique rencontrée : </w:t>
+            </w:r>
+          </w:p>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:id w:val="586821512"/>
+              <w:placeholder>
+                <w:docPart w:val="FCCEE7A16E214B19B32ACCDDDEA76470"/>
+              </w:placeholder>
+              <w:showingPlcHdr/>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:p w14:paraId="10D3A59F" w14:textId="77777777" w:rsidR="0041489B" w:rsidRPr="0041489B" w:rsidRDefault="0041489B" w:rsidP="0041489B">
+                <w:pPr>
+                  <w:ind w:left="28"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:bCs/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00720BF7">
+                  <w:rPr>
+                    <w:rStyle w:val="Textedelespacerserv"/>
+                  </w:rPr>
+                  <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+          <w:p w14:paraId="360BE2E5" w14:textId="77777777" w:rsidR="00FB113C" w:rsidRDefault="0041489B" w:rsidP="00FB113C">
+            <w:pPr>
+              <w:ind w:left="28"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0041489B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">• Solution apportée : </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                  <w:b/>
                   <w:sz w:val="18"/>
-                  <w:szCs w:val="14"/>
+                  <w:szCs w:val="18"/>
                 </w:rPr>
-                <w:id w:val="1195584345"/>
+                <w:id w:val="-844708116"/>
                 <w:placeholder>
-                  <w:docPart w:val="C2101560D8D34B1AB4E3C56C92FA690C"/>
+                  <w:docPart w:val="FCCEE7A16E214B19B32ACCDDDEA76470"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
-                <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidRPr="00270A31">
+                <w:r w:rsidRPr="00720BF7">
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
                   </w:rPr>
                   <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
-          <w:p w14:paraId="55E01A2D" w14:textId="77777777" w:rsidR="00F262B1" w:rsidRDefault="00F262B1" w:rsidP="00F262B1">
+          <w:p w14:paraId="48B5FBD7" w14:textId="3CA98C20" w:rsidR="00FB113C" w:rsidRDefault="00FB113C" w:rsidP="006A3FA9">
             <w:pPr>
-              <w:tabs>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
                 <w:sz w:val="18"/>
-                <w:szCs w:val="14"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00391191" w14:paraId="43217572" w14:textId="5D245ADE" w:rsidTr="00A52721">
+        <w:trPr>
+          <w:trHeight w:val="1340"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3068" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="00521839" w14:textId="77777777" w:rsidR="00391191" w:rsidRPr="00D02F51" w:rsidRDefault="00391191" w:rsidP="00391191">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D02F51">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3. Assurer les fonctions dédiées en poste de commandement de site </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="61A63151" w14:textId="77777777" w:rsidR="00391191" w:rsidRDefault="00391191" w:rsidP="00391191">
+            <w:pPr>
+              <w:spacing w:after="80"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4298" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4164A596" w14:textId="42BFE09B" w:rsidR="00391191" w:rsidRDefault="00391191" w:rsidP="00391191">
+            <w:pPr>
+              <w:spacing w:after="80"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">Date : </w:t>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>OFFICIER ACTION</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="08F7AF27" w14:textId="11D8B356" w:rsidR="00391191" w:rsidRDefault="00391191" w:rsidP="00391191">
+            <w:pPr>
+              <w:spacing w:after="80"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r w:rsidRPr="0041489B">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Lieu</w:t>
+            </w:r>
+            <w:r>
+              <w:t> :</w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
-                <w:rPr>
-[...4 lines deleted...]
-                <w:id w:val="1407568415"/>
+                <w:id w:val="-630018060"/>
                 <w:placeholder>
-                  <w:docPart w:val="19DC41C36EA94DC0AE2CAFDF0EE49A22"/>
+                  <w:docPart w:val="2A8B77E441794A09A7B7D07277590C2D"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
-                <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidRPr="00270A31">
+                <w:r w:rsidRPr="00720BF7">
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
                   </w:rPr>
                   <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
-          <w:p w14:paraId="11591F9F" w14:textId="77777777" w:rsidR="00F262B1" w:rsidRDefault="00F262B1" w:rsidP="00F262B1">
+          <w:p w14:paraId="210719DA" w14:textId="77777777" w:rsidR="00391191" w:rsidRDefault="00391191" w:rsidP="00391191">
             <w:pPr>
-              <w:tabs>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              <w:spacing w:after="80"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
                 <w:sz w:val="18"/>
-                <w:szCs w:val="14"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
                 <w:sz w:val="18"/>
-                <w:szCs w:val="14"/>
-[...1 lines deleted...]
-              <w:t xml:space="preserve">Situation : </w:t>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Date : </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                  <w:b/>
                   <w:sz w:val="18"/>
-                  <w:szCs w:val="14"/>
+                  <w:szCs w:val="18"/>
                 </w:rPr>
-                <w:id w:val="2068297447"/>
+                <w:id w:val="2023968719"/>
                 <w:placeholder>
-                  <w:docPart w:val="E7DF32939654460EA93A614F49E609DA"/>
+                  <w:docPart w:val="2A8B77E441794A09A7B7D07277590C2D"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
-                <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidRPr="00270A31">
+                <w:r w:rsidRPr="00720BF7">
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
                   </w:rPr>
                   <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
-          <w:p w14:paraId="231EC020" w14:textId="77777777" w:rsidR="00F262B1" w:rsidRDefault="00F262B1" w:rsidP="00F262B1">
+          <w:p w14:paraId="287779E4" w14:textId="77777777" w:rsidR="00391191" w:rsidRDefault="00D5384C" w:rsidP="00391191">
             <w:pPr>
-              <w:tabs>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              <w:spacing w:after="80"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
                 <w:sz w:val="18"/>
-                <w:szCs w:val="14"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                  <w:b/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                </w:rPr>
+                <w:id w:val="-35132637"/>
+                <w:placeholder>
+                  <w:docPart w:val="0FDF304140944861823008404C32EE0A"/>
+                </w:placeholder>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00391191">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:b/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>Nature :</w:t>
+                </w:r>
+                <w:sdt>
+                  <w:sdtPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                      <w:b/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:id w:val="-81303638"/>
+                    <w:placeholder>
+                      <w:docPart w:val="0FDF304140944861823008404C32EE0A"/>
+                    </w:placeholder>
+                    <w:showingPlcHdr/>
+                  </w:sdtPr>
+                  <w:sdtEndPr/>
+                  <w:sdtContent>
+                    <w:r w:rsidR="00391191" w:rsidRPr="00720BF7">
+                      <w:rPr>
+                        <w:rStyle w:val="Textedelespacerserv"/>
+                      </w:rPr>
+                      <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
+                    </w:r>
+                  </w:sdtContent>
+                </w:sdt>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+          <w:p w14:paraId="0A8BF46D" w14:textId="77777777" w:rsidR="00391191" w:rsidRDefault="00391191" w:rsidP="00391191">
+            <w:pPr>
+              <w:spacing w:after="80"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
                 <w:sz w:val="18"/>
-                <w:szCs w:val="14"/>
-[...1 lines deleted...]
-              <w:t xml:space="preserve">Actions entreprises : </w:t>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Ampleur :</w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                  <w:b/>
                   <w:sz w:val="18"/>
-                  <w:szCs w:val="14"/>
+                  <w:szCs w:val="18"/>
                 </w:rPr>
-                <w:id w:val="492686274"/>
+                <w:id w:val="802050169"/>
                 <w:placeholder>
-                  <w:docPart w:val="9742A4922A6F432DBBB0566284483E86"/>
+                  <w:docPart w:val="2A8B77E441794A09A7B7D07277590C2D"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
-                <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidRPr="00270A31">
+                <w:r w:rsidRPr="00720BF7">
+                  <w:rPr>
+                    <w:rStyle w:val="Textedelespacerserv"/>
+                  </w:rPr>
+                  <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+          <w:p w14:paraId="17EEE705" w14:textId="3098AA9B" w:rsidR="00391191" w:rsidRPr="00174848" w:rsidRDefault="00391191" w:rsidP="00391191">
+            <w:pPr>
+              <w:ind w:left="28"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Moyens :</w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                  <w:b/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                </w:rPr>
+                <w:id w:val="2141682931"/>
+                <w:placeholder>
+                  <w:docPart w:val="2A8B77E441794A09A7B7D07277590C2D"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidRPr="00720BF7">
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
                   </w:rPr>
                   <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2978" w:type="dxa"/>
+            <w:tcW w:w="7230" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6DBD494A" w14:textId="77777777" w:rsidR="00F262B1" w:rsidRDefault="00F262B1" w:rsidP="00F262B1">
+          <w:p w14:paraId="62AC930B" w14:textId="4C04ABA2" w:rsidR="00391191" w:rsidRDefault="00391191" w:rsidP="00391191">
             <w:pPr>
-              <w:tabs>
-[...6 lines deleted...]
-              </w:rPr>
+              <w:spacing w:after="80"/>
+              <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> Je me suis </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>intégré</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> dans le fonctionnement du PCS.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1191EACF" w14:textId="6BEB5346" w:rsidR="00391191" w:rsidRDefault="00391191" w:rsidP="00391191">
+            <w:pPr>
+              <w:spacing w:after="80"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r w:rsidRPr="005170DB">
+              <w:rPr>
+                <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> J'ai facilité l'exécution de la tactique définie par la COS en relation avec les chefs de secteur et les différentes fonctions du PCS, sous l'autorité du chef PC.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="315604D8" w14:textId="77777777" w:rsidR="00391191" w:rsidRDefault="00391191" w:rsidP="00391191">
+            <w:pPr>
+              <w:ind w:left="28"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
                 <w:sz w:val="18"/>
-                <w:szCs w:val="14"/>
-[...1 lines deleted...]
-              <w:t>Compétences :</w:t>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4A5F3DA5" w14:textId="5969224F" w:rsidR="00391191" w:rsidRPr="0041489B" w:rsidRDefault="00391191" w:rsidP="00391191">
+            <w:pPr>
+              <w:ind w:left="28"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0041489B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Analyse de la situation :</w:t>
             </w:r>
+          </w:p>
+          <w:p w14:paraId="42CCBDD4" w14:textId="77777777" w:rsidR="00391191" w:rsidRPr="0041489B" w:rsidRDefault="00391191" w:rsidP="00391191">
+            <w:pPr>
+              <w:ind w:left="28"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="39063860" w14:textId="4AF7A0AF" w:rsidR="00391191" w:rsidRPr="0041489B" w:rsidRDefault="00391191" w:rsidP="00391191">
+            <w:pPr>
+              <w:ind w:left="28"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0041489B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">• </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0041489B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Problématique rencontrée : </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                  <w:bCs/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                </w:rPr>
+                <w:id w:val="1987978622"/>
+                <w:placeholder>
+                  <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="006A3FA9" w:rsidRPr="00720BF7">
+                  <w:rPr>
+                    <w:rStyle w:val="Textedelespacerserv"/>
+                  </w:rPr>
+                  <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
           </w:p>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:bCs/>
                 <w:sz w:val="18"/>
-                <w:szCs w:val="14"/>
-[...1 lines deleted...]
-              <w:id w:val="-1093864525"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:id w:val="-810250657"/>
               <w:placeholder>
-                <w:docPart w:val="3FDFF96FE15C431AB6977DE866233C96"/>
+                <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
               </w:placeholder>
               <w:showingPlcHdr/>
-              <w:text/>
             </w:sdtPr>
-            <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="11B18888" w14:textId="77777777" w:rsidR="00F262B1" w:rsidRDefault="00F262B1" w:rsidP="00F262B1">
+              <w:p w14:paraId="01DA71F8" w14:textId="1B3027E1" w:rsidR="006A3FA9" w:rsidRDefault="006A3FA9" w:rsidP="00391191">
                 <w:pPr>
-                  <w:tabs>
-[...1 lines deleted...]
-                  </w:tabs>
+                  <w:ind w:left="28"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:bCs/>
                     <w:sz w:val="18"/>
-                    <w:szCs w:val="14"/>
+                    <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00270A31">
+                <w:r w:rsidRPr="00720BF7">
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
                   </w:rPr>
                   <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
+          <w:p w14:paraId="7ED54A83" w14:textId="5E3DBF22" w:rsidR="00FB113C" w:rsidRDefault="00391191" w:rsidP="00391191">
+            <w:pPr>
+              <w:ind w:left="28"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0041489B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">• Solution apportée : </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                  <w:bCs/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                </w:rPr>
+                <w:id w:val="-1498263280"/>
+                <w:placeholder>
+                  <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00FB113C" w:rsidRPr="00720BF7">
+                  <w:rPr>
+                    <w:rStyle w:val="Textedelespacerserv"/>
+                  </w:rPr>
+                  <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
           <w:sdt>
             <w:sdtPr>
-              <w:rPr>
-[...4 lines deleted...]
-              <w:id w:val="2114327430"/>
+              <w:id w:val="-1692143126"/>
               <w:placeholder>
-                <w:docPart w:val="7B5B6C3BA850432CA5C05ED4653BE823"/>
+                <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
               </w:placeholder>
               <w:showingPlcHdr/>
-              <w:text/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="62CF8B91" w14:textId="77777777" w:rsidR="00F262B1" w:rsidRDefault="00F262B1" w:rsidP="00F262B1">
+              <w:p w14:paraId="56BEE22B" w14:textId="017832F9" w:rsidR="00391191" w:rsidRPr="00174848" w:rsidRDefault="00FB113C" w:rsidP="00391191">
                 <w:pPr>
-                  <w:tabs>
-[...6 lines deleted...]
-                  </w:rPr>
+                  <w:ind w:left="28"/>
                 </w:pPr>
-                <w:r w:rsidRPr="00270A31">
+                <w:r w:rsidRPr="00720BF7">
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
                   </w:rPr>
                   <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00391191" w14:paraId="62C2AE0C" w14:textId="77777777" w:rsidTr="00A52721">
+        <w:trPr>
+          <w:trHeight w:val="1340"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3068" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="3719AE17" w14:textId="77777777" w:rsidR="00391191" w:rsidRPr="00D02F51" w:rsidRDefault="00391191" w:rsidP="00391191">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4298" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="64B4B868" w14:textId="33C96F66" w:rsidR="00391191" w:rsidRDefault="00391191" w:rsidP="00391191">
+            <w:pPr>
+              <w:spacing w:after="80"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>OFFICIER ANTICIPATION</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="04136CA4" w14:textId="77777777" w:rsidR="00391191" w:rsidRDefault="00391191" w:rsidP="00391191">
+            <w:pPr>
+              <w:spacing w:after="80"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r w:rsidRPr="0041489B">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Lieu</w:t>
+            </w:r>
+            <w:r>
+              <w:t> :</w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="903335504"/>
+                <w:placeholder>
+                  <w:docPart w:val="9937E920160B4840967EB4CE6ED4E02B"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidRPr="00720BF7">
+                  <w:rPr>
+                    <w:rStyle w:val="Textedelespacerserv"/>
+                  </w:rPr>
+                  <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+          <w:p w14:paraId="783B708B" w14:textId="77777777" w:rsidR="00391191" w:rsidRDefault="00391191" w:rsidP="00391191">
+            <w:pPr>
+              <w:spacing w:after="80"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Date : </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                  <w:b/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                </w:rPr>
+                <w:id w:val="986517403"/>
+                <w:placeholder>
+                  <w:docPart w:val="9937E920160B4840967EB4CE6ED4E02B"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidRPr="00720BF7">
+                  <w:rPr>
+                    <w:rStyle w:val="Textedelespacerserv"/>
+                  </w:rPr>
+                  <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+          <w:p w14:paraId="1B5981B4" w14:textId="77777777" w:rsidR="00391191" w:rsidRDefault="00D5384C" w:rsidP="00391191">
+            <w:pPr>
+              <w:spacing w:after="80"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                  <w:b/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                </w:rPr>
+                <w:id w:val="-430127708"/>
+                <w:placeholder>
+                  <w:docPart w:val="187860C8B0C140EDBFFF8D9121AE2AFE"/>
+                </w:placeholder>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00391191">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:b/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>Nature :</w:t>
+                </w:r>
+                <w:sdt>
+                  <w:sdtPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                      <w:b/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:id w:val="2051953037"/>
+                    <w:placeholder>
+                      <w:docPart w:val="187860C8B0C140EDBFFF8D9121AE2AFE"/>
+                    </w:placeholder>
+                    <w:showingPlcHdr/>
+                  </w:sdtPr>
+                  <w:sdtEndPr/>
+                  <w:sdtContent>
+                    <w:r w:rsidR="00391191" w:rsidRPr="00720BF7">
+                      <w:rPr>
+                        <w:rStyle w:val="Textedelespacerserv"/>
+                      </w:rPr>
+                      <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
+                    </w:r>
+                  </w:sdtContent>
+                </w:sdt>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+          <w:p w14:paraId="776447D3" w14:textId="2BBDB5FE" w:rsidR="00391191" w:rsidRPr="00A52721" w:rsidRDefault="00391191" w:rsidP="00391191">
+            <w:pPr>
+              <w:spacing w:after="80"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Ampleur :</w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                  <w:b/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                </w:rPr>
+                <w:id w:val="-397680857"/>
+                <w:placeholder>
+                  <w:docPart w:val="9937E920160B4840967EB4CE6ED4E02B"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidRPr="00720BF7">
+                  <w:rPr>
+                    <w:rStyle w:val="Textedelespacerserv"/>
+                  </w:rPr>
+                  <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7230" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7DEE4387" w14:textId="6A394588" w:rsidR="00391191" w:rsidRDefault="00D5384C" w:rsidP="00391191">
+            <w:pPr>
+              <w:spacing w:after="80"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="1630590706"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00391191">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00391191">
+              <w:t xml:space="preserve"> Je me suis </w:t>
+            </w:r>
+            <w:r w:rsidR="00391191">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>intégré</w:t>
+            </w:r>
+            <w:r w:rsidR="00391191">
+              <w:t xml:space="preserve"> dans le fonctionnement du PCS.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4C7FF12E" w14:textId="77777777" w:rsidR="00FB113C" w:rsidRDefault="00D5384C" w:rsidP="00391191">
+            <w:pPr>
+              <w:spacing w:after="80"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="-326442733"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00391191">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00391191">
+              <w:t xml:space="preserve"> J'ai anticipé les situations envisageables et proposé des </w:t>
+            </w:r>
+            <w:r w:rsidR="00391191">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>idées de manœuvre</w:t>
+            </w:r>
+            <w:r w:rsidR="00391191">
+              <w:t xml:space="preserve"> et des tâches au chef PC en fonction des objectifs définis par le COS</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="349569E1" w14:textId="77777777" w:rsidR="006A3FA9" w:rsidRDefault="006A3FA9" w:rsidP="00391191">
+            <w:pPr>
+              <w:spacing w:after="80"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="47B88297" w14:textId="77777777" w:rsidR="006A3FA9" w:rsidRPr="0041489B" w:rsidRDefault="006A3FA9" w:rsidP="006A3FA9">
+            <w:pPr>
+              <w:ind w:left="28"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0041489B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Analyse de la situation :</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0C76C435" w14:textId="77777777" w:rsidR="006A3FA9" w:rsidRPr="0041489B" w:rsidRDefault="006A3FA9" w:rsidP="006A3FA9">
+            <w:pPr>
+              <w:ind w:left="28"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4351E791" w14:textId="77777777" w:rsidR="006A3FA9" w:rsidRPr="0041489B" w:rsidRDefault="006A3FA9" w:rsidP="006A3FA9">
+            <w:pPr>
+              <w:ind w:left="28"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0041489B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">• </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0041489B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Problématique rencontrée : </w:t>
+            </w:r>
+          </w:p>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:bCs/>
                 <w:sz w:val="18"/>
-                <w:szCs w:val="14"/>
-[...1 lines deleted...]
-              <w:id w:val="1505319092"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:id w:val="-971596011"/>
               <w:placeholder>
-                <w:docPart w:val="BBC7E501CB5640939F25F218F55A82EC"/>
+                <w:docPart w:val="6C50D05DF1FA479A888308B59E766DD0"/>
               </w:placeholder>
               <w:showingPlcHdr/>
-              <w:text/>
             </w:sdtPr>
-            <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="4F2A226D" w14:textId="77777777" w:rsidR="00F262B1" w:rsidRDefault="00F262B1" w:rsidP="00F262B1">
+              <w:p w14:paraId="382D7600" w14:textId="77777777" w:rsidR="006A3FA9" w:rsidRPr="0041489B" w:rsidRDefault="006A3FA9" w:rsidP="006A3FA9">
                 <w:pPr>
-                  <w:tabs>
-[...1 lines deleted...]
-                  </w:tabs>
+                  <w:ind w:left="28"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:bCs/>
                     <w:sz w:val="18"/>
-                    <w:szCs w:val="14"/>
+                    <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00270A31">
+                <w:r w:rsidRPr="00720BF7">
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
                   </w:rPr>
                   <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
+          <w:p w14:paraId="4314AD0D" w14:textId="77777777" w:rsidR="006A3FA9" w:rsidRDefault="006A3FA9" w:rsidP="006A3FA9">
+            <w:pPr>
+              <w:ind w:left="28"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0041489B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">• Solution apportée : </w:t>
+            </w:r>
+          </w:p>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
                 <w:sz w:val="18"/>
-                <w:szCs w:val="14"/>
-[...1 lines deleted...]
-              <w:id w:val="1593056268"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:id w:val="1530909430"/>
               <w:placeholder>
-                <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+                <w:docPart w:val="6C50D05DF1FA479A888308B59E766DD0"/>
               </w:placeholder>
               <w:showingPlcHdr/>
-              <w:text/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:p w14:paraId="6F386D36" w14:textId="320736BA" w:rsidR="006A3FA9" w:rsidRDefault="006A3FA9" w:rsidP="006A3FA9">
+                <w:pPr>
+                  <w:spacing w:after="80"/>
+                  <w:jc w:val="both"/>
+                </w:pPr>
+                <w:r w:rsidRPr="00720BF7">
+                  <w:rPr>
+                    <w:rStyle w:val="Textedelespacerserv"/>
+                  </w:rPr>
+                  <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00391191" w14:paraId="528C2BB0" w14:textId="77777777" w:rsidTr="005170DB">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3068" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="41CD9A5D" w14:textId="77777777" w:rsidR="00391191" w:rsidRPr="00D02F51" w:rsidRDefault="00391191" w:rsidP="00391191">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D02F51">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">4. Assurer une mission en centre opérationnel </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="75A36CF4" w14:textId="77777777" w:rsidR="00391191" w:rsidRDefault="00391191" w:rsidP="00391191">
+            <w:pPr>
+              <w:spacing w:after="80"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4298" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2DF8147E" w14:textId="77777777" w:rsidR="00391191" w:rsidRDefault="00391191" w:rsidP="00391191">
+            <w:pPr>
+              <w:spacing w:after="80"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Indiquez : La nature du renforcement.</w:t>
+            </w:r>
+          </w:p>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:id w:val="-1885242553"/>
+              <w:placeholder>
+                <w:docPart w:val="3E24D0BA18F14C79B6C102702CB13538"/>
+              </w:placeholder>
+              <w:showingPlcHdr/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="1E7786E4" w14:textId="2296B344" w:rsidR="00F262B1" w:rsidRDefault="00CE0122" w:rsidP="00F262B1">
+              <w:p w14:paraId="1997C4FA" w14:textId="59A3F446" w:rsidR="00391191" w:rsidRDefault="00391191" w:rsidP="00391191">
                 <w:pPr>
-                  <w:tabs>
-[...1 lines deleted...]
-                  </w:tabs>
+                  <w:spacing w:after="80"/>
+                  <w:jc w:val="both"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:b/>
                     <w:sz w:val="18"/>
-                    <w:szCs w:val="14"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00720BF7">
+                  <w:rPr>
+                    <w:rStyle w:val="Textedelespacerserv"/>
+                  </w:rPr>
+                  <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7230" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D77E8EF" w14:textId="41B4C993" w:rsidR="00391191" w:rsidRDefault="00D5384C" w:rsidP="00391191">
+            <w:pPr>
+              <w:spacing w:after="80"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                  <w:b/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                </w:rPr>
+                <w:id w:val="983201756"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00391191">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:b/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00391191" w:rsidRPr="00A52721">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Je me suis intégré dans le fonct</w:t>
+            </w:r>
+            <w:r w:rsidR="00391191">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>i</w:t>
+            </w:r>
+            <w:r w:rsidR="00391191" w:rsidRPr="00A52721">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>onnement du PC ou du centre opérationnel.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7C05FB32" w14:textId="0B305DF7" w:rsidR="00391191" w:rsidRPr="00A52721" w:rsidRDefault="00D5384C" w:rsidP="00391191">
+            <w:pPr>
+              <w:spacing w:after="80"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                  <w:b/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                </w:rPr>
+                <w:id w:val="753482189"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00391191">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:b/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00391191">
+              <w:t xml:space="preserve">J'ai participé à la </w:t>
+            </w:r>
+            <w:r w:rsidR="00391191">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>coordination</w:t>
+            </w:r>
+            <w:r w:rsidR="00391191">
+              <w:t xml:space="preserve"> et au </w:t>
+            </w:r>
+            <w:r w:rsidR="00391191">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>maintien de la capacité opérationnelle</w:t>
+            </w:r>
+            <w:r w:rsidR="00391191">
+              <w:t xml:space="preserve"> départementale, et j’ai rendu compte aux autorités.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="311A363D" w14:textId="77777777" w:rsidR="00391191" w:rsidRDefault="00D5384C" w:rsidP="00391191">
+            <w:pPr>
+              <w:spacing w:after="80"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="2060045317"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00391191">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00391191">
+              <w:t>Je me suis intégré dans un centre inter-services pour assurer la relation avec le COS.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1EED382B" w14:textId="77777777" w:rsidR="00391191" w:rsidRDefault="00391191" w:rsidP="00391191">
+            <w:pPr>
+              <w:ind w:left="28"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4B558E41" w14:textId="3F258F0A" w:rsidR="00391191" w:rsidRPr="0041489B" w:rsidRDefault="00391191" w:rsidP="00391191">
+            <w:pPr>
+              <w:ind w:left="28"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0041489B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Analyse de la situation :</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2C3F285C" w14:textId="77777777" w:rsidR="00391191" w:rsidRPr="0041489B" w:rsidRDefault="00391191" w:rsidP="00391191">
+            <w:pPr>
+              <w:ind w:left="28"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0DFC159C" w14:textId="1A0DF1CA" w:rsidR="00391191" w:rsidRPr="0041489B" w:rsidRDefault="00391191" w:rsidP="00391191">
+            <w:pPr>
+              <w:ind w:left="28"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0041489B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">• </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0041489B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Problématique rencontrée : </w:t>
+            </w:r>
+          </w:p>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:id w:val="125595952"/>
+              <w:placeholder>
+                <w:docPart w:val="C1C84338E8FE4910A78FFE90B583033F"/>
+              </w:placeholder>
+              <w:showingPlcHdr/>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:p w14:paraId="1AD5C064" w14:textId="77777777" w:rsidR="00391191" w:rsidRPr="0041489B" w:rsidRDefault="00391191" w:rsidP="00391191">
+                <w:pPr>
+                  <w:ind w:left="28"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:bCs/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00720BF7">
+                  <w:rPr>
+                    <w:rStyle w:val="Textedelespacerserv"/>
+                  </w:rPr>
+                  <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+          <w:p w14:paraId="15427115" w14:textId="06DBDF17" w:rsidR="00391191" w:rsidRDefault="00391191" w:rsidP="00391191">
+            <w:pPr>
+              <w:ind w:left="28"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0041489B">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">• Solution apportée : </w:t>
+            </w:r>
+          </w:p>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:id w:val="-1747250069"/>
+              <w:placeholder>
+                <w:docPart w:val="C1C84338E8FE4910A78FFE90B583033F"/>
+              </w:placeholder>
+              <w:showingPlcHdr/>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:p w14:paraId="6E6C79DE" w14:textId="4BC77BEC" w:rsidR="00391191" w:rsidRDefault="006A3FA9" w:rsidP="00391191">
+                <w:pPr>
+                  <w:ind w:left="28"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:b/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00720BF7">
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
                   </w:rPr>
                   <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F262B1" w:rsidRPr="00670F81" w14:paraId="1BBF70B0" w14:textId="77777777" w:rsidTr="00F262B1">
-[...2894 lines deleted...]
-      </w:tr>
     </w:tbl>
+    <w:p w14:paraId="208D7B18" w14:textId="77777777" w:rsidR="00F262B1" w:rsidRPr="00260A56" w:rsidRDefault="00F262B1" w:rsidP="00F262B1">
+      <w:pPr>
+        <w:spacing w:after="80"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:p w14:paraId="2733E76F" w14:textId="77777777" w:rsidR="000D615B" w:rsidRDefault="000D615B" w:rsidP="00670F81">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0D425D34" w14:textId="77777777" w:rsidR="00670F81" w:rsidRPr="00670F81" w:rsidRDefault="00670F81" w:rsidP="00670F81">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00670F81">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Important : pour en faciliter son exploitation, ce document doit impérativement être dactylographié.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45FE3921" w14:textId="77777777" w:rsidR="005F7239" w:rsidRDefault="00670F81" w:rsidP="00670F81">
+    <w:p w14:paraId="5D5A7D01" w14:textId="77777777" w:rsidR="001E3736" w:rsidRDefault="001E3736" w:rsidP="00670F81">
       <w:pPr>
         <w:spacing w:before="60"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-      </w:pPr>
-[...7 lines deleted...]
-      </w:r>
+        <w:sectPr w:rsidR="001E3736" w:rsidSect="001E3736">
+          <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
+          <w:pgMar w:top="1418" w:right="851" w:bottom="1276" w:left="1418" w:header="709" w:footer="709" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:titlePg/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="44E28B64" w14:textId="77777777" w:rsidR="00F262B1" w:rsidRDefault="00F262B1" w:rsidP="00670F81">
+    <w:p w14:paraId="12B5B855" w14:textId="11F77544" w:rsidR="00ED7EBF" w:rsidRDefault="00ED7EBF" w:rsidP="00670F81">
       <w:pPr>
         <w:spacing w:before="60"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="420A6474" w14:textId="77777777" w:rsidR="00F262B1" w:rsidRDefault="00F262B1" w:rsidP="00670F81">
+    <w:p w14:paraId="606D4E7F" w14:textId="77777777" w:rsidR="00ED7EBF" w:rsidRDefault="00ED7EBF" w:rsidP="00670F81">
       <w:pPr>
         <w:spacing w:before="60"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="23BC89EA" w14:textId="77777777" w:rsidR="00F262B1" w:rsidRDefault="00F262B1" w:rsidP="00670F81">
-[...242 lines deleted...]
-    <w:p w14:paraId="46013018" w14:textId="77777777" w:rsidR="00E755EA" w:rsidRPr="00DF63F6" w:rsidRDefault="00E755EA" w:rsidP="00E755EA">
+    <w:p w14:paraId="46013018" w14:textId="77777777" w:rsidR="00E755EA" w:rsidRPr="00DF63F6" w:rsidRDefault="00E755EA" w:rsidP="001E3736">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
         <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent1" w:themeFillTint="33"/>
-        <w:spacing w:before="1920"/>
+        <w:spacing w:before="360"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF63F6">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Attestation </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
         </w:rPr>
         <w:t>de l’employeur</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="369EDBAA" w14:textId="77777777" w:rsidR="00E755EA" w:rsidRDefault="00E755EA" w:rsidP="00E755EA">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="1F497D"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="075DE586" w14:textId="77777777" w:rsidR="00E755EA" w:rsidRPr="00BF0078" w:rsidRDefault="00E755EA" w:rsidP="00E755EA">
       <w:pPr>
         <w:spacing w:before="720" w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
@@ -10121,253 +8655,187 @@
               <w:rStyle w:val="Textedelespacerserv"/>
               <w:color w:val="auto"/>
             </w:rPr>
             <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="06414A01" w14:textId="77777777" w:rsidR="00E755EA" w:rsidRPr="00260A56" w:rsidRDefault="00E755EA" w:rsidP="00E755EA">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="1F4E79" w:themeColor="accent1" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00260A56">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="1F4E79" w:themeColor="accent1" w:themeShade="80"/>
         </w:rPr>
         <w:t xml:space="preserve"> Pour lequel j’émets un avis favorable.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11C0BF37" w14:textId="77777777" w:rsidR="00E755EA" w:rsidRDefault="00E755EA" w:rsidP="00E755EA">
+    <w:p w14:paraId="11C0BF37" w14:textId="08893C86" w:rsidR="00E755EA" w:rsidRDefault="00E755EA" w:rsidP="00E755EA">
       <w:pPr>
         <w:rPr>
-          <w:i/>
-[...1 lines deleted...]
-          <w:color w:val="1F497D"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:color w:val="1F4E79" w:themeColor="accent1" w:themeShade="80"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Certifie que l’agent</w:t>
       </w:r>
       <w:r w:rsidRPr="00304D01">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:id w:val="-1775705920"/>
           <w:placeholder>
             <w:docPart w:val="17B34A1D65FB49E2A8B14A851FE0986F"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="00270A31">
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="2A7452F6" w14:textId="77777777" w:rsidR="00E755EA" w:rsidRPr="00260A56" w:rsidRDefault="004A6775" w:rsidP="00E755EA">
-      <w:pPr>
+    <w:sdt>
+      <w:sdtPr>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="1F497D"/>
         </w:rPr>
-      </w:pPr>
-[...16 lines deleted...]
-          <w:r w:rsidR="00E755EA" w:rsidRPr="00260A56">
+        <w:id w:val="1363007354"/>
+        <w:placeholder>
+          <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+        </w:placeholder>
+        <w:showingPlcHdr/>
+      </w:sdtPr>
+      <w:sdtEndPr/>
+      <w:sdtContent>
+        <w:p w14:paraId="13E3A877" w14:textId="665D27CD" w:rsidR="00FB113C" w:rsidRDefault="00FB113C" w:rsidP="00E755EA">
+          <w:pPr>
+            <w:rPr>
+              <w:i/>
+              <w:iCs/>
+              <w:color w:val="1F497D"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00720BF7">
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
-              <w:color w:val="auto"/>
             </w:rPr>
             <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
           </w:r>
-        </w:sdtContent>
-[...45 lines deleted...]
-    </w:p>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
     <w:p w14:paraId="3C4FF7ED" w14:textId="51B26ADD" w:rsidR="00E755EA" w:rsidRDefault="00E755EA" w:rsidP="00E755EA">
       <w:pPr>
         <w:spacing w:after="600"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:color w:val="1F4E79" w:themeColor="accent1" w:themeShade="80"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:color w:val="1F4E79" w:themeColor="accent1" w:themeShade="80"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>détient</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:color w:val="1F4E79" w:themeColor="accent1" w:themeShade="80"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> les différentes compétences décrites dans son livret de demande de dispense.</w:t>
       </w:r>
     </w:p>
-    <w:sdt>
-      <w:sdtPr>
+    <w:p w14:paraId="44BA7C13" w14:textId="73053210" w:rsidR="006A0BC2" w:rsidRPr="00260A56" w:rsidRDefault="006A3FA9" w:rsidP="00E755EA">
+      <w:pPr>
+        <w:spacing w:after="600"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:color w:val="1F4E79" w:themeColor="accent1" w:themeShade="80"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:id w:val="-2103864257"/>
-[...28 lines deleted...]
-    </w:sdt>
+      </w:pPr>
+      <w:r w:rsidRPr="00720BF7">
+        <w:rPr>
+          <w:rStyle w:val="Textedelespacerserv"/>
+        </w:rPr>
+        <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="62E705D4" w14:textId="77777777" w:rsidR="00E755EA" w:rsidRPr="00BF0078" w:rsidRDefault="00E755EA" w:rsidP="00E755EA">
       <w:pPr>
         <w:spacing w:after="600"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00260A56">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="1F4E79" w:themeColor="accent1" w:themeShade="80"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Date :</w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
@@ -10405,80 +8873,74 @@
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="1F4E79" w:themeColor="accent1" w:themeShade="80"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00260A56">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="1F4E79" w:themeColor="accent1" w:themeShade="80"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Signature :</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="54F85495" w14:textId="77777777" w:rsidR="00F262B1" w:rsidRDefault="00F262B1" w:rsidP="00F262B1">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00F262B1" w:rsidSect="00117D39">
-      <w:headerReference w:type="even" r:id="rId34"/>
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId39"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="851" w:right="1274" w:bottom="1418" w:left="1418" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3BEBCB26" w14:textId="77777777" w:rsidR="00C106C2" w:rsidRDefault="00C106C2" w:rsidP="00AA26E1">
+    <w:p w14:paraId="43A4407D" w14:textId="77777777" w:rsidR="00B65C04" w:rsidRDefault="00B65C04" w:rsidP="00AA26E1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4609FEAF" w14:textId="77777777" w:rsidR="00C106C2" w:rsidRDefault="00C106C2" w:rsidP="00AA26E1">
+    <w:p w14:paraId="44D86171" w14:textId="77777777" w:rsidR="00B65C04" w:rsidRDefault="00B65C04" w:rsidP="00AA26E1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -10503,111 +8965,94 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Mangal">
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00008003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="0C8B0E2B" w14:textId="77777777" w:rsidR="00ED7EBF" w:rsidRDefault="00ED7EBF">
-[...9 lines deleted...]
-  <w:p w14:paraId="4045BA61" w14:textId="77777777" w:rsidR="00322AB9" w:rsidRPr="00DF63F6" w:rsidRDefault="00322AB9">
+  <w:p w14:paraId="4045BA61" w14:textId="01AD4B03" w:rsidR="00322AB9" w:rsidRPr="00DF63F6" w:rsidRDefault="00322AB9">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00DF63F6">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:noProof/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
         <w:lang w:eastAsia="fr-FR"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="542872CB" wp14:editId="2EC8BD26">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-128270</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
@@ -10671,121 +9116,89 @@
     </w:r>
     <w:r w:rsidR="00DD29BD" w:rsidRPr="00DF63F6">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:t>ENSOSP/D</w:t>
     </w:r>
     <w:r w:rsidR="00DD29BD">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:t>IRET</w:t>
     </w:r>
     <w:r w:rsidR="00DD29BD" w:rsidRPr="00ED4005">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:t>/</w:t>
     </w:r>
-    <w:r w:rsidR="00DD29BD">
-[...38 lines deleted...]
-    </w:r>
     <w:r w:rsidR="00DD29BD" w:rsidRPr="0027121F">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="00DD29BD">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
-      <w:t xml:space="preserve">SCER version du </w:t>
+      <w:t>SC</w:t>
     </w:r>
-    <w:r w:rsidR="00E755EA">
+    <w:r w:rsidR="0051746F">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
-      <w:t>17</w:t>
+      <w:t>QCJ</w:t>
     </w:r>
     <w:r w:rsidR="00DD29BD">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
-      <w:t>/03/2023</w:t>
+      <w:t xml:space="preserve"> version du </w:t>
+    </w:r>
+    <w:r w:rsidR="0051746F">
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:sz w:val="14"/>
+        <w:szCs w:val="14"/>
+      </w:rPr>
+      <w:t>28/04/2026</w:t>
     </w:r>
     <w:r w:rsidRPr="00DF63F6">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="00DF63F6">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:tab/>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
     <w:r w:rsidRPr="00DF63F6">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
@@ -10874,113 +9287,73 @@
     <w:r w:rsidR="001A34E1">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:b/>
         <w:bCs/>
         <w:noProof/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:t>10</w:t>
     </w:r>
     <w:r w:rsidRPr="00DF63F6">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="15530CEB" w14:textId="77777777" w:rsidR="00C106C2" w:rsidRDefault="00C106C2" w:rsidP="00AA26E1">
+    <w:p w14:paraId="4BA45067" w14:textId="77777777" w:rsidR="00B65C04" w:rsidRDefault="00B65C04" w:rsidP="00AA26E1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1C72ACB6" w14:textId="77777777" w:rsidR="00C106C2" w:rsidRDefault="00C106C2" w:rsidP="00AA26E1">
+    <w:p w14:paraId="0C6B11F3" w14:textId="77777777" w:rsidR="00B65C04" w:rsidRDefault="00B65C04" w:rsidP="00AA26E1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
-</file>
-[...28 lines deleted...]
-</w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="060E790F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1D1C2204"/>
     <w:lvl w:ilvl="0" w:tplc="040C0015">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -12675,50 +11048,163 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="73776E9E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="631EE648"/>
+    <w:lvl w:ilvl="0" w:tplc="040C0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="040C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="040C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7BE01743"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="142AD644"/>
     <w:lvl w:ilvl="0" w:tplc="040C000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="495" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1215" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="040C001B" w:tentative="1">
@@ -12794,293 +11280,331 @@
   <w:num w:numId="3">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="8">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="9">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="10">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="11">
-    <w:abstractNumId w:val="17"/>
+    <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="12">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="13">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="14">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="15">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="16">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="17">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="18">
     <w:abstractNumId w:val="1"/>
   </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
 </w:numbering>
+</file>
+
+<file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
+<w15:people xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w15:person w15:author="FABRE Anne">
+    <w15:presenceInfo w15:providerId="AD" w15:userId="S::anne.fabre@ensosp.fr::6f20987f-57df-40a6-9e79-e4568bae1b02"/>
+  </w15:person>
+</w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="123"/>
-  <w:doNotDisplayPageBoundaries/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="xJ7sX4MCzgWsiTn+kpj4J8YXZAKZepRn5gk1mraFjPHN8wQLLL+VbZYGOs1QBdm/XeLwpY/3sgPM7H6q+Haerw==" w:salt="3oqtIQXgN1uJ7rThnzhUDQ=="/>
+  <w:trackRevisions/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="caUik0jHZLFzV1R5jaK2rqREdBveBGszkJqW8r5O4oTZpYWZq1KaFPUnOGOZ+iVjvkv1B3JpjHPeE6lN1HbgPg==" w:salt="SmCujfqkFtIYYvQe+d+XIw=="/>
   <w:defaultTabStop w:val="8505"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="96257"/>
+    <o:shapedefaults v:ext="edit" spidmax="6145"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00EE7312"/>
+    <w:rsid w:val="000528B2"/>
     <w:rsid w:val="000917F0"/>
     <w:rsid w:val="00096621"/>
+    <w:rsid w:val="000C3696"/>
     <w:rsid w:val="000C6CDB"/>
     <w:rsid w:val="000D615B"/>
     <w:rsid w:val="000F2BBC"/>
     <w:rsid w:val="000F3686"/>
     <w:rsid w:val="000F451B"/>
     <w:rsid w:val="00117D39"/>
     <w:rsid w:val="0013458E"/>
     <w:rsid w:val="00136E31"/>
     <w:rsid w:val="00151583"/>
     <w:rsid w:val="0015762B"/>
     <w:rsid w:val="0017330A"/>
+    <w:rsid w:val="00174848"/>
+    <w:rsid w:val="00176C45"/>
     <w:rsid w:val="001A34E1"/>
     <w:rsid w:val="001D20B1"/>
     <w:rsid w:val="001D22B5"/>
     <w:rsid w:val="001D36A1"/>
+    <w:rsid w:val="001E3736"/>
     <w:rsid w:val="002305D9"/>
     <w:rsid w:val="00245DCE"/>
     <w:rsid w:val="00254B54"/>
     <w:rsid w:val="00260A71"/>
     <w:rsid w:val="00266FEF"/>
     <w:rsid w:val="00272719"/>
     <w:rsid w:val="002B1A32"/>
     <w:rsid w:val="002C311D"/>
     <w:rsid w:val="002F1A41"/>
     <w:rsid w:val="002F2CE5"/>
     <w:rsid w:val="00317717"/>
     <w:rsid w:val="00322AB9"/>
+    <w:rsid w:val="00327C68"/>
     <w:rsid w:val="00334311"/>
     <w:rsid w:val="003441DF"/>
     <w:rsid w:val="00360A04"/>
     <w:rsid w:val="00367725"/>
     <w:rsid w:val="0038079E"/>
+    <w:rsid w:val="00391191"/>
     <w:rsid w:val="003A5EF4"/>
     <w:rsid w:val="003B0474"/>
     <w:rsid w:val="003D55BC"/>
     <w:rsid w:val="003E664F"/>
+    <w:rsid w:val="0041489B"/>
     <w:rsid w:val="00453D97"/>
     <w:rsid w:val="00462192"/>
     <w:rsid w:val="00472CFE"/>
     <w:rsid w:val="00484D89"/>
     <w:rsid w:val="004A6775"/>
     <w:rsid w:val="004B27AB"/>
     <w:rsid w:val="004F4FF0"/>
     <w:rsid w:val="0051084D"/>
+    <w:rsid w:val="005170DB"/>
+    <w:rsid w:val="0051746F"/>
     <w:rsid w:val="00553A9C"/>
     <w:rsid w:val="00554D44"/>
     <w:rsid w:val="005672ED"/>
     <w:rsid w:val="00583D45"/>
     <w:rsid w:val="005938E6"/>
     <w:rsid w:val="005B7024"/>
     <w:rsid w:val="005C3AAA"/>
     <w:rsid w:val="005C5C2D"/>
     <w:rsid w:val="005F7239"/>
+    <w:rsid w:val="00601D8C"/>
     <w:rsid w:val="00614E7E"/>
     <w:rsid w:val="0066503E"/>
     <w:rsid w:val="00670F81"/>
     <w:rsid w:val="006850B9"/>
     <w:rsid w:val="00696B56"/>
     <w:rsid w:val="006A0BC2"/>
+    <w:rsid w:val="006A3FA9"/>
     <w:rsid w:val="006B4B34"/>
     <w:rsid w:val="006C0412"/>
     <w:rsid w:val="006C56E4"/>
     <w:rsid w:val="006F1888"/>
     <w:rsid w:val="006F2125"/>
     <w:rsid w:val="006F65E9"/>
     <w:rsid w:val="00702155"/>
     <w:rsid w:val="00702D31"/>
     <w:rsid w:val="00725F4F"/>
     <w:rsid w:val="007338F7"/>
     <w:rsid w:val="00752B05"/>
+    <w:rsid w:val="0076651B"/>
     <w:rsid w:val="007670C0"/>
     <w:rsid w:val="00786A12"/>
     <w:rsid w:val="007A058B"/>
     <w:rsid w:val="007B273D"/>
     <w:rsid w:val="007D20F0"/>
     <w:rsid w:val="007E3082"/>
     <w:rsid w:val="00802C0E"/>
     <w:rsid w:val="00824918"/>
     <w:rsid w:val="00824C3F"/>
     <w:rsid w:val="00830C60"/>
     <w:rsid w:val="00860121"/>
     <w:rsid w:val="00862140"/>
     <w:rsid w:val="008631D0"/>
     <w:rsid w:val="00865E17"/>
     <w:rsid w:val="00880D37"/>
     <w:rsid w:val="00895A52"/>
+    <w:rsid w:val="008B6F1D"/>
     <w:rsid w:val="008C15D7"/>
     <w:rsid w:val="008E770E"/>
     <w:rsid w:val="008F1CA6"/>
+    <w:rsid w:val="008F383F"/>
     <w:rsid w:val="00901594"/>
     <w:rsid w:val="0093188D"/>
     <w:rsid w:val="009351BD"/>
     <w:rsid w:val="00941DBB"/>
     <w:rsid w:val="0096232A"/>
     <w:rsid w:val="00977137"/>
     <w:rsid w:val="00993469"/>
     <w:rsid w:val="009A2AE7"/>
     <w:rsid w:val="009A61B8"/>
     <w:rsid w:val="009B32DC"/>
     <w:rsid w:val="009B6B34"/>
     <w:rsid w:val="009D1592"/>
     <w:rsid w:val="00A008E2"/>
     <w:rsid w:val="00A13A87"/>
     <w:rsid w:val="00A31B85"/>
     <w:rsid w:val="00A4431F"/>
     <w:rsid w:val="00A51479"/>
+    <w:rsid w:val="00A52721"/>
     <w:rsid w:val="00A543A3"/>
     <w:rsid w:val="00A87C8C"/>
     <w:rsid w:val="00A9627B"/>
     <w:rsid w:val="00A96595"/>
     <w:rsid w:val="00AA26E1"/>
     <w:rsid w:val="00AD0400"/>
+    <w:rsid w:val="00AD3AA5"/>
     <w:rsid w:val="00B103B8"/>
     <w:rsid w:val="00B32FC8"/>
+    <w:rsid w:val="00B37C07"/>
     <w:rsid w:val="00B511B8"/>
+    <w:rsid w:val="00B65C04"/>
     <w:rsid w:val="00B72F09"/>
     <w:rsid w:val="00B7564F"/>
     <w:rsid w:val="00B9665C"/>
     <w:rsid w:val="00BD42D8"/>
+    <w:rsid w:val="00BE7DAD"/>
     <w:rsid w:val="00BF0078"/>
     <w:rsid w:val="00C07FA4"/>
     <w:rsid w:val="00C106C2"/>
     <w:rsid w:val="00C13C5D"/>
     <w:rsid w:val="00C326EF"/>
     <w:rsid w:val="00C35121"/>
     <w:rsid w:val="00C433AE"/>
+    <w:rsid w:val="00C60B8D"/>
     <w:rsid w:val="00C72A65"/>
+    <w:rsid w:val="00C72B84"/>
     <w:rsid w:val="00CC5203"/>
     <w:rsid w:val="00CE0122"/>
     <w:rsid w:val="00CE2A5F"/>
     <w:rsid w:val="00CE53D1"/>
     <w:rsid w:val="00CE6282"/>
     <w:rsid w:val="00D02F51"/>
     <w:rsid w:val="00D048E2"/>
     <w:rsid w:val="00D06E08"/>
     <w:rsid w:val="00D13D3B"/>
+    <w:rsid w:val="00D5384C"/>
+    <w:rsid w:val="00D5441B"/>
     <w:rsid w:val="00D72DD7"/>
     <w:rsid w:val="00DA6BD6"/>
     <w:rsid w:val="00DB1125"/>
     <w:rsid w:val="00DB174F"/>
     <w:rsid w:val="00DD29BD"/>
     <w:rsid w:val="00DD34E3"/>
     <w:rsid w:val="00DE1790"/>
     <w:rsid w:val="00DF452C"/>
     <w:rsid w:val="00DF63F6"/>
     <w:rsid w:val="00E22C4B"/>
     <w:rsid w:val="00E4027F"/>
     <w:rsid w:val="00E51253"/>
     <w:rsid w:val="00E53D39"/>
     <w:rsid w:val="00E755EA"/>
     <w:rsid w:val="00E802F8"/>
     <w:rsid w:val="00E934AA"/>
     <w:rsid w:val="00E93D84"/>
+    <w:rsid w:val="00E949CF"/>
     <w:rsid w:val="00EA3ACA"/>
     <w:rsid w:val="00EB385E"/>
     <w:rsid w:val="00ED7EBF"/>
     <w:rsid w:val="00EE7312"/>
     <w:rsid w:val="00EF13F8"/>
     <w:rsid w:val="00F262B1"/>
     <w:rsid w:val="00F36AA5"/>
     <w:rsid w:val="00F64758"/>
     <w:rsid w:val="00F77F05"/>
     <w:rsid w:val="00F85796"/>
     <w:rsid w:val="00F867EC"/>
+    <w:rsid w:val="00F97AE3"/>
+    <w:rsid w:val="00FB113C"/>
     <w:rsid w:val="00FC7E66"/>
     <w:rsid w:val="00FF189F"/>
     <w:rsid w:val="00FF407E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-FR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="96257"/>
+    <o:shapedefaults v:ext="edit" spidmax="6145"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="50C0BEA6"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{4E5AAFFD-3844-4327-8345-9DF930FC3A2A}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
@@ -13447,51 +11971,51 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="003B0474"/>
+    <w:rsid w:val="0041489B"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titre1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Titre1Car"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00E22C4B"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="0"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titre2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
@@ -13835,62 +12359,168 @@
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00F262B1"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Mentionnonrsolue">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="001D22B5"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="Marquedecommentaire">
+    <w:name w:val="annotation reference"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C60B8D"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Commentaire">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="CommentaireCar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C60B8D"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentaireCar">
+    <w:name w:val="Commentaire Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Commentaire"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C60B8D"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Objetducommentaire">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="Commentaire"/>
+    <w:next w:val="Commentaire"/>
+    <w:link w:val="ObjetducommentaireCar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C60B8D"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ObjetducommentaireCar">
+    <w:name w:val="Objet du commentaire Car"/>
+    <w:basedOn w:val="CommentaireCar"/>
+    <w:link w:val="Objetducommentaire"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C60B8D"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Rvision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A52721"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:divs>
+    <w:div w:id="1379276380">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1911842237">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+  </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramColors" Target="diagrams/colors1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramColors" Target="diagrams/colors2.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramLayout" Target="diagrams/layout4.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramLayout" Target="diagrams/layout3.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramLayout" Target="diagrams/layout2.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramData" Target="diagrams/data3.xml"/><Relationship Id="rId29" Type="http://schemas.microsoft.com/office/2007/relationships/diagramDrawing" Target="diagrams/drawing4.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramLayout" Target="diagrams/layout1.xml"/><Relationship Id="rId24" Type="http://schemas.microsoft.com/office/2007/relationships/diagramDrawing" Target="diagrams/drawing3.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramData" Target="diagrams/data2.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramColors" Target="diagrams/colors3.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramColors" Target="diagrams/colors4.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramData" Target="diagrams/data1.xml"/><Relationship Id="rId19" Type="http://schemas.microsoft.com/office/2007/relationships/diagramDrawing" Target="diagrams/drawing2.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:%20admin.commissionsjurys@ensosp.fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.microsoft.com/office/2007/relationships/diagramDrawing" Target="diagrams/drawing1.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramQuickStyle" Target="diagrams/quickStyle3.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramQuickStyle" Target="diagrams/quickStyle4.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramQuickStyle" Target="diagrams/quickStyle1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramQuickStyle" Target="diagrams/quickStyle2.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramData" Target="diagrams/data4.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.microsoft.com/office/2007/relationships/diagramDrawing" Target="diagrams/drawing1.xml"/><Relationship Id="rId18" Type="http://schemas.microsoft.com/office/2007/relationships/diagramDrawing" Target="diagrams/drawing2.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramQuickStyle" Target="diagrams/quickStyle4.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramQuickStyle" Target="diagrams/quickStyle3.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramColors" Target="diagrams/colors1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramColors" Target="diagrams/colors2.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramLayout" Target="diagrams/layout4.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramQuickStyle" Target="diagrams/quickStyle2.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramLayout" Target="diagrams/layout3.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramQuickStyle" Target="diagrams/quickStyle1.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramData" Target="diagrams/data4.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramLayout" Target="diagrams/layout2.xml"/><Relationship Id="rId23" Type="http://schemas.microsoft.com/office/2007/relationships/diagramDrawing" Target="diagrams/drawing3.xml"/><Relationship Id="rId28" Type="http://schemas.microsoft.com/office/2007/relationships/diagramDrawing" Target="diagrams/drawing4.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramLayout" Target="diagrams/layout1.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramData" Target="diagrams/data3.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramData" Target="diagrams/data1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramData" Target="diagrams/data2.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramColors" Target="diagrams/colors3.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramColors" Target="diagrams/colors4.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId35" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=word/diagrams/colors1.xml><?xml version="1.0" encoding="utf-8"?>
 <dgm:colorsDef xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uniqueId="urn:microsoft.com/office/officeart/2005/8/colors/accent1_2">
   <dgm:title val=""/>
   <dgm:desc val=""/>
   <dgm:catLst>
     <dgm:cat type="accent1" pri="11200"/>
   </dgm:catLst>
   <dgm:styleLbl name="node0">
     <dgm:fillClrLst meth="repeat">
       <a:schemeClr val="accent1"/>
     </dgm:fillClrLst>
     <dgm:linClrLst meth="repeat">
       <a:schemeClr val="lt1"/>
     </dgm:linClrLst>
     <dgm:effectClrLst/>
     <dgm:txLinClrLst/>
     <dgm:txFillClrLst/>
     <dgm:txEffectClrLst/>
   </dgm:styleLbl>
   <dgm:styleLbl name="alignNode1">
     <dgm:fillClrLst meth="repeat">
       <a:schemeClr val="accent1"/>
     </dgm:fillClrLst>
@@ -16927,51 +15557,51 @@
       <dgm:prSet presAssocID="{4295A8C9-3185-4417-96E6-B6EA0D1DA93D}" presName="gap" presStyleCnt="0"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{F4098223-F968-424C-8800-A9F4F9911F50}" type="pres">
       <dgm:prSet presAssocID="{4295A8C9-3185-4417-96E6-B6EA0D1DA93D}" presName="medCircle2" presStyleLbl="vennNode1" presStyleIdx="0" presStyleCnt="1" custLinFactX="100000" custLinFactY="-29969" custLinFactNeighborX="117086" custLinFactNeighborY="-100000"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{C57BD158-1860-4E82-A175-04B4A78ABF7A}" type="pres">
       <dgm:prSet presAssocID="{4295A8C9-3185-4417-96E6-B6EA0D1DA93D}" presName="txLvlOnly1" presStyleLbl="revTx" presStyleIdx="0" presStyleCnt="1" custAng="0"/>
       <dgm:spPr/>
     </dgm:pt>
   </dgm:ptLst>
   <dgm:cxnLst>
     <dgm:cxn modelId="{1D128B3D-2B47-4490-9D94-217624C5EA72}" type="presOf" srcId="{6A7D263D-728D-494C-9390-61F3A93E4722}" destId="{D223EC1F-0F34-48CC-832E-B718057D1365}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2008/layout/VerticalCircleList"/>
     <dgm:cxn modelId="{0903CF9D-565C-4F97-9CAE-10EDD0D30F11}" type="presOf" srcId="{4295A8C9-3185-4417-96E6-B6EA0D1DA93D}" destId="{C57BD158-1860-4E82-A175-04B4A78ABF7A}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2008/layout/VerticalCircleList"/>
     <dgm:cxn modelId="{1F1A1BC1-B4F7-4461-B5CE-F65894079FB7}" srcId="{6A7D263D-728D-494C-9390-61F3A93E4722}" destId="{4295A8C9-3185-4417-96E6-B6EA0D1DA93D}" srcOrd="0" destOrd="0" parTransId="{30717DE2-6D43-4D7E-984F-1C8BBCCACC77}" sibTransId="{AF68717C-ECAB-492A-B256-E8BAE99DAB3F}"/>
     <dgm:cxn modelId="{4E27AF58-B99A-4C87-888E-8CE8375A29CF}" type="presParOf" srcId="{D223EC1F-0F34-48CC-832E-B718057D1365}" destId="{D405BC5B-8B53-4E49-8134-8AAA32B7819B}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2008/layout/VerticalCircleList"/>
     <dgm:cxn modelId="{4029F0F2-C94D-41F0-A8BA-883ED59F360E}" type="presParOf" srcId="{D405BC5B-8B53-4E49-8134-8AAA32B7819B}" destId="{0285BE85-BC48-438F-B760-D03ADD71C07E}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2008/layout/VerticalCircleList"/>
     <dgm:cxn modelId="{CD275069-A482-4387-AFE9-2DF4421353DC}" type="presParOf" srcId="{D405BC5B-8B53-4E49-8134-8AAA32B7819B}" destId="{F4098223-F968-424C-8800-A9F4F9911F50}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2008/layout/VerticalCircleList"/>
     <dgm:cxn modelId="{655476C1-05D3-4FED-B733-93DFE28C2382}" type="presParOf" srcId="{D405BC5B-8B53-4E49-8134-8AAA32B7819B}" destId="{C57BD158-1860-4E82-A175-04B4A78ABF7A}" srcOrd="2" destOrd="0" presId="urn:microsoft.com/office/officeart/2008/layout/VerticalCircleList"/>
   </dgm:cxnLst>
   <dgm:bg/>
   <dgm:whole/>
   <dgm:extLst>
     <a:ext uri="http://schemas.microsoft.com/office/drawing/2008/diagram">
-      <dsp:dataModelExt xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" relId="rId14" minVer="http://schemas.openxmlformats.org/drawingml/2006/diagram"/>
+      <dsp:dataModelExt xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" relId="rId13" minVer="http://schemas.openxmlformats.org/drawingml/2006/diagram"/>
     </a:ext>
   </dgm:extLst>
 </dgm:dataModel>
 </file>
 
 <file path=word/diagrams/data2.xml><?xml version="1.0" encoding="utf-8"?>
 <dgm:dataModel xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <dgm:ptLst>
     <dgm:pt modelId="{7D177509-2F77-4799-8689-5EFDC9419B24}" type="doc">
       <dgm:prSet loTypeId="urn:microsoft.com/office/officeart/2005/8/layout/process2" loCatId="process" qsTypeId="urn:microsoft.com/office/officeart/2005/8/quickstyle/simple3" qsCatId="simple" csTypeId="urn:microsoft.com/office/officeart/2005/8/colors/accent1_2" csCatId="accent1" phldr="1"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{C3A71C6D-4E40-4AAB-B385-9EF499042E79}">
       <dgm:prSet phldrT="[Texte]" custT="1"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:r>
             <a:rPr lang="fr-FR" sz="1400" b="1" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="7030A0"/>
               </a:solidFill>
             </a:rPr>
@@ -17007,51 +15637,51 @@
         <dgm:presLayoutVars>
           <dgm:resizeHandles val="exact"/>
         </dgm:presLayoutVars>
       </dgm:prSet>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{680E8B28-3503-4306-9C6D-7900A7B20317}" type="pres">
       <dgm:prSet presAssocID="{C3A71C6D-4E40-4AAB-B385-9EF499042E79}" presName="node" presStyleLbl="node1" presStyleIdx="0" presStyleCnt="1" custScaleX="43392" custScaleY="53782" custLinFactNeighborX="4038" custLinFactNeighborY="-19524">
         <dgm:presLayoutVars>
           <dgm:bulletEnabled val="1"/>
         </dgm:presLayoutVars>
       </dgm:prSet>
       <dgm:spPr/>
     </dgm:pt>
   </dgm:ptLst>
   <dgm:cxnLst>
     <dgm:cxn modelId="{4EE7C8AE-541D-4C47-BFFA-7C9BDC9F7A1A}" srcId="{7D177509-2F77-4799-8689-5EFDC9419B24}" destId="{C3A71C6D-4E40-4AAB-B385-9EF499042E79}" srcOrd="0" destOrd="0" parTransId="{5986158C-03F8-4725-90E3-3222A27BEFEF}" sibTransId="{43EC1366-C208-4A5B-87B5-CB91330EC7D8}"/>
     <dgm:cxn modelId="{893A66C7-56C7-4DE9-AA29-8E4A673C0FDC}" type="presOf" srcId="{7D177509-2F77-4799-8689-5EFDC9419B24}" destId="{132C44BE-543C-444C-80D5-BFBE8ACA6AFD}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/process2"/>
     <dgm:cxn modelId="{4B1D0CFE-DC65-4EF8-A1C3-FB6660D3AB07}" type="presOf" srcId="{C3A71C6D-4E40-4AAB-B385-9EF499042E79}" destId="{680E8B28-3503-4306-9C6D-7900A7B20317}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/process2"/>
     <dgm:cxn modelId="{3939C158-2B36-4632-9ED5-FCCE1A8F763C}" type="presParOf" srcId="{132C44BE-543C-444C-80D5-BFBE8ACA6AFD}" destId="{680E8B28-3503-4306-9C6D-7900A7B20317}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/process2"/>
   </dgm:cxnLst>
   <dgm:bg/>
   <dgm:whole/>
   <dgm:extLst>
     <a:ext uri="http://schemas.microsoft.com/office/drawing/2008/diagram">
-      <dsp:dataModelExt xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" relId="rId19" minVer="http://schemas.openxmlformats.org/drawingml/2006/diagram"/>
+      <dsp:dataModelExt xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" relId="rId18" minVer="http://schemas.openxmlformats.org/drawingml/2006/diagram"/>
     </a:ext>
   </dgm:extLst>
 </dgm:dataModel>
 </file>
 
 <file path=word/diagrams/data3.xml><?xml version="1.0" encoding="utf-8"?>
 <dgm:dataModel xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <dgm:ptLst>
     <dgm:pt modelId="{DCC700D0-0322-4156-9AE9-C28BDF2C0557}" type="doc">
       <dgm:prSet loTypeId="urn:microsoft.com/office/officeart/2008/layout/VerticalCircleList" loCatId="list" qsTypeId="urn:microsoft.com/office/officeart/2005/8/quickstyle/simple1" qsCatId="simple" csTypeId="urn:microsoft.com/office/officeart/2005/8/colors/accent1_2" csCatId="accent1" phldr="1"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr lang="fr-FR"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{FB325E5D-5731-45C5-BB87-3BDA9929EE98}">
       <dgm:prSet custT="1"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
@@ -17124,51 +15754,51 @@
       <dgm:prSet presAssocID="{FB325E5D-5731-45C5-BB87-3BDA9929EE98}" presName="gap" presStyleCnt="0"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{77CF5421-390C-405E-9D8B-608BAE8D21C9}" type="pres">
       <dgm:prSet presAssocID="{FB325E5D-5731-45C5-BB87-3BDA9929EE98}" presName="medCircle2" presStyleLbl="vennNode1" presStyleIdx="0" presStyleCnt="1" custAng="0" custScaleX="109496" custScaleY="93754" custLinFactY="-100000" custLinFactNeighborX="-21933" custLinFactNeighborY="-185777"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{305E39BC-BA30-453B-B17C-E06273B5C962}" type="pres">
       <dgm:prSet presAssocID="{FB325E5D-5731-45C5-BB87-3BDA9929EE98}" presName="txLvlOnly1" presStyleLbl="revTx" presStyleIdx="0" presStyleCnt="1" custAng="0" custScaleX="128744" custScaleY="205054" custLinFactY="66326" custLinFactNeighborX="-71470" custLinFactNeighborY="100000"/>
       <dgm:spPr/>
     </dgm:pt>
   </dgm:ptLst>
   <dgm:cxnLst>
     <dgm:cxn modelId="{83688028-B74F-409C-B9BB-B1283A49CAF6}" type="presOf" srcId="{FB325E5D-5731-45C5-BB87-3BDA9929EE98}" destId="{305E39BC-BA30-453B-B17C-E06273B5C962}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2008/layout/VerticalCircleList"/>
     <dgm:cxn modelId="{A755CF91-9CA5-4088-B94D-0E5D54B4CDD6}" type="presOf" srcId="{DCC700D0-0322-4156-9AE9-C28BDF2C0557}" destId="{BD4B5B88-5779-40C7-A0C4-615B1B5013D6}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2008/layout/VerticalCircleList"/>
     <dgm:cxn modelId="{5A7CEEAA-D761-4963-B76E-EF09FDE438EC}" srcId="{DCC700D0-0322-4156-9AE9-C28BDF2C0557}" destId="{FB325E5D-5731-45C5-BB87-3BDA9929EE98}" srcOrd="0" destOrd="0" parTransId="{B80049B6-3A91-46DA-80E7-668643F43019}" sibTransId="{A987986F-E8EF-4AA6-A20F-D93BBC162975}"/>
     <dgm:cxn modelId="{0A13CECC-FFFF-4EF1-AC03-4DC77BC5BB76}" type="presParOf" srcId="{BD4B5B88-5779-40C7-A0C4-615B1B5013D6}" destId="{452D161C-A45A-4EC5-9B58-C4CA278701B0}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2008/layout/VerticalCircleList"/>
     <dgm:cxn modelId="{604471E0-A30D-468C-B6C1-6332D16F1D54}" type="presParOf" srcId="{452D161C-A45A-4EC5-9B58-C4CA278701B0}" destId="{C279AB19-78BA-4839-BD6B-217285187CEC}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2008/layout/VerticalCircleList"/>
     <dgm:cxn modelId="{32AB062D-96CD-4443-B0B8-6943CF88244D}" type="presParOf" srcId="{452D161C-A45A-4EC5-9B58-C4CA278701B0}" destId="{77CF5421-390C-405E-9D8B-608BAE8D21C9}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2008/layout/VerticalCircleList"/>
     <dgm:cxn modelId="{19817E12-9F2A-4AFB-BAE5-71568ECE709D}" type="presParOf" srcId="{452D161C-A45A-4EC5-9B58-C4CA278701B0}" destId="{305E39BC-BA30-453B-B17C-E06273B5C962}" srcOrd="2" destOrd="0" presId="urn:microsoft.com/office/officeart/2008/layout/VerticalCircleList"/>
   </dgm:cxnLst>
   <dgm:bg/>
   <dgm:whole/>
   <dgm:extLst>
     <a:ext uri="http://schemas.microsoft.com/office/drawing/2008/diagram">
-      <dsp:dataModelExt xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" relId="rId24" minVer="http://schemas.openxmlformats.org/drawingml/2006/diagram"/>
+      <dsp:dataModelExt xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" relId="rId23" minVer="http://schemas.openxmlformats.org/drawingml/2006/diagram"/>
     </a:ext>
   </dgm:extLst>
 </dgm:dataModel>
 </file>
 
 <file path=word/diagrams/data4.xml><?xml version="1.0" encoding="utf-8"?>
 <dgm:dataModel xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <dgm:ptLst>
     <dgm:pt modelId="{99F60BF5-3B81-475F-A44D-D015B03C3425}" type="doc">
       <dgm:prSet loTypeId="urn:microsoft.com/office/officeart/2008/layout/VerticalCircleList" loCatId="list" qsTypeId="urn:microsoft.com/office/officeart/2005/8/quickstyle/simple1" qsCatId="simple" csTypeId="urn:microsoft.com/office/officeart/2005/8/colors/accent1_2" csCatId="accent1" phldr="1"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr lang="fr-FR"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{AF011012-3158-45D6-A6E3-79D0438CD1CA}">
       <dgm:prSet custT="1"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
@@ -17220,197 +15850,197 @@
       <dgm:prSet presAssocID="{AF011012-3158-45D6-A6E3-79D0438CD1CA}" presName="gap" presStyleCnt="0"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{A2EA51C9-849D-4283-8649-10011C8582AF}" type="pres">
       <dgm:prSet presAssocID="{AF011012-3158-45D6-A6E3-79D0438CD1CA}" presName="medCircle2" presStyleLbl="vennNode1" presStyleIdx="0" presStyleCnt="1" custAng="0" custLinFactX="37552" custLinFactY="-73379" custLinFactNeighborX="100000" custLinFactNeighborY="-100000"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{E120B352-2324-4C7C-A78B-48672E7C89BD}" type="pres">
       <dgm:prSet presAssocID="{AF011012-3158-45D6-A6E3-79D0438CD1CA}" presName="txLvlOnly1" presStyleLbl="revTx" presStyleIdx="0" presStyleCnt="1" custAng="0" custScaleX="121525" custScaleY="177076" custLinFactNeighborX="-3581" custLinFactNeighborY="-24084"/>
       <dgm:spPr/>
     </dgm:pt>
   </dgm:ptLst>
   <dgm:cxnLst>
     <dgm:cxn modelId="{63297B02-9BF0-41B0-8FA4-C9FDC2F647C5}" type="presOf" srcId="{99F60BF5-3B81-475F-A44D-D015B03C3425}" destId="{68B15FAA-D658-4D74-AFC5-D7EF08876C09}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2008/layout/VerticalCircleList"/>
     <dgm:cxn modelId="{3A8DCD11-83EF-4FDD-B009-E6715F38672B}" srcId="{99F60BF5-3B81-475F-A44D-D015B03C3425}" destId="{AF011012-3158-45D6-A6E3-79D0438CD1CA}" srcOrd="0" destOrd="0" parTransId="{94A6F210-1A20-45A4-A2BF-AFC191741769}" sibTransId="{032EE1F8-EBA7-4C91-8AED-22735287A741}"/>
     <dgm:cxn modelId="{3B5C24D3-7AF4-4A2D-9925-568B36EFFCD2}" type="presOf" srcId="{AF011012-3158-45D6-A6E3-79D0438CD1CA}" destId="{E120B352-2324-4C7C-A78B-48672E7C89BD}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2008/layout/VerticalCircleList"/>
     <dgm:cxn modelId="{DD3BC90B-EAEF-484C-9090-BE1B496C6C22}" type="presParOf" srcId="{68B15FAA-D658-4D74-AFC5-D7EF08876C09}" destId="{146305D9-97DE-43D5-B180-A663CAF98BBE}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2008/layout/VerticalCircleList"/>
     <dgm:cxn modelId="{E5AF0393-18E8-42F6-BDB2-21B7788C6684}" type="presParOf" srcId="{146305D9-97DE-43D5-B180-A663CAF98BBE}" destId="{553FEBE7-4DA4-49C4-98DA-91D59854C974}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2008/layout/VerticalCircleList"/>
     <dgm:cxn modelId="{54FC718F-9A8F-43EA-BC1D-F86C9801A740}" type="presParOf" srcId="{146305D9-97DE-43D5-B180-A663CAF98BBE}" destId="{A2EA51C9-849D-4283-8649-10011C8582AF}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2008/layout/VerticalCircleList"/>
     <dgm:cxn modelId="{E8DE8603-635A-4249-A098-5F3FF2417662}" type="presParOf" srcId="{146305D9-97DE-43D5-B180-A663CAF98BBE}" destId="{E120B352-2324-4C7C-A78B-48672E7C89BD}" srcOrd="2" destOrd="0" presId="urn:microsoft.com/office/officeart/2008/layout/VerticalCircleList"/>
   </dgm:cxnLst>
   <dgm:bg/>
   <dgm:whole/>
   <dgm:extLst>
     <a:ext uri="http://schemas.microsoft.com/office/drawing/2008/diagram">
-      <dsp:dataModelExt xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" relId="rId29" minVer="http://schemas.openxmlformats.org/drawingml/2006/diagram"/>
+      <dsp:dataModelExt xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" relId="rId28" minVer="http://schemas.openxmlformats.org/drawingml/2006/diagram"/>
     </a:ext>
   </dgm:extLst>
 </dgm:dataModel>
 </file>
 
 <file path=word/diagrams/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <dsp:drawing xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <dsp:spTree>
     <dsp:nvGrpSpPr>
       <dsp:cNvPr id="0" name=""/>
       <dsp:cNvGrpSpPr/>
     </dsp:nvGrpSpPr>
     <dsp:grpSpPr/>
     <dsp:sp modelId="{F4098223-F968-424C-8800-A9F4F9911F50}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm>
-          <a:off x="606851" y="772990"/>
-          <a:ext cx="249114" cy="249114"/>
+          <a:off x="584377" y="729620"/>
+          <a:ext cx="239888" cy="239888"/>
         </a:xfrm>
         <a:prstGeom prst="ellipse">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="accent1">
             <a:alpha val="50000"/>
             <a:hueOff val="0"/>
             <a:satOff val="0"/>
             <a:lumOff val="0"/>
             <a:alphaOff val="0"/>
           </a:schemeClr>
         </a:solidFill>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="lt1">
               <a:hueOff val="0"/>
               <a:satOff val="0"/>
               <a:lumOff val="0"/>
               <a:alphaOff val="0"/>
             </a:schemeClr>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:effectLst/>
       </dsp:spPr>
       <dsp:style>
         <a:lnRef idx="2">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="1">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </dsp:style>
     </dsp:sp>
     <dsp:sp modelId="{C57BD158-1860-4E82-A175-04B4A78ABF7A}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm>
-          <a:off x="190616" y="1096761"/>
-          <a:ext cx="1329115" cy="249114"/>
+          <a:off x="183556" y="1041401"/>
+          <a:ext cx="1279894" cy="239888"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:effectLst/>
       </dsp:spPr>
       <dsp:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor"/>
       </dsp:style>
       <dsp:txBody>
         <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="0" tIns="20320" rIns="0" bIns="20320" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
           <a:noAutofit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:pPr marL="0" lvl="0" indent="0" algn="l" defTabSz="711200" rtl="0">
             <a:lnSpc>
               <a:spcPct val="90000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPct val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPct val="35000"/>
             </a:spcAft>
             <a:buNone/>
           </a:pPr>
           <a:r>
             <a:rPr lang="fr-FR" sz="1600" b="1" kern="1200" dirty="0"/>
             <a:t>Phase 1 de recevabilité</a:t>
           </a:r>
           <a:endParaRPr lang="fr-FR" sz="1600" kern="1200" dirty="0"/>
         </a:p>
       </dsp:txBody>
       <dsp:txXfrm>
-        <a:off x="190616" y="1096761"/>
-        <a:ext cx="1329115" cy="249114"/>
+        <a:off x="183556" y="1041401"/>
+        <a:ext cx="1279894" cy="239888"/>
       </dsp:txXfrm>
     </dsp:sp>
   </dsp:spTree>
 </dsp:drawing>
 </file>
 
 <file path=word/diagrams/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <dsp:drawing xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <dsp:spTree>
     <dsp:nvGrpSpPr>
       <dsp:cNvPr id="0" name=""/>
       <dsp:cNvGrpSpPr/>
     </dsp:nvGrpSpPr>
     <dsp:grpSpPr/>
     <dsp:sp modelId="{680E8B28-3503-4306-9C6D-7900A7B20317}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm>
-          <a:off x="1164262" y="65901"/>
-          <a:ext cx="1435791" cy="988657"/>
+          <a:off x="1087587" y="64249"/>
+          <a:ext cx="1465083" cy="938274"/>
         </a:xfrm>
         <a:prstGeom prst="roundRect">
           <a:avLst>
             <a:gd name="adj" fmla="val 10000"/>
           </a:avLst>
         </a:prstGeom>
         <a:gradFill rotWithShape="0">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="accent1">
                 <a:hueOff val="0"/>
                 <a:satOff val="0"/>
                 <a:lumOff val="0"/>
                 <a:alphaOff val="0"/>
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="accent1">
                 <a:hueOff val="0"/>
                 <a:satOff val="0"/>
                 <a:lumOff val="0"/>
                 <a:alphaOff val="0"/>
@@ -17466,126 +16096,126 @@
         <a:lstStyle/>
         <a:p>
           <a:pPr marL="0" lvl="0" indent="0" algn="ctr" defTabSz="622300">
             <a:lnSpc>
               <a:spcPct val="90000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPct val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPct val="35000"/>
             </a:spcAft>
             <a:buNone/>
           </a:pPr>
           <a:r>
             <a:rPr lang="fr-FR" sz="1400" b="1" kern="1200" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="7030A0"/>
               </a:solidFill>
             </a:rPr>
             <a:t>CONDITIONS D’ACCÈS ET PRÉREQUIS À LA FORMATION</a:t>
           </a:r>
         </a:p>
       </dsp:txBody>
       <dsp:txXfrm>
-        <a:off x="1193219" y="94858"/>
-        <a:ext cx="1377877" cy="930743"/>
+        <a:off x="1115068" y="91730"/>
+        <a:ext cx="1410121" cy="883312"/>
       </dsp:txXfrm>
     </dsp:sp>
   </dsp:spTree>
 </dsp:drawing>
 </file>
 
 <file path=word/diagrams/drawing3.xml><?xml version="1.0" encoding="utf-8"?>
 <dsp:drawing xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <dsp:spTree>
     <dsp:nvGrpSpPr>
       <dsp:cNvPr id="0" name=""/>
       <dsp:cNvGrpSpPr/>
     </dsp:nvGrpSpPr>
     <dsp:grpSpPr/>
     <dsp:sp modelId="{77CF5421-390C-405E-9D8B-608BAE8D21C9}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="242373" cy="207527"/>
+          <a:ext cx="233397" cy="199842"/>
         </a:xfrm>
         <a:prstGeom prst="ellipse">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="accent1">
             <a:alpha val="50000"/>
             <a:hueOff val="0"/>
             <a:satOff val="0"/>
             <a:lumOff val="0"/>
             <a:alphaOff val="0"/>
           </a:schemeClr>
         </a:solidFill>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="lt1">
               <a:hueOff val="0"/>
               <a:satOff val="0"/>
               <a:lumOff val="0"/>
               <a:alphaOff val="0"/>
             </a:schemeClr>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:effectLst/>
       </dsp:spPr>
       <dsp:style>
         <a:lnRef idx="2">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="1">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </dsp:style>
     </dsp:sp>
     <dsp:sp modelId="{305E39BC-BA30-453B-B17C-E06273B5C962}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm>
-          <a:off x="0" y="736339"/>
-          <a:ext cx="1520470" cy="453894"/>
+          <a:off x="0" y="694703"/>
+          <a:ext cx="1464162" cy="437085"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:effectLst/>
       </dsp:spPr>
       <dsp:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor"/>
       </dsp:style>
       <dsp:txBody>
         <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="0" tIns="20320" rIns="0" bIns="20320" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
           <a:noAutofit/>
@@ -17644,176 +16274,176 @@
             </a:spcAft>
             <a:buNone/>
           </a:pPr>
           <a:r>
             <a:rPr lang="fr-FR" sz="1100" b="1" kern="1200" dirty="0"/>
             <a:t>- les expériences décrites.</a:t>
           </a:r>
         </a:p>
         <a:p>
           <a:pPr marL="0" lvl="0" indent="0" algn="l" defTabSz="711200" rtl="0">
             <a:lnSpc>
               <a:spcPct val="90000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPct val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPct val="35000"/>
             </a:spcAft>
             <a:buNone/>
           </a:pPr>
           <a:endParaRPr lang="fr-FR" sz="900" kern="1200" dirty="0"/>
         </a:p>
       </dsp:txBody>
       <dsp:txXfrm>
-        <a:off x="0" y="736339"/>
-        <a:ext cx="1520470" cy="453894"/>
+        <a:off x="0" y="694703"/>
+        <a:ext cx="1464162" cy="437085"/>
       </dsp:txXfrm>
     </dsp:sp>
   </dsp:spTree>
 </dsp:drawing>
 </file>
 
 <file path=word/diagrams/drawing4.xml><?xml version="1.0" encoding="utf-8"?>
 <dsp:drawing xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <dsp:spTree>
     <dsp:nvGrpSpPr>
       <dsp:cNvPr id="0" name=""/>
       <dsp:cNvGrpSpPr/>
     </dsp:nvGrpSpPr>
     <dsp:grpSpPr/>
     <dsp:sp modelId="{A2EA51C9-849D-4283-8649-10011C8582AF}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm>
-          <a:off x="373588" y="0"/>
-          <a:ext cx="227685" cy="227685"/>
+          <a:off x="359752" y="0"/>
+          <a:ext cx="219253" cy="219253"/>
         </a:xfrm>
         <a:prstGeom prst="ellipse">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="accent1">
             <a:alpha val="50000"/>
             <a:hueOff val="0"/>
             <a:satOff val="0"/>
             <a:lumOff val="0"/>
             <a:alphaOff val="0"/>
           </a:schemeClr>
         </a:solidFill>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="lt1">
               <a:hueOff val="0"/>
               <a:satOff val="0"/>
               <a:lumOff val="0"/>
               <a:alphaOff val="0"/>
             </a:schemeClr>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:effectLst/>
       </dsp:spPr>
       <dsp:style>
         <a:lnRef idx="2">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="1">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </dsp:style>
     </dsp:sp>
     <dsp:sp modelId="{E120B352-2324-4C7C-A78B-48672E7C89BD}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm>
-          <a:off x="2" y="252176"/>
-          <a:ext cx="1476265" cy="403175"/>
+          <a:off x="2" y="236697"/>
+          <a:ext cx="1421594" cy="388244"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:effectLst/>
       </dsp:spPr>
       <dsp:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor"/>
       </dsp:style>
       <dsp:txBody>
         <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="0" tIns="21590" rIns="0" bIns="21590" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
           <a:noAutofit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:pPr marL="0" lvl="0" indent="0" algn="l" defTabSz="755650" rtl="0">
             <a:lnSpc>
               <a:spcPct val="90000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPct val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPct val="35000"/>
             </a:spcAft>
             <a:buNone/>
           </a:pPr>
           <a:r>
             <a:rPr lang="fr-FR" sz="1700" b="1" kern="1200" dirty="0"/>
             <a:t>Phase de validation </a:t>
           </a:r>
           <a:endParaRPr lang="fr-FR" sz="1700" kern="1200" dirty="0"/>
         </a:p>
       </dsp:txBody>
       <dsp:txXfrm>
-        <a:off x="2" y="252176"/>
-        <a:ext cx="1476265" cy="403175"/>
+        <a:off x="2" y="236697"/>
+        <a:ext cx="1421594" cy="388244"/>
       </dsp:txXfrm>
     </dsp:sp>
   </dsp:spTree>
 </dsp:drawing>
 </file>
 
 <file path=word/diagrams/layout1.xml><?xml version="1.0" encoding="utf-8"?>
 <dgm:layoutDef xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uniqueId="urn:microsoft.com/office/officeart/2008/layout/VerticalCircleList">
   <dgm:title val=""/>
   <dgm:desc val=""/>
   <dgm:catLst>
     <dgm:cat type="list" pri="23500"/>
   </dgm:catLst>
   <dgm:sampData>
     <dgm:dataModel>
       <dgm:ptLst>
         <dgm:pt modelId="0" type="doc"/>
         <dgm:pt modelId="1">
           <dgm:prSet phldr="1"/>
         </dgm:pt>
         <dgm:pt modelId="11">
           <dgm:prSet phldr="1"/>
         </dgm:pt>
         <dgm:pt modelId="12">
           <dgm:prSet phldr="1"/>
@@ -23802,2039 +22432,96 @@
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{9569AF2B-C61F-4CC6-8316-7BA903FE2880}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00626554" w:rsidRDefault="00D13202" w:rsidP="00D13202">
           <w:pPr>
             <w:pStyle w:val="3813710A31C547D4A7B4CE073B58CACA"/>
           </w:pPr>
           <w:r w:rsidRPr="008B3C76">
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="56FF83C250B4470780DCBFB288618453"/>
-[...1883 lines deleted...]
-      <w:docPartPr>
         <w:name w:val="C453F3998D294FBCAB223CEE1B711618"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{54F2AFD3-6A74-4865-B7A9-9EA7C3E4C3AB}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00371BCB" w:rsidRDefault="004576F5" w:rsidP="004576F5">
           <w:pPr>
             <w:pStyle w:val="C453F3998D294FBCAB223CEE1B711618"/>
           </w:pPr>
           <w:r w:rsidRPr="00270A31">
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="17B34A1D65FB49E2A8B14A851FE0986F"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{5718A25A-96A4-4FC4-B63F-AAFA1DEF07A7}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00371BCB" w:rsidRDefault="004576F5" w:rsidP="004576F5">
           <w:pPr>
             <w:pStyle w:val="17B34A1D65FB49E2A8B14A851FE0986F"/>
-          </w:pPr>
-[...56 lines deleted...]
-            <w:pStyle w:val="9A384A0F867D45FEA96CEE3DC5B91FAF"/>
           </w:pPr>
           <w:r w:rsidRPr="00270A31">
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="360112C28D7541B094D3AFA777FEBECE"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{C6497F4F-42A2-4BBE-B3A0-AB19FD10124B}"/>
       </w:docPartPr>
@@ -25943,50 +22630,311 @@
       <w:docPartPr>
         <w:name w:val="DefaultPlaceholder_-1854013440"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{702BEAC3-57B1-469C-9AA0-8E5A68B64434}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="007C2287" w:rsidRDefault="00A356F2">
           <w:r w:rsidRPr="00720BF7">
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="D005B98358D84D329C0168D9F500A406"/>
+        <w:category>
+          <w:name w:val="Général"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{285C16E9-F783-46DB-9B16-B613CF3537C5}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="007A242E" w:rsidRDefault="00E818C8" w:rsidP="00E818C8">
+          <w:pPr>
+            <w:pStyle w:val="D005B98358D84D329C0168D9F500A406"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00720BF7">
+            <w:rPr>
+              <w:rStyle w:val="Textedelespacerserv"/>
+            </w:rPr>
+            <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="FCCEE7A16E214B19B32ACCDDDEA76470"/>
+        <w:category>
+          <w:name w:val="Général"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{373BAEA2-0B6F-46A2-A096-C19BF1E59B12}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00481CA8" w:rsidRDefault="007A242E" w:rsidP="007A242E">
+          <w:pPr>
+            <w:pStyle w:val="FCCEE7A16E214B19B32ACCDDDEA76470"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00720BF7">
+            <w:rPr>
+              <w:rStyle w:val="Textedelespacerserv"/>
+            </w:rPr>
+            <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="2A8B77E441794A09A7B7D07277590C2D"/>
+        <w:category>
+          <w:name w:val="Général"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{33B145C9-2B1D-406D-9B6D-0DD0AC3CE82A}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00235DB1" w:rsidRDefault="007F5CC5" w:rsidP="007F5CC5">
+          <w:pPr>
+            <w:pStyle w:val="2A8B77E441794A09A7B7D07277590C2D"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00720BF7">
+            <w:rPr>
+              <w:rStyle w:val="Textedelespacerserv"/>
+            </w:rPr>
+            <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="0FDF304140944861823008404C32EE0A"/>
+        <w:category>
+          <w:name w:val="Général"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{5BF9A106-9478-4B62-B28A-8E73CC4C4E97}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00235DB1" w:rsidRDefault="007F5CC5" w:rsidP="007F5CC5">
+          <w:pPr>
+            <w:pStyle w:val="0FDF304140944861823008404C32EE0A"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00720BF7">
+            <w:rPr>
+              <w:rStyle w:val="Textedelespacerserv"/>
+            </w:rPr>
+            <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="3E24D0BA18F14C79B6C102702CB13538"/>
+        <w:category>
+          <w:name w:val="Général"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{946BE94D-BB7F-4EEC-BD2D-DD2483359C12}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00235DB1" w:rsidRDefault="007F5CC5" w:rsidP="007F5CC5">
+          <w:pPr>
+            <w:pStyle w:val="3E24D0BA18F14C79B6C102702CB13538"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00720BF7">
+            <w:rPr>
+              <w:rStyle w:val="Textedelespacerserv"/>
+            </w:rPr>
+            <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="C1C84338E8FE4910A78FFE90B583033F"/>
+        <w:category>
+          <w:name w:val="Général"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{241F2AA5-EAC3-48A2-BB98-E415E0E822F9}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00235DB1" w:rsidRDefault="007F5CC5" w:rsidP="007F5CC5">
+          <w:pPr>
+            <w:pStyle w:val="C1C84338E8FE4910A78FFE90B583033F"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00720BF7">
+            <w:rPr>
+              <w:rStyle w:val="Textedelespacerserv"/>
+            </w:rPr>
+            <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="9937E920160B4840967EB4CE6ED4E02B"/>
+        <w:category>
+          <w:name w:val="Général"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{FD096C76-BB25-4815-A689-FE549C2CDD90}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00235DB1" w:rsidRDefault="007F5CC5" w:rsidP="007F5CC5">
+          <w:pPr>
+            <w:pStyle w:val="9937E920160B4840967EB4CE6ED4E02B"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00720BF7">
+            <w:rPr>
+              <w:rStyle w:val="Textedelespacerserv"/>
+            </w:rPr>
+            <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="187860C8B0C140EDBFFF8D9121AE2AFE"/>
+        <w:category>
+          <w:name w:val="Général"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{B96ED87B-601B-42C5-BFA1-9C33CAAFB6CE}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00235DB1" w:rsidRDefault="007F5CC5" w:rsidP="007F5CC5">
+          <w:pPr>
+            <w:pStyle w:val="187860C8B0C140EDBFFF8D9121AE2AFE"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00720BF7">
+            <w:rPr>
+              <w:rStyle w:val="Textedelespacerserv"/>
+            </w:rPr>
+            <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="6C50D05DF1FA479A888308B59E766DD0"/>
+        <w:category>
+          <w:name w:val="Général"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{CC32D91C-10A7-4399-935B-F54D9BDD972F}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00000000" w:rsidRDefault="000C57AC" w:rsidP="000C57AC">
+          <w:pPr>
+            <w:pStyle w:val="6C50D05DF1FA479A888308B59E766DD0"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00720BF7">
+            <w:rPr>
+              <w:rStyle w:val="Textedelespacerserv"/>
+            </w:rPr>
+            <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
@@ -26004,123 +22952,123 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Mangal">
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00008003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:view w:val="normal"/>
   <w:revisionView w:inkAnnotations="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00577037"/>
+    <w:rsid w:val="000C57AC"/>
+    <w:rsid w:val="00235DB1"/>
     <w:rsid w:val="00371BCB"/>
+    <w:rsid w:val="00397D06"/>
     <w:rsid w:val="004576F5"/>
+    <w:rsid w:val="00481CA8"/>
     <w:rsid w:val="00577037"/>
     <w:rsid w:val="00626554"/>
+    <w:rsid w:val="007A242E"/>
     <w:rsid w:val="007C2287"/>
+    <w:rsid w:val="007F5CC5"/>
     <w:rsid w:val="00A356F2"/>
     <w:rsid w:val="00D13202"/>
+    <w:rsid w:val="00E818C8"/>
     <w:rsid w:val="00FA19B4"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-FR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
@@ -26531,546 +23479,130 @@
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Aucuneliste">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="Textedelespacerserv">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00A356F2"/>
+    <w:rsid w:val="000C57AC"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="3813710A31C547D4A7B4CE073B58CACA">
     <w:name w:val="3813710A31C547D4A7B4CE073B58CACA"/>
     <w:rsid w:val="00D13202"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="6DB625BB29904A1A94F862055D73E4F3">
-[...441 lines deleted...]
-    <w:rsid w:val="00D13202"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FCCEE7A16E214B19B32ACCDDDEA76470">
+    <w:name w:val="FCCEE7A16E214B19B32ACCDDDEA76470"/>
+    <w:rsid w:val="007A242E"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="C453F3998D294FBCAB223CEE1B711618">
     <w:name w:val="C453F3998D294FBCAB223CEE1B711618"/>
     <w:rsid w:val="004576F5"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="17B34A1D65FB49E2A8B14A851FE0986F">
     <w:name w:val="17B34A1D65FB49E2A8B14A851FE0986F"/>
     <w:rsid w:val="004576F5"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="8D126E1B3FD743FBB0E58A8ED73A67CF">
     <w:name w:val="8D126E1B3FD743FBB0E58A8ED73A67CF"/>
     <w:rsid w:val="004576F5"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="9A384A0F867D45FEA96CEE3DC5B91FAF">
     <w:name w:val="9A384A0F867D45FEA96CEE3DC5B91FAF"/>
     <w:rsid w:val="004576F5"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="0AB7B610823D4E119904185F2540BED6">
-[...10 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="360112C28D7541B094D3AFA777FEBECE">
     <w:name w:val="360112C28D7541B094D3AFA777FEBECE"/>
     <w:rsid w:val="004576F5"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="569B46A423054D05A2FE656AB5821900">
     <w:name w:val="569B46A423054D05A2FE656AB5821900"/>
     <w:rsid w:val="004576F5"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AFF9FC1926594CB88D7B5CD1770DF2BA">
     <w:name w:val="AFF9FC1926594CB88D7B5CD1770DF2BA"/>
     <w:rsid w:val="004576F5"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="1D8BB00355C74A09AA942F722032746C">
     <w:name w:val="1D8BB00355C74A09AA942F722032746C"/>
     <w:rsid w:val="004576F5"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="D005B98358D84D329C0168D9F500A406">
+    <w:name w:val="D005B98358D84D329C0168D9F500A406"/>
+    <w:rsid w:val="00E818C8"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2A8B77E441794A09A7B7D07277590C2D">
+    <w:name w:val="2A8B77E441794A09A7B7D07277590C2D"/>
+    <w:rsid w:val="007F5CC5"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="0FDF304140944861823008404C32EE0A">
+    <w:name w:val="0FDF304140944861823008404C32EE0A"/>
+    <w:rsid w:val="007F5CC5"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="056F3BB49C2744A580608BD3A53FFAF8">
+    <w:name w:val="056F3BB49C2744A580608BD3A53FFAF8"/>
+    <w:rsid w:val="007F5CC5"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3E24D0BA18F14C79B6C102702CB13538">
+    <w:name w:val="3E24D0BA18F14C79B6C102702CB13538"/>
+    <w:rsid w:val="007F5CC5"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="C1C84338E8FE4910A78FFE90B583033F">
+    <w:name w:val="C1C84338E8FE4910A78FFE90B583033F"/>
+    <w:rsid w:val="007F5CC5"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="9937E920160B4840967EB4CE6ED4E02B">
+    <w:name w:val="9937E920160B4840967EB4CE6ED4E02B"/>
+    <w:rsid w:val="007F5CC5"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="187860C8B0C140EDBFFF8D9121AE2AFE">
+    <w:name w:val="187860C8B0C140EDBFFF8D9121AE2AFE"/>
+    <w:rsid w:val="007F5CC5"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="6C50D05DF1FA479A888308B59E766DD0">
+    <w:name w:val="6C50D05DF1FA479A888308B59E766DD0"/>
+    <w:rsid w:val="000C57AC"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
@@ -27308,82 +23840,82 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{56419722-F829-4C81-A48F-E5D9DB7032F0}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{51D49C97-6D89-4E0F-B755-11798CFD384E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>10</Pages>
-[...1 lines deleted...]
-  <Characters>11478</Characters>
+  <Pages>9</Pages>
+  <Words>2028</Words>
+  <Characters>11154</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>95</Lines>
-  <Paragraphs>27</Paragraphs>
+  <Lines>92</Lines>
+  <Paragraphs>26</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>ENSOSP</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>13537</CharactersWithSpaces>
+  <CharactersWithSpaces>13156</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>ROSSOW Benoit</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>