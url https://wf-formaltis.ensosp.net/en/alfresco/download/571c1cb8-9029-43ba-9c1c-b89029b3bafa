--- v0 (2026-04-20)
+++ v1 (2026-06-05)
@@ -137,103 +137,74 @@
     </w:p>
     <w:p w14:paraId="427DBB50" w14:textId="77777777" w:rsidR="00021484" w:rsidRDefault="00021484" w:rsidP="004A1EF9">
       <w:pPr>
         <w:spacing w:before="1600"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="336DFFEF" w14:textId="77777777" w:rsidR="004A1EF9" w:rsidRDefault="004A1EF9" w:rsidP="004A1EF9">
       <w:pPr>
         <w:spacing w:before="1600"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6C87B245" w14:textId="2BF319C9" w:rsidR="005C5C2D" w:rsidRPr="00DF63F6" w:rsidRDefault="2227244E" w:rsidP="40DAD877">
+    <w:p w14:paraId="6C87B245" w14:textId="3939072C" w:rsidR="005C5C2D" w:rsidRPr="00DF63F6" w:rsidRDefault="003D5B86" w:rsidP="40DAD877">
       <w:pPr>
         <w:spacing w:before="1600"/>
         <w:ind w:right="-284"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="40DAD877">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
-          <w:bCs/>
           <w:i/>
-          <w:iCs/>
-          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Les documents doivent être déposés sous format électronique quatre semaines avant la date de la commission sur la plateforme </w:t>
-[...25 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>Les documents doivent être transmis obligatoirement sous format électronique quatre semaines avant la date de la commission via la plateforme « Mes Formalités Ensosp+ »</w:t>
       </w:r>
       <w:r w:rsidR="00704D4E" w:rsidRPr="40DAD877">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00453D97" w:rsidRPr="40DAD877">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:br w:type="page"/>
@@ -3239,105 +3210,129 @@
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:id w:val="873480505"/>
           <w:placeholder>
             <w:docPart w:val="9AB50ED59C0949D5BF90B4C45CB3D992"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="22468D2F">
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="6A1A801F" w14:textId="4AE0ED8B" w:rsidR="00D90A0F" w:rsidRDefault="00D90A0F" w:rsidP="00D90A0F">
+    <w:p w14:paraId="6A1A801F" w14:textId="07AD4579" w:rsidR="00D90A0F" w:rsidRDefault="00D90A0F" w:rsidP="00D90A0F">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="Textedelespacerserv"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="22468D2F">
         <w:rPr>
           <w:rStyle w:val="Textedelespacerserv"/>
         </w:rPr>
         <w:t xml:space="preserve">Demande l’examen de la dispense </w:t>
       </w:r>
       <w:r w:rsidR="00F33241" w:rsidRPr="22468D2F">
         <w:rPr>
           <w:rStyle w:val="Textedelespacerserv"/>
         </w:rPr>
-        <w:t xml:space="preserve">des </w:t>
+        <w:t xml:space="preserve">de </w:t>
       </w:r>
       <w:r w:rsidR="00F33241">
         <w:rPr>
           <w:rStyle w:val="Textedelespacerserv"/>
         </w:rPr>
-        <w:t>modules de formations des</w:t>
+        <w:t>modul</w:t>
+      </w:r>
+      <w:r w:rsidR="004C7A61">
+        <w:rPr>
+          <w:rStyle w:val="Textedelespacerserv"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidR="00F33241">
+        <w:rPr>
+          <w:rStyle w:val="Textedelespacerserv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de formation des</w:t>
       </w:r>
       <w:r w:rsidR="00F33241" w:rsidRPr="22468D2F">
         <w:rPr>
           <w:rStyle w:val="Textedelespacerserv"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="004C7A61">
         <w:rPr>
           <w:rStyle w:val="Textedelespacerserv"/>
         </w:rPr>
-        <w:t>infirmiers</w:t>
+        <w:t>médecins</w:t>
       </w:r>
       <w:r w:rsidRPr="22468D2F">
         <w:rPr>
           <w:rStyle w:val="Textedelespacerserv"/>
         </w:rPr>
-        <w:t xml:space="preserve"> de sapeurs-pompiers professionnels ou contractuels des SIS identifiés ci-dessous : </w:t>
+        <w:t xml:space="preserve"> de sapeurs-pompiers </w:t>
+      </w:r>
+      <w:r w:rsidR="004C7A61">
+        <w:rPr>
+          <w:rStyle w:val="Textedelespacerserv"/>
+        </w:rPr>
+        <w:t>volontaires</w:t>
+      </w:r>
+      <w:r w:rsidRPr="22468D2F">
+        <w:rPr>
+          <w:rStyle w:val="Textedelespacerserv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> des SIS identifiés ci-dessous : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="15B2155B" w14:textId="77777777" w:rsidR="00D90A0F" w:rsidRDefault="00D90A0F" w:rsidP="00D90A0F">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="Textedelespacerserv"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0528A543" w14:textId="66D0BA46" w:rsidR="00D90A0F" w:rsidRDefault="00EC0E8E" w:rsidP="00D90A0F">
+    <w:p w14:paraId="0528A543" w14:textId="66D0BA46" w:rsidR="00D90A0F" w:rsidRDefault="003D5B86" w:rsidP="00D90A0F">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:color w:val="808080"/>
           </w:rPr>
           <w:id w:val="-1498798171"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr>
           <w:rPr>
             <w:color w:val="auto"/>
           </w:rPr>
         </w:sdtEndPr>
@@ -12299,56 +12294,56 @@
   <w:num w:numId="25">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="26">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="27">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="28">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="29">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="30">
     <w:abstractNumId w:val="25"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="A2eKmmmuCGX41hUemNsGAKV/MYovy+nXnQ/s5gutFaielbYUq8D/LAym2uxB+281mX4u1dJR5AV6CCL7uN3t4g==" w:salt="2N2ZmfZirv5rT4XI7ybUSA=="/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="bCYhHHbD8cQYWy/XGFOw8vm9Zo8bZ1ih+yQ/Jj3B1Nxw3ibh67fX1JdEr9iwRg+BfFMkSX9Z5A7vYx4HuGZfgQ==" w:salt="ztAsmD+DoNXSUtzlIE5nDQ=="/>
   <w:defaultTabStop w:val="8505"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="8193"/>
+    <o:shapedefaults v:ext="edit" spidmax="12289"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00EE7312"/>
     <w:rsid w:val="00021484"/>
     <w:rsid w:val="0004409B"/>
     <w:rsid w:val="00044AC2"/>
     <w:rsid w:val="00063193"/>
@@ -12386,64 +12381,66 @@
     <w:rsid w:val="00245DCE"/>
     <w:rsid w:val="0025268A"/>
     <w:rsid w:val="00254B54"/>
     <w:rsid w:val="00260A71"/>
     <w:rsid w:val="00266FEF"/>
     <w:rsid w:val="002B1A32"/>
     <w:rsid w:val="002B59E2"/>
     <w:rsid w:val="002C339E"/>
     <w:rsid w:val="002D6350"/>
     <w:rsid w:val="002F1A41"/>
     <w:rsid w:val="002F2CE5"/>
     <w:rsid w:val="00302CA6"/>
     <w:rsid w:val="00317717"/>
     <w:rsid w:val="00322AB9"/>
     <w:rsid w:val="0032655E"/>
     <w:rsid w:val="00334311"/>
     <w:rsid w:val="00340491"/>
     <w:rsid w:val="003441DF"/>
     <w:rsid w:val="00352EA4"/>
     <w:rsid w:val="00367725"/>
     <w:rsid w:val="0038079E"/>
     <w:rsid w:val="00381324"/>
     <w:rsid w:val="003A5EF4"/>
     <w:rsid w:val="003B0474"/>
     <w:rsid w:val="003B0971"/>
+    <w:rsid w:val="003D5B86"/>
     <w:rsid w:val="003E664F"/>
     <w:rsid w:val="003E7300"/>
     <w:rsid w:val="004014CD"/>
     <w:rsid w:val="004127BB"/>
     <w:rsid w:val="00432082"/>
     <w:rsid w:val="00453D97"/>
     <w:rsid w:val="00462192"/>
     <w:rsid w:val="004706BB"/>
     <w:rsid w:val="00472CFE"/>
     <w:rsid w:val="00484D89"/>
     <w:rsid w:val="004957F0"/>
     <w:rsid w:val="00497F90"/>
     <w:rsid w:val="004A1EF9"/>
     <w:rsid w:val="004B27AB"/>
+    <w:rsid w:val="004C7A61"/>
     <w:rsid w:val="004F4FF0"/>
     <w:rsid w:val="004F5562"/>
     <w:rsid w:val="004F6083"/>
     <w:rsid w:val="0051084D"/>
     <w:rsid w:val="005357EE"/>
     <w:rsid w:val="005413AD"/>
     <w:rsid w:val="00554D44"/>
     <w:rsid w:val="005672ED"/>
     <w:rsid w:val="00571361"/>
     <w:rsid w:val="005819B4"/>
     <w:rsid w:val="00584953"/>
     <w:rsid w:val="005938E6"/>
     <w:rsid w:val="00594F61"/>
     <w:rsid w:val="005C049B"/>
     <w:rsid w:val="005C3AAA"/>
     <w:rsid w:val="005C5C2D"/>
     <w:rsid w:val="005D0BC9"/>
     <w:rsid w:val="005F2345"/>
     <w:rsid w:val="005F7239"/>
     <w:rsid w:val="00605242"/>
     <w:rsid w:val="00614E7E"/>
     <w:rsid w:val="0064210E"/>
     <w:rsid w:val="00645A2C"/>
     <w:rsid w:val="00656FA5"/>
     <w:rsid w:val="0066503E"/>
@@ -12643,51 +12640,51 @@
     <w:rsid w:val="52C82178"/>
     <w:rsid w:val="5CC3F919"/>
     <w:rsid w:val="5D8CD3FF"/>
     <w:rsid w:val="64E3EDF0"/>
     <w:rsid w:val="6F393676"/>
     <w:rsid w:val="74FC788D"/>
     <w:rsid w:val="7A2A77C4"/>
     <w:rsid w:val="7A48E847"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-FR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="8193"/>
+    <o:shapedefaults v:ext="edit" spidmax="12289"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="4A18DE00"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{4E5AAFFD-3844-4327-8345-9DF930FC3A2A}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
@@ -13874,50 +13871,63 @@
         <w:div w:id="2087534668">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
         <w:div w:id="844200939">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
+    </w:div>
+    <w:div w:id="741485834">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
     </w:div>
     <w:div w:id="754941660">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="837883407">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -17875,75 +17885,75 @@
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BBE07755-839C-47CF-B29E-93B3735232BC}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{73DDE247-CE74-44D4-8D0D-CB98A355D03B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>12</Pages>
-  <Words>1830</Words>
-  <Characters>10065</Characters>
+  <Words>1831</Words>
+  <Characters>10076</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>83</Lines>
   <Paragraphs>23</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>ENSOSP</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>11872</CharactersWithSpaces>
+  <CharactersWithSpaces>11884</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>ROSSOW Benoit</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100E217E605161CB2428F90B0C02E75FB4E</vt:lpwstr>
   </property>