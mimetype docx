--- v0 (2026-04-20)
+++ v1 (2026-06-05)
@@ -210,850 +210,503 @@
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3402"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:sectPr w:rsidR="00772F4E" w:rsidSect="00117D39">
           <w:footerReference w:type="default" r:id="rId9"/>
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="851" w:right="1274" w:bottom="1418" w:left="1418" w:header="709" w:footer="709" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5E6993D9" w14:textId="77777777" w:rsidR="00250E85" w:rsidRPr="00E30891" w:rsidRDefault="00E30891" w:rsidP="00250E85">
+    <w:p w14:paraId="76548567" w14:textId="7927A9AA" w:rsidR="00E30891" w:rsidRPr="002851EE" w:rsidRDefault="00E30891" w:rsidP="002851EE">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3402"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>officier de garde SPV</w:t>
+        <w:t>officier</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de garde SPV</w:t>
       </w:r>
       <w:r w:rsidR="004628F1">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="88745137"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="004628F1">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="004628F1" w:rsidRPr="004628F1">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00250E85">
-[...40 lines deleted...]
-      </w:sdt>
     </w:p>
-    <w:p w14:paraId="1359C7D9" w14:textId="77777777" w:rsidR="00E30891" w:rsidRPr="00250E85" w:rsidRDefault="004628F1" w:rsidP="00250E85">
-[...169 lines deleted...]
-    <w:p w14:paraId="238EBBC1" w14:textId="77777777" w:rsidR="00E30891" w:rsidRPr="00E30891" w:rsidRDefault="00E30891" w:rsidP="00E30891">
+    <w:p w14:paraId="238EBBC1" w14:textId="3D7FFFCE" w:rsidR="00E30891" w:rsidRPr="00E30891" w:rsidRDefault="00E30891" w:rsidP="00E30891">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3402"/>
           <w:tab w:val="left" w:pos="6237"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00E30891">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>chef de centre</w:t>
+        <w:t>chef</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E30891">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de centre</w:t>
+      </w:r>
+      <w:r w:rsidR="00D47E0A">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> SPV</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="226582671"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="35C58DFE" w14:textId="77777777" w:rsidR="00E30891" w:rsidRDefault="00E30891" w:rsidP="00E30891">
+    <w:p w14:paraId="35C58DFE" w14:textId="0CF9CEB3" w:rsidR="00E30891" w:rsidRDefault="00E30891" w:rsidP="00E30891">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3402"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>chef de groupement</w:t>
+        <w:t>chef</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:r w:rsidR="00D47E0A">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>centre SPP</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="1287234692"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="76E5098F" w14:textId="77777777" w:rsidR="00AC3D60" w:rsidRPr="00E30891" w:rsidRDefault="00AC3D60" w:rsidP="00AC3D60">
+    <w:p w14:paraId="667B70A8" w14:textId="36419161" w:rsidR="006862E6" w:rsidRDefault="006862E6" w:rsidP="00E30891">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3402"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>AP1</w:t>
+        <w:t>chef</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de groupement</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:sdt>
-[...42 lines deleted...]
-      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>AP2</w:t>
-[...7 lines deleted...]
-        <w:tab/>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
-          <w:id w:val="215403258"/>
+          <w:id w:val="1238359805"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="3A817B01" w14:textId="77777777" w:rsidR="00DF022E" w:rsidRPr="00DF022E" w:rsidRDefault="00DF022E" w:rsidP="00DF022E">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="3402"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="14589DE6" w14:textId="77777777" w:rsidR="00322AB9" w:rsidRPr="005F36CB" w:rsidRDefault="00DF63F6" w:rsidP="005F36CB">
+    <w:p w14:paraId="42B7C672" w14:textId="77777777" w:rsidR="00D47E0A" w:rsidRDefault="00D47E0A" w:rsidP="00D47E0A">
       <w:pPr>
-        <w:spacing w:after="0"/>
-[...102 lines deleted...]
-        <w:spacing w:before="200" w:after="400"/>
+        <w:spacing w:before="1600"/>
+        <w:ind w:right="-284"/>
         <w:jc w:val="center"/>
-        <w:rPr>
-[...37 lines deleted...]
-        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_Hlk228348011"/>
+    </w:p>
+    <w:p w14:paraId="2D4F89FF" w14:textId="30081FC6" w:rsidR="002F000D" w:rsidRPr="00D47E0A" w:rsidRDefault="002F000D" w:rsidP="00D47E0A">
+      <w:pPr>
+        <w:spacing w:before="1600"/>
+        <w:ind w:right="-284"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rStyle w:val="Lienhypertexte"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF63F6">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Les documents doivent être </w:t>
+        <w:t>Les documents doivent être transmis obligatoirement sous format électronique</w:t>
       </w:r>
-      <w:r w:rsidR="00D43991">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">dactylographiés et </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">trois semaines </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D42F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>minimum</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>avant la date de la commission</w:t>
       </w:r>
       <w:r w:rsidRPr="00DF63F6">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>transmis obligatoirement sous format électronique</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0087735A">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> trois semaines avant la date de la commission</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> à l’adresse suivante :</w:t>
+        <w:t>via la plateforme « Mes Formalités Ensosp+ »</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62C8E8C6" w14:textId="2E342F1F" w:rsidR="00D43991" w:rsidRDefault="000D651F" w:rsidP="0036770D">
-[...25 lines deleted...]
-    <w:p w14:paraId="5096EDEA" w14:textId="77777777" w:rsidR="005C5C2D" w:rsidRPr="00DF022E" w:rsidRDefault="00D43991" w:rsidP="00026941">
+    <w:bookmarkEnd w:id="0"/>
+    <w:p w14:paraId="5096EDEA" w14:textId="2E19C2B6" w:rsidR="005C5C2D" w:rsidRPr="00DF022E" w:rsidRDefault="00D43991" w:rsidP="00026941">
       <w:pPr>
         <w:spacing w:before="200" w:after="400"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...21 lines deleted...]
-      </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="005C5C2D" w:rsidRPr="00DF63F6">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="49320FC3" w14:textId="77777777" w:rsidR="00614E7E" w:rsidRPr="00DF63F6" w:rsidRDefault="00614E7E" w:rsidP="00614E7E">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
         <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent1" w:themeFillTint="33"/>
@@ -2944,123 +2597,81 @@
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="00F76B14">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidRPr="00F76B14">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">              </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="547EAF80" w14:textId="77777777" w:rsidR="008F007A" w:rsidRPr="00F76B14" w:rsidRDefault="008F007A" w:rsidP="0074438B">
+          <w:p w14:paraId="547EAF80" w14:textId="3B485E36" w:rsidR="00D47E0A" w:rsidRPr="00F76B14" w:rsidRDefault="008F007A" w:rsidP="00D47E0A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3511"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F76B14">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">  Autre (cas des formations AP 1 et AP 2) </w:t>
-[...32 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1B1FB15F" w14:textId="77777777" w:rsidR="008F007A" w:rsidRPr="00F76B14" w:rsidRDefault="008F007A" w:rsidP="0074438B">
+          <w:p w14:paraId="1B1FB15F" w14:textId="1811D53F" w:rsidR="008F007A" w:rsidRPr="00F76B14" w:rsidRDefault="008F007A" w:rsidP="0074438B">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3511"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F76B14">
-[...6 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008F007A" w:rsidRPr="00BF0078" w14:paraId="57B97835" w14:textId="77777777" w:rsidTr="0074438B">
         <w:trPr>
           <w:trHeight w:val="709"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2689" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="351B5B0A" w14:textId="77777777" w:rsidR="008F007A" w:rsidRPr="00BF0078" w:rsidRDefault="008F007A" w:rsidP="0074438B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF0078">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
@@ -3836,86 +3447,95 @@
         </w:sdt>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="2F58F6E5" w14:textId="77777777" w:rsidR="008F007A" w:rsidRDefault="008F007A" w:rsidP="008F007A">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="03047EC5" w14:textId="77777777" w:rsidR="008F007A" w:rsidRDefault="008F007A" w:rsidP="008F007A">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5E7FFB4B" w14:textId="77777777" w:rsidR="008F007A" w:rsidRDefault="008F007A" w:rsidP="008F007A">
+    <w:p w14:paraId="5E7FFB4B" w14:textId="1F44E340" w:rsidR="008F007A" w:rsidRDefault="008F007A" w:rsidP="008F007A">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="30CECDF1" w14:textId="77777777" w:rsidR="00D47E0A" w:rsidRDefault="00D47E0A" w:rsidP="008F007A">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6ED86122" w14:textId="77777777" w:rsidR="00001C72" w:rsidRDefault="00001C72" w:rsidP="008F007A">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7E1353FA" w14:textId="77777777" w:rsidR="005672ED" w:rsidRPr="00DF63F6" w:rsidRDefault="005672ED" w:rsidP="005672ED">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
         <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent1" w:themeFillTint="33"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF63F6">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Cadre juridique de la dispense de formation</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="46899D20" w14:textId="77777777" w:rsidR="008F007A" w:rsidRPr="00DF63F6" w:rsidRDefault="008F007A" w:rsidP="008F007A">
       <w:pPr>
         <w:spacing w:before="400"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF63F6">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Conformément à la section 2 de l’arrêté du 22 août 2019</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
@@ -3973,67 +3593,67 @@
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00060A05">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">En application de l’arrêté précité, la demande de dispense doit être adressée par le service d'incendie et de secours à l'organisme de formation concerné </w:t>
       </w:r>
       <w:r w:rsidRPr="00060A05">
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>en amont de l'inscription à la formation visée</w:t>
       </w:r>
       <w:r w:rsidRPr="00060A05">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07F6A92E" w14:textId="77777777" w:rsidR="00EA3ACA" w:rsidRDefault="008F007A" w:rsidP="00001C72">
+    <w:p w14:paraId="07F6A92E" w14:textId="0DD3F1AC" w:rsidR="00EA3ACA" w:rsidRDefault="008F007A" w:rsidP="00001C72">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF63F6">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>Nous vous invitons à vous rapprocher de votre SDIS pour vous accompagner dans votre démarche et nous faire parvenir votre dossier.</w:t>
+        <w:t>Nous vous invitons à vous rapprocher de votre SIS pour vous accompagner dans votre démarche et nous faire parvenir votre dossier.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1CC4F360" w14:textId="77777777" w:rsidR="008F007A" w:rsidRPr="00DF63F6" w:rsidRDefault="008F007A" w:rsidP="008F007A">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
         <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent1" w:themeFillTint="33"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
         </w:rPr>
         <w:t>Modalités</w:t>
       </w:r>
       <w:r w:rsidRPr="00DF63F6">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> de la dispense de formation</w:t>
@@ -4174,64 +3794,64 @@
                                   <w:b/>
                                   <w:bCs/>
                                   <w:color w:val="FFFFFF" w:themeColor="background1"/>
                                   <w:kern w:val="24"/>
                                   <w:sz w:val="36"/>
                                   <w:szCs w:val="36"/>
                                 </w:rPr>
                                 <w:t>Au regard de l’expérience</w:t>
                               </w:r>
                             </w:p>
                           </w:txbxContent>
                         </wps:txbx>
                         <wps:bodyPr wrap="square" rtlCol="0">
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                       <wpg:graphicFrame>
                         <wpg:cNvPr id="5" name="Diagramme 5"/>
                         <wpg:cNvFrPr/>
                         <wpg:xfrm>
                           <a:off x="18806" y="880002"/>
                           <a:ext cx="2286000" cy="1518785"/>
                         </wpg:xfrm>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/diagram">
-                            <dgm:relIds xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:dm="rId12" r:lo="rId13" r:qs="rId14" r:cs="rId15"/>
+                            <dgm:relIds xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:dm="rId10" r:lo="rId11" r:qs="rId12" r:cs="rId13"/>
                           </a:graphicData>
                         </a:graphic>
                       </wpg:graphicFrame>
                       <wpg:graphicFrame>
                         <wpg:cNvPr id="6" name="Diagramme 6"/>
                         <wpg:cNvFrPr/>
                         <wpg:xfrm>
                           <a:off x="1354749" y="0"/>
                           <a:ext cx="5257800" cy="1143000"/>
                         </wpg:xfrm>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/diagram">
-                            <dgm:relIds xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:dm="rId17" r:lo="rId18" r:qs="rId19" r:cs="rId20"/>
+                            <dgm:relIds xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:dm="rId15" r:lo="rId16" r:qs="rId17" r:cs="rId18"/>
                           </a:graphicData>
                         </a:graphic>
                       </wpg:graphicFrame>
                       <wps:wsp>
                         <wps:cNvPr id="7" name="ZoneTexte 13"/>
                         <wps:cNvSpPr txBox="1"/>
                         <wps:spPr>
                           <a:xfrm>
                             <a:off x="5496622" y="923165"/>
                             <a:ext cx="2469079" cy="422717"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:gradFill flip="none" rotWithShape="1">
                             <a:gsLst>
                               <a:gs pos="0">
                                 <a:srgbClr val="FFC000">
                                   <a:lumMod val="60000"/>
                                   <a:lumOff val="40000"/>
                                 </a:srgbClr>
                               </a:gs>
                               <a:gs pos="23000">
                                 <a:srgbClr val="FFC000">
                                   <a:lumMod val="89000"/>
@@ -4359,64 +3979,64 @@
                           <a:solidFill>
                             <a:srgbClr val="7030A0"/>
                           </a:solidFill>
                           <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
                             <a:solidFill>
                               <a:srgbClr val="5B9BD5">
                                 <a:shade val="50000"/>
                               </a:srgbClr>
                             </a:solidFill>
                             <a:prstDash val="solid"/>
                             <a:miter lim="800000"/>
                           </a:ln>
                           <a:effectLst/>
                         </wps:spPr>
                         <wps:bodyPr rtlCol="0" anchor="ctr"/>
                       </wps:wsp>
                       <wpg:graphicFrame>
                         <wpg:cNvPr id="10" name="Diagramme 10"/>
                         <wpg:cNvFrPr/>
                         <wpg:xfrm>
                           <a:off x="877730" y="2560935"/>
                           <a:ext cx="2286000" cy="740066"/>
                         </wpg:xfrm>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/diagram">
-                            <dgm:relIds xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:dm="rId22" r:lo="rId23" r:qs="rId24" r:cs="rId25"/>
+                            <dgm:relIds xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:dm="rId20" r:lo="rId21" r:qs="rId22" r:cs="rId23"/>
                           </a:graphicData>
                         </a:graphic>
                       </wpg:graphicFrame>
                       <wpg:graphicFrame>
                         <wpg:cNvPr id="11" name="Diagramme 11"/>
                         <wpg:cNvFrPr/>
                         <wpg:xfrm>
                           <a:off x="6050818" y="2122495"/>
                           <a:ext cx="2286000" cy="632475"/>
                         </wpg:xfrm>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/diagram">
-                            <dgm:relIds xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:dm="rId27" r:lo="rId28" r:qs="rId29" r:cs="rId30"/>
+                            <dgm:relIds xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:dm="rId25" r:lo="rId26" r:qs="rId27" r:cs="rId28"/>
                           </a:graphicData>
                         </a:graphic>
                       </wpg:graphicFrame>
                       <wps:wsp>
                         <wps:cNvPr id="12" name="Flèche à angle droit 12"/>
                         <wps:cNvSpPr/>
                         <wps:spPr>
                           <a:xfrm rot="10800000">
                             <a:off x="771668" y="170063"/>
                             <a:ext cx="2276873" cy="747351"/>
                           </a:xfrm>
                           <a:prstGeom prst="bentUpArrow">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:solidFill>
                             <a:srgbClr val="7030A0"/>
                           </a:solidFill>
                           <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
                             <a:solidFill>
                               <a:srgbClr val="7030A0"/>
                             </a:solidFill>
                             <a:prstDash val="solid"/>
                             <a:miter lim="800000"/>
                           </a:ln>
                           <a:effectLst/>
@@ -4490,108 +4110,108 @@
                           <w:t>Au regard de l’expérience</w:t>
                         </w:r>
                       </w:p>
                     </w:txbxContent>
                   </v:textbox>
                 </v:shape>
                 <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
                   <v:stroke joinstyle="miter"/>
                   <v:formulas>
                     <v:f eqn="if lineDrawn pixelLineWidth 0"/>
                     <v:f eqn="sum @0 1 0"/>
                     <v:f eqn="sum 0 0 @1"/>
                     <v:f eqn="prod @2 1 2"/>
                     <v:f eqn="prod @3 21600 pixelWidth"/>
                     <v:f eqn="prod @3 21600 pixelHeight"/>
                     <v:f eqn="sum @0 0 1"/>
                     <v:f eqn="prod @6 1 2"/>
                     <v:f eqn="prod @7 21600 pixelWidth"/>
                     <v:f eqn="sum @8 21600 0"/>
                     <v:f eqn="prod @7 21600 pixelHeight"/>
                     <v:f eqn="sum @10 21600 0"/>
                   </v:formulas>
                   <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
                   <o:lock v:ext="edit" aspectratio="t"/>
                 </v:shapetype>
-                <v:shape id="Diagramme 5" o:spid="_x0000_s1028" type="#_x0000_t75" style="position:absolute;left:3046;top:13493;width:14939;height:4056;visibility:visible" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQChtKngwwAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/RasJA&#10;FETfhf7DcoW+6UZpVaKriFBoH0pN9AOu2WsSzN5Ndzea/n1XEHwcZuYMs9r0phFXcr62rGAyTkAQ&#10;F1bXXCo4Hj5GCxA+IGtsLJOCP/KwWb8MVphqe+OMrnkoRYSwT1FBFUKbSumLigz6sW2Jo3e2zmCI&#10;0pVSO7xFuGnkNElm0mDNcaHClnYVFZe8Mwq2p+/OZn2RufY4qbuv3/nP/u2k1Ouw3y5BBOrDM/xo&#10;f2oF73C/Em+AXP8DAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAobSp4MMAAADaAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;">
-                  <v:imagedata r:id="rId32" o:title=""/>
+                <v:shape id="Diagramme 5" o:spid="_x0000_s1028" type="#_x0000_t75" style="position:absolute;left:3046;top:13493;width:14939;height:4056;visibility:visible" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQACONHPxAAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/dasJA&#10;FITvC77DcoTeFN1UaNHoKlorCPXCnzzAIXtMgtmzYXdN4tt3CwUvh5n5hlmselOLlpyvLCt4Hycg&#10;iHOrKy4UZJfdaArCB2SNtWVS8CAPq+XgZYGpth2fqD2HQkQI+xQVlCE0qZQ+L8mgH9uGOHpX6wyG&#10;KF0htcMuwk0tJ0nyKQ1WHBdKbOirpPx2vhsFyfEy+7lvaXp02aHdf2+6t+xQKPU67NdzEIH68Az/&#10;t/dawQf8XYk3QC5/AQAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAAI40c/EAAAA2gAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;">
+                  <v:imagedata r:id="rId30" o:title=""/>
                   <o:lock v:ext="edit" aspectratio="f"/>
                 </v:shape>
-                <v:shape id="Diagramme 6" o:spid="_x0000_s1029" type="#_x0000_t75" style="position:absolute;left:30816;top:303;width:22180;height:6330;visibility:visible" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCttBM8xAAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvhf6H5Qm91V1LCRLdhKRQEXooaiken9lnEsy+DdnVpP++KxR6HGbmG2adT7YTNxp861jDYq5A&#10;EFfOtFxr+Dq8Py9B+IBssHNMGn7IQ549PqwxNW7kHd32oRYRwj5FDU0IfSqlrxqy6OeuJ47e2Q0W&#10;Q5RDLc2AY4TbTr4olUiLLceFBnt6a6i67K9Wg1uq07EoD6H93GwUl93pu3790PppNhUrEIGm8B/+&#10;a2+NhgTuV+INkNkvAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAK20EzzEAAAA2gAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;">
-                  <v:imagedata r:id="rId33" o:title=""/>
+                <v:shape id="Diagramme 6" o:spid="_x0000_s1029" type="#_x0000_t75" style="position:absolute;left:30816;top:303;width:22180;height:6330;visibility:visible" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAga0+AwgAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9La8Mw&#10;EITvgfwHsYHeYjk+mOJGCSFg6LVuS9vbxlo/iLUylvyof31VKPQ4zMw3zPG8mE5MNLjWsoJDFIMg&#10;Lq1uuVbw9prvH0E4j6yxs0wKvsnB+bTdHDHTduYXmgpfiwBhl6GCxvs+k9KVDRl0ke2Jg1fZwaAP&#10;cqilHnAOcNPJJI5TabDlsNBgT9eGynsxGgU4tu9r/TmZPLe3Kpk+qtv6VSn1sFsuTyA8Lf4//Nd+&#10;1gpS+L0SboA8/QAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAga0+AwgAAANoAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;">
+                  <v:imagedata r:id="rId31" o:title=""/>
                   <o:lock v:ext="edit" aspectratio="f"/>
                 </v:shape>
                 <v:shape id="ZoneTexte 13" o:spid="_x0000_s1030" type="#_x0000_t202" style="position:absolute;left:54966;top:9231;width:24691;height:4227;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDgThxVwgAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/NqsIw&#10;FIT3gu8QjuBGrqkuVHqNIorgQhB/8N7lsTm2xeakNLHWtzeC4HKYmW+Y6bwxhaipcrllBYN+BII4&#10;sTrnVMHpuP6ZgHAeWWNhmRQ8ycF81m5NMdb2wXuqDz4VAcIuRgWZ92UspUsyMuj6tiQO3tVWBn2Q&#10;VSp1hY8AN4UcRtFIGsw5LGRY0jKj5Ha4GwW7gTTnv146KmpebS/PYbKy/1ulup1m8QvCU+O/4U97&#10;oxWM4X0l3AA5ewEAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDgThxVwgAAANoAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;" fillcolor="#ffd966">
                   <v:fill color2="#b38600" rotate="t" focusposition=".5,.5" focussize="" colors="0 #ffd966;15073f #e3ab00;45220f #bf9000;63570f #b38600" focus="100%" type="gradientRadial"/>
                   <v:shadow on="t" color="black" opacity="26214f" origin=",.5" offset="0,-3pt"/>
                   <v:textbox>
                     <w:txbxContent>
                       <w:p w14:paraId="0BC2FAA4" w14:textId="77777777" w:rsidR="008F007A" w:rsidRDefault="008F007A" w:rsidP="008F007A">
                         <w:pPr>
                           <w:pStyle w:val="NormalWeb"/>
                           <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
                         </w:pPr>
                         <w:r>
                           <w:rPr>
                             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsi="Calibri" w:cstheme="minorBidi"/>
                             <w:b/>
                             <w:bCs/>
                             <w:color w:val="FFFFFF" w:themeColor="background1"/>
                             <w:kern w:val="24"/>
                             <w:sz w:val="36"/>
                             <w:szCs w:val="36"/>
                           </w:rPr>
                           <w:t>Au regard des titres</w:t>
                         </w:r>
                       </w:p>
                     </w:txbxContent>
                   </v:textbox>
                 </v:shape>
                 <v:shapetype id="_x0000_t67" coordsize="21600,21600" o:spt="67" adj="16200,5400" path="m0@0l@1@0@1,0@2,0@2@0,21600@0,10800,21600xe">
                   <v:stroke joinstyle="miter"/>
                   <v:formulas>
                     <v:f eqn="val #0"/>
                     <v:f eqn="val #1"/>
                     <v:f eqn="sum height 0 #1"/>
                     <v:f eqn="sum 10800 0 #1"/>
                     <v:f eqn="sum width 0 #0"/>
                     <v:f eqn="prod @4 @3 10800"/>
                     <v:f eqn="sum width 0 @5"/>
                   </v:formulas>
                   <v:path o:connecttype="custom" o:connectlocs="10800,0;0,@0;10800,21600;21600,@0" o:connectangles="270,180,90,0" textboxrect="@1,0,@2,@6"/>
                   <v:handles>
                     <v:h position="#1,#0" xrange="0,10800" yrange="0,21600"/>
                   </v:handles>
                 </v:shapetype>
                 <v:shape id="Flèche vers le bas 8" o:spid="_x0000_s1031" type="#_x0000_t67" style="position:absolute;left:8937;top:17787;width:4235;height:7530;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBtM8jhvgAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Ni8Iw&#10;EL0L/ocwC940rYJKNS0iCl7t7sIeh2a2LW0mpYlt3V+/OQgeH+/7mE2mFQP1rrasIF5FIIgLq2su&#10;FXx9Xpd7EM4ja2wtk4InOcjS+eyIibYj32nIfSlCCLsEFVTed4mUrqjIoFvZjjhwv7Y36APsS6l7&#10;HEO4aeU6irbSYM2hocKOzhUVTf4wCm7Fbrw8N813YyI5/OVDfPq5x0otPqbTAYSnyb/FL/dNKwhb&#10;w5VwA2T6DwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAAAAAA&#10;AABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAAAAAA&#10;AAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAG0zyOG+AAAA2gAAAA8AAAAAAAAA&#10;AAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAADyAgAAAAA=&#10;" adj="15526" fillcolor="#7030a0" strokecolor="#41719c" strokeweight="1pt"/>
                 <v:shape id="Flèche vers le bas 9" o:spid="_x0000_s1032" type="#_x0000_t67" style="position:absolute;left:65537;top:13702;width:4191;height:7096;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBhYfwDxAAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BawIx&#10;FITvBf9DeEIvRbNWKHVrlHZB0Iulqx56e2xeN0s3L0sS3fXfG6HQ4zAz3zDL9WBbcSEfGscKZtMM&#10;BHHldMO1guNhM3kFESKyxtYxKbhSgPVq9LDEXLuev+hSxlokCIccFZgYu1zKUBmyGKauI07ej/MW&#10;Y5K+ltpjn+C2lc9Z9iItNpwWDHZUGKp+y7NV8BRs7D/nJ7Pb+q7sP/bF+fBdKPU4Ht7fQEQa4n/4&#10;r73VChZwv5JugFzdAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAGFh/APEAAAA2gAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" adj="15221" fillcolor="#7030a0" strokecolor="#41719c" strokeweight="1pt"/>
-                <v:shape id="Diagramme 10" o:spid="_x0000_s1033" type="#_x0000_t75" style="position:absolute;left:8545;top:25509;width:23096;height:10764;visibility:visible" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDCiF+2xQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;EIXvBf/DMoKXohs9FJu6ShCFCu1BK/Y6ZKdJaHY27G5j/PfOoeBthvfmvW9Wm8G1qqcQG88G5rMM&#10;FHHpbcOVgfPXfroEFROyxdYzGbhRhM169LTC3PorH6k/pUpJCMccDdQpdbnWsazJYZz5jli0Hx8c&#10;JllDpW3Aq4S7Vi+y7EU7bFgaauxoW1P5e/pzBo67Q6Dnbb/ovj/n5+G1j0Vx+TBmMh6KN1CJhvQw&#10;/1+/W8EXevlFBtDrOwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDCiF+2xQAAANsAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;">
-                  <v:imagedata r:id="rId34" o:title=""/>
+                <v:shape id="Diagramme 10" o:spid="_x0000_s1033" type="#_x0000_t75" style="position:absolute;left:8545;top:25509;width:23096;height:10764;visibility:visible" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAfiGGBxAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BSwMx&#10;EIXvQv9DmII3m1VB7LZpEW1BiiBtxfOwmd2EbiZrEtv13zsHwdsM78173yzXY+jVmVL2kQ3czipQ&#10;xE20njsDH8ftzSOoXJAt9pHJwA9lWK8mV0usbbzwns6H0ikJ4VyjAVfKUGudG0cB8ywOxKK1MQUs&#10;sqZO24QXCQ+9vquqBx3QszQ4HOjZUXM6fAcDb19559I8tt2799uh/dzsXu43xlxPx6cFqEJj+Tf/&#10;Xb9awRd6+UUG0KtfAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAB+IYYHEAAAA2wAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;">
+                  <v:imagedata r:id="rId32" o:title=""/>
                   <o:lock v:ext="edit" aspectratio="f"/>
                 </v:shape>
-                <v:shape id="Diagramme 11" o:spid="_x0000_s1034" type="#_x0000_t75" style="position:absolute;left:60328;top:21188;width:13656;height:4055;visibility:visible" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDndKztwAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9LawIx&#10;EL4X/A9hBG81uwVbXY0igqX0tj7u42bcLG4myyaraX99Uyj0Nh/fc1abaFtxp943jhXk0wwEceV0&#10;w7WC03H/PAfhA7LG1jEp+CIPm/XoaYWFdg8u6X4ItUgh7AtUYELoCil9Zciin7qOOHFX11sMCfa1&#10;1D0+Urht5UuWvUqLDacGgx3tDFW3w2AVbAdTXmYuhrfz8F5+5nvzvXBRqck4bpcgAsXwL/5zf+g0&#10;P4ffX9IBcv0DAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAAAAAA&#10;AAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA53Ss7cAAAADbAAAADwAAAAAA&#10;AAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPQCAAAAAA==&#10;">
-                  <v:imagedata r:id="rId35" o:title=""/>
+                <v:shape id="Diagramme 11" o:spid="_x0000_s1034" type="#_x0000_t75" style="position:absolute;left:60328;top:21188;width:13656;height:4055;visibility:visible" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDE/3oPwQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Li8Iw&#10;EL4L/ocwwt401cOyW41SBBfraX0cPI7N2BSbSbeJWv+9EYS9zcf3nNmis7W4UesrxwrGowQEceF0&#10;xaWCw341/ALhA7LG2jEpeJCHxbzfm2Gq3Z23dNuFUsQQ9ikqMCE0qZS+MGTRj1xDHLmzay2GCNtS&#10;6hbvMdzWcpIkn9JixbHBYENLQ8Vld7UKfr+3Vk/sMfvZ5LnJTn9VvkweSn0MumwKIlAX/sVv91rH&#10;+WN4/RIPkPMnAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAA&#10;AAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMT/eg/BAAAA2wAAAA8AAAAA&#10;AAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD1AgAAAAA=&#10;">
+                  <v:imagedata r:id="rId33" o:title=""/>
                   <o:lock v:ext="edit" aspectratio="f"/>
                 </v:shape>
                 <v:shape id="Flèche à angle droit 12" o:spid="_x0000_s1035" style="position:absolute;left:7716;top:1700;width:22769;height:7474;rotation:180;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" coordsize="2276873,747351" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBUQqm0wgAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/NasJA&#10;EL4LfYdlhF5EN2opEt2EWijUS6GxDzBkxyQmO7tkt0nq07uFQm/z8f3OIZ9MJwbqfWNZwXqVgCAu&#10;rW64UvB1flvuQPiArLGzTAp+yEOePcwOmGo78icNRahEDGGfooI6BJdK6cuaDPqVdcSRu9jeYIiw&#10;r6TucYzhppObJHmWBhuODTU6eq2pbItvo4DH21Mojo37kO22WxStu9rhpNTjfHrZgwg0hX/xn/td&#10;x/kb+P0lHiCzOwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBUQqm0wgAAANsAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;" path="m,560513r1996616,l1996616,186838r-93418,l2090035,r186838,186838l2183454,186838r,560513l,747351,,560513xe" fillcolor="#7030a0" strokecolor="#7030a0" strokeweight="1pt">
                   <v:stroke joinstyle="miter"/>
                   <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,560513;1996616,560513;1996616,186838;1903198,186838;2090035,0;2276873,186838;2183454,186838;2183454,747351;0,747351;0,560513" o:connectangles="0,0,0,0,0,0,0,0,0,0"/>
                 </v:shape>
                 <v:shape id="Flèche à angle droit 13" o:spid="_x0000_s1036" style="position:absolute;left:53158;top:1810;width:18346;height:7364;rotation:180;flip:x;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" coordsize="1834599,736374" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBpF3nvwgAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9La8JA&#10;EL4X+h+WKfSmm2qxEl1FFCG9CMb6OE6z02xodjZktxr/vSsIvc3H95zpvLO1OFPrK8cK3voJCOLC&#10;6YpLBV+7dW8MwgdkjbVjUnAlD/PZ89MUU+0uvKVzHkoRQ9inqMCE0KRS+sKQRd93DXHkflxrMUTY&#10;llK3eInhtpaDJBlJixXHBoMNLQ0Vv/mfVVBdP1b779OnPY3fD2YjuyynY6bU60u3mIAI1IV/8cOd&#10;6Th/CPdf4gFydgMAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBpF3nvwgAAANsAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;" path="m,552281r1558459,l1558459,184094r-92047,l1650506,r184093,184094l1742552,184094r,552280l,736374,,552281xe" fillcolor="#7030a0" strokecolor="#7030a0" strokeweight="1pt">
                   <v:stroke joinstyle="miter"/>
                   <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,552281;1558459,552281;1558459,184094;1466412,184094;1650506,0;1834599,184094;1742552,184094;1742552,736374;0,736374;0,552281" o:connectangles="0,0,0,0,0,0,0,0,0,0"/>
                 </v:shape>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="443397E2" w14:textId="77777777" w:rsidR="008F007A" w:rsidRDefault="008F007A" w:rsidP="008F007A">
       <w:pPr>
         <w:spacing w:after="400"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
@@ -7519,51 +7139,51 @@
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Activité </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidRPr="00F76B14">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>… :</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4DAC6312" w14:textId="36BC3AE7" w:rsidR="008F007A" w:rsidRPr="00F76B14" w:rsidRDefault="00DC6EB9" w:rsidP="00E87DE2">
+          <w:p w14:paraId="4DAC6312" w14:textId="36BC3AE7" w:rsidR="008F007A" w:rsidRPr="00F76B14" w:rsidRDefault="0075276A" w:rsidP="00E87DE2">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4536"/>
                 <w:tab w:val="right" w:pos="9072"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="-701933844"/>
                 <w:placeholder>
                   <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
               </w:sdtPr>
@@ -9094,118 +8714,75 @@
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:id w:val="-1775705920"/>
           <w:placeholder>
             <w:docPart w:val="2DEF42B9ADCF4068ADE12AD5539185C0"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="00270A31">
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="415DFF6D" w14:textId="77777777" w:rsidR="00001C72" w:rsidRPr="00260A56" w:rsidRDefault="00DC6EB9" w:rsidP="00001C72">
+    <w:p w14:paraId="415DFF6D" w14:textId="77777777" w:rsidR="00001C72" w:rsidRPr="00260A56" w:rsidRDefault="0075276A" w:rsidP="00001C72">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:id w:val="454143433"/>
           <w:placeholder>
             <w:docPart w:val="A05E95C4576D478B8D384F8CB0935D74"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00001C72" w:rsidRPr="00260A56">
-            <w:rPr>
-[...41 lines deleted...]
-          <w:r w:rsidRPr="00260A56">
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="417D12F9" w14:textId="2C1574C3" w:rsidR="00001C72" w:rsidRDefault="00001C72" w:rsidP="00001C72">
       <w:pPr>
         <w:spacing w:after="600"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:color w:val="1F4E79" w:themeColor="accent1" w:themeShade="80"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
@@ -9298,68 +8875,91 @@
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="00270A31">
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="1EC570E1" w14:textId="77777777" w:rsidR="00001C72" w:rsidRDefault="00001C72" w:rsidP="00001C72">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="17881B84" w14:textId="77777777" w:rsidR="00001C72" w:rsidRPr="00260A56" w:rsidRDefault="00001C72" w:rsidP="00001C72">
+    <w:p w14:paraId="17881B84" w14:textId="21CA2B7C" w:rsidR="00001C72" w:rsidRPr="00260A56" w:rsidRDefault="00001C72" w:rsidP="00001C72">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="1F4E79" w:themeColor="accent1" w:themeShade="80"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00260A56">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="1F4E79" w:themeColor="accent1" w:themeShade="80"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Signature :</w:t>
       </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+            <w:color w:val="1F4E79" w:themeColor="accent1" w:themeShade="80"/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+          </w:rPr>
+          <w:id w:val="-1704238883"/>
+          <w:placeholder>
+            <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="006862E6" w:rsidRPr="001A35EE">
+            <w:rPr>
+              <w:rStyle w:val="Textedelespacerserv"/>
+            </w:rPr>
+            <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
     </w:p>
     <w:p w14:paraId="5B945E22" w14:textId="77777777" w:rsidR="00001C72" w:rsidRPr="00BF0078" w:rsidRDefault="00001C72" w:rsidP="00001C72">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="65EC2D9E" w14:textId="77777777" w:rsidR="008F007A" w:rsidRPr="00D43991" w:rsidRDefault="008F007A" w:rsidP="00001C72">
       <w:pPr>
         <w:spacing w:before="60"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="008F007A" w:rsidRPr="00D43991" w:rsidSect="00772F4E">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="851" w:right="1274" w:bottom="1418" w:left="1418" w:header="709" w:footer="709" w:gutter="0"/>
@@ -9395,123 +8995,123 @@
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Narrow">
     <w:panose1 w:val="020B0606020202030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Mangal">
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00008003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="3488B20D" w14:textId="77777777" w:rsidR="00322AB9" w:rsidRPr="00DF63F6" w:rsidRDefault="00322AB9">
+  <w:p w14:paraId="3488B20D" w14:textId="79BFA595" w:rsidR="00322AB9" w:rsidRPr="00DF63F6" w:rsidRDefault="00322AB9">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00DF63F6">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:noProof/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
         <w:lang w:eastAsia="fr-FR"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="10AEC7C6" wp14:editId="1C32C036">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-128270</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
@@ -9575,121 +9175,129 @@
     </w:r>
     <w:r w:rsidR="00135A6D" w:rsidRPr="00DF63F6">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:t>ENSOSP/D</w:t>
     </w:r>
     <w:r w:rsidR="00135A6D">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:t>IRET</w:t>
     </w:r>
     <w:r w:rsidR="00135A6D" w:rsidRPr="00ED4005">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:t>/</w:t>
     </w:r>
-    <w:r w:rsidR="00135A6D">
+    <w:r w:rsidR="00D47E0A">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
-      <w:t>POLET/</w:t>
-[...23 lines deleted...]
-      <w:t>CARE</w:t>
+      <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="00135A6D">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:t>/</w:t>
     </w:r>
     <w:r w:rsidR="00135A6D" w:rsidRPr="0027121F">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="00135A6D">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
-      <w:t xml:space="preserve">SCER version du </w:t>
+      <w:t>SC</w:t>
     </w:r>
-    <w:r w:rsidR="00001C72">
+    <w:r w:rsidR="0003394F">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
-      <w:t>17</w:t>
+      <w:t>QCJ</w:t>
     </w:r>
     <w:r w:rsidR="00135A6D">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
-      <w:t>/03/2023</w:t>
+      <w:t xml:space="preserve"> version du </w:t>
+    </w:r>
+    <w:r w:rsidR="006862E6">
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:sz w:val="14"/>
+        <w:szCs w:val="14"/>
+      </w:rPr>
+      <w:t>13</w:t>
+    </w:r>
+    <w:r w:rsidR="00D47E0A">
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:sz w:val="14"/>
+        <w:szCs w:val="14"/>
+      </w:rPr>
+      <w:t>/0</w:t>
+    </w:r>
+    <w:r w:rsidR="006862E6">
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:sz w:val="14"/>
+        <w:szCs w:val="14"/>
+      </w:rPr>
+      <w:t>5</w:t>
+    </w:r>
+    <w:r w:rsidR="00D47E0A">
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:sz w:val="14"/>
+        <w:szCs w:val="14"/>
+      </w:rPr>
+      <w:t>/2026</w:t>
     </w:r>
     <w:r w:rsidRPr="00DF63F6">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="00DF63F6">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:tab/>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
     <w:r w:rsidRPr="00DF63F6">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
@@ -11801,158 +11409,163 @@
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="14">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="15">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="16">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="17">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="18">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="19">
     <w:abstractNumId w:val="8"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="123"/>
-  <w:doNotDisplayPageBoundaries/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="+skZGDJk1FrC7lu6QlrfYWBt/5WP2C4SOyns1JhsqyZV/S5neHCSOBejR7ZyEP9PX4QywUtdawUZTKZ/TczeIA==" w:salt="2Jnh2+Zffv1GXh/GCgWcMQ=="/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="U8lpowm5qle4q0UUYh5ro4uI7EirS9w6/dLgq7zrSoxnnEVL0VbqpfSUk7D4cqDs2gOVMVnvVWWYFIyych7jLw==" w:salt="B98hjG6d7y8XoZhjYsLf4g=="/>
   <w:defaultTabStop w:val="8505"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="38913"/>
+    <o:shapedefaults v:ext="edit" spidmax="45057"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00EE7312"/>
     <w:rsid w:val="00001C72"/>
     <w:rsid w:val="00012C76"/>
     <w:rsid w:val="00026941"/>
+    <w:rsid w:val="0003394F"/>
     <w:rsid w:val="00057F69"/>
     <w:rsid w:val="000917F0"/>
     <w:rsid w:val="00096621"/>
     <w:rsid w:val="000A64BC"/>
     <w:rsid w:val="000C6CDB"/>
     <w:rsid w:val="000D651F"/>
     <w:rsid w:val="000F2BBC"/>
     <w:rsid w:val="000F451B"/>
     <w:rsid w:val="001035D2"/>
     <w:rsid w:val="00117D39"/>
     <w:rsid w:val="0013458E"/>
     <w:rsid w:val="00135A6D"/>
     <w:rsid w:val="001409E3"/>
     <w:rsid w:val="0015762B"/>
     <w:rsid w:val="0017330A"/>
     <w:rsid w:val="001B49DA"/>
     <w:rsid w:val="001B6770"/>
     <w:rsid w:val="0022418F"/>
     <w:rsid w:val="002305D9"/>
     <w:rsid w:val="00245DCE"/>
     <w:rsid w:val="00250E85"/>
     <w:rsid w:val="00254B54"/>
     <w:rsid w:val="00260A71"/>
     <w:rsid w:val="00266FEF"/>
+    <w:rsid w:val="002851EE"/>
     <w:rsid w:val="002B1A32"/>
     <w:rsid w:val="002C5152"/>
     <w:rsid w:val="002E4A6D"/>
     <w:rsid w:val="002E4B24"/>
+    <w:rsid w:val="002F000D"/>
     <w:rsid w:val="002F0180"/>
     <w:rsid w:val="002F1A41"/>
     <w:rsid w:val="002F2CE5"/>
     <w:rsid w:val="002F70AF"/>
     <w:rsid w:val="00317717"/>
     <w:rsid w:val="00322AB9"/>
     <w:rsid w:val="00334311"/>
     <w:rsid w:val="003356C8"/>
     <w:rsid w:val="003441DF"/>
     <w:rsid w:val="003540AD"/>
     <w:rsid w:val="0036770D"/>
     <w:rsid w:val="00367725"/>
     <w:rsid w:val="0038079E"/>
     <w:rsid w:val="003A5EF4"/>
     <w:rsid w:val="003B0474"/>
     <w:rsid w:val="003E664F"/>
     <w:rsid w:val="00440571"/>
     <w:rsid w:val="00453D97"/>
     <w:rsid w:val="00462192"/>
     <w:rsid w:val="004628F1"/>
     <w:rsid w:val="00467C32"/>
     <w:rsid w:val="00472CFE"/>
     <w:rsid w:val="004B27AB"/>
     <w:rsid w:val="004B79F9"/>
     <w:rsid w:val="004C2F36"/>
     <w:rsid w:val="004C63C1"/>
     <w:rsid w:val="004F4FF0"/>
     <w:rsid w:val="0051084D"/>
     <w:rsid w:val="005672ED"/>
     <w:rsid w:val="005822DB"/>
     <w:rsid w:val="005938E6"/>
     <w:rsid w:val="005C5C2D"/>
     <w:rsid w:val="005F36CB"/>
     <w:rsid w:val="005F7239"/>
     <w:rsid w:val="00614E7E"/>
     <w:rsid w:val="00632CD9"/>
     <w:rsid w:val="00633315"/>
+    <w:rsid w:val="00642FC9"/>
     <w:rsid w:val="006615AB"/>
     <w:rsid w:val="00670263"/>
     <w:rsid w:val="006850B9"/>
+    <w:rsid w:val="006862E6"/>
     <w:rsid w:val="006867D2"/>
     <w:rsid w:val="00696B56"/>
     <w:rsid w:val="006C0412"/>
     <w:rsid w:val="006F1888"/>
     <w:rsid w:val="006F65E9"/>
     <w:rsid w:val="00702155"/>
     <w:rsid w:val="00725F4F"/>
     <w:rsid w:val="007261B9"/>
     <w:rsid w:val="00733452"/>
+    <w:rsid w:val="0075276A"/>
     <w:rsid w:val="00752B05"/>
     <w:rsid w:val="00772F4E"/>
     <w:rsid w:val="007A058B"/>
     <w:rsid w:val="007A6438"/>
     <w:rsid w:val="007B273D"/>
     <w:rsid w:val="007D20F0"/>
     <w:rsid w:val="007E3082"/>
     <w:rsid w:val="00802C0E"/>
     <w:rsid w:val="00814DF7"/>
     <w:rsid w:val="00824C3F"/>
     <w:rsid w:val="00830C60"/>
     <w:rsid w:val="00860121"/>
     <w:rsid w:val="00865E17"/>
     <w:rsid w:val="0087735A"/>
     <w:rsid w:val="008907CB"/>
     <w:rsid w:val="008C15D7"/>
     <w:rsid w:val="008E770E"/>
     <w:rsid w:val="008F007A"/>
     <w:rsid w:val="008F1CA6"/>
     <w:rsid w:val="008F436C"/>
     <w:rsid w:val="00901594"/>
     <w:rsid w:val="0093188D"/>
     <w:rsid w:val="00932ADD"/>
     <w:rsid w:val="00941DBB"/>
     <w:rsid w:val="0096232A"/>
@@ -11974,100 +11587,101 @@
     <w:rsid w:val="00A96595"/>
     <w:rsid w:val="00AA26E1"/>
     <w:rsid w:val="00AA4AB7"/>
     <w:rsid w:val="00AC3D60"/>
     <w:rsid w:val="00AD0400"/>
     <w:rsid w:val="00B103B8"/>
     <w:rsid w:val="00B32FC8"/>
     <w:rsid w:val="00B511B8"/>
     <w:rsid w:val="00B7564F"/>
     <w:rsid w:val="00B82742"/>
     <w:rsid w:val="00BB0337"/>
     <w:rsid w:val="00BD42D8"/>
     <w:rsid w:val="00BF0078"/>
     <w:rsid w:val="00C07FA4"/>
     <w:rsid w:val="00C106C2"/>
     <w:rsid w:val="00C326EF"/>
     <w:rsid w:val="00C35121"/>
     <w:rsid w:val="00C433AE"/>
     <w:rsid w:val="00C72A65"/>
     <w:rsid w:val="00C92D91"/>
     <w:rsid w:val="00D06E08"/>
     <w:rsid w:val="00D13D3B"/>
     <w:rsid w:val="00D23C17"/>
     <w:rsid w:val="00D43991"/>
     <w:rsid w:val="00D45443"/>
+    <w:rsid w:val="00D47E0A"/>
     <w:rsid w:val="00D82577"/>
     <w:rsid w:val="00DB1125"/>
     <w:rsid w:val="00DB174F"/>
     <w:rsid w:val="00DC6EB9"/>
     <w:rsid w:val="00DD12F1"/>
     <w:rsid w:val="00DF022E"/>
     <w:rsid w:val="00DF452C"/>
     <w:rsid w:val="00DF63F6"/>
     <w:rsid w:val="00E22C4B"/>
     <w:rsid w:val="00E30891"/>
     <w:rsid w:val="00E53D39"/>
     <w:rsid w:val="00E57649"/>
     <w:rsid w:val="00E802F8"/>
     <w:rsid w:val="00E86C99"/>
     <w:rsid w:val="00E87DE2"/>
     <w:rsid w:val="00E934AA"/>
     <w:rsid w:val="00EA3ACA"/>
     <w:rsid w:val="00EB385E"/>
     <w:rsid w:val="00ED4005"/>
     <w:rsid w:val="00EE7312"/>
     <w:rsid w:val="00F64758"/>
     <w:rsid w:val="00F74E21"/>
     <w:rsid w:val="00F76B14"/>
     <w:rsid w:val="00F77F05"/>
     <w:rsid w:val="00F85796"/>
     <w:rsid w:val="00F904A4"/>
     <w:rsid w:val="00FB352A"/>
     <w:rsid w:val="00FC7E66"/>
     <w:rsid w:val="00FE3ADA"/>
     <w:rsid w:val="00FE4B20"/>
     <w:rsid w:val="00FF189F"/>
     <w:rsid w:val="00FF407E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-FR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="38913"/>
+    <o:shapedefaults v:ext="edit" spidmax="45057"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="7C7F7D8D"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{4E5AAFFD-3844-4327-8345-9DF930FC3A2A}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
@@ -12789,51 +12403,51 @@
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Mentionnonrsolue">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="000D651F"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramLayout" Target="diagrams/layout1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramLayout" Target="diagrams/layout2.xml"/><Relationship Id="rId26" Type="http://schemas.microsoft.com/office/2007/relationships/diagramDrawing" Target="diagrams/drawing3.xml"/><Relationship Id="rId21" Type="http://schemas.microsoft.com/office/2007/relationships/diagramDrawing" Target="diagrams/drawing2.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramData" Target="diagrams/data1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramData" Target="diagrams/data2.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramColors" Target="diagrams/colors3.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.microsoft.com/office/2007/relationships/diagramDrawing" Target="diagrams/drawing1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramColors" Target="diagrams/colors2.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramQuickStyle" Target="diagrams/quickStyle4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ensosp.fr" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramQuickStyle" Target="diagrams/quickStyle3.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramColors" Target="diagrams/colors1.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramLayout" Target="diagrams/layout3.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramLayout" Target="diagrams/layout4.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:admin.commissionsjurys@ensosp.fr" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramQuickStyle" Target="diagrams/quickStyle2.xml"/><Relationship Id="rId31" Type="http://schemas.microsoft.com/office/2007/relationships/diagramDrawing" Target="diagrams/drawing4.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramQuickStyle" Target="diagrams/quickStyle1.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramData" Target="diagrams/data3.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramData" Target="diagrams/data4.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramColors" Target="diagrams/colors4.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramColors" Target="diagrams/colors1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramColors" Target="diagrams/colors2.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramLayout" Target="diagrams/layout4.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramLayout" Target="diagrams/layout3.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramQuickStyle" Target="diagrams/quickStyle1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramQuickStyle" Target="diagrams/quickStyle2.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramData" Target="diagrams/data4.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramLayout" Target="diagrams/layout2.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramData" Target="diagrams/data3.xml"/><Relationship Id="rId29" Type="http://schemas.microsoft.com/office/2007/relationships/diagramDrawing" Target="diagrams/drawing4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramLayout" Target="diagrams/layout1.xml"/><Relationship Id="rId24" Type="http://schemas.microsoft.com/office/2007/relationships/diagramDrawing" Target="diagrams/drawing3.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramData" Target="diagrams/data2.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramColors" Target="diagrams/colors3.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramColors" Target="diagrams/colors4.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramData" Target="diagrams/data1.xml"/><Relationship Id="rId19" Type="http://schemas.microsoft.com/office/2007/relationships/diagramDrawing" Target="diagrams/drawing2.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.microsoft.com/office/2007/relationships/diagramDrawing" Target="diagrams/drawing1.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramQuickStyle" Target="diagrams/quickStyle3.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramQuickStyle" Target="diagrams/quickStyle4.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/diagrams/colors1.xml><?xml version="1.0" encoding="utf-8"?>
 <dgm:colorsDef xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uniqueId="urn:microsoft.com/office/officeart/2005/8/colors/accent1_2">
   <dgm:title val=""/>
   <dgm:desc val=""/>
   <dgm:catLst>
     <dgm:cat type="accent1" pri="11200"/>
   </dgm:catLst>
   <dgm:styleLbl name="node0">
     <dgm:fillClrLst meth="repeat">
       <a:schemeClr val="accent1"/>
     </dgm:fillClrLst>
     <dgm:linClrLst meth="repeat">
       <a:schemeClr val="lt1"/>
     </dgm:linClrLst>
     <dgm:effectClrLst/>
     <dgm:txLinClrLst/>
     <dgm:txFillClrLst/>
     <dgm:txEffectClrLst/>
   </dgm:styleLbl>
   <dgm:styleLbl name="alignNode1">
     <dgm:fillClrLst meth="repeat">
       <a:schemeClr val="accent1"/>
     </dgm:fillClrLst>
@@ -15937,51 +15551,51 @@
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:effectLst/>
       </dgm:spPr>
     </dgm:pt>
     <dgm:pt modelId="{C57BD158-1860-4E82-A175-04B4A78ABF7A}" type="pres">
       <dgm:prSet presAssocID="{4295A8C9-3185-4417-96E6-B6EA0D1DA93D}" presName="txLvlOnly1" presStyleLbl="revTx" presStyleIdx="0" presStyleCnt="1" custAng="0"/>
       <dgm:spPr/>
     </dgm:pt>
   </dgm:ptLst>
   <dgm:cxnLst>
     <dgm:cxn modelId="{1D128B3D-2B47-4490-9D94-217624C5EA72}" type="presOf" srcId="{6A7D263D-728D-494C-9390-61F3A93E4722}" destId="{D223EC1F-0F34-48CC-832E-B718057D1365}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2008/layout/VerticalCircleList"/>
     <dgm:cxn modelId="{0903CF9D-565C-4F97-9CAE-10EDD0D30F11}" type="presOf" srcId="{4295A8C9-3185-4417-96E6-B6EA0D1DA93D}" destId="{C57BD158-1860-4E82-A175-04B4A78ABF7A}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2008/layout/VerticalCircleList"/>
     <dgm:cxn modelId="{1F1A1BC1-B4F7-4461-B5CE-F65894079FB7}" srcId="{6A7D263D-728D-494C-9390-61F3A93E4722}" destId="{4295A8C9-3185-4417-96E6-B6EA0D1DA93D}" srcOrd="0" destOrd="0" parTransId="{30717DE2-6D43-4D7E-984F-1C8BBCCACC77}" sibTransId="{AF68717C-ECAB-492A-B256-E8BAE99DAB3F}"/>
     <dgm:cxn modelId="{4E27AF58-B99A-4C87-888E-8CE8375A29CF}" type="presParOf" srcId="{D223EC1F-0F34-48CC-832E-B718057D1365}" destId="{D405BC5B-8B53-4E49-8134-8AAA32B7819B}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2008/layout/VerticalCircleList"/>
     <dgm:cxn modelId="{4029F0F2-C94D-41F0-A8BA-883ED59F360E}" type="presParOf" srcId="{D405BC5B-8B53-4E49-8134-8AAA32B7819B}" destId="{0285BE85-BC48-438F-B760-D03ADD71C07E}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2008/layout/VerticalCircleList"/>
     <dgm:cxn modelId="{CD275069-A482-4387-AFE9-2DF4421353DC}" type="presParOf" srcId="{D405BC5B-8B53-4E49-8134-8AAA32B7819B}" destId="{F4098223-F968-424C-8800-A9F4F9911F50}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2008/layout/VerticalCircleList"/>
     <dgm:cxn modelId="{655476C1-05D3-4FED-B733-93DFE28C2382}" type="presParOf" srcId="{D405BC5B-8B53-4E49-8134-8AAA32B7819B}" destId="{C57BD158-1860-4E82-A175-04B4A78ABF7A}" srcOrd="2" destOrd="0" presId="urn:microsoft.com/office/officeart/2008/layout/VerticalCircleList"/>
   </dgm:cxnLst>
   <dgm:bg/>
   <dgm:whole/>
   <dgm:extLst>
     <a:ext uri="http://schemas.microsoft.com/office/drawing/2008/diagram">
-      <dsp:dataModelExt xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" relId="rId16" minVer="http://schemas.openxmlformats.org/drawingml/2006/diagram"/>
+      <dsp:dataModelExt xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" relId="rId14" minVer="http://schemas.openxmlformats.org/drawingml/2006/diagram"/>
     </a:ext>
   </dgm:extLst>
 </dgm:dataModel>
 </file>
 
 <file path=word/diagrams/data2.xml><?xml version="1.0" encoding="utf-8"?>
 <dgm:dataModel xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <dgm:ptLst>
     <dgm:pt modelId="{7D177509-2F77-4799-8689-5EFDC9419B24}" type="doc">
       <dgm:prSet loTypeId="urn:microsoft.com/office/officeart/2005/8/layout/process2" loCatId="process" qsTypeId="urn:microsoft.com/office/officeart/2005/8/quickstyle/simple3" qsCatId="simple" csTypeId="urn:microsoft.com/office/officeart/2005/8/colors/accent1_2" csCatId="accent1" phldr="1"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{C3A71C6D-4E40-4AAB-B385-9EF499042E79}">
       <dgm:prSet phldrT="[Texte]" custT="1"/>
       <dgm:spPr>
         <a:xfrm>
           <a:off x="1164262" y="65901"/>
           <a:ext cx="1435791" cy="988657"/>
         </a:xfrm>
         <a:prstGeom prst="roundRect">
           <a:avLst>
             <a:gd name="adj" fmla="val 10000"/>
           </a:avLst>
         </a:prstGeom>
         <a:gradFill rotWithShape="0">
@@ -16079,51 +15693,51 @@
         <dgm:presLayoutVars>
           <dgm:resizeHandles val="exact"/>
         </dgm:presLayoutVars>
       </dgm:prSet>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{680E8B28-3503-4306-9C6D-7900A7B20317}" type="pres">
       <dgm:prSet presAssocID="{C3A71C6D-4E40-4AAB-B385-9EF499042E79}" presName="node" presStyleLbl="node1" presStyleIdx="0" presStyleCnt="1" custScaleX="43392" custScaleY="53782" custLinFactNeighborX="4038" custLinFactNeighborY="-19524">
         <dgm:presLayoutVars>
           <dgm:bulletEnabled val="1"/>
         </dgm:presLayoutVars>
       </dgm:prSet>
       <dgm:spPr/>
     </dgm:pt>
   </dgm:ptLst>
   <dgm:cxnLst>
     <dgm:cxn modelId="{4EE7C8AE-541D-4C47-BFFA-7C9BDC9F7A1A}" srcId="{7D177509-2F77-4799-8689-5EFDC9419B24}" destId="{C3A71C6D-4E40-4AAB-B385-9EF499042E79}" srcOrd="0" destOrd="0" parTransId="{5986158C-03F8-4725-90E3-3222A27BEFEF}" sibTransId="{43EC1366-C208-4A5B-87B5-CB91330EC7D8}"/>
     <dgm:cxn modelId="{893A66C7-56C7-4DE9-AA29-8E4A673C0FDC}" type="presOf" srcId="{7D177509-2F77-4799-8689-5EFDC9419B24}" destId="{132C44BE-543C-444C-80D5-BFBE8ACA6AFD}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/process2"/>
     <dgm:cxn modelId="{4B1D0CFE-DC65-4EF8-A1C3-FB6660D3AB07}" type="presOf" srcId="{C3A71C6D-4E40-4AAB-B385-9EF499042E79}" destId="{680E8B28-3503-4306-9C6D-7900A7B20317}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/process2"/>
     <dgm:cxn modelId="{3939C158-2B36-4632-9ED5-FCCE1A8F763C}" type="presParOf" srcId="{132C44BE-543C-444C-80D5-BFBE8ACA6AFD}" destId="{680E8B28-3503-4306-9C6D-7900A7B20317}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/process2"/>
   </dgm:cxnLst>
   <dgm:bg/>
   <dgm:whole/>
   <dgm:extLst>
     <a:ext uri="http://schemas.microsoft.com/office/drawing/2008/diagram">
-      <dsp:dataModelExt xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" relId="rId21" minVer="http://schemas.openxmlformats.org/drawingml/2006/diagram"/>
+      <dsp:dataModelExt xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" relId="rId19" minVer="http://schemas.openxmlformats.org/drawingml/2006/diagram"/>
     </a:ext>
   </dgm:extLst>
 </dgm:dataModel>
 </file>
 
 <file path=word/diagrams/data3.xml><?xml version="1.0" encoding="utf-8"?>
 <dgm:dataModel xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <dgm:ptLst>
     <dgm:pt modelId="{DCC700D0-0322-4156-9AE9-C28BDF2C0557}" type="doc">
       <dgm:prSet loTypeId="urn:microsoft.com/office/officeart/2008/layout/VerticalCircleList" loCatId="list" qsTypeId="urn:microsoft.com/office/officeart/2005/8/quickstyle/simple1" qsCatId="simple" csTypeId="urn:microsoft.com/office/officeart/2005/8/colors/accent1_2" csCatId="accent1" phldr="1"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr lang="fr-FR"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{FB325E5D-5731-45C5-BB87-3BDA9929EE98}">
       <dgm:prSet custT="1"/>
       <dgm:spPr>
         <a:xfrm>
           <a:off x="0" y="736339"/>
           <a:ext cx="1520470" cy="453894"/>
@@ -16299,51 +15913,51 @@
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:effectLst/>
       </dgm:spPr>
     </dgm:pt>
     <dgm:pt modelId="{305E39BC-BA30-453B-B17C-E06273B5C962}" type="pres">
       <dgm:prSet presAssocID="{FB325E5D-5731-45C5-BB87-3BDA9929EE98}" presName="txLvlOnly1" presStyleLbl="revTx" presStyleIdx="0" presStyleCnt="1" custAng="0" custScaleX="128744" custScaleY="205054" custLinFactY="66326" custLinFactNeighborX="-71470" custLinFactNeighborY="100000"/>
       <dgm:spPr/>
     </dgm:pt>
   </dgm:ptLst>
   <dgm:cxnLst>
     <dgm:cxn modelId="{83688028-B74F-409C-B9BB-B1283A49CAF6}" type="presOf" srcId="{FB325E5D-5731-45C5-BB87-3BDA9929EE98}" destId="{305E39BC-BA30-453B-B17C-E06273B5C962}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2008/layout/VerticalCircleList"/>
     <dgm:cxn modelId="{A755CF91-9CA5-4088-B94D-0E5D54B4CDD6}" type="presOf" srcId="{DCC700D0-0322-4156-9AE9-C28BDF2C0557}" destId="{BD4B5B88-5779-40C7-A0C4-615B1B5013D6}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2008/layout/VerticalCircleList"/>
     <dgm:cxn modelId="{5A7CEEAA-D761-4963-B76E-EF09FDE438EC}" srcId="{DCC700D0-0322-4156-9AE9-C28BDF2C0557}" destId="{FB325E5D-5731-45C5-BB87-3BDA9929EE98}" srcOrd="0" destOrd="0" parTransId="{B80049B6-3A91-46DA-80E7-668643F43019}" sibTransId="{A987986F-E8EF-4AA6-A20F-D93BBC162975}"/>
     <dgm:cxn modelId="{0A13CECC-FFFF-4EF1-AC03-4DC77BC5BB76}" type="presParOf" srcId="{BD4B5B88-5779-40C7-A0C4-615B1B5013D6}" destId="{452D161C-A45A-4EC5-9B58-C4CA278701B0}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2008/layout/VerticalCircleList"/>
     <dgm:cxn modelId="{604471E0-A30D-468C-B6C1-6332D16F1D54}" type="presParOf" srcId="{452D161C-A45A-4EC5-9B58-C4CA278701B0}" destId="{C279AB19-78BA-4839-BD6B-217285187CEC}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2008/layout/VerticalCircleList"/>
     <dgm:cxn modelId="{32AB062D-96CD-4443-B0B8-6943CF88244D}" type="presParOf" srcId="{452D161C-A45A-4EC5-9B58-C4CA278701B0}" destId="{77CF5421-390C-405E-9D8B-608BAE8D21C9}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2008/layout/VerticalCircleList"/>
     <dgm:cxn modelId="{19817E12-9F2A-4AFB-BAE5-71568ECE709D}" type="presParOf" srcId="{452D161C-A45A-4EC5-9B58-C4CA278701B0}" destId="{305E39BC-BA30-453B-B17C-E06273B5C962}" srcOrd="2" destOrd="0" presId="urn:microsoft.com/office/officeart/2008/layout/VerticalCircleList"/>
   </dgm:cxnLst>
   <dgm:bg/>
   <dgm:whole/>
   <dgm:extLst>
     <a:ext uri="http://schemas.microsoft.com/office/drawing/2008/diagram">
-      <dsp:dataModelExt xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" relId="rId26" minVer="http://schemas.openxmlformats.org/drawingml/2006/diagram"/>
+      <dsp:dataModelExt xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" relId="rId24" minVer="http://schemas.openxmlformats.org/drawingml/2006/diagram"/>
     </a:ext>
   </dgm:extLst>
 </dgm:dataModel>
 </file>
 
 <file path=word/diagrams/data4.xml><?xml version="1.0" encoding="utf-8"?>
 <dgm:dataModel xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <dgm:ptLst>
     <dgm:pt modelId="{99F60BF5-3B81-475F-A44D-D015B03C3425}" type="doc">
       <dgm:prSet loTypeId="urn:microsoft.com/office/officeart/2008/layout/VerticalCircleList" loCatId="list" qsTypeId="urn:microsoft.com/office/officeart/2005/8/quickstyle/simple1" qsCatId="simple" csTypeId="urn:microsoft.com/office/officeart/2005/8/colors/accent1_2" csCatId="accent1" phldr="1"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr lang="fr-FR"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{AF011012-3158-45D6-A6E3-79D0438CD1CA}">
       <dgm:prSet custT="1"/>
       <dgm:spPr>
         <a:xfrm>
           <a:off x="2" y="252176"/>
           <a:ext cx="1476265" cy="403175"/>
@@ -16462,51 +16076,51 @@
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:effectLst/>
       </dgm:spPr>
     </dgm:pt>
     <dgm:pt modelId="{E120B352-2324-4C7C-A78B-48672E7C89BD}" type="pres">
       <dgm:prSet presAssocID="{AF011012-3158-45D6-A6E3-79D0438CD1CA}" presName="txLvlOnly1" presStyleLbl="revTx" presStyleIdx="0" presStyleCnt="1" custAng="0" custScaleX="121525" custScaleY="177076" custLinFactNeighborX="-3581" custLinFactNeighborY="-24084"/>
       <dgm:spPr/>
     </dgm:pt>
   </dgm:ptLst>
   <dgm:cxnLst>
     <dgm:cxn modelId="{63297B02-9BF0-41B0-8FA4-C9FDC2F647C5}" type="presOf" srcId="{99F60BF5-3B81-475F-A44D-D015B03C3425}" destId="{68B15FAA-D658-4D74-AFC5-D7EF08876C09}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2008/layout/VerticalCircleList"/>
     <dgm:cxn modelId="{3A8DCD11-83EF-4FDD-B009-E6715F38672B}" srcId="{99F60BF5-3B81-475F-A44D-D015B03C3425}" destId="{AF011012-3158-45D6-A6E3-79D0438CD1CA}" srcOrd="0" destOrd="0" parTransId="{94A6F210-1A20-45A4-A2BF-AFC191741769}" sibTransId="{032EE1F8-EBA7-4C91-8AED-22735287A741}"/>
     <dgm:cxn modelId="{3B5C24D3-7AF4-4A2D-9925-568B36EFFCD2}" type="presOf" srcId="{AF011012-3158-45D6-A6E3-79D0438CD1CA}" destId="{E120B352-2324-4C7C-A78B-48672E7C89BD}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2008/layout/VerticalCircleList"/>
     <dgm:cxn modelId="{DD3BC90B-EAEF-484C-9090-BE1B496C6C22}" type="presParOf" srcId="{68B15FAA-D658-4D74-AFC5-D7EF08876C09}" destId="{146305D9-97DE-43D5-B180-A663CAF98BBE}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2008/layout/VerticalCircleList"/>
     <dgm:cxn modelId="{E5AF0393-18E8-42F6-BDB2-21B7788C6684}" type="presParOf" srcId="{146305D9-97DE-43D5-B180-A663CAF98BBE}" destId="{553FEBE7-4DA4-49C4-98DA-91D59854C974}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2008/layout/VerticalCircleList"/>
     <dgm:cxn modelId="{54FC718F-9A8F-43EA-BC1D-F86C9801A740}" type="presParOf" srcId="{146305D9-97DE-43D5-B180-A663CAF98BBE}" destId="{A2EA51C9-849D-4283-8649-10011C8582AF}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2008/layout/VerticalCircleList"/>
     <dgm:cxn modelId="{E8DE8603-635A-4249-A098-5F3FF2417662}" type="presParOf" srcId="{146305D9-97DE-43D5-B180-A663CAF98BBE}" destId="{E120B352-2324-4C7C-A78B-48672E7C89BD}" srcOrd="2" destOrd="0" presId="urn:microsoft.com/office/officeart/2008/layout/VerticalCircleList"/>
   </dgm:cxnLst>
   <dgm:bg/>
   <dgm:whole/>
   <dgm:extLst>
     <a:ext uri="http://schemas.microsoft.com/office/drawing/2008/diagram">
-      <dsp:dataModelExt xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" relId="rId31" minVer="http://schemas.openxmlformats.org/drawingml/2006/diagram"/>
+      <dsp:dataModelExt xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" relId="rId29" minVer="http://schemas.openxmlformats.org/drawingml/2006/diagram"/>
     </a:ext>
   </dgm:extLst>
 </dgm:dataModel>
 </file>
 
 <file path=word/diagrams/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <dsp:drawing xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <dsp:spTree>
     <dsp:nvGrpSpPr>
       <dsp:cNvPr id="0" name=""/>
       <dsp:cNvGrpSpPr/>
     </dsp:nvGrpSpPr>
     <dsp:grpSpPr/>
     <dsp:sp modelId="{F4098223-F968-424C-8800-A9F4F9911F50}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm>
           <a:off x="606851" y="772990"/>
           <a:ext cx="249114" cy="249114"/>
         </a:xfrm>
         <a:prstGeom prst="ellipse">
           <a:avLst/>
@@ -24663,79 +24277,50 @@
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{D39DA390-89C1-44A6-AE4D-5EBFC853D07A}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="001E6759" w:rsidRDefault="00944FF7" w:rsidP="00944FF7">
           <w:pPr>
             <w:pStyle w:val="A05E95C4576D478B8D384F8CB0935D74"/>
           </w:pPr>
           <w:r w:rsidRPr="00270A31">
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="9335C7A60D594CD0AF34EBA205891951"/>
-[...27 lines deleted...]
-      <w:docPartPr>
         <w:name w:val="2EF08E5ABA8A4821AA5D45C69AEF8DD6"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{A670C6FF-CA68-474C-B409-5D1B37216391}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="001E6759" w:rsidRDefault="00944FF7" w:rsidP="00944FF7">
           <w:pPr>
             <w:pStyle w:val="2EF08E5ABA8A4821AA5D45C69AEF8DD6"/>
           </w:pPr>
           <w:r w:rsidRPr="00270A31">
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
           </w:r>
         </w:p>
@@ -24857,101 +24442,101 @@
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Narrow">
     <w:panose1 w:val="020B0606020202030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Mangal">
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00008003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:view w:val="normal"/>
   <w:revisionView w:inkAnnotations="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
@@ -26060,69 +25645,69 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D7099172-F892-4ADF-A961-2258ABB570FE}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>7</Pages>
-  <Words>1670</Words>
-  <Characters>9189</Characters>
+  <Words>1600</Words>
+  <Characters>8806</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>76</Lines>
-  <Paragraphs>21</Paragraphs>
+  <Lines>73</Lines>
+  <Paragraphs>20</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>ENSOSP</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>10838</CharactersWithSpaces>
+  <CharactersWithSpaces>10386</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>ROSSOW Benoit</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>