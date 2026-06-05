--- v0 (2026-04-20)
+++ v1 (2026-06-05)
@@ -1,45 +1,44 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:p w14:paraId="5B4E4A0B" w14:textId="77777777" w:rsidR="003A5EF4" w:rsidRDefault="005C5C2D" w:rsidP="005C5C2D">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
@@ -159,121 +158,76 @@
           <w:szCs w:val="52"/>
         </w:rPr>
         <w:t>PROFESSIONNELS DE SANTÉ</w:t>
       </w:r>
       <w:r w:rsidR="00140462" w:rsidRPr="3D37013D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="52"/>
           <w:szCs w:val="52"/>
         </w:rPr>
         <w:t xml:space="preserve"> SPV AYANT DÉBUTÉ UNE FORMATION INITIALE</w:t>
       </w:r>
       <w:r w:rsidR="0026362F" w:rsidRPr="3D37013D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="52"/>
           <w:szCs w:val="52"/>
         </w:rPr>
         <w:t xml:space="preserve"> AVANT 2026</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C87B245" w14:textId="544B4E57" w:rsidR="005C5C2D" w:rsidRPr="00F12224" w:rsidRDefault="2227244E" w:rsidP="00F12224">
+    <w:p w14:paraId="6C87B245" w14:textId="1DE40666" w:rsidR="005C5C2D" w:rsidRPr="00F12224" w:rsidRDefault="00DF0371" w:rsidP="00F12224">
       <w:pPr>
         <w:spacing w:before="1600"/>
         <w:ind w:right="-284"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="40DAD877">
-[...25 lines deleted...]
-      <w:r w:rsidR="00F12224">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
-          <w:bCs/>
           <w:i/>
-          <w:iCs/>
-[...21 lines deleted...]
-      </w:hyperlink>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Les documents doivent être transmis obligatoirement sous format électronique quatre semaines avant la date de la commission via la plateforme « Mes Formalités Ensosp+ »</w:t>
+      </w:r>
       <w:r w:rsidR="00453D97" w:rsidRPr="40DAD877">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="2CCEE27A" w14:textId="77777777" w:rsidR="00614E7E" w:rsidRPr="00DF63F6" w:rsidRDefault="00614E7E" w:rsidP="00614E7E">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
         <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent1" w:themeFillTint="33"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF63F6">
         <w:rPr>
@@ -1074,668 +1028,676 @@
               </w:rPr>
               <w:t>du DIU SSSM …)</w:t>
             </w:r>
             <w:r w:rsidR="00140462" w:rsidRPr="3D37013D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3706A972" w14:textId="63EF3ADB" w:rsidR="00C73DBD" w:rsidRPr="00CB209D" w:rsidRDefault="00C73DBD" w:rsidP="00CB209D">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="416181A0" w14:textId="77777777" w:rsidR="00DB74B3" w:rsidRDefault="00DB74B3" w:rsidP="00824C3F">
+    <w:p w14:paraId="1F36C9D8" w14:textId="13B84929" w:rsidR="3D37013D" w:rsidRDefault="3D37013D" w:rsidP="3D37013D">
       <w:pPr>
         <w:spacing w:after="400"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7D70DF44" w14:textId="77777777" w:rsidR="00DB74B3" w:rsidRDefault="00DB74B3" w:rsidP="00824C3F">
+    <w:p w14:paraId="1FDB5BA6" w14:textId="3D57BA29" w:rsidR="00B409E6" w:rsidRDefault="00B409E6" w:rsidP="3D37013D">
       <w:pPr>
         <w:spacing w:after="400"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="27CB6F49" w14:textId="21B62C79" w:rsidR="3D37013D" w:rsidRDefault="3D37013D" w:rsidP="3D37013D">
+    <w:p w14:paraId="698D7BFA" w14:textId="73DA11CA" w:rsidR="00B409E6" w:rsidRDefault="00B409E6" w:rsidP="3D37013D">
       <w:pPr>
         <w:spacing w:after="400"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="25C8764A" w14:textId="142308EB" w:rsidR="3D37013D" w:rsidRDefault="3D37013D" w:rsidP="3D37013D">
+    <w:p w14:paraId="0FE968C6" w14:textId="0865271C" w:rsidR="00B409E6" w:rsidRDefault="00B409E6" w:rsidP="3D37013D">
       <w:pPr>
         <w:spacing w:after="400"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="694CFE4A" w14:textId="295DDE77" w:rsidR="3D37013D" w:rsidRDefault="3D37013D" w:rsidP="3D37013D">
+    <w:p w14:paraId="2B9A12F9" w14:textId="50D69DF7" w:rsidR="00B409E6" w:rsidRDefault="00B409E6" w:rsidP="3D37013D">
       <w:pPr>
         <w:spacing w:after="400"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="591819CD" w14:textId="463CEA52" w:rsidR="3D37013D" w:rsidRDefault="3D37013D" w:rsidP="3D37013D">
+    <w:p w14:paraId="5476FFD2" w14:textId="7440F520" w:rsidR="00B409E6" w:rsidRDefault="00B409E6" w:rsidP="3D37013D">
       <w:pPr>
         <w:spacing w:after="400"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1F36C9D8" w14:textId="165C3E50" w:rsidR="3D37013D" w:rsidRDefault="3D37013D" w:rsidP="3D37013D">
+    <w:p w14:paraId="7B08C4A8" w14:textId="1A6D60F0" w:rsidR="00B409E6" w:rsidRDefault="00B409E6" w:rsidP="3D37013D">
       <w:pPr>
         <w:spacing w:after="400"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1AE8567E" w14:textId="77777777" w:rsidR="006700C4" w:rsidRDefault="006700C4" w:rsidP="3D37013D">
+    <w:p w14:paraId="712C8D0F" w14:textId="31E88A24" w:rsidR="00B409E6" w:rsidRDefault="00B409E6" w:rsidP="3D37013D">
       <w:pPr>
         <w:spacing w:after="400"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6E321FAC" w14:textId="77777777" w:rsidR="00DB74B3" w:rsidRPr="00DF63F6" w:rsidRDefault="00DB74B3" w:rsidP="00DB74B3">
+    <w:p w14:paraId="6E321FAC" w14:textId="77777777" w:rsidR="00DB74B3" w:rsidRPr="00DF63F6" w:rsidRDefault="00DB74B3" w:rsidP="00B409E6">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
         <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent1" w:themeFillTint="33"/>
+        <w:spacing w:before="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF63F6">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Etat civil</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
-        <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="page" w:horzAnchor="margin" w:tblpY="2626"/>
+        <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:horzAnchor="margin" w:tblpY="510"/>
         <w:tblW w:w="9351" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2689"/>
         <w:gridCol w:w="6662"/>
       </w:tblGrid>
-      <w:tr w:rsidR="006700C4" w:rsidRPr="00BF0078" w14:paraId="16AC31E6" w14:textId="77777777" w:rsidTr="006700C4">
+      <w:tr w:rsidR="00B409E6" w:rsidRPr="00BF0078" w14:paraId="6FF9FE97" w14:textId="77777777" w:rsidTr="0099019C">
         <w:trPr>
           <w:trHeight w:val="489"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9351" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="484B9551" w14:textId="77777777" w:rsidR="006700C4" w:rsidRPr="00BF0078" w:rsidRDefault="006700C4" w:rsidP="006700C4">
+          <w:p w14:paraId="5AE3CB45" w14:textId="77777777" w:rsidR="00B409E6" w:rsidRPr="00BF0078" w:rsidRDefault="00B409E6" w:rsidP="0099019C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1171"/>
                 <w:tab w:val="center" w:pos="2835"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF0078">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Madame </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="00334311">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="-721060267"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="0013458E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Monsieur        </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="1107081933"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="0013458E">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006700C4" w:rsidRPr="00BF0078" w14:paraId="4155080E" w14:textId="77777777" w:rsidTr="006700C4">
+      <w:tr w:rsidR="00B409E6" w:rsidRPr="00BF0078" w14:paraId="6C27529D" w14:textId="77777777" w:rsidTr="0099019C">
         <w:trPr>
           <w:trHeight w:val="709"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2689" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6703067D" w14:textId="77777777" w:rsidR="006700C4" w:rsidRPr="00BF0078" w:rsidRDefault="006700C4" w:rsidP="006700C4">
+          <w:p w14:paraId="64A8CF9A" w14:textId="77777777" w:rsidR="00B409E6" w:rsidRPr="00BF0078" w:rsidRDefault="00B409E6" w:rsidP="0099019C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF0078">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Nom de naissance :</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:id w:val="-936668352"/>
             <w:placeholder>
-              <w:docPart w:val="0C715892A2B842A184A2F890DC51F013"/>
+              <w:docPart w:val="94446DB9F5634F32B3A9F71D7E45A0CE"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="6662" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="7A1CE39D" w14:textId="77777777" w:rsidR="006700C4" w:rsidRPr="00BF0078" w:rsidRDefault="006700C4" w:rsidP="006700C4">
+              <w:p w14:paraId="3B3144C0" w14:textId="77777777" w:rsidR="00B409E6" w:rsidRPr="00BF0078" w:rsidRDefault="00B409E6" w:rsidP="0099019C">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="dot" w:pos="6913"/>
                   </w:tabs>
                   <w:rPr>
                     <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="000F40F6">
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
                   </w:rPr>
                   <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="006700C4" w:rsidRPr="00BF0078" w14:paraId="7856B948" w14:textId="77777777" w:rsidTr="006700C4">
+      <w:tr w:rsidR="00B409E6" w:rsidRPr="00BF0078" w14:paraId="7AD7A2C8" w14:textId="77777777" w:rsidTr="0099019C">
         <w:trPr>
           <w:trHeight w:val="709"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2689" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7622CB0A" w14:textId="77777777" w:rsidR="006700C4" w:rsidRPr="00BF0078" w:rsidRDefault="006700C4" w:rsidP="006700C4">
+          <w:p w14:paraId="3B993B36" w14:textId="77777777" w:rsidR="00B409E6" w:rsidRPr="00BF0078" w:rsidRDefault="00B409E6" w:rsidP="0099019C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF0078">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Nom </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>d'</w:t>
             </w:r>
             <w:r w:rsidRPr="00BF0078">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>usage</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> :</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:id w:val="1588276668"/>
             <w:placeholder>
-              <w:docPart w:val="0C715892A2B842A184A2F890DC51F013"/>
+              <w:docPart w:val="94446DB9F5634F32B3A9F71D7E45A0CE"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="6662" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="2FD42330" w14:textId="77777777" w:rsidR="006700C4" w:rsidRPr="00BF0078" w:rsidRDefault="006700C4" w:rsidP="006700C4">
+              <w:p w14:paraId="008148EF" w14:textId="77777777" w:rsidR="00B409E6" w:rsidRPr="00BF0078" w:rsidRDefault="00B409E6" w:rsidP="0099019C">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="dot" w:pos="6913"/>
                   </w:tabs>
                   <w:rPr>
                     <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="000F40F6">
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
                   </w:rPr>
                   <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="006700C4" w:rsidRPr="00BF0078" w14:paraId="606BA665" w14:textId="77777777" w:rsidTr="006700C4">
+      <w:tr w:rsidR="00B409E6" w:rsidRPr="00BF0078" w14:paraId="3958834F" w14:textId="77777777" w:rsidTr="0099019C">
         <w:trPr>
           <w:trHeight w:val="709"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2689" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="320EFEFC" w14:textId="77777777" w:rsidR="006700C4" w:rsidRPr="00BF0078" w:rsidRDefault="006700C4" w:rsidP="006700C4">
+          <w:p w14:paraId="3D8CC812" w14:textId="77777777" w:rsidR="00B409E6" w:rsidRPr="00BF0078" w:rsidRDefault="00B409E6" w:rsidP="0099019C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF0078">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Prénom :</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:id w:val="-642035920"/>
             <w:placeholder>
-              <w:docPart w:val="0C715892A2B842A184A2F890DC51F013"/>
+              <w:docPart w:val="94446DB9F5634F32B3A9F71D7E45A0CE"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="6662" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="0458DEE5" w14:textId="77777777" w:rsidR="006700C4" w:rsidRDefault="006700C4" w:rsidP="006700C4">
+              <w:p w14:paraId="5CE431D4" w14:textId="77777777" w:rsidR="00B409E6" w:rsidRDefault="00B409E6" w:rsidP="0099019C">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="dot" w:pos="6913"/>
                   </w:tabs>
                   <w:rPr>
                     <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="000F40F6">
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
                   </w:rPr>
                   <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="006700C4" w:rsidRPr="00BF0078" w14:paraId="48904D62" w14:textId="77777777" w:rsidTr="006700C4">
+      <w:tr w:rsidR="00B409E6" w:rsidRPr="00BF0078" w14:paraId="3AF97E58" w14:textId="77777777" w:rsidTr="0099019C">
         <w:trPr>
           <w:trHeight w:val="709"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2689" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1CDB5B2B" w14:textId="77777777" w:rsidR="006700C4" w:rsidRPr="00BF0078" w:rsidRDefault="006700C4" w:rsidP="006700C4">
+          <w:p w14:paraId="13B239C1" w14:textId="77777777" w:rsidR="00B409E6" w:rsidRPr="00BF0078" w:rsidRDefault="00B409E6" w:rsidP="0099019C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF0078">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Date de naissance :</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:id w:val="1137604552"/>
             <w:placeholder>
-              <w:docPart w:val="0C715892A2B842A184A2F890DC51F013"/>
+              <w:docPart w:val="94446DB9F5634F32B3A9F71D7E45A0CE"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="6662" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="2645385F" w14:textId="77777777" w:rsidR="006700C4" w:rsidRPr="00BF0078" w:rsidRDefault="006700C4" w:rsidP="006700C4">
+              <w:p w14:paraId="375E629A" w14:textId="77777777" w:rsidR="00B409E6" w:rsidRPr="00BF0078" w:rsidRDefault="00B409E6" w:rsidP="0099019C">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="000F40F6">
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
                   </w:rPr>
                   <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="006700C4" w:rsidRPr="00BF0078" w14:paraId="1839DA25" w14:textId="77777777" w:rsidTr="006700C4">
+      <w:tr w:rsidR="00B409E6" w:rsidRPr="00BF0078" w14:paraId="263D70FB" w14:textId="77777777" w:rsidTr="0099019C">
         <w:trPr>
           <w:trHeight w:val="709"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2689" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="62F57D45" w14:textId="77777777" w:rsidR="006700C4" w:rsidRPr="00BF0078" w:rsidRDefault="006700C4" w:rsidP="006700C4">
+          <w:p w14:paraId="1070CBFD" w14:textId="77777777" w:rsidR="00B409E6" w:rsidRPr="00BF0078" w:rsidRDefault="00B409E6" w:rsidP="0099019C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF0078">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Grade :</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:id w:val="-1697999403"/>
             <w:placeholder>
-              <w:docPart w:val="0C715892A2B842A184A2F890DC51F013"/>
+              <w:docPart w:val="94446DB9F5634F32B3A9F71D7E45A0CE"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="6662" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="7ED3A3A5" w14:textId="77777777" w:rsidR="006700C4" w:rsidRPr="00BF0078" w:rsidRDefault="006700C4" w:rsidP="006700C4">
+              <w:p w14:paraId="524E7077" w14:textId="77777777" w:rsidR="00B409E6" w:rsidRPr="00BF0078" w:rsidRDefault="00B409E6" w:rsidP="0099019C">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="dot" w:pos="6913"/>
                   </w:tabs>
                   <w:rPr>
                     <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="000F40F6">
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
                   </w:rPr>
                   <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="006700C4" w:rsidRPr="00BF0078" w14:paraId="1CAEAB3A" w14:textId="77777777" w:rsidTr="006700C4">
+      <w:tr w:rsidR="00B409E6" w:rsidRPr="00BF0078" w14:paraId="4FBB076A" w14:textId="77777777" w:rsidTr="0099019C">
         <w:trPr>
           <w:trHeight w:val="709"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2689" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7E7271D0" w14:textId="77777777" w:rsidR="006700C4" w:rsidRPr="00BF0078" w:rsidRDefault="006700C4" w:rsidP="006700C4">
+          <w:p w14:paraId="1E24084E" w14:textId="77777777" w:rsidR="00B409E6" w:rsidRPr="00BF0078" w:rsidRDefault="00B409E6" w:rsidP="0099019C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF0078">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Date de</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> l’arrêté de</w:t>
             </w:r>
             <w:r w:rsidRPr="00BF0078">
               <w:rPr>
@@ -1766,835 +1728,1152 @@
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> :</w:t>
             </w:r>
             <w:r w:rsidRPr="00BF0078">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:id w:val="1898700223"/>
             <w:placeholder>
-              <w:docPart w:val="0C715892A2B842A184A2F890DC51F013"/>
+              <w:docPart w:val="94446DB9F5634F32B3A9F71D7E45A0CE"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="6662" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="0785377F" w14:textId="77777777" w:rsidR="006700C4" w:rsidRDefault="006700C4" w:rsidP="006700C4">
+              <w:p w14:paraId="675F57E0" w14:textId="77777777" w:rsidR="00B409E6" w:rsidRDefault="00B409E6" w:rsidP="0099019C">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="dot" w:pos="6913"/>
                   </w:tabs>
                   <w:rPr>
                     <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="000F40F6">
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
                   </w:rPr>
                   <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="006700C4" w:rsidRPr="00BF0078" w14:paraId="4E58D5EC" w14:textId="77777777" w:rsidTr="006700C4">
+      <w:tr w:rsidR="00B409E6" w:rsidRPr="00BF0078" w14:paraId="69C955EB" w14:textId="77777777" w:rsidTr="0099019C">
         <w:trPr>
           <w:trHeight w:val="709"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2689" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="73EB8A5D" w14:textId="77777777" w:rsidR="006700C4" w:rsidRPr="00BF0078" w:rsidRDefault="006700C4" w:rsidP="006700C4">
+          <w:p w14:paraId="55183B95" w14:textId="77777777" w:rsidR="00B409E6" w:rsidRPr="00BF0078" w:rsidRDefault="00B409E6" w:rsidP="0099019C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF0078">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Employeur :</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:id w:val="1337810083"/>
             <w:placeholder>
-              <w:docPart w:val="0C715892A2B842A184A2F890DC51F013"/>
+              <w:docPart w:val="94446DB9F5634F32B3A9F71D7E45A0CE"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="6662" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="2E27F7C4" w14:textId="77777777" w:rsidR="006700C4" w:rsidRPr="00BF0078" w:rsidRDefault="006700C4" w:rsidP="006700C4">
+              <w:p w14:paraId="1DB2A74F" w14:textId="77777777" w:rsidR="00B409E6" w:rsidRPr="00BF0078" w:rsidRDefault="00B409E6" w:rsidP="0099019C">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="dot" w:pos="6913"/>
                   </w:tabs>
                   <w:spacing w:after="100"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="000F40F6">
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
                   </w:rPr>
                   <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="006700C4" w:rsidRPr="00BF0078" w14:paraId="246E0C39" w14:textId="77777777" w:rsidTr="006700C4">
+      <w:tr w:rsidR="00B409E6" w:rsidRPr="00BF0078" w14:paraId="195E4B3C" w14:textId="77777777" w:rsidTr="0099019C">
         <w:trPr>
           <w:trHeight w:val="709"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2689" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="41138FA8" w14:textId="77777777" w:rsidR="006700C4" w:rsidRPr="00BF0078" w:rsidRDefault="006700C4" w:rsidP="006700C4">
+          <w:p w14:paraId="6BF1F880" w14:textId="77777777" w:rsidR="00B409E6" w:rsidRPr="00BF0078" w:rsidRDefault="00B409E6" w:rsidP="0099019C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF0078">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Adresse de l’employeur :</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6662" w:type="dxa"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:id w:val="835106472"/>
               <w:placeholder>
-                <w:docPart w:val="0C715892A2B842A184A2F890DC51F013"/>
+                <w:docPart w:val="94446DB9F5634F32B3A9F71D7E45A0CE"/>
               </w:placeholder>
               <w:showingPlcHdr/>
               <w:text/>
             </w:sdtPr>
+            <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="267B0077" w14:textId="77777777" w:rsidR="006700C4" w:rsidRDefault="006700C4" w:rsidP="006700C4">
+              <w:p w14:paraId="3CD7486D" w14:textId="77777777" w:rsidR="00B409E6" w:rsidRDefault="00B409E6" w:rsidP="0099019C">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="dot" w:pos="6913"/>
                   </w:tabs>
                   <w:spacing w:before="60" w:after="100"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="000F40F6">
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
                   </w:rPr>
                   <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:id w:val="-1080831654"/>
               <w:placeholder>
-                <w:docPart w:val="0C715892A2B842A184A2F890DC51F013"/>
+                <w:docPart w:val="94446DB9F5634F32B3A9F71D7E45A0CE"/>
               </w:placeholder>
               <w:showingPlcHdr/>
               <w:text/>
             </w:sdtPr>
+            <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="57CDA64D" w14:textId="77777777" w:rsidR="006700C4" w:rsidRDefault="006700C4" w:rsidP="006700C4">
+              <w:p w14:paraId="2A02563D" w14:textId="77777777" w:rsidR="00B409E6" w:rsidRDefault="00B409E6" w:rsidP="0099019C">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="dot" w:pos="6913"/>
                   </w:tabs>
                   <w:spacing w:after="100"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="000F40F6">
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
                   </w:rPr>
                   <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:id w:val="-814183574"/>
               <w:placeholder>
-                <w:docPart w:val="0C715892A2B842A184A2F890DC51F013"/>
+                <w:docPart w:val="94446DB9F5634F32B3A9F71D7E45A0CE"/>
               </w:placeholder>
               <w:showingPlcHdr/>
               <w:text/>
             </w:sdtPr>
+            <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="0771C659" w14:textId="77777777" w:rsidR="006700C4" w:rsidRDefault="006700C4" w:rsidP="006700C4">
+              <w:p w14:paraId="36B3376E" w14:textId="77777777" w:rsidR="00B409E6" w:rsidRDefault="00B409E6" w:rsidP="0099019C">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="dot" w:pos="6913"/>
                   </w:tabs>
                   <w:spacing w:after="100"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="000F40F6">
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
                   </w:rPr>
                   <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:id w:val="-987624933"/>
               <w:placeholder>
-                <w:docPart w:val="0C715892A2B842A184A2F890DC51F013"/>
+                <w:docPart w:val="94446DB9F5634F32B3A9F71D7E45A0CE"/>
               </w:placeholder>
               <w:showingPlcHdr/>
               <w:text/>
             </w:sdtPr>
+            <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="32D2E6CD" w14:textId="77777777" w:rsidR="006700C4" w:rsidRDefault="006700C4" w:rsidP="006700C4">
+              <w:p w14:paraId="14624590" w14:textId="77777777" w:rsidR="00B409E6" w:rsidRDefault="00B409E6" w:rsidP="0099019C">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="dot" w:pos="6913"/>
                   </w:tabs>
                   <w:spacing w:after="100"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="000F40F6">
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
                   </w:rPr>
                   <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:id w:val="48344860"/>
               <w:placeholder>
-                <w:docPart w:val="0C715892A2B842A184A2F890DC51F013"/>
+                <w:docPart w:val="94446DB9F5634F32B3A9F71D7E45A0CE"/>
               </w:placeholder>
               <w:showingPlcHdr/>
               <w:text/>
             </w:sdtPr>
+            <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="5FED0F3A" w14:textId="77777777" w:rsidR="006700C4" w:rsidRPr="00BF0078" w:rsidRDefault="006700C4" w:rsidP="006700C4">
+              <w:p w14:paraId="19136D8C" w14:textId="77777777" w:rsidR="00B409E6" w:rsidRPr="00BF0078" w:rsidRDefault="00B409E6" w:rsidP="0099019C">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="dot" w:pos="6913"/>
                   </w:tabs>
                   <w:spacing w:after="100"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="000F40F6">
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
                   </w:rPr>
                   <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006700C4" w:rsidRPr="00BF0078" w14:paraId="1AEA0867" w14:textId="77777777" w:rsidTr="006700C4">
+      <w:tr w:rsidR="00B409E6" w:rsidRPr="00BF0078" w14:paraId="436BE519" w14:textId="77777777" w:rsidTr="0099019C">
         <w:trPr>
           <w:trHeight w:val="709"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2689" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2CD7AC9E" w14:textId="77777777" w:rsidR="006700C4" w:rsidRPr="00BF0078" w:rsidRDefault="006700C4" w:rsidP="006700C4">
+          <w:p w14:paraId="5178F930" w14:textId="77777777" w:rsidR="00B409E6" w:rsidRPr="00BF0078" w:rsidRDefault="00B409E6" w:rsidP="0099019C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF0078">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Fonction</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> exercée</w:t>
             </w:r>
             <w:r w:rsidRPr="00BF0078">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> :</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6662" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:id w:val="537091123"/>
               <w:placeholder>
-                <w:docPart w:val="0C715892A2B842A184A2F890DC51F013"/>
+                <w:docPart w:val="94446DB9F5634F32B3A9F71D7E45A0CE"/>
               </w:placeholder>
               <w:showingPlcHdr/>
               <w:text/>
             </w:sdtPr>
+            <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="6905EEEE" w14:textId="77777777" w:rsidR="006700C4" w:rsidRDefault="006700C4" w:rsidP="006700C4">
+              <w:p w14:paraId="28FC8FB7" w14:textId="77777777" w:rsidR="00B409E6" w:rsidRDefault="00B409E6" w:rsidP="0099019C">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="dot" w:pos="7055"/>
                   </w:tabs>
                   <w:spacing w:after="100"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="000F40F6">
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
                   </w:rPr>
                   <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:id w:val="1651014225"/>
               <w:placeholder>
-                <w:docPart w:val="0C715892A2B842A184A2F890DC51F013"/>
+                <w:docPart w:val="94446DB9F5634F32B3A9F71D7E45A0CE"/>
               </w:placeholder>
               <w:showingPlcHdr/>
               <w:text/>
             </w:sdtPr>
+            <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="23AC0FE2" w14:textId="77777777" w:rsidR="006700C4" w:rsidRPr="00BF0078" w:rsidRDefault="006700C4" w:rsidP="006700C4">
+              <w:p w14:paraId="7C221AD2" w14:textId="77777777" w:rsidR="00B409E6" w:rsidRPr="00BF0078" w:rsidRDefault="00B409E6" w:rsidP="0099019C">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="dot" w:pos="7055"/>
                   </w:tabs>
                   <w:spacing w:after="100"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="000F40F6">
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
                   </w:rPr>
                   <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006700C4" w:rsidRPr="00BF0078" w14:paraId="40563640" w14:textId="77777777" w:rsidTr="006700C4">
+      <w:tr w:rsidR="00B409E6" w:rsidRPr="00BF0078" w14:paraId="11FA99C3" w14:textId="77777777" w:rsidTr="0099019C">
         <w:trPr>
           <w:trHeight w:val="709"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2689" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1F510CD8" w14:textId="77777777" w:rsidR="006700C4" w:rsidRPr="00BF0078" w:rsidRDefault="006700C4" w:rsidP="006700C4">
+          <w:p w14:paraId="1D40BED6" w14:textId="77777777" w:rsidR="00B409E6" w:rsidRPr="00BF0078" w:rsidRDefault="00B409E6" w:rsidP="0099019C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF0078">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Adresse personnelle :</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6662" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:id w:val="-610437246"/>
               <w:placeholder>
-                <w:docPart w:val="0C715892A2B842A184A2F890DC51F013"/>
+                <w:docPart w:val="94446DB9F5634F32B3A9F71D7E45A0CE"/>
               </w:placeholder>
               <w:showingPlcHdr/>
               <w:text/>
             </w:sdtPr>
+            <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="03668181" w14:textId="77777777" w:rsidR="006700C4" w:rsidRDefault="006700C4" w:rsidP="006700C4">
+              <w:p w14:paraId="57E5C78C" w14:textId="77777777" w:rsidR="00B409E6" w:rsidRDefault="00B409E6" w:rsidP="0099019C">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="dot" w:pos="7055"/>
                   </w:tabs>
                   <w:spacing w:before="60" w:after="100"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="000F40F6">
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
                   </w:rPr>
                   <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:id w:val="488602029"/>
               <w:placeholder>
-                <w:docPart w:val="0C715892A2B842A184A2F890DC51F013"/>
+                <w:docPart w:val="94446DB9F5634F32B3A9F71D7E45A0CE"/>
               </w:placeholder>
               <w:showingPlcHdr/>
               <w:text/>
             </w:sdtPr>
+            <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="0E82ECD6" w14:textId="77777777" w:rsidR="006700C4" w:rsidRDefault="006700C4" w:rsidP="006700C4">
+              <w:p w14:paraId="25251B5B" w14:textId="77777777" w:rsidR="00B409E6" w:rsidRDefault="00B409E6" w:rsidP="0099019C">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="dot" w:pos="7055"/>
                   </w:tabs>
                   <w:spacing w:after="100"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="000F40F6">
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
                   </w:rPr>
                   <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:id w:val="954834344"/>
               <w:placeholder>
-                <w:docPart w:val="0C715892A2B842A184A2F890DC51F013"/>
+                <w:docPart w:val="94446DB9F5634F32B3A9F71D7E45A0CE"/>
               </w:placeholder>
               <w:showingPlcHdr/>
               <w:text/>
             </w:sdtPr>
+            <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="4FC47F58" w14:textId="77777777" w:rsidR="006700C4" w:rsidRPr="00BF0078" w:rsidRDefault="006700C4" w:rsidP="006700C4">
+              <w:p w14:paraId="1B972F34" w14:textId="77777777" w:rsidR="00B409E6" w:rsidRPr="00BF0078" w:rsidRDefault="00B409E6" w:rsidP="0099019C">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="dot" w:pos="7055"/>
                   </w:tabs>
                   <w:spacing w:after="100"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="000F40F6">
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
                   </w:rPr>
                   <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006700C4" w:rsidRPr="00BF0078" w14:paraId="2D0A4D31" w14:textId="77777777" w:rsidTr="006700C4">
+      <w:tr w:rsidR="00B409E6" w:rsidRPr="00BF0078" w14:paraId="1B809926" w14:textId="77777777" w:rsidTr="00B409E6">
         <w:trPr>
-          <w:trHeight w:val="540"/>
+          <w:trHeight w:val="398"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2689" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="466C0293" w14:textId="77777777" w:rsidR="006700C4" w:rsidRPr="00BF0078" w:rsidRDefault="006700C4" w:rsidP="006700C4">
+          <w:p w14:paraId="55E98656" w14:textId="77777777" w:rsidR="00B409E6" w:rsidRPr="00BF0078" w:rsidRDefault="00B409E6" w:rsidP="0099019C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF0078">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Numéro de téléphone</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> :</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:id w:val="-1762214812"/>
             <w:placeholder>
-              <w:docPart w:val="0C715892A2B842A184A2F890DC51F013"/>
+              <w:docPart w:val="94446DB9F5634F32B3A9F71D7E45A0CE"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="6662" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="38ABACA0" w14:textId="77777777" w:rsidR="006700C4" w:rsidRPr="00BF0078" w:rsidRDefault="006700C4" w:rsidP="006700C4">
+              <w:p w14:paraId="7AD3696E" w14:textId="77777777" w:rsidR="00B409E6" w:rsidRPr="00BF0078" w:rsidRDefault="00B409E6" w:rsidP="0099019C">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="dot" w:pos="7055"/>
                   </w:tabs>
                   <w:rPr>
                     <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="000F40F6">
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
                   </w:rPr>
                   <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="006700C4" w:rsidRPr="00BF0078" w14:paraId="48672BEC" w14:textId="77777777" w:rsidTr="006700C4">
+      <w:tr w:rsidR="00B409E6" w:rsidRPr="00BF0078" w14:paraId="1717E540" w14:textId="77777777" w:rsidTr="0099019C">
         <w:trPr>
-          <w:trHeight w:val="536"/>
+          <w:trHeight w:val="709"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2689" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7F402D2F" w14:textId="77777777" w:rsidR="006700C4" w:rsidRPr="00BF0078" w:rsidRDefault="006700C4" w:rsidP="006700C4">
+          <w:p w14:paraId="46B2AFC3" w14:textId="77777777" w:rsidR="00B409E6" w:rsidRPr="00BF0078" w:rsidRDefault="00B409E6" w:rsidP="0099019C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF0078">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Fonction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> exercée</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BF0078">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> :</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6662" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:id w:val="-1091705666"/>
+              <w:placeholder>
+                <w:docPart w:val="D3E4219B862D44EAB366F7B5ED99235E"/>
+              </w:placeholder>
+              <w:showingPlcHdr/>
+              <w:text/>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:p w14:paraId="500DB2DE" w14:textId="77777777" w:rsidR="00B409E6" w:rsidRDefault="00B409E6" w:rsidP="0099019C">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:leader="dot" w:pos="7055"/>
+                  </w:tabs>
+                  <w:spacing w:after="100"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="000F40F6">
+                  <w:rPr>
+                    <w:rStyle w:val="Textedelespacerserv"/>
+                  </w:rPr>
+                  <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:id w:val="-1008676028"/>
+              <w:placeholder>
+                <w:docPart w:val="D3E4219B862D44EAB366F7B5ED99235E"/>
+              </w:placeholder>
+              <w:showingPlcHdr/>
+              <w:text/>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:p w14:paraId="3893BF1F" w14:textId="77777777" w:rsidR="00B409E6" w:rsidRPr="00BF0078" w:rsidRDefault="00B409E6" w:rsidP="0099019C">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:leader="dot" w:pos="7055"/>
+                  </w:tabs>
+                  <w:spacing w:after="100"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="000F40F6">
+                  <w:rPr>
+                    <w:rStyle w:val="Textedelespacerserv"/>
+                  </w:rPr>
+                  <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B409E6" w:rsidRPr="00BF0078" w14:paraId="70F65925" w14:textId="77777777" w:rsidTr="0099019C">
+        <w:trPr>
+          <w:trHeight w:val="709"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2689" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0AC28BB0" w14:textId="77777777" w:rsidR="00B409E6" w:rsidRPr="00BF0078" w:rsidRDefault="00B409E6" w:rsidP="0099019C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF0078">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Adresse personnelle :</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6662" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:id w:val="1359629550"/>
+              <w:placeholder>
+                <w:docPart w:val="D3E4219B862D44EAB366F7B5ED99235E"/>
+              </w:placeholder>
+              <w:showingPlcHdr/>
+              <w:text/>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:p w14:paraId="6475A4B2" w14:textId="77777777" w:rsidR="00B409E6" w:rsidRDefault="00B409E6" w:rsidP="0099019C">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:leader="dot" w:pos="7055"/>
+                  </w:tabs>
+                  <w:spacing w:before="60" w:after="100"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="000F40F6">
+                  <w:rPr>
+                    <w:rStyle w:val="Textedelespacerserv"/>
+                  </w:rPr>
+                  <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:id w:val="-1725132150"/>
+              <w:placeholder>
+                <w:docPart w:val="D3E4219B862D44EAB366F7B5ED99235E"/>
+              </w:placeholder>
+              <w:showingPlcHdr/>
+              <w:text/>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:p w14:paraId="103C1EA1" w14:textId="77777777" w:rsidR="00B409E6" w:rsidRDefault="00B409E6" w:rsidP="0099019C">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:leader="dot" w:pos="7055"/>
+                  </w:tabs>
+                  <w:spacing w:after="100"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="000F40F6">
+                  <w:rPr>
+                    <w:rStyle w:val="Textedelespacerserv"/>
+                  </w:rPr>
+                  <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:id w:val="120966561"/>
+              <w:placeholder>
+                <w:docPart w:val="D3E4219B862D44EAB366F7B5ED99235E"/>
+              </w:placeholder>
+              <w:showingPlcHdr/>
+              <w:text/>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:p w14:paraId="6D6FB16B" w14:textId="77777777" w:rsidR="00B409E6" w:rsidRPr="00BF0078" w:rsidRDefault="00B409E6" w:rsidP="0099019C">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:leader="dot" w:pos="7055"/>
+                  </w:tabs>
+                  <w:spacing w:after="100"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="000F40F6">
+                  <w:rPr>
+                    <w:rStyle w:val="Textedelespacerserv"/>
+                  </w:rPr>
+                  <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B409E6" w:rsidRPr="00BF0078" w14:paraId="5B207A27" w14:textId="77777777" w:rsidTr="0099019C">
+        <w:trPr>
+          <w:trHeight w:val="709"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2689" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="35C6C346" w14:textId="77777777" w:rsidR="00B409E6" w:rsidRPr="00BF0078" w:rsidRDefault="00B409E6" w:rsidP="0099019C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF0078">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Numéro de téléphone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> :</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:id w:val="-194008767"/>
+            <w:placeholder>
+              <w:docPart w:val="D3E4219B862D44EAB366F7B5ED99235E"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="6662" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="253E1E63" w14:textId="77777777" w:rsidR="00B409E6" w:rsidRPr="00BF0078" w:rsidRDefault="00B409E6" w:rsidP="0099019C">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:leader="dot" w:pos="7055"/>
+                  </w:tabs>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="000F40F6">
+                  <w:rPr>
+                    <w:rStyle w:val="Textedelespacerserv"/>
+                  </w:rPr>
+                  <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="00B409E6" w:rsidRPr="00BF0078" w14:paraId="72A37DCD" w14:textId="77777777" w:rsidTr="0099019C">
+        <w:trPr>
+          <w:trHeight w:val="728"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2689" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="07FB213C" w14:textId="77777777" w:rsidR="00B409E6" w:rsidRPr="00BF0078" w:rsidRDefault="00B409E6" w:rsidP="0099019C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF0078">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Email : </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
-            <w:id w:val="-1220196178"/>
+            <w:id w:val="-1924322201"/>
             <w:placeholder>
-              <w:docPart w:val="0C715892A2B842A184A2F890DC51F013"/>
+              <w:docPart w:val="D3E4219B862D44EAB366F7B5ED99235E"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="6662" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="5C1262DA" w14:textId="77777777" w:rsidR="006700C4" w:rsidRPr="00BF0078" w:rsidRDefault="006700C4" w:rsidP="006700C4">
+              <w:p w14:paraId="48369FF6" w14:textId="77777777" w:rsidR="00B409E6" w:rsidRPr="00BF0078" w:rsidRDefault="00B409E6" w:rsidP="0099019C">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="dot" w:pos="7055"/>
                   </w:tabs>
                   <w:rPr>
                     <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="000F40F6">
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
                   </w:rPr>
                   <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="40605310" w14:textId="152D1A18" w:rsidR="00DB74B3" w:rsidRDefault="00DB74B3" w:rsidP="00DB74B3">
+    <w:p w14:paraId="52E1ED7A" w14:textId="5D66F4E0" w:rsidR="00DB74B3" w:rsidRDefault="00DB74B3" w:rsidP="00DB74B3">
       <w:pPr>
         <w:spacing w:before="160"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4D64CF4B" w14:textId="2F7161B0" w:rsidR="006700C4" w:rsidRDefault="006700C4" w:rsidP="00DB74B3">
-[...45 lines deleted...]
-        <w:spacing w:before="160"/>
+    <w:p w14:paraId="11295C16" w14:textId="77777777" w:rsidR="00DB74B3" w:rsidRDefault="00DB74B3" w:rsidP="00824C3F">
+      <w:pPr>
+        <w:spacing w:after="400"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7830351D" w14:textId="77777777" w:rsidR="005672ED" w:rsidRPr="00DF63F6" w:rsidRDefault="005672ED" w:rsidP="005672ED">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
         <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent1" w:themeFillTint="33"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF63F6">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Cadre juridique de la dispense de formation</w:t>
@@ -3003,246 +3282,246 @@
       <w:r w:rsidR="13259AEA" w:rsidRPr="3D37013D">
         <w:rPr>
           <w:rStyle w:val="Textedelespacerserv"/>
         </w:rPr>
         <w:t xml:space="preserve"> professionnels de santé</w:t>
       </w:r>
       <w:r w:rsidRPr="3D37013D">
         <w:rPr>
           <w:rStyle w:val="Textedelespacerserv"/>
         </w:rPr>
         <w:t xml:space="preserve"> de sapeurs-pompiers </w:t>
       </w:r>
       <w:r w:rsidR="00140462" w:rsidRPr="3D37013D">
         <w:rPr>
           <w:rStyle w:val="Textedelespacerserv"/>
         </w:rPr>
         <w:t>volontaires d</w:t>
       </w:r>
       <w:r w:rsidRPr="3D37013D">
         <w:rPr>
           <w:rStyle w:val="Textedelespacerserv"/>
         </w:rPr>
         <w:t xml:space="preserve">es SIS identifiés ci-dessous : </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0528A543" w14:textId="7BD81B41" w:rsidR="00D90A0F" w:rsidRDefault="00FC63B5" w:rsidP="00D90A0F">
+    <w:p w14:paraId="0528A543" w14:textId="7BD81B41" w:rsidR="00D90A0F" w:rsidRDefault="005D79D4" w:rsidP="00D90A0F">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-1498798171"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00140462">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00D90A0F" w:rsidRPr="00B9285C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D90A0F">
         <w:t xml:space="preserve">Médecin </w:t>
       </w:r>
       <w:r w:rsidR="003F2DB1">
         <w:t>de sapeurs-pompiers volontaires mention « </w:t>
       </w:r>
       <w:r w:rsidR="00D90A0F" w:rsidRPr="00D90A0F">
         <w:t>agré</w:t>
       </w:r>
       <w:r w:rsidR="003F2DB1">
         <w:t>ment</w:t>
       </w:r>
       <w:r w:rsidR="00D90A0F" w:rsidRPr="00D90A0F">
         <w:t xml:space="preserve"> à la détermination de l’aptitude des sapeurs-pompiers</w:t>
       </w:r>
       <w:r w:rsidR="00D90A0F">
         <w:t xml:space="preserve"> et à la conduite des véhicules du service</w:t>
       </w:r>
       <w:r w:rsidR="003F2DB1">
         <w:t> » ;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23A82DF6" w14:textId="69441EA0" w:rsidR="00C73DBD" w:rsidRDefault="00FC63B5" w:rsidP="00C73DBD">
+    <w:p w14:paraId="23A82DF6" w14:textId="69441EA0" w:rsidR="00C73DBD" w:rsidRDefault="005D79D4" w:rsidP="00C73DBD">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="642703210"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00CB209D">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00C73DBD" w:rsidRPr="00B9285C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C73DBD">
         <w:t>Médecin</w:t>
       </w:r>
       <w:r w:rsidR="003F2DB1">
         <w:t xml:space="preserve"> de sapeurs-pompiers volontaires mention « opérationnel » ;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38B1C294" w14:textId="04141EA5" w:rsidR="003F2DB1" w:rsidRDefault="00FC63B5" w:rsidP="003F2DB1">
+    <w:p w14:paraId="38B1C294" w14:textId="04141EA5" w:rsidR="003F2DB1" w:rsidRDefault="005D79D4" w:rsidP="003F2DB1">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:color w:val="808080"/>
           </w:rPr>
           <w:id w:val="1872028733"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr>
           <w:rPr>
             <w:color w:val="auto"/>
           </w:rPr>
         </w:sdtEndPr>
         <w:sdtContent>
           <w:r w:rsidR="003F2DB1">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="003F2DB1" w:rsidRPr="00B9285C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="003F2DB1">
         <w:t>Infirmier de sapeurs-pompiers volontaires mention « habilitation à l’évaluation périodique de l’état de santé des sapeurs-pompiers professionnels et volontaires » ;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42567585" w14:textId="30113B51" w:rsidR="003F2DB1" w:rsidRDefault="00FC63B5" w:rsidP="003F2DB1">
+    <w:p w14:paraId="42567585" w14:textId="30113B51" w:rsidR="003F2DB1" w:rsidRDefault="005D79D4" w:rsidP="003F2DB1">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:color w:val="808080"/>
           </w:rPr>
           <w:id w:val="-1367679965"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr>
           <w:rPr>
             <w:color w:val="auto"/>
           </w:rPr>
         </w:sdtEndPr>
         <w:sdtContent>
           <w:r w:rsidR="003F2DB1">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="003F2DB1" w:rsidRPr="00B9285C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="003F2DB1">
         <w:t xml:space="preserve">Infirmier de sapeurs-pompiers volontaires mention « opérationnel » ; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00963E0C" w14:textId="5B6B3761" w:rsidR="003F2DB1" w:rsidRDefault="00FC63B5" w:rsidP="003F2DB1">
+    <w:p w14:paraId="00963E0C" w14:textId="5B6B3761" w:rsidR="003F2DB1" w:rsidRDefault="005D79D4" w:rsidP="003F2DB1">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:color w:val="808080"/>
           </w:rPr>
           <w:id w:val="-2010817995"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr>
           <w:rPr>
             <w:color w:val="auto"/>
           </w:rPr>
         </w:sdtEndPr>
         <w:sdtContent>
           <w:r w:rsidR="003F2DB1">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="003F2DB1" w:rsidRPr="00B9285C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="003F2DB1">
         <w:t>Pharmacien de sapeurs-pompiers volontaires</w:t>
       </w:r>
       <w:r w:rsidR="009E402A">
         <w:t> ;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60CE52BD" w14:textId="020E507A" w:rsidR="003F2DB1" w:rsidRDefault="00FC63B5" w:rsidP="003F2DB1">
+    <w:p w14:paraId="60CE52BD" w14:textId="020E507A" w:rsidR="003F2DB1" w:rsidRDefault="005D79D4" w:rsidP="003F2DB1">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           </w:rPr>
           <w:id w:val="-335074361"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr>
           <w:rPr>
             <w:color w:val="auto"/>
           </w:rPr>
         </w:sdtEndPr>
         <w:sdtContent>
           <w:r w:rsidR="003F2DB1" w:rsidRPr="3D37013D">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
             </w:rPr>
@@ -4304,51 +4583,51 @@
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0798CAF7" wp14:editId="495987D9">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:posOffset>4324350</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>-276860</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1924050" cy="941705"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="19" name="Image 19"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 3"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId13" cstate="print">
+                    <a:blip r:embed="rId12" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1924050" cy="941705"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
@@ -4372,140 +4651,191 @@
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="190A832B" wp14:editId="3D329B52">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>-514985</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>-309245</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1304925" cy="990600"/>
             <wp:effectExtent l="0" t="0" r="9525" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="20" name="Image 20"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 1"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId14">
+                    <a:blip r:embed="rId13">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1304925" cy="990600"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="473E236E" w14:textId="62E0D09E" w:rsidR="003E05FA" w:rsidRDefault="003E05FA" w:rsidP="003E05FA">
       <w:pPr>
         <w:rPr>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0495997E" w14:textId="7A2E37A8" w:rsidR="003E05FA" w:rsidRDefault="003E05FA" w:rsidP="003E05FA">
       <w:pPr>
         <w:rPr>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5A1A33C5" w14:textId="4B7BF498" w:rsidR="003E05FA" w:rsidRPr="003656F1" w:rsidRDefault="003E05FA" w:rsidP="003E05FA">
-[...6 lines deleted...]
-      <w:r>
+    <w:sdt>
+      <w:sdtPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:caps/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t xml:space="preserve"> « </w:t>
-[...25 lines deleted...]
-    </w:p>
+        <w:id w:val="-1908755747"/>
+        <w:placeholder>
+          <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+        </w:placeholder>
+      </w:sdtPr>
+      <w:sdtContent>
+        <w:p w14:paraId="5A1A33C5" w14:textId="65213C93" w:rsidR="003E05FA" w:rsidRPr="003656F1" w:rsidRDefault="003E05FA" w:rsidP="003E05FA">
+          <w:pPr>
+            <w:jc w:val="right"/>
+            <w:rPr>
+              <w:iCs/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+              <w:iCs/>
+              <w:caps/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:highlight w:val="yellow"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> </w:t>
+          </w:r>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:caps/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:id w:val="349222952"/>
+              <w:placeholder>
+                <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+              </w:placeholder>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:r>
+                <w:rPr>
+                  <w:b/>
+                  <w:bCs/>
+                  <w:iCs/>
+                  <w:caps/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                  <w:highlight w:val="yellow"/>
+                </w:rPr>
+                <w:t>« </w:t>
+              </w:r>
+              <w:r w:rsidRPr="00F30D85">
+                <w:rPr>
+                  <w:b/>
+                  <w:bCs/>
+                  <w:iCs/>
+                  <w:caps/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                  <w:highlight w:val="yellow"/>
+                </w:rPr>
+                <w:t>identitÉ du sis</w:t>
+              </w:r>
+              <w:r>
+                <w:rPr>
+                  <w:b/>
+                  <w:bCs/>
+                  <w:iCs/>
+                  <w:caps/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                  <w:highlight w:val="yellow"/>
+                </w:rPr>
+                <w:t> »</w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
     <w:p w14:paraId="4D96779E" w14:textId="6D6350D2" w:rsidR="003E05FA" w:rsidRDefault="003E05FA" w:rsidP="003E05FA">
       <w:pPr>
         <w:spacing w:before="600" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008A145A">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">ATTESTATION </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>DE PRÉREQUIS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2077C397" w14:textId="3041B96B" w:rsidR="003E05FA" w:rsidRPr="00C35702" w:rsidRDefault="003E05FA" w:rsidP="3D37013D">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="357"/>
@@ -4553,370 +4883,309 @@
         <w:spacing w:after="100"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="3D37013D">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Vu la lettre d’expérimentation des formations de santé n° DGSCGC/DSP/SDDRH/BDFE/2025-078</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="3D37013D">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>du 19/12/2025 ;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="788647CA" w14:textId="77777777" w:rsidR="003E05FA" w:rsidRPr="008A145A" w:rsidRDefault="003E05FA" w:rsidP="003E05FA">
+    <w:p w14:paraId="788647CA" w14:textId="2B3EECFF" w:rsidR="003E05FA" w:rsidRPr="008A145A" w:rsidRDefault="003E05FA" w:rsidP="003E05FA">
       <w:pPr>
         <w:spacing w:after="400"/>
         <w:ind w:right="-426"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Je soussigné, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00512701">
-[...7 lines deleted...]
-      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:bCs/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+          </w:rPr>
+          <w:id w:val="-521558650"/>
+          <w:placeholder>
+            <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+          </w:placeholder>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:id w:val="-2058770046"/>
+              <w:placeholder>
+                <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+              </w:placeholder>
+              <w:showingPlcHdr/>
+            </w:sdtPr>
+            <w:sdtEndPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs w:val="0"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:sdtEndPr>
+            <w:sdtContent>
+              <w:r w:rsidR="005D79D4" w:rsidRPr="00FC5E73">
+                <w:rPr>
+                  <w:rStyle w:val="Textedelespacerserv"/>
+                </w:rPr>
+                <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
+          <w:r>
+            <w:rPr>
+              <w:bCs/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>,</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
       <w:r>
         <w:rPr>
-          <w:b/>
-[...13 lines deleted...]
-        <w:t>rénom » « NOM »</w:t>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A145A">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">directeur </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
-      </w:r>
+        <w:t xml:space="preserve">du service d’incendie et de secours de </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:bCs/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+          </w:rPr>
+          <w:id w:val="1726017850"/>
+          <w:placeholder>
+            <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="005D79D4" w:rsidRPr="00FC5E73">
+            <w:rPr>
+              <w:rStyle w:val="Textedelespacerserv"/>
+            </w:rPr>
+            <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
       <w:r w:rsidRPr="008A145A">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">directeur </w:t>
+        <w:t xml:space="preserve"> atteste que</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">du service d’incendie et de secours de </w:t>
-[...17 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:bCs/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+          </w:rPr>
+          <w:id w:val="1918815226"/>
+          <w:placeholder>
+            <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+        </w:sdtPr>
+        <w:sdtEndPr>
+          <w:rPr>
+            <w:rFonts w:cs="Arial"/>
+            <w:b/>
+            <w:bCs w:val="0"/>
+            <w:noProof/>
+            <w:highlight w:val="yellow"/>
+          </w:rPr>
+        </w:sdtEndPr>
+        <w:sdtContent>
+          <w:r w:rsidR="005D79D4" w:rsidRPr="00FC5E73">
+            <w:rPr>
+              <w:rStyle w:val="Textedelespacerserv"/>
+            </w:rPr>
+            <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
       <w:r>
-        <w:rPr>
-[...39 lines deleted...]
-      <w:r w:rsidRPr="000A4181">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:highlight w:val="yellow"/>
-[...118 lines deleted...]
-          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00310755">
         <w:rPr>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>né</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>(e)</w:t>
       </w:r>
       <w:r w:rsidRPr="00310755">
         <w:rPr>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> le </w:t>
       </w:r>
-      <w:r w:rsidRPr="00512701">
-[...26 lines deleted...]
-      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:bCs/>
+            <w:noProof/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+          </w:rPr>
+          <w:id w:val="284852704"/>
+          <w:placeholder>
+            <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+          </w:placeholder>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:id w:val="1140233571"/>
+              <w:placeholder>
+                <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+              </w:placeholder>
+              <w:showingPlcHdr/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:r w:rsidR="005D79D4" w:rsidRPr="00FC5E73">
+                <w:rPr>
+                  <w:rStyle w:val="Textedelespacerserv"/>
+                </w:rPr>
+                <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
+          <w:r>
+            <w:rPr>
+              <w:bCs/>
+              <w:noProof/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>,</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="527D12FB" w14:textId="77777777" w:rsidR="003E05FA" w:rsidRDefault="003E05FA" w:rsidP="003E05FA">
       <w:pPr>
         <w:spacing w:after="100"/>
         <w:ind w:right="57"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="008A145A">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
@@ -4954,51 +5223,51 @@
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>(s) </w:t>
       </w:r>
       <w:r w:rsidRPr="00F73989">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="234E181A" w14:textId="77E6A83F" w:rsidR="003E05FA" w:rsidRDefault="00FC63B5" w:rsidP="3D37013D">
+    <w:p w14:paraId="234E181A" w14:textId="77E6A83F" w:rsidR="003E05FA" w:rsidRDefault="005D79D4" w:rsidP="3D37013D">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:spacing w:after="100"/>
         <w:ind w:left="284" w:right="57"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="814455057"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
@@ -5012,51 +5281,51 @@
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="003E05FA" w:rsidRPr="3D37013D">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00CD558F" w:rsidRPr="3D37013D">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Compréhension du milieu de la sécurité civile</w:t>
       </w:r>
       <w:r w:rsidR="003E05FA" w:rsidRPr="3D37013D">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t> ;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72C720EA" w14:textId="4ABD96BC" w:rsidR="00FB1991" w:rsidRPr="00B76EF3" w:rsidRDefault="00FC63B5" w:rsidP="00FB1991">
+    <w:p w14:paraId="72C720EA" w14:textId="4ABD96BC" w:rsidR="00FB1991" w:rsidRPr="00B76EF3" w:rsidRDefault="005D79D4" w:rsidP="00FB1991">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:spacing w:after="100"/>
         <w:ind w:left="284" w:right="57"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:bCs/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="-593713262"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
@@ -5068,51 +5337,51 @@
               <w:bCs/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00FB1991" w:rsidRPr="00847A08">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00FB1991">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Compréhension à l’emploi d’équipier prompt secours ;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05FF6D06" w14:textId="1219D7B5" w:rsidR="003E05FA" w:rsidRPr="00B76EF3" w:rsidRDefault="00FC63B5" w:rsidP="003E05FA">
+    <w:p w14:paraId="05FF6D06" w14:textId="1219D7B5" w:rsidR="003E05FA" w:rsidRPr="00B76EF3" w:rsidRDefault="005D79D4" w:rsidP="003E05FA">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:spacing w:after="100"/>
         <w:ind w:left="284" w:right="57"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:bCs/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="-581363713"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
@@ -5136,213 +5405,108 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="003E05FA">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Compréhension à l’emploi d’équipier de secours et de soins d’urgence aux personnes.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="33062EE9" w14:textId="77777777" w:rsidR="003E05FA" w:rsidRDefault="003E05FA" w:rsidP="003E05FA">
       <w:pPr>
         <w:spacing w:after="100"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0F426F2C" w14:textId="77777777" w:rsidR="003E05FA" w:rsidRDefault="003E05FA" w:rsidP="003E05FA">
+    <w:p w14:paraId="0F426F2C" w14:textId="0CCF0015" w:rsidR="003E05FA" w:rsidRDefault="003E05FA" w:rsidP="003E05FA">
       <w:pPr>
         <w:spacing w:after="100"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">De fait, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00512701">
-[...7 lines deleted...]
-      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:eastAsia="Arial"/>
+            <w:bCs/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+          </w:rPr>
+          <w:id w:val="-844631766"/>
+          <w:placeholder>
+            <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+        </w:sdtPr>
+        <w:sdtEndPr>
+          <w:rPr>
+            <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Arial"/>
+            <w:b/>
+            <w:bCs w:val="0"/>
+            <w:noProof/>
+            <w:highlight w:val="yellow"/>
+          </w:rPr>
+        </w:sdtEndPr>
+        <w:sdtContent>
+          <w:r w:rsidR="005D79D4" w:rsidRPr="00FC5E73">
+            <w:rPr>
+              <w:rStyle w:val="Textedelespacerserv"/>
+            </w:rPr>
+            <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
       <w:r>
-        <w:rPr>
-[...6 lines deleted...]
-      <w:r w:rsidRPr="000A4181">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:highlight w:val="yellow"/>
-[...118 lines deleted...]
-          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008A145A">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">a atteint le niveau minimum exigé pour </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>suivre la formation à l’Ensosp suivante :</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02AFAC40" w14:textId="77777777" w:rsidR="003E05FA" w:rsidRPr="008865A7" w:rsidRDefault="003E05FA" w:rsidP="003E05FA">
       <w:pPr>
         <w:spacing w:after="100"/>
         <w:jc w:val="both"/>
         <w:rPr>
@@ -5369,51 +5533,51 @@
       <w:r w:rsidRPr="00F73989">
         <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="single"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="008865A7">
         <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w14:paraId="286FCEBF" w14:textId="77777777" w:rsidR="003E05FA" w:rsidRDefault="00FC63B5" w:rsidP="003E05FA">
+    <w:p w14:paraId="286FCEBF" w14:textId="77777777" w:rsidR="003E05FA" w:rsidRDefault="005D79D4" w:rsidP="003E05FA">
       <w:pPr>
         <w:spacing w:after="100"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:bCs/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="1244451402"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
@@ -5483,51 +5647,51 @@
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>formation initiale des professionnels de santé volontaires</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00F73989">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w14:paraId="5B436B39" w14:textId="77777777" w:rsidR="003E05FA" w:rsidRPr="00DF039D" w:rsidRDefault="00FC63B5" w:rsidP="003E05FA">
+    <w:p w14:paraId="5B436B39" w14:textId="77777777" w:rsidR="003E05FA" w:rsidRPr="00DF039D" w:rsidRDefault="005D79D4" w:rsidP="003E05FA">
       <w:pPr>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:bCs/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="1633979700"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="003E05FA" w:rsidRPr="00DF039D">
             <w:rPr>
@@ -5544,51 +5708,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="003E05FA" w:rsidRPr="00DF039D">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Médecin ou infirmier mention « santé en service »</w:t>
       </w:r>
       <w:r w:rsidR="003E05FA">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t> ;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44756377" w14:textId="77777777" w:rsidR="003E05FA" w:rsidRPr="00DF039D" w:rsidRDefault="00FC63B5" w:rsidP="003E05FA">
+    <w:p w14:paraId="44756377" w14:textId="77777777" w:rsidR="003E05FA" w:rsidRPr="00DF039D" w:rsidRDefault="005D79D4" w:rsidP="003E05FA">
       <w:pPr>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:bCs/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="-439450978"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="003E05FA">
             <w:rPr>
@@ -5596,51 +5760,51 @@
               <w:bCs/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="003E05FA" w:rsidRPr="00DF039D">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> Médecin ou infirmier mention « opérationnel »</w:t>
       </w:r>
       <w:r w:rsidR="003E05FA">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t> ;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6675AC70" w14:textId="77777777" w:rsidR="003E05FA" w:rsidRPr="00DF039D" w:rsidRDefault="00FC63B5" w:rsidP="003E05FA">
+    <w:p w14:paraId="6675AC70" w14:textId="77777777" w:rsidR="003E05FA" w:rsidRPr="00DF039D" w:rsidRDefault="005D79D4" w:rsidP="003E05FA">
       <w:pPr>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:bCs/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="1500697201"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="003E05FA">
             <w:rPr>
@@ -5648,51 +5812,51 @@
               <w:bCs/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="003E05FA" w:rsidRPr="00DF039D">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> Pharmacien</w:t>
       </w:r>
       <w:r w:rsidR="003E05FA">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t> ;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="029E63B8" w14:textId="63E3A87A" w:rsidR="003E05FA" w:rsidRPr="00DF039D" w:rsidRDefault="00FC63B5" w:rsidP="3D37013D">
+    <w:p w14:paraId="029E63B8" w14:textId="63E3A87A" w:rsidR="003E05FA" w:rsidRPr="00DF039D" w:rsidRDefault="005D79D4" w:rsidP="3D37013D">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="-322893254"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="003E05FA" w:rsidRPr="3D37013D">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
               <w:sz w:val="24"/>
@@ -5736,251 +5900,207 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="17C5E0D0" w14:textId="77777777" w:rsidR="003E05FA" w:rsidRDefault="003E05FA" w:rsidP="003E05FA">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005F021D">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Fait à </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>xxxxxxxxx</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="005F021D">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>, le</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>xxxxxxxxxxxxx</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1D4E4629" w14:textId="77777777" w:rsidR="003E05FA" w:rsidRDefault="003E05FA" w:rsidP="003E05FA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="6804"/>
         </w:tabs>
         <w:ind w:left="5812"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5EE64804" w14:textId="428F100C" w:rsidR="003E05FA" w:rsidRDefault="003E05FA" w:rsidP="003E05FA">
+    <w:p w14:paraId="5EE64804" w14:textId="2DAC1A2B" w:rsidR="003E05FA" w:rsidRDefault="003E05FA" w:rsidP="003E05FA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="6804"/>
         </w:tabs>
         <w:ind w:left="5812"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:caps/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">                      </w:t>
       </w:r>
       <w:r w:rsidR="00AB20FC">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r w:rsidRPr="005F021D">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Le directeur </w:t>
       </w:r>
-      <w:r>
-[...45 lines deleted...]
-      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+          </w:rPr>
+          <w:id w:val="1022668462"/>
+          <w:placeholder>
+            <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+        </w:sdtPr>
+        <w:sdtEndPr>
+          <w:rPr>
+            <w:b/>
+            <w:bCs/>
+            <w:iCs/>
+            <w:caps/>
+            <w:sz w:val="16"/>
+            <w:szCs w:val="16"/>
+            <w:highlight w:val="yellow"/>
+          </w:rPr>
+        </w:sdtEndPr>
+        <w:sdtContent>
+          <w:r w:rsidR="005D79D4" w:rsidRPr="00FC5E73">
+            <w:rPr>
+              <w:rStyle w:val="Textedelespacerserv"/>
+            </w:rPr>
+            <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
     </w:p>
-    <w:p w14:paraId="4365B957" w14:textId="05678603" w:rsidR="003E05FA" w:rsidRPr="007556F9" w:rsidRDefault="003E05FA" w:rsidP="00AB20FC">
-[...2 lines deleted...]
-        <w:jc w:val="right"/>
+    <w:sdt>
+      <w:sdtPr>
         <w:rPr>
           <w:b/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-        </w:rPr>
-[...6 lines deleted...]
-          <w:szCs w:val="18"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t>« </w:t>
-[...43 lines deleted...]
-    </w:p>
+        <w:id w:val="1478109635"/>
+        <w:placeholder>
+          <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+        </w:placeholder>
+        <w:showingPlcHdr/>
+      </w:sdtPr>
+      <w:sdtEndPr/>
+      <w:sdtContent>
+        <w:p w14:paraId="4365B957" w14:textId="1E6A36FE" w:rsidR="003E05FA" w:rsidRPr="007556F9" w:rsidRDefault="005D79D4" w:rsidP="00AB20FC">
+          <w:pPr>
+            <w:ind w:left="5812"/>
+            <w:jc w:val="right"/>
+            <w:rPr>
+              <w:b/>
+              <w:iCs/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00FC5E73">
+            <w:rPr>
+              <w:rStyle w:val="Textedelespacerserv"/>
+            </w:rPr>
+            <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
+          </w:r>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
     <w:p w14:paraId="738CECF8" w14:textId="77777777" w:rsidR="00AB20FC" w:rsidRPr="009207CC" w:rsidRDefault="00AB20FC" w:rsidP="00AB20FC">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="6804"/>
         </w:tabs>
         <w:rPr>
           <w:b/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F73989">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F73989">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>cocher la ou les cases correspondantes</w:t>
@@ -6389,105 +6509,127 @@
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="00270A31">
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="0530FA94" w14:textId="77777777" w:rsidR="0004409B" w:rsidRDefault="0004409B" w:rsidP="0004409B">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4309AAED" w14:textId="77777777" w:rsidR="0004409B" w:rsidRPr="00260A56" w:rsidRDefault="0004409B" w:rsidP="0004409B">
+    <w:p w14:paraId="4309AAED" w14:textId="150958B5" w:rsidR="0004409B" w:rsidRPr="00260A56" w:rsidRDefault="0004409B" w:rsidP="0004409B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="1F4E79" w:themeColor="accent1" w:themeShade="80"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00260A56">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="1F4E79" w:themeColor="accent1" w:themeShade="80"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Signature :</w:t>
       </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+            <w:color w:val="1F4E79" w:themeColor="accent1" w:themeShade="80"/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+          </w:rPr>
+          <w:id w:val="-1131709835"/>
+          <w:placeholder>
+            <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="005D79D4" w:rsidRPr="00FC5E73">
+            <w:rPr>
+              <w:rStyle w:val="Textedelespacerserv"/>
+            </w:rPr>
+            <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
     </w:p>
     <w:p w14:paraId="64EF118C" w14:textId="77777777" w:rsidR="0004409B" w:rsidRPr="00BF0078" w:rsidRDefault="0004409B" w:rsidP="0004409B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="428124B1" w14:textId="77777777" w:rsidR="0004409B" w:rsidRDefault="0004409B" w:rsidP="0004409B">
       <w:pPr>
         <w:spacing w:after="400"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6F69654D" w14:textId="77777777" w:rsidR="00DB74B3" w:rsidRPr="00824C3F" w:rsidRDefault="00DB74B3" w:rsidP="008E770E">
       <w:pPr>
         <w:spacing w:before="60"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00DB74B3" w:rsidRPr="00824C3F" w:rsidSect="00117D39">
-      <w:headerReference w:type="default" r:id="rId15"/>
-[...2 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId18"/>
+      <w:footerReference w:type="default" r:id="rId14"/>
+      <w:headerReference w:type="first" r:id="rId15"/>
+      <w:footerReference w:type="first" r:id="rId16"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="851" w:right="1274" w:bottom="1418" w:left="1418" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="255932F2" w14:textId="77777777" w:rsidR="00E402AF" w:rsidRDefault="00E402AF" w:rsidP="00AA26E1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="40A09007" w14:textId="77777777" w:rsidR="00E402AF" w:rsidRDefault="00E402AF" w:rsidP="00AA26E1">
       <w:pPr>
@@ -6600,51 +6742,51 @@
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:altName w:val="Calibri"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="344F7479" w14:textId="4C5CDBE8" w:rsidR="003E05FA" w:rsidRPr="00DF63F6" w:rsidRDefault="003E05FA">
+  <w:p w14:paraId="344F7479" w14:textId="2B23EF9C" w:rsidR="003E05FA" w:rsidRPr="00DF63F6" w:rsidRDefault="003E05FA">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00DF63F6">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:noProof/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
         <w:lang w:eastAsia="fr-FR"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="613B454B" wp14:editId="39DE30DA">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-128270</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
@@ -6667,106 +6809,90 @@
                       <a:prstGeom prst="line">
                         <a:avLst/>
                       </a:prstGeom>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="1">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="tx1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:bodyPr/>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
+        <mc:Fallback xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <w:pict w14:anchorId="56D2143E">
             <v:line id="Connecteur droit 2" style="position:absolute;flip:x;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" o:spid="_x0000_s1026" strokecolor="#5b9bd5 [3204]" strokeweight=".5pt" from="-10.1pt,-17.55pt" to="462.4pt,-17.55pt" w14:anchorId="04E02119" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDnDuZPpAEAAJ4DAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu1DAQfUfiHyy/s8lWoqBos31oVXhA&#10;UHH5ANcZbyz5prHZZP+e8WQ3RYCQQH2xfJlzZs6Z8e5m9k4cAbONoZfbTSsFBB0HGw69/Pb1/tVb&#10;KXJRYVAuBujlCbK82b98sZtSB1dxjG4AFEQScjelXo6lpK5psh7Bq7yJCQI9moheFTrioRlQTcTu&#10;XXPVttfNFHFIGDXkTLd3y6PcM78xoMsnYzIU4XpJtRVekdfHujb7neoOqNJo9bkM9R9VeGUDJV2p&#10;7lRR4jva36i81RhzNGWjo2+iMVYDayA12/YXNV9GlYC1kDk5rTbl56PVH4+34QHJhinlLqcHrCpm&#10;g14YZ9N76inrokrFzLadVttgLkLT5XXbtm9ek7v68tYsFJUqYS7vIHpRN710NlRFqlPHD7lQWgq9&#10;hNDhqQjelZODGuzCZzDCDpRsKYfnA24diqOiziqtIZRt7SbxcXSFGevcCmw57V+B5/gKBZ6dfwGv&#10;CM4cQ1nB3oaIf8pe5kvJZom/OLDorhY8xuHE7WFraAhY4Xlg65T9fGb407fa/wAAAP//AwBQSwME&#10;FAAGAAgAAAAhADcsgPrfAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj09Lw0AQxe+C32EZwYu0&#10;m8Y/aMymiKiHemptQW+T7JiEZmdDdpvGb+8Igt5m5j3e/F6+nFynRhpC69nAYp6AIq68bbk2sH17&#10;nt2CChHZYueZDHxRgGVxepJjZv2R1zRuYq0khEOGBpoY+0zrUDXkMMx9Tyzapx8cRlmHWtsBjxLu&#10;Op0myY122LJ8aLCnx4aq/ebgDHwEH552q3J82a9XE168xvS9ssacn00P96AiTfHPDD/4gg6FMJX+&#10;wDaozsAsTVKxynB5vQAljrv0SsqUvxdd5Pp/h+IbAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+&#10;AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAA&#10;ACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAA&#10;ACEA5w7mT6QBAACeAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYA&#10;CAAAACEANyyA+t8AAAALAQAADwAAAAAAAAAAAAAAAAD+AwAAZHJzL2Rvd25yZXYueG1sUEsFBgAA&#10;AAAEAAQA8wAAAAoFAAAAAA==&#10;">
               <v:stroke joinstyle="miter"/>
             </v:line>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidR="3D37013D" w:rsidRPr="00117679">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="3D37013D" w:rsidRPr="00DF63F6">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:t>ENSOSP/D</w:t>
     </w:r>
     <w:r w:rsidR="3D37013D">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:t>IRET</w:t>
     </w:r>
-    <w:r w:rsidR="3D37013D" w:rsidRPr="00ED4005">
+    <w:r w:rsidR="00956A2A">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:t>/</w:t>
-    </w:r>
-[...14 lines deleted...]
-      <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="3D37013D">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:t>SCQJ version du 16/04/2026</w:t>
     </w:r>
     <w:r w:rsidRPr="00DF63F6">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="00DF63F6">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:tab/>
     </w:r>
@@ -6978,110 +7104,50 @@
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
     <w:p w14:paraId="6D914CD5" w14:textId="77777777" w:rsidR="00E402AF" w:rsidRDefault="00E402AF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3070"/>
       <w:gridCol w:w="3070"/>
       <w:gridCol w:w="3070"/>
     </w:tblGrid>
-    <w:tr w:rsidR="3D37013D" w14:paraId="359958E5" w14:textId="77777777" w:rsidTr="3D37013D">
-[...58 lines deleted...]
-    </w:tblGrid>
     <w:tr w:rsidR="3D37013D" w14:paraId="73C59D78" w14:textId="77777777" w:rsidTr="3D37013D">
       <w:trPr>
         <w:trHeight w:val="300"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3070" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="66010DDB" w14:textId="2455B8A4" w:rsidR="3D37013D" w:rsidRDefault="3D37013D" w:rsidP="3D37013D">
           <w:pPr>
             <w:pStyle w:val="En-tte"/>
             <w:ind w:left="-115"/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3070" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="4A9BA016" w14:textId="2F8BF25D" w:rsidR="3D37013D" w:rsidRDefault="3D37013D" w:rsidP="3D37013D">
           <w:pPr>
             <w:pStyle w:val="En-tte"/>
             <w:jc w:val="center"/>
           </w:pPr>
         </w:p>
@@ -10289,51 +10355,51 @@
   <w:num w:numId="26">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="27">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="28">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="29">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="30">
     <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="31">
     <w:abstractNumId w:val="21"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="V5r/fbaDCr+HxIHRKf6TK2FJsvGG/oGbzBT5OZb2mOF+naPqZ4l/kavB3xyTscaeJbrCW/eBr3hya6VhLvu2Eg==" w:salt="//cgCDhF/KMenka7aK93Kw=="/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="/rpPVQFzV99hCM5Qclh+Eo+ISFq+O4MmDQOrnoJuM73aVkP4n4N7bCwrS6QXVMXDcr6it/3ZoZ+4XSFrUpVeKQ==" w:salt="JCIcgb47v3Yr/XAF5Sj0zA=="/>
   <w:defaultTabStop w:val="8505"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
@@ -10389,88 +10455,89 @@
     <w:rsid w:val="002F2CE5"/>
     <w:rsid w:val="00302CA6"/>
     <w:rsid w:val="00317717"/>
     <w:rsid w:val="00322AB9"/>
     <w:rsid w:val="0032655E"/>
     <w:rsid w:val="00334311"/>
     <w:rsid w:val="00340491"/>
     <w:rsid w:val="003441DF"/>
     <w:rsid w:val="00352EA4"/>
     <w:rsid w:val="00367725"/>
     <w:rsid w:val="0038079E"/>
     <w:rsid w:val="00381324"/>
     <w:rsid w:val="003A5EF4"/>
     <w:rsid w:val="003B0474"/>
     <w:rsid w:val="003B0971"/>
     <w:rsid w:val="003B0C16"/>
     <w:rsid w:val="003C38F7"/>
     <w:rsid w:val="003E05FA"/>
     <w:rsid w:val="003E3487"/>
     <w:rsid w:val="003E664F"/>
     <w:rsid w:val="003E7300"/>
     <w:rsid w:val="003F2DB1"/>
     <w:rsid w:val="004014CD"/>
     <w:rsid w:val="004127BB"/>
     <w:rsid w:val="00432082"/>
+    <w:rsid w:val="00444556"/>
     <w:rsid w:val="00453D97"/>
     <w:rsid w:val="00462192"/>
     <w:rsid w:val="004706BB"/>
     <w:rsid w:val="00472CFE"/>
     <w:rsid w:val="00484D89"/>
     <w:rsid w:val="004957F0"/>
     <w:rsid w:val="00497F90"/>
     <w:rsid w:val="004A1EF9"/>
     <w:rsid w:val="004B27AB"/>
     <w:rsid w:val="004F4FF0"/>
     <w:rsid w:val="004F5562"/>
     <w:rsid w:val="004F6083"/>
     <w:rsid w:val="0051084D"/>
     <w:rsid w:val="00535277"/>
     <w:rsid w:val="005357EE"/>
     <w:rsid w:val="005413AD"/>
     <w:rsid w:val="00554D44"/>
     <w:rsid w:val="005672ED"/>
     <w:rsid w:val="00571361"/>
     <w:rsid w:val="00575720"/>
     <w:rsid w:val="005819B4"/>
     <w:rsid w:val="00584953"/>
     <w:rsid w:val="005938E6"/>
     <w:rsid w:val="00594F61"/>
     <w:rsid w:val="005C049B"/>
     <w:rsid w:val="005C3AAA"/>
     <w:rsid w:val="005C5C2D"/>
     <w:rsid w:val="005D0BC9"/>
     <w:rsid w:val="005D339B"/>
+    <w:rsid w:val="005D79D4"/>
     <w:rsid w:val="005F2345"/>
     <w:rsid w:val="005F7239"/>
     <w:rsid w:val="00605242"/>
     <w:rsid w:val="00614E7E"/>
     <w:rsid w:val="0064210E"/>
     <w:rsid w:val="00645A2C"/>
     <w:rsid w:val="00656FA5"/>
     <w:rsid w:val="0066503E"/>
-    <w:rsid w:val="006700C4"/>
     <w:rsid w:val="00673CA5"/>
     <w:rsid w:val="00681F6C"/>
     <w:rsid w:val="006850B9"/>
     <w:rsid w:val="00696B56"/>
     <w:rsid w:val="006A1546"/>
     <w:rsid w:val="006A5C08"/>
     <w:rsid w:val="006C0412"/>
     <w:rsid w:val="006C66DD"/>
     <w:rsid w:val="006E207B"/>
     <w:rsid w:val="006E609E"/>
     <w:rsid w:val="006E6761"/>
     <w:rsid w:val="006F1888"/>
     <w:rsid w:val="006F2125"/>
     <w:rsid w:val="006F531E"/>
     <w:rsid w:val="006F65E9"/>
     <w:rsid w:val="00702155"/>
     <w:rsid w:val="00703D44"/>
     <w:rsid w:val="00704D4E"/>
     <w:rsid w:val="00725F4F"/>
     <w:rsid w:val="00726B22"/>
     <w:rsid w:val="00741170"/>
     <w:rsid w:val="00752B05"/>
     <w:rsid w:val="0078053B"/>
     <w:rsid w:val="00782E55"/>
     <w:rsid w:val="0078548A"/>
@@ -10484,84 +10551,86 @@
     <w:rsid w:val="007E132A"/>
     <w:rsid w:val="007E3082"/>
     <w:rsid w:val="00802C0E"/>
     <w:rsid w:val="0080348A"/>
     <w:rsid w:val="00820EBD"/>
     <w:rsid w:val="00824C3F"/>
     <w:rsid w:val="00830C60"/>
     <w:rsid w:val="00831080"/>
     <w:rsid w:val="0083601F"/>
     <w:rsid w:val="0083748C"/>
     <w:rsid w:val="00842DD7"/>
     <w:rsid w:val="00860121"/>
     <w:rsid w:val="00863B3B"/>
     <w:rsid w:val="00865E17"/>
     <w:rsid w:val="0086628C"/>
     <w:rsid w:val="00892153"/>
     <w:rsid w:val="008C15D7"/>
     <w:rsid w:val="008E4E6C"/>
     <w:rsid w:val="008E770E"/>
     <w:rsid w:val="008F1CA6"/>
     <w:rsid w:val="00901594"/>
     <w:rsid w:val="0093188D"/>
     <w:rsid w:val="009351BD"/>
     <w:rsid w:val="00941DBB"/>
     <w:rsid w:val="00951825"/>
+    <w:rsid w:val="00956A2A"/>
     <w:rsid w:val="00956FEA"/>
     <w:rsid w:val="0096232A"/>
     <w:rsid w:val="0097181C"/>
     <w:rsid w:val="00976A01"/>
     <w:rsid w:val="00977137"/>
     <w:rsid w:val="0098413B"/>
     <w:rsid w:val="00993469"/>
     <w:rsid w:val="00997B42"/>
     <w:rsid w:val="009A2AE7"/>
     <w:rsid w:val="009A61B8"/>
     <w:rsid w:val="009B32DC"/>
     <w:rsid w:val="009B6B34"/>
     <w:rsid w:val="009D1592"/>
     <w:rsid w:val="009E402A"/>
     <w:rsid w:val="00A13A87"/>
     <w:rsid w:val="00A31B85"/>
     <w:rsid w:val="00A4431F"/>
     <w:rsid w:val="00A51479"/>
     <w:rsid w:val="00A755B3"/>
     <w:rsid w:val="00A82FB8"/>
     <w:rsid w:val="00A87C8C"/>
     <w:rsid w:val="00A937BB"/>
     <w:rsid w:val="00A96595"/>
     <w:rsid w:val="00AA26E1"/>
     <w:rsid w:val="00AB20FC"/>
     <w:rsid w:val="00AB66D1"/>
     <w:rsid w:val="00AC1A4A"/>
     <w:rsid w:val="00AD0400"/>
     <w:rsid w:val="00AD78CE"/>
     <w:rsid w:val="00B0175C"/>
     <w:rsid w:val="00B01FE3"/>
     <w:rsid w:val="00B103B8"/>
     <w:rsid w:val="00B32FC8"/>
     <w:rsid w:val="00B34BED"/>
+    <w:rsid w:val="00B409E6"/>
     <w:rsid w:val="00B43C72"/>
     <w:rsid w:val="00B511B8"/>
     <w:rsid w:val="00B525DA"/>
     <w:rsid w:val="00B6284E"/>
     <w:rsid w:val="00B7564F"/>
     <w:rsid w:val="00B84C64"/>
     <w:rsid w:val="00B92CDD"/>
     <w:rsid w:val="00BC1DBA"/>
     <w:rsid w:val="00BC4BC3"/>
     <w:rsid w:val="00BD16EC"/>
     <w:rsid w:val="00BD42D8"/>
     <w:rsid w:val="00BF0078"/>
     <w:rsid w:val="00BF1CEA"/>
     <w:rsid w:val="00C07FA4"/>
     <w:rsid w:val="00C106C2"/>
     <w:rsid w:val="00C326EF"/>
     <w:rsid w:val="00C35121"/>
     <w:rsid w:val="00C4129E"/>
     <w:rsid w:val="00C42323"/>
     <w:rsid w:val="00C433AE"/>
     <w:rsid w:val="00C72A65"/>
     <w:rsid w:val="00C72DE1"/>
     <w:rsid w:val="00C73DBD"/>
     <w:rsid w:val="00C872C4"/>
     <w:rsid w:val="00C92D07"/>
@@ -10569,93 +10638,94 @@
     <w:rsid w:val="00CA514C"/>
     <w:rsid w:val="00CB209D"/>
     <w:rsid w:val="00CC5203"/>
     <w:rsid w:val="00CD39AF"/>
     <w:rsid w:val="00CD558F"/>
     <w:rsid w:val="00CE36FB"/>
     <w:rsid w:val="00CF5431"/>
     <w:rsid w:val="00D007D7"/>
     <w:rsid w:val="00D019DE"/>
     <w:rsid w:val="00D048E2"/>
     <w:rsid w:val="00D06E08"/>
     <w:rsid w:val="00D13D3B"/>
     <w:rsid w:val="00D2316C"/>
     <w:rsid w:val="00D23AD7"/>
     <w:rsid w:val="00D6255F"/>
     <w:rsid w:val="00D72954"/>
     <w:rsid w:val="00D80DC0"/>
     <w:rsid w:val="00D90A0F"/>
     <w:rsid w:val="00DA6BD6"/>
     <w:rsid w:val="00DB1125"/>
     <w:rsid w:val="00DB174F"/>
     <w:rsid w:val="00DB74B3"/>
     <w:rsid w:val="00DE1790"/>
     <w:rsid w:val="00DE3F6B"/>
     <w:rsid w:val="00DE43CC"/>
+    <w:rsid w:val="00DF0371"/>
     <w:rsid w:val="00DF452C"/>
     <w:rsid w:val="00DF4C53"/>
     <w:rsid w:val="00DF63F6"/>
     <w:rsid w:val="00E00A16"/>
     <w:rsid w:val="00E0305B"/>
     <w:rsid w:val="00E03B9F"/>
     <w:rsid w:val="00E22C4B"/>
     <w:rsid w:val="00E34473"/>
     <w:rsid w:val="00E36E6D"/>
     <w:rsid w:val="00E4027F"/>
     <w:rsid w:val="00E402AF"/>
     <w:rsid w:val="00E51253"/>
     <w:rsid w:val="00E53D39"/>
     <w:rsid w:val="00E552C9"/>
     <w:rsid w:val="00E60D69"/>
     <w:rsid w:val="00E802F8"/>
     <w:rsid w:val="00E934AA"/>
     <w:rsid w:val="00EA3ACA"/>
     <w:rsid w:val="00EB385E"/>
     <w:rsid w:val="00ED1878"/>
     <w:rsid w:val="00EE488F"/>
     <w:rsid w:val="00EE7312"/>
     <w:rsid w:val="00EF480D"/>
     <w:rsid w:val="00F12224"/>
     <w:rsid w:val="00F2485E"/>
     <w:rsid w:val="00F32058"/>
     <w:rsid w:val="00F33241"/>
     <w:rsid w:val="00F410F2"/>
     <w:rsid w:val="00F549EB"/>
     <w:rsid w:val="00F64758"/>
     <w:rsid w:val="00F6604F"/>
     <w:rsid w:val="00F7203D"/>
     <w:rsid w:val="00F74B44"/>
     <w:rsid w:val="00F7703B"/>
     <w:rsid w:val="00F77A05"/>
     <w:rsid w:val="00F77F05"/>
     <w:rsid w:val="00F85793"/>
     <w:rsid w:val="00F85796"/>
     <w:rsid w:val="00F90526"/>
     <w:rsid w:val="00FB1991"/>
     <w:rsid w:val="00FB7691"/>
-    <w:rsid w:val="00FC63B5"/>
     <w:rsid w:val="00FC7E66"/>
+    <w:rsid w:val="00FD2B76"/>
     <w:rsid w:val="00FE248E"/>
     <w:rsid w:val="00FF189F"/>
     <w:rsid w:val="00FF407E"/>
     <w:rsid w:val="013BF10C"/>
     <w:rsid w:val="02EE9E38"/>
     <w:rsid w:val="0364170D"/>
     <w:rsid w:val="062ACF41"/>
     <w:rsid w:val="0831A1F1"/>
     <w:rsid w:val="08D433FB"/>
     <w:rsid w:val="0BB3F553"/>
     <w:rsid w:val="0D146FFE"/>
     <w:rsid w:val="0EDB2F54"/>
     <w:rsid w:val="10546330"/>
     <w:rsid w:val="13259AEA"/>
     <w:rsid w:val="18361942"/>
     <w:rsid w:val="1DA62403"/>
     <w:rsid w:val="1F373525"/>
     <w:rsid w:val="1F63006A"/>
     <w:rsid w:val="20385816"/>
     <w:rsid w:val="2227244E"/>
     <w:rsid w:val="27C6C9C2"/>
     <w:rsid w:val="2B4076D2"/>
     <w:rsid w:val="2F6AFAF7"/>
     <w:rsid w:val="2F6FFBC8"/>
     <w:rsid w:val="31549E08"/>
@@ -12522,51 +12592,51 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2136681201">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ensosp.fr/une-ecole-qui-forme/prochains-jurys-et-commissions-dattribution-et-de-dispense-de-lensosp" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="63D792AE06F9449BACD132BFB4C54559"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{17C4D3EE-51F0-47F7-8B49-8514AEC2EAB7}"/>
       </w:docPartPr>
       <w:docPartBody>
@@ -12966,67 +13036,96 @@
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{09ADBA36-A6BC-433F-88A1-ED911C5FEA96}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00B16921" w:rsidRDefault="00B16921" w:rsidP="00B16921">
           <w:pPr>
             <w:pStyle w:val="21963A47DA384817945B23011E4DB5DA"/>
           </w:pPr>
           <w:r w:rsidRPr="000F40F6">
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="0C715892A2B842A184A2F890DC51F013"/>
+        <w:name w:val="94446DB9F5634F32B3A9F71D7E45A0CE"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{0C58B87B-3364-40B3-B465-6D5F3583187B}"/>
+        <w:guid w:val="{42EA9510-01DD-4E98-91B6-E89FD4A91B59}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00000000" w:rsidRDefault="00BA0107" w:rsidP="00BA0107">
+        <w:p w:rsidR="001260F2" w:rsidRDefault="0021491C" w:rsidP="0021491C">
           <w:pPr>
-            <w:pStyle w:val="0C715892A2B842A184A2F890DC51F013"/>
+            <w:pStyle w:val="94446DB9F5634F32B3A9F71D7E45A0CE"/>
+          </w:pPr>
+          <w:r w:rsidRPr="000F40F6">
+            <w:rPr>
+              <w:rStyle w:val="Textedelespacerserv"/>
+            </w:rPr>
+            <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="D3E4219B862D44EAB366F7B5ED99235E"/>
+        <w:category>
+          <w:name w:val="Général"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{215454FD-1A3F-43F8-8ED0-76F1BC5A4C5D}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="001260F2" w:rsidRDefault="0021491C" w:rsidP="0021491C">
+          <w:pPr>
+            <w:pStyle w:val="D3E4219B862D44EAB366F7B5ED99235E"/>
           </w:pPr>
           <w:r w:rsidRPr="000F40F6">
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
@@ -13128,66 +13227,67 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:view w:val="normal"/>
   <w:revisionView w:inkAnnotations="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00836B3E"/>
     <w:rsid w:val="00023811"/>
+    <w:rsid w:val="001260F2"/>
     <w:rsid w:val="001F2792"/>
+    <w:rsid w:val="0021491C"/>
     <w:rsid w:val="0025268A"/>
     <w:rsid w:val="00266502"/>
     <w:rsid w:val="00302CA6"/>
     <w:rsid w:val="0032655E"/>
     <w:rsid w:val="00352EA4"/>
     <w:rsid w:val="003A6AB5"/>
     <w:rsid w:val="005133DF"/>
     <w:rsid w:val="00836B3E"/>
     <w:rsid w:val="008724AB"/>
     <w:rsid w:val="008831BE"/>
     <w:rsid w:val="0097181C"/>
     <w:rsid w:val="00B16921"/>
     <w:rsid w:val="00B6284E"/>
     <w:rsid w:val="00B92CDD"/>
-    <w:rsid w:val="00BA0107"/>
     <w:rsid w:val="00CD39AF"/>
     <w:rsid w:val="00CE6639"/>
     <w:rsid w:val="00D32745"/>
     <w:rsid w:val="00D6255F"/>
     <w:rsid w:val="00E34473"/>
     <w:rsid w:val="00EE488F"/>
     <w:rsid w:val="00F27A7F"/>
     <w:rsid w:val="00F32058"/>
     <w:rsid w:val="00F77A05"/>
     <w:rsid w:val="00FA7E8A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-FR"/>
@@ -13607,55 +13707,51 @@
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Aucuneliste">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="Textedelespacerserv">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00BA0107"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00D6255F"/>
+    <w:rsid w:val="0021491C"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="7DEF94D1E8154800A210CD3BD208D417">
     <w:name w:val="7DEF94D1E8154800A210CD3BD208D417"/>
     <w:rsid w:val="00F77A05"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="63D792AE06F9449BACD132BFB4C54559">
     <w:name w:val="63D792AE06F9449BACD132BFB4C54559"/>
     <w:rsid w:val="0025268A"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="0AF58B8160E44044903DD2CD497C48E6">
     <w:name w:val="0AF58B8160E44044903DD2CD497C48E6"/>
     <w:rsid w:val="0025268A"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="2EFD10DF262A4666BED5B88EAF3410C4">
     <w:name w:val="2EFD10DF262A4666BED5B88EAF3410C4"/>
     <w:rsid w:val="0025268A"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="5F09FE5BB6C8484A904A4AC5DED92521">
     <w:name w:val="5F09FE5BB6C8484A904A4AC5DED92521"/>
     <w:rsid w:val="0025268A"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="57F2CA25A9EE4F37ADF7EBB56E301597">
     <w:name w:val="57F2CA25A9EE4F37ADF7EBB56E301597"/>
     <w:rsid w:val="0025268A"/>
   </w:style>
@@ -13669,53 +13765,57 @@
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="8C6B4FD25D464B95917F7DE82C69E7BA">
     <w:name w:val="8C6B4FD25D464B95917F7DE82C69E7BA"/>
     <w:rsid w:val="00B16921"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="266692B9F8C04559A6FA713753359606">
     <w:name w:val="266692B9F8C04559A6FA713753359606"/>
     <w:rsid w:val="00B16921"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="064167E043E44D4197D315CEB2D59800">
     <w:name w:val="064167E043E44D4197D315CEB2D59800"/>
     <w:rsid w:val="00B16921"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="FBA0A00B528347A597D1A2EBA8D509DB">
     <w:name w:val="FBA0A00B528347A597D1A2EBA8D509DB"/>
     <w:rsid w:val="00B16921"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="0582E49A35E24126B6E63CC79D1BB931">
     <w:name w:val="0582E49A35E24126B6E63CC79D1BB931"/>
     <w:rsid w:val="00B16921"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="21963A47DA384817945B23011E4DB5DA">
     <w:name w:val="21963A47DA384817945B23011E4DB5DA"/>
     <w:rsid w:val="00B16921"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="0C715892A2B842A184A2F890DC51F013">
-[...1 lines deleted...]
-    <w:rsid w:val="00BA0107"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="94446DB9F5634F32B3A9F71D7E45A0CE">
+    <w:name w:val="94446DB9F5634F32B3A9F71D7E45A0CE"/>
+    <w:rsid w:val="0021491C"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="D3E4219B862D44EAB366F7B5ED99235E">
+    <w:name w:val="D3E4219B862D44EAB366F7B5ED99235E"/>
+    <w:rsid w:val="0021491C"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
@@ -13961,108 +14061,150 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...10 lines deleted...]
-    <xsd:import namespace="44a69f28-3256-404b-bae2-3871f895d7ff"/>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100E217E605161CB2428F90B0C02E75FB4E" ma:contentTypeVersion="10" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="a9dfa6fae4be88b62e5b8056beed1b14">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="4189b14e-1be7-46d7-8310-6789de15deba" xmlns:ns3="acdf6664-8091-44e6-9cd4-68c8426d455a" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="29708dc69c8242fcc7ebf068ba2e9a29" ns2:_="" ns3:_="">
+    <xsd:import namespace="4189b14e-1be7-46d7-8310-6789de15deba"/>
+    <xsd:import namespace="acdf6664-8091-44e6-9cd4-68c8426d455a"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="44a69f28-3256-404b-bae2-3871f895d7ff" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="4189b14e-1be7-46d7-8310-6789de15deba" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="11" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="13" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="047a9514-3fd2-4e1e-9cd5-29cfb711e78e" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="15" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="16" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="17" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="acdf6664-8091-44e6-9cd4-68c8426d455a" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="14" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{3eb5f810-d668-4e58-bb15-3587f918e4ef}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="acdf6664-8091-44e6-9cd4-68c8426d455a">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
-        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Type de contenu"/>
-        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Titre"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
   <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
     <xs:element name="Person">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:DisplayName" minOccurs="0"/>
           <xs:element ref="pc:AccountId" minOccurs="0"/>
@@ -14107,111 +14249,140 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="4189b14e-1be7-46d7-8310-6789de15deba">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="acdf6664-8091-44e6-9cd4-68c8426d455a" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8D98FE1E-6ACA-4E97-A0D5-C1ED723AED14}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="4189b14e-1be7-46d7-8310-6789de15deba"/>
+    <ds:schemaRef ds:uri="acdf6664-8091-44e6-9cd4-68c8426d455a"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{73DDE247-CE74-44D4-8D0D-CB98A355D03B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{301BF43E-51D2-4A13-8F71-3B8E8EB8D706}">
-[...6 lines deleted...]
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4BEC1499-E844-4426-8ACB-BFBDF7F388DE}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="4189b14e-1be7-46d7-8310-6789de15deba"/>
     <ds:schemaRef ds:uri="acdf6664-8091-44e6-9cd4-68c8426d455a"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{301BF43E-51D2-4A13-8F71-3B8E8EB8D706}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>7</Pages>
-  <Words>1207</Words>
-  <Characters>6640</Characters>
+  <Words>1255</Words>
+  <Characters>6905</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>55</Lines>
-  <Paragraphs>15</Paragraphs>
+  <Lines>57</Lines>
+  <Paragraphs>16</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>ENSOSP</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7832</CharactersWithSpaces>
+  <CharactersWithSpaces>8144</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>ROSSOW Benoit</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x0101006D41CED446C6664A9CAAC1033ABFDAE3</vt:lpwstr>
+    <vt:lpwstr>0x010100E217E605161CB2428F90B0C02E75FB4E</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>