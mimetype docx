--- v0 (2026-04-20)
+++ v1 (2026-06-05)
@@ -175,117 +175,147 @@
       <w:pPr>
         <w:spacing w:before="1600"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="060329C6" w14:textId="77777777" w:rsidR="003D2E47" w:rsidRDefault="003D2E47" w:rsidP="00824C3F">
       <w:pPr>
         <w:spacing w:before="1600"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="42663798" w14:textId="610E61F2" w:rsidR="005C5C2D" w:rsidRPr="00DF63F6" w:rsidRDefault="00453D97" w:rsidP="007E40AC">
+    <w:p w14:paraId="42663798" w14:textId="1909CED3" w:rsidR="005C5C2D" w:rsidRPr="002D5747" w:rsidRDefault="00453D97" w:rsidP="002D5747">
       <w:pPr>
         <w:spacing w:before="1600"/>
         <w:ind w:right="-284"/>
         <w:jc w:val="center"/>
-        <w:rPr>
-[...5 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF63F6">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Les documents doivent être transmis obligatoirement sous format électronique</w:t>
       </w:r>
       <w:r w:rsidR="00962791">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> trois semaines avant la date de la commission</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00962791">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">trois semaines </w:t>
+      </w:r>
+      <w:r w:rsidR="00390BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>minimum</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00390BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00962791">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>avant la date de la commission</w:t>
       </w:r>
       <w:r w:rsidRPr="00DF63F6">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> à l’adresse suivante : </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
-[...13 lines deleted...]
-      <w:r w:rsidR="00BD20D7" w:rsidRPr="00044335">
+      <w:r w:rsidR="002D5747">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:i/>
-          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>via la plateforme</w:t>
+      </w:r>
+      <w:r w:rsidR="001B53E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> « Mes Formalités Ensosp+ »</w:t>
       </w:r>
       <w:r w:rsidR="005C5C2D" w:rsidRPr="00DF63F6">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="666F9191" w14:textId="77777777" w:rsidR="00614E7E" w:rsidRPr="00DF63F6" w:rsidRDefault="00614E7E" w:rsidP="00614E7E">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
         <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent1" w:themeFillTint="33"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF63F6">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
@@ -957,51 +987,51 @@
       <w:tr w:rsidR="00117679" w14:paraId="3008BDF2" w14:textId="77777777" w:rsidTr="00BE6FA4">
         <w:trPr>
           <w:trHeight w:val="694"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="561" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:id w:val="-432671917"/>
               <w14:checkbox>
                 <w14:checked w14:val="0"/>
                 <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                 <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
               </w14:checkbox>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="57F907C4" w14:textId="77777777" w:rsidR="00117679" w:rsidRPr="000F2BBC" w:rsidRDefault="00117679" w:rsidP="00BE6FA4">
+              <w:p w14:paraId="57F907C4" w14:textId="5E312841" w:rsidR="00117679" w:rsidRPr="000F2BBC" w:rsidRDefault="00571729" w:rsidP="00BE6FA4">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8499" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="07ABDFEB" w14:textId="77777777" w:rsidR="00117679" w:rsidRDefault="00117679" w:rsidP="00BE6FA4">
@@ -3094,64 +3124,64 @@
                                   <w:b/>
                                   <w:bCs/>
                                   <w:color w:val="FFFFFF" w:themeColor="background1"/>
                                   <w:kern w:val="24"/>
                                   <w:sz w:val="36"/>
                                   <w:szCs w:val="36"/>
                                 </w:rPr>
                                 <w:t>Au regard de l’expérience</w:t>
                               </w:r>
                             </w:p>
                           </w:txbxContent>
                         </wps:txbx>
                         <wps:bodyPr wrap="square" rtlCol="0">
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                       <wpg:graphicFrame>
                         <wpg:cNvPr id="5" name="Diagramme 5"/>
                         <wpg:cNvFrPr/>
                         <wpg:xfrm>
                           <a:off x="18806" y="880002"/>
                           <a:ext cx="2286000" cy="1518785"/>
                         </wpg:xfrm>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/diagram">
-                            <dgm:relIds xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:dm="rId10" r:lo="rId11" r:qs="rId12" r:cs="rId13"/>
+                            <dgm:relIds xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:dm="rId9" r:lo="rId10" r:qs="rId11" r:cs="rId12"/>
                           </a:graphicData>
                         </a:graphic>
                       </wpg:graphicFrame>
                       <wpg:graphicFrame>
                         <wpg:cNvPr id="6" name="Diagramme 6"/>
                         <wpg:cNvFrPr/>
                         <wpg:xfrm>
                           <a:off x="1354749" y="0"/>
                           <a:ext cx="5257800" cy="1143000"/>
                         </wpg:xfrm>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/diagram">
-                            <dgm:relIds xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:dm="rId15" r:lo="rId16" r:qs="rId17" r:cs="rId18"/>
+                            <dgm:relIds xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:dm="rId14" r:lo="rId15" r:qs="rId16" r:cs="rId17"/>
                           </a:graphicData>
                         </a:graphic>
                       </wpg:graphicFrame>
                       <wps:wsp>
                         <wps:cNvPr id="7" name="ZoneTexte 13"/>
                         <wps:cNvSpPr txBox="1"/>
                         <wps:spPr>
                           <a:xfrm>
                             <a:off x="5496622" y="923165"/>
                             <a:ext cx="2469079" cy="422717"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:gradFill flip="none" rotWithShape="1">
                             <a:gsLst>
                               <a:gs pos="0">
                                 <a:srgbClr val="FFC000">
                                   <a:lumMod val="60000"/>
                                   <a:lumOff val="40000"/>
                                 </a:srgbClr>
                               </a:gs>
                               <a:gs pos="23000">
                                 <a:srgbClr val="FFC000">
                                   <a:lumMod val="89000"/>
@@ -3279,64 +3309,64 @@
                           <a:solidFill>
                             <a:srgbClr val="7030A0"/>
                           </a:solidFill>
                           <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
                             <a:solidFill>
                               <a:srgbClr val="5B9BD5">
                                 <a:shade val="50000"/>
                               </a:srgbClr>
                             </a:solidFill>
                             <a:prstDash val="solid"/>
                             <a:miter lim="800000"/>
                           </a:ln>
                           <a:effectLst/>
                         </wps:spPr>
                         <wps:bodyPr rtlCol="0" anchor="ctr"/>
                       </wps:wsp>
                       <wpg:graphicFrame>
                         <wpg:cNvPr id="10" name="Diagramme 10"/>
                         <wpg:cNvFrPr/>
                         <wpg:xfrm>
                           <a:off x="877730" y="2560935"/>
                           <a:ext cx="2286000" cy="740066"/>
                         </wpg:xfrm>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/diagram">
-                            <dgm:relIds xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:dm="rId20" r:lo="rId21" r:qs="rId22" r:cs="rId23"/>
+                            <dgm:relIds xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:dm="rId19" r:lo="rId20" r:qs="rId21" r:cs="rId22"/>
                           </a:graphicData>
                         </a:graphic>
                       </wpg:graphicFrame>
                       <wpg:graphicFrame>
                         <wpg:cNvPr id="11" name="Diagramme 11"/>
                         <wpg:cNvFrPr/>
                         <wpg:xfrm>
                           <a:off x="6050818" y="2122495"/>
                           <a:ext cx="2286000" cy="632475"/>
                         </wpg:xfrm>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/diagram">
-                            <dgm:relIds xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:dm="rId25" r:lo="rId26" r:qs="rId27" r:cs="rId28"/>
+                            <dgm:relIds xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:dm="rId24" r:lo="rId25" r:qs="rId26" r:cs="rId27"/>
                           </a:graphicData>
                         </a:graphic>
                       </wpg:graphicFrame>
                       <wps:wsp>
                         <wps:cNvPr id="12" name="Flèche à angle droit 12"/>
                         <wps:cNvSpPr/>
                         <wps:spPr>
                           <a:xfrm rot="10800000">
                             <a:off x="771668" y="170063"/>
                             <a:ext cx="2276873" cy="747351"/>
                           </a:xfrm>
                           <a:prstGeom prst="bentUpArrow">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:solidFill>
                             <a:srgbClr val="7030A0"/>
                           </a:solidFill>
                           <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
                             <a:solidFill>
                               <a:srgbClr val="7030A0"/>
                             </a:solidFill>
                             <a:prstDash val="solid"/>
                             <a:miter lim="800000"/>
                           </a:ln>
                           <a:effectLst/>
@@ -3410,108 +3440,108 @@
                           <w:t>Au regard de l’expérience</w:t>
                         </w:r>
                       </w:p>
                     </w:txbxContent>
                   </v:textbox>
                 </v:shape>
                 <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
                   <v:stroke joinstyle="miter"/>
                   <v:formulas>
                     <v:f eqn="if lineDrawn pixelLineWidth 0"/>
                     <v:f eqn="sum @0 1 0"/>
                     <v:f eqn="sum 0 0 @1"/>
                     <v:f eqn="prod @2 1 2"/>
                     <v:f eqn="prod @3 21600 pixelWidth"/>
                     <v:f eqn="prod @3 21600 pixelHeight"/>
                     <v:f eqn="sum @0 0 1"/>
                     <v:f eqn="prod @6 1 2"/>
                     <v:f eqn="prod @7 21600 pixelWidth"/>
                     <v:f eqn="sum @8 21600 0"/>
                     <v:f eqn="prod @7 21600 pixelHeight"/>
                     <v:f eqn="sum @10 21600 0"/>
                   </v:formulas>
                   <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
                   <o:lock v:ext="edit" aspectratio="t"/>
                 </v:shapetype>
-                <v:shape id="Diagramme 5" o:spid="_x0000_s1028" type="#_x0000_t75" style="position:absolute;left:3046;top:13493;width:14939;height:4056;visibility:visible" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQChtKngwwAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/RasJA&#10;FETfhf7DcoW+6UZpVaKriFBoH0pN9AOu2WsSzN5Ndzea/n1XEHwcZuYMs9r0phFXcr62rGAyTkAQ&#10;F1bXXCo4Hj5GCxA+IGtsLJOCP/KwWb8MVphqe+OMrnkoRYSwT1FBFUKbSumLigz6sW2Jo3e2zmCI&#10;0pVSO7xFuGnkNElm0mDNcaHClnYVFZe8Mwq2p+/OZn2RufY4qbuv3/nP/u2k1Ouw3y5BBOrDM/xo&#10;f2oF73C/Em+AXP8DAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAobSp4MMAAADaAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;">
-                  <v:imagedata r:id="rId30" o:title=""/>
+                <v:shape id="Diagramme 5" o:spid="_x0000_s1028" type="#_x0000_t75" style="position:absolute;left:3046;top:13493;width:14939;height:4056;visibility:visible" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQACONHPxAAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/dasJA&#10;FITvC77DcoTeFN1UaNHoKlorCPXCnzzAIXtMgtmzYXdN4tt3CwUvh5n5hlmselOLlpyvLCt4Hycg&#10;iHOrKy4UZJfdaArCB2SNtWVS8CAPq+XgZYGpth2fqD2HQkQI+xQVlCE0qZQ+L8mgH9uGOHpX6wyG&#10;KF0htcMuwk0tJ0nyKQ1WHBdKbOirpPx2vhsFyfEy+7lvaXp02aHdf2+6t+xQKPU67NdzEIH68Az/&#10;t/dawQf8XYk3QC5/AQAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAAI40c/EAAAA2gAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;">
+                  <v:imagedata r:id="rId29" o:title=""/>
                   <o:lock v:ext="edit" aspectratio="f"/>
                 </v:shape>
-                <v:shape id="Diagramme 6" o:spid="_x0000_s1029" type="#_x0000_t75" style="position:absolute;left:30816;top:303;width:22180;height:6330;visibility:visible" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCttBM8xAAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvhf6H5Qm91V1LCRLdhKRQEXooaiken9lnEsy+DdnVpP++KxR6HGbmG2adT7YTNxp861jDYq5A&#10;EFfOtFxr+Dq8Py9B+IBssHNMGn7IQ549PqwxNW7kHd32oRYRwj5FDU0IfSqlrxqy6OeuJ47e2Q0W&#10;Q5RDLc2AY4TbTr4olUiLLceFBnt6a6i67K9Wg1uq07EoD6H93GwUl93pu3790PppNhUrEIGm8B/+&#10;a2+NhgTuV+INkNkvAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAK20EzzEAAAA2gAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;">
-                  <v:imagedata r:id="rId31" o:title=""/>
+                <v:shape id="Diagramme 6" o:spid="_x0000_s1029" type="#_x0000_t75" style="position:absolute;left:30816;top:303;width:22180;height:6330;visibility:visible" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAga0+AwgAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9La8Mw&#10;EITvgfwHsYHeYjk+mOJGCSFg6LVuS9vbxlo/iLUylvyof31VKPQ4zMw3zPG8mE5MNLjWsoJDFIMg&#10;Lq1uuVbw9prvH0E4j6yxs0wKvsnB+bTdHDHTduYXmgpfiwBhl6GCxvs+k9KVDRl0ke2Jg1fZwaAP&#10;cqilHnAOcNPJJI5TabDlsNBgT9eGynsxGgU4tu9r/TmZPLe3Kpk+qtv6VSn1sFsuTyA8Lf4//Nd+&#10;1gpS+L0SboA8/QAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAga0+AwgAAANoAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;">
+                  <v:imagedata r:id="rId30" o:title=""/>
                   <o:lock v:ext="edit" aspectratio="f"/>
                 </v:shape>
                 <v:shape id="ZoneTexte 13" o:spid="_x0000_s1030" type="#_x0000_t202" style="position:absolute;left:54966;top:9231;width:24691;height:4227;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDgThxVwgAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/NqsIw&#10;FIT3gu8QjuBGrqkuVHqNIorgQhB/8N7lsTm2xeakNLHWtzeC4HKYmW+Y6bwxhaipcrllBYN+BII4&#10;sTrnVMHpuP6ZgHAeWWNhmRQ8ycF81m5NMdb2wXuqDz4VAcIuRgWZ92UspUsyMuj6tiQO3tVWBn2Q&#10;VSp1hY8AN4UcRtFIGsw5LGRY0jKj5Ha4GwW7gTTnv146KmpebS/PYbKy/1ulup1m8QvCU+O/4U97&#10;oxWM4X0l3AA5ewEAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDgThxVwgAAANoAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;" fillcolor="#ffd966">
                   <v:fill color2="#b38600" rotate="t" focusposition=".5,.5" focussize="" colors="0 #ffd966;15073f #e3ab00;45220f #bf9000;63570f #b38600" focus="100%" type="gradientRadial"/>
                   <v:shadow on="t" color="black" opacity="26214f" origin=",.5" offset="0,-3pt"/>
                   <v:textbox>
                     <w:txbxContent>
                       <w:p w14:paraId="4228C8DD" w14:textId="77777777" w:rsidR="00117679" w:rsidRDefault="00117679" w:rsidP="00117679">
                         <w:pPr>
                           <w:pStyle w:val="NormalWeb"/>
                           <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
                         </w:pPr>
                         <w:r>
                           <w:rPr>
                             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsi="Calibri" w:cstheme="minorBidi"/>
                             <w:b/>
                             <w:bCs/>
                             <w:color w:val="FFFFFF" w:themeColor="background1"/>
                             <w:kern w:val="24"/>
                             <w:sz w:val="36"/>
                             <w:szCs w:val="36"/>
                           </w:rPr>
                           <w:t>Au regard des titres</w:t>
                         </w:r>
                       </w:p>
                     </w:txbxContent>
                   </v:textbox>
                 </v:shape>
                 <v:shapetype id="_x0000_t67" coordsize="21600,21600" o:spt="67" adj="16200,5400" path="m0@0l@1@0@1,0@2,0@2@0,21600@0,10800,21600xe">
                   <v:stroke joinstyle="miter"/>
                   <v:formulas>
                     <v:f eqn="val #0"/>
                     <v:f eqn="val #1"/>
                     <v:f eqn="sum height 0 #1"/>
                     <v:f eqn="sum 10800 0 #1"/>
                     <v:f eqn="sum width 0 #0"/>
                     <v:f eqn="prod @4 @3 10800"/>
                     <v:f eqn="sum width 0 @5"/>
                   </v:formulas>
                   <v:path o:connecttype="custom" o:connectlocs="10800,0;0,@0;10800,21600;21600,@0" o:connectangles="270,180,90,0" textboxrect="@1,0,@2,@6"/>
                   <v:handles>
                     <v:h position="#1,#0" xrange="0,10800" yrange="0,21600"/>
                   </v:handles>
                 </v:shapetype>
                 <v:shape id="Flèche vers le bas 8" o:spid="_x0000_s1031" type="#_x0000_t67" style="position:absolute;left:8937;top:17787;width:4235;height:7530;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBtM8jhvgAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Ni8Iw&#10;EL0L/ocwC940rYJKNS0iCl7t7sIeh2a2LW0mpYlt3V+/OQgeH+/7mE2mFQP1rrasIF5FIIgLq2su&#10;FXx9Xpd7EM4ja2wtk4InOcjS+eyIibYj32nIfSlCCLsEFVTed4mUrqjIoFvZjjhwv7Y36APsS6l7&#10;HEO4aeU6irbSYM2hocKOzhUVTf4wCm7Fbrw8N813YyI5/OVDfPq5x0otPqbTAYSnyb/FL/dNKwhb&#10;w5VwA2T6DwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAAAAAA&#10;AABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAAAAAA&#10;AAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAG0zyOG+AAAA2gAAAA8AAAAAAAAA&#10;AAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAADyAgAAAAA=&#10;" adj="15526" fillcolor="#7030a0" strokecolor="#41719c" strokeweight="1pt"/>
                 <v:shape id="Flèche vers le bas 9" o:spid="_x0000_s1032" type="#_x0000_t67" style="position:absolute;left:65537;top:13702;width:4191;height:7096;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBhYfwDxAAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BawIx&#10;FITvBf9DeEIvRbNWKHVrlHZB0Iulqx56e2xeN0s3L0sS3fXfG6HQ4zAz3zDL9WBbcSEfGscKZtMM&#10;BHHldMO1guNhM3kFESKyxtYxKbhSgPVq9LDEXLuev+hSxlokCIccFZgYu1zKUBmyGKauI07ej/MW&#10;Y5K+ltpjn+C2lc9Z9iItNpwWDHZUGKp+y7NV8BRs7D/nJ7Pb+q7sP/bF+fBdKPU4Ht7fQEQa4n/4&#10;r73VChZwv5JugFzdAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAGFh/APEAAAA2gAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" adj="15221" fillcolor="#7030a0" strokecolor="#41719c" strokeweight="1pt"/>
-                <v:shape id="Diagramme 10" o:spid="_x0000_s1033" type="#_x0000_t75" style="position:absolute;left:8545;top:25509;width:23096;height:10764;visibility:visible" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDCiF+2xQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;EIXvBf/DMoKXohs9FJu6ShCFCu1BK/Y6ZKdJaHY27G5j/PfOoeBthvfmvW9Wm8G1qqcQG88G5rMM&#10;FHHpbcOVgfPXfroEFROyxdYzGbhRhM169LTC3PorH6k/pUpJCMccDdQpdbnWsazJYZz5jli0Hx8c&#10;JllDpW3Aq4S7Vi+y7EU7bFgaauxoW1P5e/pzBo67Q6Dnbb/ovj/n5+G1j0Vx+TBmMh6KN1CJhvQw&#10;/1+/W8EXevlFBtDrOwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDCiF+2xQAAANsAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;">
-                  <v:imagedata r:id="rId32" o:title=""/>
+                <v:shape id="Diagramme 10" o:spid="_x0000_s1033" type="#_x0000_t75" style="position:absolute;left:8545;top:25509;width:23096;height:10764;visibility:visible" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAfiGGBxAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BSwMx&#10;EIXvQv9DmII3m1VB7LZpEW1BiiBtxfOwmd2EbiZrEtv13zsHwdsM78173yzXY+jVmVL2kQ3czipQ&#10;xE20njsDH8ftzSOoXJAt9pHJwA9lWK8mV0usbbzwns6H0ikJ4VyjAVfKUGudG0cB8ywOxKK1MQUs&#10;sqZO24QXCQ+9vquqBx3QszQ4HOjZUXM6fAcDb19559I8tt2799uh/dzsXu43xlxPx6cFqEJj+Tf/&#10;Xb9awRd6+UUG0KtfAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAB+IYYHEAAAA2wAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;">
+                  <v:imagedata r:id="rId31" o:title=""/>
                   <o:lock v:ext="edit" aspectratio="f"/>
                 </v:shape>
-                <v:shape id="Diagramme 11" o:spid="_x0000_s1034" type="#_x0000_t75" style="position:absolute;left:60328;top:21188;width:13656;height:4055;visibility:visible" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDndKztwAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9LawIx&#10;EL4X/A9hBG81uwVbXY0igqX0tj7u42bcLG4myyaraX99Uyj0Nh/fc1abaFtxp943jhXk0wwEceV0&#10;w7WC03H/PAfhA7LG1jEp+CIPm/XoaYWFdg8u6X4ItUgh7AtUYELoCil9Zciin7qOOHFX11sMCfa1&#10;1D0+Urht5UuWvUqLDacGgx3tDFW3w2AVbAdTXmYuhrfz8F5+5nvzvXBRqck4bpcgAsXwL/5zf+g0&#10;P4ffX9IBcv0DAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAAAAAA&#10;AAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA53Ss7cAAAADbAAAADwAAAAAA&#10;AAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPQCAAAAAA==&#10;">
-                  <v:imagedata r:id="rId33" o:title=""/>
+                <v:shape id="Diagramme 11" o:spid="_x0000_s1034" type="#_x0000_t75" style="position:absolute;left:60328;top:21188;width:13656;height:4055;visibility:visible" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDE/3oPwQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Li8Iw&#10;EL4L/ocwwt401cOyW41SBBfraX0cPI7N2BSbSbeJWv+9EYS9zcf3nNmis7W4UesrxwrGowQEceF0&#10;xaWCw341/ALhA7LG2jEpeJCHxbzfm2Gq3Z23dNuFUsQQ9ikqMCE0qZS+MGTRj1xDHLmzay2GCNtS&#10;6hbvMdzWcpIkn9JixbHBYENLQ8Vld7UKfr+3Vk/sMfvZ5LnJTn9VvkweSn0MumwKIlAX/sVv91rH&#10;+WN4/RIPkPMnAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAA&#10;AAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMT/eg/BAAAA2wAAAA8AAAAA&#10;AAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD1AgAAAAA=&#10;">
+                  <v:imagedata r:id="rId32" o:title=""/>
                   <o:lock v:ext="edit" aspectratio="f"/>
                 </v:shape>
                 <v:shape id="Flèche à angle droit 12" o:spid="_x0000_s1035" style="position:absolute;left:7716;top:1700;width:22769;height:7474;rotation:180;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" coordsize="2276873,747351" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBUQqm0wgAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/NasJA&#10;EL4LfYdlhF5EN2opEt2EWijUS6GxDzBkxyQmO7tkt0nq07uFQm/z8f3OIZ9MJwbqfWNZwXqVgCAu&#10;rW64UvB1flvuQPiArLGzTAp+yEOePcwOmGo78icNRahEDGGfooI6BJdK6cuaDPqVdcSRu9jeYIiw&#10;r6TucYzhppObJHmWBhuODTU6eq2pbItvo4DH21Mojo37kO22WxStu9rhpNTjfHrZgwg0hX/xn/td&#10;x/kb+P0lHiCzOwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBUQqm0wgAAANsAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;" path="m,560513r1996616,l1996616,186838r-93418,l2090035,r186838,186838l2183454,186838r,560513l,747351,,560513xe" fillcolor="#7030a0" strokecolor="#7030a0" strokeweight="1pt">
                   <v:stroke joinstyle="miter"/>
                   <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,560513;1996616,560513;1996616,186838;1903198,186838;2090035,0;2276873,186838;2183454,186838;2183454,747351;0,747351;0,560513" o:connectangles="0,0,0,0,0,0,0,0,0,0"/>
                 </v:shape>
                 <v:shape id="Flèche à angle droit 13" o:spid="_x0000_s1036" style="position:absolute;left:53158;top:1810;width:18346;height:7364;rotation:180;flip:x;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" coordsize="1834599,736374" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBpF3nvwgAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9La8JA&#10;EL4X+h+WKfSmm2qxEl1FFCG9CMb6OE6z02xodjZktxr/vSsIvc3H95zpvLO1OFPrK8cK3voJCOLC&#10;6YpLBV+7dW8MwgdkjbVjUnAlD/PZ89MUU+0uvKVzHkoRQ9inqMCE0KRS+sKQRd93DXHkflxrMUTY&#10;llK3eInhtpaDJBlJixXHBoMNLQ0Vv/mfVVBdP1b779OnPY3fD2YjuyynY6bU60u3mIAI1IV/8cOd&#10;6Th/CPdf4gFydgMAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBpF3nvwgAAANsAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;" path="m,552281r1558459,l1558459,184094r-92047,l1650506,r184093,184094l1742552,184094r,552280l,736374,,552281xe" fillcolor="#7030a0" strokecolor="#7030a0" strokeweight="1pt">
                   <v:stroke joinstyle="miter"/>
                   <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,552281;1558459,552281;1558459,184094;1466412,184094;1650506,0;1834599,184094;1742552,184094;1742552,736374;0,736374;0,552281" o:connectangles="0,0,0,0,0,0,0,0,0,0"/>
                 </v:shape>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="643E97C1" w14:textId="77777777" w:rsidR="00117679" w:rsidRDefault="00117679" w:rsidP="00117679">
       <w:pPr>
         <w:spacing w:after="400"/>
         <w:ind w:left="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
@@ -3848,54 +3878,54 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="782EE4C9" w14:textId="77777777" w:rsidR="00DD3A92" w:rsidRPr="00DD3A92" w:rsidRDefault="00DD3A92" w:rsidP="00DD3A92">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="9640" w:type="dxa"/>
         <w:tblInd w:w="-147" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2127"/>
-        <w:gridCol w:w="3544"/>
-        <w:gridCol w:w="3969"/>
+        <w:gridCol w:w="2977"/>
+        <w:gridCol w:w="4536"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00125C2F" w:rsidRPr="00125C2F" w14:paraId="5967882F" w14:textId="77777777" w:rsidTr="00DD3A92">
+      <w:tr w:rsidR="00125C2F" w:rsidRPr="00125C2F" w14:paraId="5967882F" w14:textId="77777777" w:rsidTr="00EA2544">
         <w:trPr>
           <w:trHeight w:val="383"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6" w:themeFill="background1" w:themeFillShade="A6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblBorders>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
               </w:tblBorders>
               <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="1911"/>
             </w:tblGrid>
             <w:tr w:rsidR="00125C2F" w:rsidRPr="00125C2F" w14:paraId="75FA94D6" w14:textId="77777777">
               <w:trPr>
@@ -3935,2225 +3965,3606 @@
                       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                       <w:b/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                     <w:t>/ BLOCS DE COMPETENCES</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="292CC264" w14:textId="77777777" w:rsidR="00125C2F" w:rsidRPr="00125C2F" w:rsidRDefault="00125C2F" w:rsidP="001924DF">
             <w:pPr>
               <w:spacing w:before="400"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcW w:w="2977" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6" w:themeFill="background1" w:themeFillShade="A6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="352A387E" w14:textId="77777777" w:rsidR="00125C2F" w:rsidRPr="00125C2F" w:rsidRDefault="00125C2F" w:rsidP="001924DF">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00125C2F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>COMPÉTENCES ASSOCIEES</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3969" w:type="dxa"/>
+            <w:tcW w:w="4536" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6" w:themeFill="background1" w:themeFillShade="A6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2FC5FC29" w14:textId="77777777" w:rsidR="001924DF" w:rsidRPr="00125C2F" w:rsidRDefault="00125C2F" w:rsidP="001924DF">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00125C2F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>SAVOIRS-AGIR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00125C2F" w:rsidRPr="00125C2F" w14:paraId="490F877E" w14:textId="77777777" w:rsidTr="001924DF">
+      <w:tr w:rsidR="00125C2F" w:rsidRPr="00125C2F" w14:paraId="490F877E" w14:textId="77777777" w:rsidTr="00EA2544">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="73E0645D" w14:textId="77777777" w:rsidR="00125C2F" w:rsidRPr="00125C2F" w:rsidRDefault="00125C2F" w:rsidP="001924DF">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="02773634" w14:textId="77777777" w:rsidR="00125C2F" w:rsidRPr="00125C2F" w:rsidRDefault="00125C2F" w:rsidP="001924DF">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00125C2F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">1. Gérer l’activité de la garde </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="32672A74" w14:textId="77777777" w:rsidR="00125C2F" w:rsidRPr="00125C2F" w:rsidRDefault="00125C2F" w:rsidP="001924DF">
             <w:pPr>
               <w:spacing w:before="400"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcW w:w="2977" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3AD47B83" w14:textId="77777777" w:rsidR="00125C2F" w:rsidRPr="00125C2F" w:rsidRDefault="001924DF" w:rsidP="00DA3DC7">
             <w:pPr>
               <w:spacing w:before="400"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00125C2F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Encadrer les équipes de proximité</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3969" w:type="dxa"/>
+            <w:tcW w:w="4536" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="04931321" w14:textId="77777777" w:rsidR="00125C2F" w:rsidRPr="00125C2F" w:rsidRDefault="00125C2F" w:rsidP="00125C2F">
+          <w:p w14:paraId="04931321" w14:textId="77777777" w:rsidR="00125C2F" w:rsidRPr="00125C2F" w:rsidRDefault="00125C2F" w:rsidP="008E0902">
             <w:pPr>
               <w:pStyle w:val="Default"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="16"/>
+              </w:numPr>
+              <w:ind w:left="315"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00125C2F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">S’assurer des capacités opérationnelles du CIS </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="195197DB" w14:textId="77777777" w:rsidR="00125C2F" w:rsidRPr="00125C2F" w:rsidRDefault="00125C2F" w:rsidP="00125C2F">
+          <w:p w14:paraId="195197DB" w14:textId="77777777" w:rsidR="00125C2F" w:rsidRPr="00125C2F" w:rsidRDefault="00125C2F" w:rsidP="008E0902">
             <w:pPr>
               <w:pStyle w:val="Default"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="16"/>
+              </w:numPr>
+              <w:ind w:left="315"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00125C2F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Manager les équipes de garde et d’astreinte en adaptant son comportement à chaque situation </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6A3B6F3E" w14:textId="77777777" w:rsidR="00125C2F" w:rsidRPr="00125C2F" w:rsidRDefault="00125C2F" w:rsidP="00125C2F">
+          <w:p w14:paraId="6A3B6F3E" w14:textId="77777777" w:rsidR="00125C2F" w:rsidRPr="00125C2F" w:rsidRDefault="00125C2F" w:rsidP="008E0902">
             <w:pPr>
               <w:pStyle w:val="Default"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="16"/>
+              </w:numPr>
+              <w:ind w:left="315"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00125C2F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Motiver, fédérer et valoriser les personnes de garde ou d’astreinte </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="052790B1" w14:textId="77777777" w:rsidR="00125C2F" w:rsidRPr="00125C2F" w:rsidRDefault="00125C2F" w:rsidP="00125C2F">
+          <w:p w14:paraId="052790B1" w14:textId="77777777" w:rsidR="00125C2F" w:rsidRPr="00125C2F" w:rsidRDefault="00125C2F" w:rsidP="008E0902">
             <w:pPr>
               <w:pStyle w:val="Default"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="16"/>
+              </w:numPr>
+              <w:ind w:left="315"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00125C2F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Encadrer l’équipe de garde pour la réalisation des missions péri-opérationnelles et opérationnelles, dans le respect des directives de service </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="59E690BE" w14:textId="77777777" w:rsidR="00125C2F" w:rsidRPr="00125C2F" w:rsidRDefault="00125C2F" w:rsidP="00125C2F">
+          <w:p w14:paraId="59E690BE" w14:textId="77777777" w:rsidR="00125C2F" w:rsidRPr="00125C2F" w:rsidRDefault="00125C2F" w:rsidP="008E0902">
             <w:pPr>
               <w:pStyle w:val="Default"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="16"/>
+              </w:numPr>
+              <w:ind w:left="315"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00125C2F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Entretenir les relations extérieures nécessaires au fonctionnement de la garde et pour le bon déroulement des missions de secours </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7D4BBCEF" w14:textId="77777777" w:rsidR="00125C2F" w:rsidRPr="00125C2F" w:rsidRDefault="00125C2F" w:rsidP="00125C2F">
+          <w:p w14:paraId="7D4BBCEF" w14:textId="3938D4C6" w:rsidR="00125C2F" w:rsidRPr="00125C2F" w:rsidRDefault="008E0902" w:rsidP="008E0902">
             <w:pPr>
               <w:pStyle w:val="Default"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="16"/>
+              </w:numPr>
+              <w:ind w:left="315"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00125C2F">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organiser ou participer à l’organisation du rassemblement de la garde </w:t>
+              <w:t>P</w:t>
+            </w:r>
+            <w:r w:rsidR="00125C2F" w:rsidRPr="00125C2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">articiper </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>ou organiser le</w:t>
+            </w:r>
+            <w:r w:rsidR="00125C2F" w:rsidRPr="00125C2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> rassemblement de la garde </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5D9C1CF3" w14:textId="77777777" w:rsidR="00125C2F" w:rsidRPr="00125C2F" w:rsidRDefault="00125C2F" w:rsidP="00125C2F">
+          <w:p w14:paraId="5D9C1CF3" w14:textId="78A14097" w:rsidR="00125C2F" w:rsidRPr="00125C2F" w:rsidRDefault="008E0902" w:rsidP="008E0902">
             <w:pPr>
               <w:pStyle w:val="Default"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="16"/>
+              </w:numPr>
+              <w:ind w:left="315"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00125C2F">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organiser ou participer à l’organisation de l’entraînement journalier (formation, entraînement physique…) </w:t>
+              <w:t>P</w:t>
+            </w:r>
+            <w:r w:rsidR="00125C2F" w:rsidRPr="00125C2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">articiper </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>ou organiser</w:t>
+            </w:r>
+            <w:r w:rsidR="00125C2F" w:rsidRPr="00125C2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> l’entraînement journalier (formation, entraînement physique…) </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00125C2F" w:rsidRPr="00125C2F" w14:paraId="5448BD7A" w14:textId="77777777" w:rsidTr="00125C2F">
+      <w:tr w:rsidR="00125C2F" w:rsidRPr="00125C2F" w14:paraId="5448BD7A" w14:textId="77777777" w:rsidTr="00EA2544">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="73CDD838" w14:textId="77777777" w:rsidR="00125C2F" w:rsidRPr="00125C2F" w:rsidRDefault="00125C2F" w:rsidP="00824C3F">
             <w:pPr>
               <w:spacing w:before="400"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcW w:w="2977" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3AECC851" w14:textId="77777777" w:rsidR="00125C2F" w:rsidRPr="00125C2F" w:rsidRDefault="00125C2F" w:rsidP="00DA3DC7">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00125C2F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Coordonner les activités péri-opérationnelles des équipes de proximité afin de maintenir le potentiel opérationnel conformément aux règles de l’établissement</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3969" w:type="dxa"/>
+            <w:tcW w:w="4536" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="28CD9B87" w14:textId="77777777" w:rsidR="00125C2F" w:rsidRDefault="00125C2F" w:rsidP="00125C2F">
+          <w:p w14:paraId="28CD9B87" w14:textId="77777777" w:rsidR="00125C2F" w:rsidRDefault="00125C2F" w:rsidP="008E0902">
             <w:pPr>
               <w:pStyle w:val="Default"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="17"/>
+              </w:numPr>
+              <w:ind w:left="315"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00125C2F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">S’assurer du respect des règles de fonctionnement du CIS </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="72D4442F" w14:textId="77777777" w:rsidR="00125C2F" w:rsidRPr="00125C2F" w:rsidRDefault="00125C2F" w:rsidP="00125C2F">
+          <w:p w14:paraId="72D4442F" w14:textId="77777777" w:rsidR="00125C2F" w:rsidRPr="00125C2F" w:rsidRDefault="00125C2F" w:rsidP="008E0902">
             <w:pPr>
               <w:pStyle w:val="Default"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="17"/>
+              </w:numPr>
+              <w:ind w:left="315"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00125C2F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Appliquer et faire appliquer les règles de fonctionnement et les consignes du CIS </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00125C2F" w:rsidRPr="00125C2F" w14:paraId="22F7EF24" w14:textId="77777777" w:rsidTr="001924DF">
+      <w:tr w:rsidR="00125C2F" w:rsidRPr="00125C2F" w14:paraId="22F7EF24" w14:textId="77777777" w:rsidTr="00EA2544">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="0599DBA6" w14:textId="77777777" w:rsidR="00125C2F" w:rsidRPr="00125C2F" w:rsidRDefault="00125C2F" w:rsidP="00824C3F">
             <w:pPr>
               <w:spacing w:before="400"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcW w:w="2977" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A8C191D" w14:textId="77777777" w:rsidR="00125C2F" w:rsidRPr="00125C2F" w:rsidRDefault="00125C2F" w:rsidP="00DA3DC7">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00125C2F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Participer à l’évaluation des agents placés sous sa responsabilité</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3969" w:type="dxa"/>
+            <w:tcW w:w="4536" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6BAC5502" w14:textId="77777777" w:rsidR="00125C2F" w:rsidRPr="00125C2F" w:rsidRDefault="00125C2F" w:rsidP="00125C2F">
+          <w:p w14:paraId="6BAC5502" w14:textId="77777777" w:rsidR="00125C2F" w:rsidRPr="00125C2F" w:rsidRDefault="00125C2F" w:rsidP="008E0902">
             <w:pPr>
               <w:pStyle w:val="Default"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="18"/>
+              </w:numPr>
+              <w:ind w:left="315"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00125C2F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Participer à la gestion des situations individuelles et collectives </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4D462815" w14:textId="77777777" w:rsidR="00125C2F" w:rsidRDefault="00125C2F" w:rsidP="00125C2F">
+          <w:p w14:paraId="4D462815" w14:textId="77777777" w:rsidR="00125C2F" w:rsidRDefault="00125C2F" w:rsidP="008E0902">
             <w:pPr>
               <w:pStyle w:val="Default"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="18"/>
+              </w:numPr>
+              <w:ind w:left="315"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Animer un débriefing </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="177C9F4C" w14:textId="77777777" w:rsidR="00125C2F" w:rsidRPr="00125C2F" w:rsidRDefault="00125C2F" w:rsidP="00125C2F">
+          <w:p w14:paraId="177C9F4C" w14:textId="76F5CD12" w:rsidR="00125C2F" w:rsidRPr="00125C2F" w:rsidRDefault="00125C2F" w:rsidP="008E0902">
             <w:pPr>
               <w:pStyle w:val="Default"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="18"/>
+              </w:numPr>
+              <w:ind w:left="315"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00125C2F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réaliser l’évaluation des agents placés sous sa responsabilité </w:t>
+              <w:t xml:space="preserve">Réaliser l’évaluation des agents placés sous </w:t>
+            </w:r>
+            <w:r w:rsidR="008E0902">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>son autorité</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00125C2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="1C9E0B53" w14:textId="77777777" w:rsidR="007E3082" w:rsidRDefault="007E3082" w:rsidP="007E3082">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="7625416C" w14:textId="77777777" w:rsidR="00C63E4C" w:rsidRPr="00C63E4C" w:rsidRDefault="00C63E4C" w:rsidP="00C63E4C">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent1" w:themeFillTint="33"/>
         <w:spacing w:before="7600" w:after="0"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
           <w:b/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C63E4C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
           <w:b/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Demande de dispense au regard de l’expérience</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E4BB703" w14:textId="77777777" w:rsidR="00C63E4C" w:rsidRPr="00C63E4C" w:rsidRDefault="00C63E4C" w:rsidP="00C63E4C">
-[...1 lines deleted...]
-        <w:spacing w:before="100" w:after="80"/>
+    <w:p w14:paraId="02EA4308" w14:textId="77777777" w:rsidR="005E13FF" w:rsidRDefault="005E13FF" w:rsidP="00EA2544">
+      <w:pPr>
+        <w:spacing w:after="80"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C63E4C">
+    </w:p>
+    <w:p w14:paraId="7EE36185" w14:textId="4F000CC2" w:rsidR="00EA2544" w:rsidRPr="00EA2544" w:rsidRDefault="00EA2544" w:rsidP="00EA2544">
+      <w:pPr>
+        <w:spacing w:after="80"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>Dans le cadre d’une dispense à partir d’expériences professionnelles, vous devez démontrer que vous avez au minimu</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00BD20D7">
+      </w:pPr>
+      <w:r w:rsidRPr="00EA2544">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">m un an d’expérience </w:t>
+        <w:t xml:space="preserve">Dans le cadre d’une dispense fondée sur l’expérience professionnelle, vous devez justifier </w:t>
       </w:r>
-      <w:r w:rsidR="00BD20D7" w:rsidRPr="00BD20D7">
+      <w:r w:rsidRPr="000E517E">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>d’au moins une année d'exercice</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA2544">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dans l’emploi </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00736259">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
+          <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>d’officier de garde</w:t>
       </w:r>
-      <w:r w:rsidR="00BD20D7">
+      <w:r w:rsidRPr="00EA2544">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> ou équivalent. Cette expérience peut avoir été acquise au sein d'un Service d'Incendie et de Secours (SIS) ou dans un autre environnement professionnel, dès lors qu'elle est antérieure à votre nomination dans le grade </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C63E4C">
+      <w:r w:rsidR="008E7338">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>ou équivalent, dans un autre environnement que celui des services d’incendie et de secours et que vous avez développé les compétences requises, à travers les activités exercées.</w:t>
+        <w:t>concerné</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA2544">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09B89B6D" w14:textId="77777777" w:rsidR="00117679" w:rsidRDefault="00117679" w:rsidP="00117679">
+    <w:p w14:paraId="74211796" w14:textId="77777777" w:rsidR="00EA2544" w:rsidRPr="00EA2544" w:rsidRDefault="00EA2544" w:rsidP="00EA2544">
+      <w:pPr>
+        <w:spacing w:after="80"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0A2F53F5" w14:textId="48350B34" w:rsidR="00DA3DC7" w:rsidRPr="005E13FF" w:rsidRDefault="00EA2544" w:rsidP="00EA2544">
       <w:pPr>
         <w:spacing w:after="80"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
+          <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00260A56">
+      <w:r w:rsidRPr="005E13FF">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
+          <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>Pour chacun des blocs de compétences, vous devez donc décrire des situations vécues correspondantes au nombre d’expériences demandées par bloc de compétences.</w:t>
+        <w:t xml:space="preserve">Pour chaque bloc de compétences, il vous appartient de démontrer, par la description de situations vécues, que les activités exercées vous ont permis de développer les savoir-agir requis. Vous devez fournir le nombre d’expériences minimum demandé par bloc. </w:t>
       </w:r>
-    </w:p>
-[...10 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
-        <w:tblW w:w="9356" w:type="dxa"/>
+        <w:tblW w:w="9640" w:type="dxa"/>
         <w:tblInd w:w="-147" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1843"/>
         <w:gridCol w:w="1560"/>
         <w:gridCol w:w="2835"/>
-        <w:gridCol w:w="3118"/>
+        <w:gridCol w:w="3402"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00DA3DC7" w:rsidRPr="00C63E4C" w14:paraId="4C2C90D2" w14:textId="77777777" w:rsidTr="00DA3DC7">
+      <w:tr w:rsidR="00DA3DC7" w:rsidRPr="00E752BA" w14:paraId="4C2C90D2" w14:textId="77777777" w:rsidTr="00EA2544">
         <w:trPr>
           <w:trHeight w:val="533"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="54B489B0" w14:textId="77777777" w:rsidR="00DA3DC7" w:rsidRDefault="00DA3DC7" w:rsidP="00BD20D7">
+          <w:p w14:paraId="54B489B0" w14:textId="77777777" w:rsidR="00DA3DC7" w:rsidRPr="00E752BA" w:rsidRDefault="00DA3DC7" w:rsidP="00BD20D7">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="auto"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00E752BA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Bloc</w:t>
-[...17 lines deleted...]
-              <w:t> :</w:t>
+              <w:t>Bloc de compétences demandées :</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7513" w:type="dxa"/>
+            <w:tcW w:w="7797" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="2D12FACF" w14:textId="77777777" w:rsidR="00DA3DC7" w:rsidRDefault="00DA3DC7" w:rsidP="00117679">
+          <w:p w14:paraId="2D12FACF" w14:textId="77777777" w:rsidR="00DA3DC7" w:rsidRPr="00E752BA" w:rsidRDefault="00DA3DC7" w:rsidP="00117679">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
-                <w:szCs w:val="14"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00E752BA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Description de la situation, activités réalisées, compétences mobilisées.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DA3DC7" w:rsidRPr="00C63E4C" w14:paraId="2601D883" w14:textId="77777777" w:rsidTr="00DA3DC7">
+      <w:tr w:rsidR="00DA3DC7" w:rsidRPr="00E752BA" w14:paraId="2601D883" w14:textId="77777777" w:rsidTr="00A33E64">
         <w:trPr>
-          <w:trHeight w:val="2427"/>
+          <w:trHeight w:val="559"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="64BC95EA" w14:textId="77777777" w:rsidR="00DA3DC7" w:rsidRDefault="00DA3DC7" w:rsidP="00BD20D7">
+          <w:p w14:paraId="64BC95EA" w14:textId="77777777" w:rsidR="00DA3DC7" w:rsidRPr="00E752BA" w:rsidRDefault="00DA3DC7" w:rsidP="00BD20D7">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="auto"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="31D012BE" w14:textId="77777777" w:rsidR="00DA3DC7" w:rsidRPr="00BD20D7" w:rsidRDefault="00DA3DC7" w:rsidP="00BD20D7">
+          <w:p w14:paraId="31D012BE" w14:textId="77777777" w:rsidR="00DA3DC7" w:rsidRPr="00E752BA" w:rsidRDefault="00DA3DC7" w:rsidP="00BD20D7">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4536"/>
                 <w:tab w:val="right" w:pos="9072"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BD20D7">
+            <w:r w:rsidRPr="00E752BA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Gérer l’activité de la garde</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="166BC99C" w14:textId="77777777" w:rsidR="00DA3DC7" w:rsidRPr="009E1D8B" w:rsidRDefault="00DA3DC7" w:rsidP="00117679">
+          <w:p w14:paraId="166BC99C" w14:textId="77777777" w:rsidR="00DA3DC7" w:rsidRPr="00E752BA" w:rsidRDefault="00DA3DC7" w:rsidP="00117679">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
               </w:tabs>
               <w:spacing w:before="100"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
-                <w:szCs w:val="14"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00125C2F">
+            <w:r w:rsidRPr="00E752BA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Encadrer les équipes de proximité</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="40221D32" w14:textId="77777777" w:rsidR="00DA3DC7" w:rsidRDefault="00DA3DC7" w:rsidP="00117679">
+          <w:p w14:paraId="24429B7D" w14:textId="6A6EABDF" w:rsidR="0019565B" w:rsidRPr="00E752BA" w:rsidRDefault="0019565B" w:rsidP="0019565B">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
               </w:tabs>
               <w:spacing w:before="100"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
-                <w:szCs w:val="14"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00E752BA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
-                <w:szCs w:val="14"/>
-[...1 lines deleted...]
-              <w:t>Activités :</w:t>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Contexte de l’expérience :</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="77C6D17D" w14:textId="77777777" w:rsidR="00DA3DC7" w:rsidRDefault="00DA3DC7" w:rsidP="00117679">
+          <w:p w14:paraId="32C47130" w14:textId="77777777" w:rsidR="0019565B" w:rsidRPr="00E752BA" w:rsidRDefault="0019565B" w:rsidP="0019565B">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
               </w:tabs>
+              <w:spacing w:before="100"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
-                <w:szCs w:val="14"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+          </w:p>
+          <w:p w14:paraId="77C6D17D" w14:textId="07FC0594" w:rsidR="00DA3DC7" w:rsidRPr="00E752BA" w:rsidRDefault="0019565B" w:rsidP="00117679">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+              </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
-                <w:szCs w:val="14"/>
-[...1 lines deleted...]
-              <w:t xml:space="preserve">Lieu : </w:t>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E752BA">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lieu (SIS, Service Sécurité, Unité) : </w:t>
+            </w:r>
+            <w:r w:rsidR="00DA3DC7" w:rsidRPr="00E752BA">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                   <w:sz w:val="18"/>
-                  <w:szCs w:val="14"/>
+                  <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="-1881478387"/>
                 <w:placeholder>
                   <w:docPart w:val="1D9678F4BCDD45729A45F1224C02EEB6"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidRPr="00270A31">
+                <w:r w:rsidR="00DA3DC7" w:rsidRPr="00E752BA">
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
-          <w:p w14:paraId="215FAFCF" w14:textId="77777777" w:rsidR="00DA3DC7" w:rsidRDefault="00DA3DC7" w:rsidP="00117679">
+          <w:p w14:paraId="21E3CB1E" w14:textId="3AF40874" w:rsidR="0019565B" w:rsidRPr="00E752BA" w:rsidRDefault="0019565B" w:rsidP="00117679">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
-                <w:szCs w:val="14"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+          </w:p>
+          <w:p w14:paraId="3D1D1BB9" w14:textId="77777777" w:rsidR="0019565B" w:rsidRPr="00E752BA" w:rsidRDefault="0019565B" w:rsidP="0019565B">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+              </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
-                <w:szCs w:val="14"/>
-[...1 lines deleted...]
-              <w:t xml:space="preserve">Date : </w:t>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E752BA">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Cadre (SPP, SPV, Militaire, Civil) :</w:t>
+            </w:r>
+          </w:p>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:id w:val="-1211107609"/>
+              <w:placeholder>
+                <w:docPart w:val="1FC92B4FE527473DA87D3A908DE7D47B"/>
+              </w:placeholder>
+              <w:showingPlcHdr/>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:p w14:paraId="20BD6A24" w14:textId="77777777" w:rsidR="0019565B" w:rsidRPr="00E752BA" w:rsidRDefault="0019565B" w:rsidP="0019565B">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+                  </w:tabs>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00E752BA">
+                  <w:rPr>
+                    <w:rStyle w:val="Textedelespacerserv"/>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+          <w:p w14:paraId="3EF519B7" w14:textId="77777777" w:rsidR="0019565B" w:rsidRPr="00E752BA" w:rsidRDefault="0019565B" w:rsidP="00117679">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="215FAFCF" w14:textId="7EABDA54" w:rsidR="00DA3DC7" w:rsidRPr="00E752BA" w:rsidRDefault="005E13FF" w:rsidP="00117679">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E752BA">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Période :</w:t>
+            </w:r>
+            <w:r w:rsidR="00DA3DC7" w:rsidRPr="00E752BA">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                   <w:sz w:val="18"/>
-                  <w:szCs w:val="14"/>
+                  <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="23072502"/>
                 <w:placeholder>
                   <w:docPart w:val="10D40992682943AD950C0CCAF1B8444B"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidRPr="00270A31">
+                <w:r w:rsidR="00DA3DC7" w:rsidRPr="00E752BA">
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
-          <w:p w14:paraId="6EE8545D" w14:textId="77777777" w:rsidR="00DA3DC7" w:rsidRPr="00C63E4C" w:rsidRDefault="00DA3DC7" w:rsidP="00B92479">
+          <w:p w14:paraId="38D7341B" w14:textId="77777777" w:rsidR="005E13FF" w:rsidRPr="00E752BA" w:rsidRDefault="005E13FF" w:rsidP="00B92479">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
-                <w:szCs w:val="14"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+          </w:p>
+          <w:p w14:paraId="455B40B4" w14:textId="17163D25" w:rsidR="00DA3DC7" w:rsidRPr="00E752BA" w:rsidRDefault="00DA3DC7" w:rsidP="00B92479">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+              </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
-                <w:szCs w:val="14"/>
-[...1 lines deleted...]
-              <w:t xml:space="preserve">Effectif SPP/SPV : </w:t>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E752BA">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Effectif </w:t>
+            </w:r>
+            <w:r w:rsidR="005E13FF" w:rsidRPr="00E752BA">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">encadré </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E752BA">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SPP/SPV : </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                   <w:sz w:val="18"/>
-                  <w:szCs w:val="14"/>
+                  <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="1651476491"/>
                 <w:placeholder>
                   <w:docPart w:val="04A7229D59374DB88CF6DB22336BC264"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidRPr="00270A31">
+                <w:r w:rsidRPr="00E752BA">
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
-        </w:tc>
-[...4 lines deleted...]
-          <w:p w14:paraId="3911AC2C" w14:textId="77777777" w:rsidR="00DA3DC7" w:rsidRDefault="00DA3DC7" w:rsidP="00AD5CAC">
+          <w:p w14:paraId="18697286" w14:textId="77777777" w:rsidR="0019565B" w:rsidRPr="00E752BA" w:rsidRDefault="0019565B" w:rsidP="00EA2544">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
-                <w:szCs w:val="14"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+          </w:p>
+          <w:p w14:paraId="52A93327" w14:textId="1C08CB3C" w:rsidR="00EA2544" w:rsidRPr="00E752BA" w:rsidRDefault="00EA2544" w:rsidP="00EA2544">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+              </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
-                <w:szCs w:val="14"/>
-[...1 lines deleted...]
-              <w:t>Expériences :</w:t>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E752BA">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">POJ : </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                </w:rPr>
+                <w:id w:val="-698857691"/>
+                <w:placeholder>
+                  <w:docPart w:val="60A83EB6245E407A8DF78240B5912305"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidRPr="00E752BA">
+                  <w:rPr>
+                    <w:rStyle w:val="Textedelespacerserv"/>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+          <w:p w14:paraId="6EE8545D" w14:textId="0D6729B7" w:rsidR="00A33E64" w:rsidRPr="00E752BA" w:rsidRDefault="00A33E64" w:rsidP="00A33E64">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D8B9CAB" w14:textId="01F1D0DA" w:rsidR="00DA3DC7" w:rsidRPr="00E752BA" w:rsidRDefault="005E13FF" w:rsidP="00117679">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E752BA">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Décrivez comment vous avez </w:t>
+            </w:r>
+            <w:r w:rsidR="00E752BA" w:rsidRPr="00E752BA">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>particip</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E752BA">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">é </w:t>
+            </w:r>
+            <w:r w:rsidR="00E752BA" w:rsidRPr="00E752BA">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ou organisé </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E752BA">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>le rassemblement ou coordonné les équipes.</w:t>
             </w:r>
           </w:p>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
-                <w:szCs w:val="14"/>
-[...1 lines deleted...]
-              <w:id w:val="-1070736025"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:id w:val="-288293727"/>
               <w:placeholder>
-                <w:docPart w:val="4899DC531BD644FDA678C2B026DC87AD"/>
+                <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
               </w:placeholder>
               <w:showingPlcHdr/>
               <w:text/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="7606F53D" w14:textId="2F073BCE" w:rsidR="00DA3DC7" w:rsidRDefault="00A43652" w:rsidP="00AD5CAC">
+              <w:p w14:paraId="20294BDA" w14:textId="1262F3C8" w:rsidR="00A43652" w:rsidRPr="00E752BA" w:rsidRDefault="00A43652" w:rsidP="00117679">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
                   </w:tabs>
                   <w:rPr>
                     <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                     <w:sz w:val="18"/>
-                    <w:szCs w:val="14"/>
+                    <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00270A31">
+                <w:r w:rsidRPr="00E752BA">
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
-                <w:szCs w:val="14"/>
-[...1 lines deleted...]
-              <w:id w:val="2111313544"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:id w:val="-1738537976"/>
+              <w:placeholder>
+                <w:docPart w:val="B2AF83FC66B54CE189ACBAF7594B99BD"/>
+              </w:placeholder>
+              <w:showingPlcHdr/>
+              <w:text/>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:p w14:paraId="30061062" w14:textId="77777777" w:rsidR="00DA3DC7" w:rsidRPr="00E752BA" w:rsidRDefault="00DA3DC7" w:rsidP="00DA3DC7">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="center" w:pos="4536"/>
+                    <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+                    <w:tab w:val="right" w:pos="9072"/>
+                  </w:tabs>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00E752BA">
+                  <w:rPr>
+                    <w:rStyle w:val="Textedelespacerserv"/>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:id w:val="1711062837"/>
               <w:placeholder>
                 <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
               </w:placeholder>
               <w:showingPlcHdr/>
               <w:text/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="03FB1C86" w14:textId="5B806DEB" w:rsidR="00DA3DC7" w:rsidRDefault="00A43652" w:rsidP="00AD5CAC">
+              <w:p w14:paraId="1BB4B91D" w14:textId="77777777" w:rsidR="00DA3DC7" w:rsidRPr="00E752BA" w:rsidRDefault="00A43652" w:rsidP="00AD5CAC">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="center" w:pos="4536"/>
+                    <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+                    <w:tab w:val="right" w:pos="9072"/>
+                  </w:tabs>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00E752BA">
+                  <w:rPr>
+                    <w:rStyle w:val="Textedelespacerserv"/>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+          <w:p w14:paraId="2B5E983A" w14:textId="632EDF9E" w:rsidR="005E13FF" w:rsidRPr="00E752BA" w:rsidRDefault="005E13FF" w:rsidP="00EA2544">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E752BA">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Précisez les outils utilisés pour le suivi du potentiel opérationnel (agrès, personnels).</w:t>
+            </w:r>
+          </w:p>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:id w:val="-2061927511"/>
+              <w:placeholder>
+                <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+              </w:placeholder>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:sdt>
+                <w:sdtPr>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:id w:val="-895973413"/>
+                  <w:placeholder>
+                    <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+                  </w:placeholder>
+                  <w:showingPlcHdr/>
+                </w:sdtPr>
+                <w:sdtEndPr/>
+                <w:sdtContent>
+                  <w:p w14:paraId="1845AC1C" w14:textId="155A5ECC" w:rsidR="005E13FF" w:rsidRPr="00E752BA" w:rsidRDefault="005E13FF" w:rsidP="00EA2544">
+                    <w:pPr>
+                      <w:tabs>
+                        <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+                      </w:tabs>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                        <w:sz w:val="18"/>
+                        <w:szCs w:val="18"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00E752BA">
+                      <w:rPr>
+                        <w:rStyle w:val="Textedelespacerserv"/>
+                        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                        <w:sz w:val="18"/>
+                        <w:szCs w:val="18"/>
+                      </w:rPr>
+                      <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
+                    </w:r>
+                  </w:p>
+                </w:sdtContent>
+              </w:sdt>
+            </w:sdtContent>
+          </w:sdt>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:id w:val="-1316647307"/>
+              <w:placeholder>
+                <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+              </w:placeholder>
+              <w:showingPlcHdr/>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:p w14:paraId="6E66E88C" w14:textId="44A86710" w:rsidR="005E13FF" w:rsidRPr="00E752BA" w:rsidRDefault="00AC5B61" w:rsidP="00EA2544">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
                   </w:tabs>
                   <w:rPr>
                     <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                     <w:sz w:val="18"/>
-                    <w:szCs w:val="14"/>
+                    <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00FC02D5">
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
                   </w:rPr>
                   <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
+          <w:p w14:paraId="7E386AA2" w14:textId="562CB5C8" w:rsidR="00A33E64" w:rsidRPr="00E752BA" w:rsidRDefault="005E13FF" w:rsidP="00AD5CAC">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="4536"/>
+                <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+                <w:tab w:val="right" w:pos="9072"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E752BA">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Comment avez-vous organisé l'entraînement journalier ou la formation de maintien des acquis ?</w:t>
+            </w:r>
+          </w:p>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
-                <w:szCs w:val="14"/>
-[...1 lines deleted...]
-              <w:id w:val="-1599707687"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:id w:val="472249058"/>
               <w:placeholder>
                 <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
               </w:placeholder>
               <w:showingPlcHdr/>
-              <w:text/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="538201CB" w14:textId="441A9ECD" w:rsidR="00DA3DC7" w:rsidRDefault="00A43652" w:rsidP="00117679">
-[...91 lines deleted...]
-              <w:p w14:paraId="30061062" w14:textId="77777777" w:rsidR="00DA3DC7" w:rsidRDefault="00DA3DC7" w:rsidP="00DA3DC7">
+              <w:p w14:paraId="0C4697C5" w14:textId="165079CB" w:rsidR="00A33E64" w:rsidRPr="00E752BA" w:rsidRDefault="00A33E64" w:rsidP="00AD5CAC">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="center" w:pos="4536"/>
                     <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
                     <w:tab w:val="right" w:pos="9072"/>
                   </w:tabs>
                   <w:rPr>
                     <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                     <w:sz w:val="18"/>
-                    <w:szCs w:val="14"/>
+                    <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00270A31">
+                <w:r w:rsidRPr="00E752BA">
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
-                <w:szCs w:val="14"/>
-[...1 lines deleted...]
-              <w:id w:val="1711062837"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:id w:val="380375824"/>
               <w:placeholder>
                 <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
               </w:placeholder>
               <w:showingPlcHdr/>
-              <w:text/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="73AF4548" w14:textId="67770188" w:rsidR="00DA3DC7" w:rsidRPr="00C63E4C" w:rsidRDefault="00A43652" w:rsidP="00AD5CAC">
+              <w:p w14:paraId="1C7AC66B" w14:textId="45E54074" w:rsidR="00A33E64" w:rsidRPr="00E752BA" w:rsidRDefault="00A33E64" w:rsidP="00AD5CAC">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="center" w:pos="4536"/>
                     <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
                     <w:tab w:val="right" w:pos="9072"/>
                   </w:tabs>
                   <w:rPr>
                     <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                     <w:sz w:val="18"/>
-                    <w:szCs w:val="14"/>
+                    <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00FC02D5">
+                <w:r w:rsidRPr="00E752BA">
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:id w:val="-1483306393"/>
+              <w:placeholder>
+                <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+              </w:placeholder>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:sdt>
+                <w:sdtPr>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:id w:val="-1758362721"/>
+                  <w:placeholder>
+                    <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+                  </w:placeholder>
+                </w:sdtPr>
+                <w:sdtEndPr/>
+                <w:sdtContent>
+                  <w:sdt>
+                    <w:sdtPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                        <w:sz w:val="18"/>
+                        <w:szCs w:val="18"/>
+                      </w:rPr>
+                      <w:id w:val="1959374786"/>
+                      <w:placeholder>
+                        <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+                      </w:placeholder>
+                    </w:sdtPr>
+                    <w:sdtEndPr/>
+                    <w:sdtContent>
+                      <w:p w14:paraId="60A3F2E6" w14:textId="77777777" w:rsidR="00A33E64" w:rsidRPr="00E752BA" w:rsidRDefault="00A33E64" w:rsidP="00A33E64">
+                        <w:pPr>
+                          <w:tabs>
+                            <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+                          </w:tabs>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                            <w:sz w:val="18"/>
+                            <w:szCs w:val="18"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:r w:rsidRPr="00E752BA">
+                          <w:rPr>
+                            <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                            <w:sz w:val="18"/>
+                            <w:szCs w:val="18"/>
+                          </w:rPr>
+                          <w:t>Problématiques rencontrées et solution apportée :</w:t>
+                        </w:r>
+                      </w:p>
+                      <w:sdt>
+                        <w:sdtPr>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                            <w:sz w:val="18"/>
+                            <w:szCs w:val="18"/>
+                          </w:rPr>
+                          <w:id w:val="-1888642657"/>
+                          <w:placeholder>
+                            <w:docPart w:val="6ABD04BF173E4946B8BDF6A6BAF39795"/>
+                          </w:placeholder>
+                          <w:showingPlcHdr/>
+                          <w:text/>
+                        </w:sdtPr>
+                        <w:sdtEndPr/>
+                        <w:sdtContent>
+                          <w:p w14:paraId="0CAA3D7F" w14:textId="77777777" w:rsidR="00A33E64" w:rsidRPr="00E752BA" w:rsidRDefault="00A33E64" w:rsidP="00A33E64">
+                            <w:pPr>
+                              <w:tabs>
+                                <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+                              </w:tabs>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00E752BA">
+                              <w:rPr>
+                                <w:rStyle w:val="Textedelespacerserv"/>
+                                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                              <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:sdtContent>
+                      </w:sdt>
+                      <w:sdt>
+                        <w:sdtPr>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                            <w:sz w:val="18"/>
+                            <w:szCs w:val="18"/>
+                          </w:rPr>
+                          <w:id w:val="-781270724"/>
+                          <w:placeholder>
+                            <w:docPart w:val="9EEB1A65E14D439C8995FACB560F2642"/>
+                          </w:placeholder>
+                          <w:showingPlcHdr/>
+                          <w:text/>
+                        </w:sdtPr>
+                        <w:sdtEndPr/>
+                        <w:sdtContent>
+                          <w:p w14:paraId="7A05DFBD" w14:textId="77777777" w:rsidR="00A33E64" w:rsidRPr="00E752BA" w:rsidRDefault="00A33E64" w:rsidP="00A33E64">
+                            <w:pPr>
+                              <w:tabs>
+                                <w:tab w:val="center" w:pos="4536"/>
+                                <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+                                <w:tab w:val="right" w:pos="9072"/>
+                              </w:tabs>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00E752BA">
+                              <w:rPr>
+                                <w:rStyle w:val="Textedelespacerserv"/>
+                                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                              <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:sdtContent>
+                      </w:sdt>
+                      <w:sdt>
+                        <w:sdtPr>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                            <w:sz w:val="18"/>
+                            <w:szCs w:val="18"/>
+                          </w:rPr>
+                          <w:id w:val="-2018148933"/>
+                          <w:placeholder>
+                            <w:docPart w:val="6ABD04BF173E4946B8BDF6A6BAF39795"/>
+                          </w:placeholder>
+                          <w:showingPlcHdr/>
+                          <w:text/>
+                        </w:sdtPr>
+                        <w:sdtEndPr/>
+                        <w:sdtContent>
+                          <w:p w14:paraId="4E65551D" w14:textId="77777777" w:rsidR="00A33E64" w:rsidRPr="00E752BA" w:rsidRDefault="00A33E64" w:rsidP="00A33E64">
+                            <w:pPr>
+                              <w:tabs>
+                                <w:tab w:val="center" w:pos="4536"/>
+                                <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+                                <w:tab w:val="right" w:pos="9072"/>
+                              </w:tabs>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00E752BA">
+                              <w:rPr>
+                                <w:rStyle w:val="Textedelespacerserv"/>
+                                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                              <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:sdtContent>
+                      </w:sdt>
+                      <w:p w14:paraId="73AF4548" w14:textId="207F1254" w:rsidR="005E13FF" w:rsidRPr="00E752BA" w:rsidRDefault="00390BA0" w:rsidP="00AD5CAC">
+                        <w:pPr>
+                          <w:tabs>
+                            <w:tab w:val="center" w:pos="4536"/>
+                            <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+                            <w:tab w:val="right" w:pos="9072"/>
+                          </w:tabs>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                            <w:sz w:val="18"/>
+                            <w:szCs w:val="18"/>
+                          </w:rPr>
+                        </w:pPr>
+                      </w:p>
+                    </w:sdtContent>
+                  </w:sdt>
+                </w:sdtContent>
+              </w:sdt>
+            </w:sdtContent>
+          </w:sdt>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DA3DC7" w:rsidRPr="00C63E4C" w14:paraId="7580F119" w14:textId="77777777" w:rsidTr="00DA3DC7">
+      <w:tr w:rsidR="00DA3DC7" w:rsidRPr="00E752BA" w14:paraId="7580F119" w14:textId="77777777" w:rsidTr="0019565B">
         <w:trPr>
-          <w:trHeight w:val="2963"/>
+          <w:trHeight w:val="5379"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2FDBEF16" w14:textId="77777777" w:rsidR="00DA3DC7" w:rsidRDefault="00DA3DC7" w:rsidP="00BD20D7">
+          <w:p w14:paraId="2FDBEF16" w14:textId="77777777" w:rsidR="00DA3DC7" w:rsidRPr="00E752BA" w:rsidRDefault="00DA3DC7" w:rsidP="00BD20D7">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="auto"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="236FDC23" w14:textId="77777777" w:rsidR="00DA3DC7" w:rsidRDefault="00DA3DC7" w:rsidP="00117679">
+          <w:p w14:paraId="236FDC23" w14:textId="77777777" w:rsidR="00DA3DC7" w:rsidRPr="00E752BA" w:rsidRDefault="00DA3DC7" w:rsidP="00117679">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
-                <w:szCs w:val="14"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="155CE696" w14:textId="77777777" w:rsidR="00DA3DC7" w:rsidRPr="00AD5CAC" w:rsidRDefault="00DA3DC7" w:rsidP="00AD5CAC">
+          <w:p w14:paraId="155CE696" w14:textId="77777777" w:rsidR="00DA3DC7" w:rsidRPr="00E752BA" w:rsidRDefault="00DA3DC7" w:rsidP="00AD5CAC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
-                <w:szCs w:val="14"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00125C2F">
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="00E752BA">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Coordonner les activités péri-opérationnelles des équipes de proximité afin de maintenir le potentiel opérationnel conformément aux règles de l’établissement</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2806C0FD" w14:textId="77777777" w:rsidR="00DA3DC7" w:rsidRDefault="00DA3DC7" w:rsidP="00117679">
+          <w:p w14:paraId="2806C0FD" w14:textId="35371CD9" w:rsidR="00DA3DC7" w:rsidRPr="00E752BA" w:rsidRDefault="0019565B" w:rsidP="00117679">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
               </w:tabs>
               <w:spacing w:before="100"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
-                <w:szCs w:val="14"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00E752BA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
-                <w:szCs w:val="14"/>
-[...1 lines deleted...]
-              <w:t>Activités :</w:t>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contexte de l’expérience </w:t>
+            </w:r>
+            <w:r w:rsidR="00DA3DC7" w:rsidRPr="00E752BA">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2626821A" w14:textId="77777777" w:rsidR="00DA3DC7" w:rsidRDefault="00DA3DC7" w:rsidP="00117679">
+          <w:p w14:paraId="1E5A8594" w14:textId="77777777" w:rsidR="0019565B" w:rsidRPr="00E752BA" w:rsidRDefault="0019565B" w:rsidP="00117679">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
               </w:tabs>
+              <w:spacing w:before="100"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
-                <w:szCs w:val="14"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+          </w:p>
+          <w:p w14:paraId="2626821A" w14:textId="610D1AC9" w:rsidR="00DA3DC7" w:rsidRPr="00E752BA" w:rsidRDefault="00DA3DC7" w:rsidP="00117679">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+              </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
-                <w:szCs w:val="14"/>
-[...1 lines deleted...]
-              <w:t xml:space="preserve">Lieu : </w:t>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E752BA">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Lieu </w:t>
+            </w:r>
+            <w:r w:rsidR="0019565B" w:rsidRPr="00E752BA">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(SIS, Service Sécurité, Unité) </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E752BA">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                   <w:sz w:val="18"/>
-                  <w:szCs w:val="14"/>
+                  <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="1529136634"/>
                 <w:placeholder>
                   <w:docPart w:val="6176B7B6B87A42F88006A8E2877BD161"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidRPr="00270A31">
+                <w:r w:rsidRPr="00E752BA">
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
-          <w:p w14:paraId="2E59F145" w14:textId="77777777" w:rsidR="00DA3DC7" w:rsidRDefault="00DA3DC7" w:rsidP="00117679">
+          <w:p w14:paraId="175301C6" w14:textId="77777777" w:rsidR="0019565B" w:rsidRPr="00E752BA" w:rsidRDefault="0019565B" w:rsidP="00117679">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
-                <w:szCs w:val="14"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+          </w:p>
+          <w:p w14:paraId="06E3AB61" w14:textId="213F6002" w:rsidR="0019565B" w:rsidRPr="00E752BA" w:rsidRDefault="0019565B" w:rsidP="00117679">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+              </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
-                <w:szCs w:val="14"/>
-[...1 lines deleted...]
-              <w:t xml:space="preserve">Date : </w:t>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E752BA">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Cadre (SPP, SPV, Militaire, Civil) :</w:t>
+            </w:r>
+          </w:p>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:id w:val="1522052278"/>
+              <w:placeholder>
+                <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+              </w:placeholder>
+              <w:showingPlcHdr/>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:p w14:paraId="13C3C270" w14:textId="15722202" w:rsidR="0019565B" w:rsidRPr="00E752BA" w:rsidRDefault="0019565B" w:rsidP="00117679">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+                  </w:tabs>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00E752BA">
+                  <w:rPr>
+                    <w:rStyle w:val="Textedelespacerserv"/>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+          <w:p w14:paraId="1757E02A" w14:textId="77777777" w:rsidR="0019565B" w:rsidRPr="00E752BA" w:rsidRDefault="0019565B" w:rsidP="00117679">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2E59F145" w14:textId="2AF86C1A" w:rsidR="00DA3DC7" w:rsidRPr="00E752BA" w:rsidRDefault="005E13FF" w:rsidP="00117679">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E752BA">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Période :</w:t>
+            </w:r>
+            <w:r w:rsidR="00DA3DC7" w:rsidRPr="00E752BA">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                   <w:sz w:val="18"/>
-                  <w:szCs w:val="14"/>
+                  <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="1881898834"/>
                 <w:placeholder>
                   <w:docPart w:val="B9BCCD1EF9084FF699CE132C81770F28"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidRPr="00270A31">
+                <w:r w:rsidR="00DA3DC7" w:rsidRPr="00E752BA">
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
-          <w:p w14:paraId="4B89A507" w14:textId="77777777" w:rsidR="00DA3DC7" w:rsidRDefault="00DA3DC7" w:rsidP="00117679">
+          <w:p w14:paraId="1B7248B9" w14:textId="77777777" w:rsidR="0019565B" w:rsidRPr="00E752BA" w:rsidRDefault="0019565B" w:rsidP="00117679">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
-                <w:szCs w:val="14"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+          </w:p>
+          <w:p w14:paraId="4B89A507" w14:textId="6677C29F" w:rsidR="00DA3DC7" w:rsidRPr="00E752BA" w:rsidRDefault="00DA3DC7" w:rsidP="00117679">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+              </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
-                <w:szCs w:val="14"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E752BA">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Nombre d’interventions annuel : </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                   <w:sz w:val="18"/>
-                  <w:szCs w:val="14"/>
+                  <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="-618452135"/>
                 <w:placeholder>
                   <w:docPart w:val="31089DBE8E5746A683F7A777A7000751"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidRPr="00270A31">
+                <w:r w:rsidRPr="00E752BA">
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
-          <w:p w14:paraId="7A8CE9E3" w14:textId="77777777" w:rsidR="00DA3DC7" w:rsidRPr="00C63E4C" w:rsidRDefault="00DA3DC7" w:rsidP="00117679">
+          <w:p w14:paraId="1D2B2A77" w14:textId="77777777" w:rsidR="0019565B" w:rsidRPr="00E752BA" w:rsidRDefault="0019565B" w:rsidP="00117679">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4536"/>
                 <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
                 <w:tab w:val="right" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:before="100"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
-                <w:szCs w:val="14"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+          </w:p>
+          <w:p w14:paraId="251939AB" w14:textId="0A5C9775" w:rsidR="00DA3DC7" w:rsidRPr="00E752BA" w:rsidRDefault="00DA3DC7" w:rsidP="00117679">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="4536"/>
+                <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+                <w:tab w:val="right" w:pos="9072"/>
+              </w:tabs>
+              <w:spacing w:before="100"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
-                <w:szCs w:val="14"/>
-[...1 lines deleted...]
-              <w:t xml:space="preserve">Moyens du CS : </w:t>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E752BA">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Moyens </w:t>
+            </w:r>
+            <w:r w:rsidR="0019565B" w:rsidRPr="00E752BA">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>sous votre responsabilité (Matériel/Agrès) :</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E752BA">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                   <w:sz w:val="18"/>
-                  <w:szCs w:val="14"/>
+                  <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="1269663367"/>
                 <w:placeholder>
                   <w:docPart w:val="4578D1635A2D4129955C740847E9613B"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidRPr="00270A31">
+                <w:r w:rsidRPr="00E752BA">
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
-        </w:tc>
-[...4 lines deleted...]
-          <w:p w14:paraId="0AF59C55" w14:textId="77777777" w:rsidR="00DA3DC7" w:rsidRDefault="00DA3DC7" w:rsidP="00AD5CAC">
+          <w:p w14:paraId="7A8CE9E3" w14:textId="4938DA3D" w:rsidR="00EA2544" w:rsidRPr="00E752BA" w:rsidRDefault="00EA2544" w:rsidP="005E13FF">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
-                <w:szCs w:val="14"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B1F01A6" w14:textId="752ABF22" w:rsidR="00EA2544" w:rsidRPr="00E752BA" w:rsidRDefault="0019565B" w:rsidP="00EA2544">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+              </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
-                <w:szCs w:val="14"/>
-[...1 lines deleted...]
-              <w:t>Expériences :</w:t>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E752BA">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Décrivez comment vous avez organisé la planification des activités (manœuvres, vérifications techniques, sport) : </w:t>
             </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                </w:rPr>
+                <w:id w:val="1087347901"/>
+                <w:placeholder>
+                  <w:docPart w:val="BD561607171246529519EE5DBDCF08B9"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00EA2544" w:rsidRPr="00E752BA">
+                  <w:rPr>
+                    <w:rStyle w:val="Textedelespacerserv"/>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
           </w:p>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
-                <w:szCs w:val="14"/>
-[...1 lines deleted...]
-              <w:id w:val="1319848502"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:id w:val="1870804655"/>
               <w:placeholder>
-                <w:docPart w:val="683E4C842D9A4D2AB989DA60664E14B6"/>
+                <w:docPart w:val="14ED71FEA68B4BA888DA215AD7F48E6F"/>
               </w:placeholder>
               <w:showingPlcHdr/>
               <w:text/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="0B7B2DE4" w14:textId="77777777" w:rsidR="00DA3DC7" w:rsidRDefault="00DA3DC7" w:rsidP="00AD5CAC">
+              <w:p w14:paraId="1F8F3558" w14:textId="77777777" w:rsidR="00EA2544" w:rsidRPr="00E752BA" w:rsidRDefault="00EA2544" w:rsidP="00EA2544">
                 <w:pPr>
                   <w:tabs>
+                    <w:tab w:val="center" w:pos="4536"/>
                     <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+                    <w:tab w:val="right" w:pos="9072"/>
                   </w:tabs>
                   <w:rPr>
                     <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                     <w:sz w:val="18"/>
-                    <w:szCs w:val="14"/>
+                    <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00270A31">
+                <w:r w:rsidRPr="00E752BA">
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
-                <w:szCs w:val="14"/>
-[...1 lines deleted...]
-              <w:id w:val="1624969189"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:id w:val="368884016"/>
               <w:placeholder>
-                <w:docPart w:val="E1956FE3A6EC4D24938D79B9A19B5EB8"/>
+                <w:docPart w:val="BD561607171246529519EE5DBDCF08B9"/>
               </w:placeholder>
               <w:showingPlcHdr/>
               <w:text/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="0F9C4279" w14:textId="77777777" w:rsidR="00DA3DC7" w:rsidRDefault="00DA3DC7" w:rsidP="00AD5CAC">
+              <w:p w14:paraId="53FE2425" w14:textId="77777777" w:rsidR="00EA2544" w:rsidRPr="00E752BA" w:rsidRDefault="00EA2544" w:rsidP="00EA2544">
                 <w:pPr>
                   <w:tabs>
+                    <w:tab w:val="center" w:pos="4536"/>
                     <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+                    <w:tab w:val="right" w:pos="9072"/>
                   </w:tabs>
                   <w:rPr>
                     <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                     <w:sz w:val="18"/>
-                    <w:szCs w:val="14"/>
+                    <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00270A31">
+                <w:r w:rsidRPr="00E752BA">
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+          <w:p w14:paraId="1B3BACD2" w14:textId="62E16D9B" w:rsidR="00EA2544" w:rsidRPr="00E752BA" w:rsidRDefault="0019565B" w:rsidP="00EA2544">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E752BA">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Détaillez une situation où vous avez dû faire appliquer une consigne ou un règlement intérieur (discipline, hygiène, sécurité) : </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                </w:rPr>
+                <w:id w:val="-600644467"/>
+                <w:placeholder>
+                  <w:docPart w:val="9118D075AE5046E6B0A321A899E05577"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00EA2544" w:rsidRPr="00E752BA">
+                  <w:rPr>
+                    <w:rStyle w:val="Textedelespacerserv"/>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:id w:val="1907021621"/>
+              <w:placeholder>
+                <w:docPart w:val="E356852ABA8546C2A675566808013E1D"/>
+              </w:placeholder>
+              <w:showingPlcHdr/>
+              <w:text/>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:p w14:paraId="5B61C104" w14:textId="77777777" w:rsidR="00EA2544" w:rsidRPr="00E752BA" w:rsidRDefault="00EA2544" w:rsidP="00EA2544">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="center" w:pos="4536"/>
+                    <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+                    <w:tab w:val="right" w:pos="9072"/>
+                  </w:tabs>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00E752BA">
+                  <w:rPr>
+                    <w:rStyle w:val="Textedelespacerserv"/>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
-                <w:szCs w:val="14"/>
-[...1 lines deleted...]
-              <w:id w:val="289872626"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:id w:val="1784613665"/>
               <w:placeholder>
-                <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+                <w:docPart w:val="9118D075AE5046E6B0A321A899E05577"/>
               </w:placeholder>
               <w:showingPlcHdr/>
               <w:text/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="78AEC9BC" w14:textId="7EF49180" w:rsidR="00DA3DC7" w:rsidRDefault="00A43652" w:rsidP="00AD5CAC">
+              <w:p w14:paraId="108BA412" w14:textId="77777777" w:rsidR="00DA3DC7" w:rsidRPr="00E752BA" w:rsidRDefault="00EA2544" w:rsidP="00EA2544">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="center" w:pos="4536"/>
+                    <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+                    <w:tab w:val="right" w:pos="9072"/>
+                  </w:tabs>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00E752BA">
+                  <w:rPr>
+                    <w:rStyle w:val="Textedelespacerserv"/>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+          <w:p w14:paraId="07E59A29" w14:textId="77777777" w:rsidR="0019565B" w:rsidRPr="00E752BA" w:rsidRDefault="0019565B" w:rsidP="0019565B">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E752BA">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Expliquez comment vous avez géré une indisponibilité (matérielle ou humaine) pour maintenir la capacité de réponse opérationnelle :</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="50B6EAB0" w14:textId="627A463E" w:rsidR="0019565B" w:rsidRPr="00E752BA" w:rsidRDefault="00390BA0" w:rsidP="0019565B">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                </w:rPr>
+                <w:id w:val="551357012"/>
+                <w:placeholder>
+                  <w:docPart w:val="02C609D2E4FD4641A0A7BC4AC494C877"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="0019565B" w:rsidRPr="00E752BA">
+                  <w:rPr>
+                    <w:rStyle w:val="Textedelespacerserv"/>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:id w:val="2028212188"/>
+              <w:placeholder>
+                <w:docPart w:val="8E8FDDD291844AF88E964B42ED3B2C8C"/>
+              </w:placeholder>
+              <w:showingPlcHdr/>
+              <w:text/>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:p w14:paraId="1456516F" w14:textId="77777777" w:rsidR="0019565B" w:rsidRPr="00E752BA" w:rsidRDefault="0019565B" w:rsidP="0019565B">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
                   </w:tabs>
                   <w:rPr>
                     <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                     <w:sz w:val="18"/>
-                    <w:szCs w:val="14"/>
+                    <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00FC02D5">
+                <w:r w:rsidRPr="00E752BA">
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
-                  </w:rPr>
-[...46 lines deleted...]
-                  <w:rPr>
                     <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                     <w:sz w:val="18"/>
-                    <w:szCs w:val="14"/>
-[...4 lines deleted...]
-                    <w:rStyle w:val="Textedelespacerserv"/>
+                    <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
-                <w:szCs w:val="14"/>
-[...1 lines deleted...]
-              <w:id w:val="-1635719447"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:id w:val="-1061633834"/>
               <w:placeholder>
-                <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+                <w:docPart w:val="8E8FDDD291844AF88E964B42ED3B2C8C"/>
               </w:placeholder>
               <w:showingPlcHdr/>
               <w:text/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="6BB279F6" w14:textId="771E8A63" w:rsidR="00A43652" w:rsidRDefault="00A43652" w:rsidP="00AD5CAC">
+              <w:p w14:paraId="4E7ED90E" w14:textId="77777777" w:rsidR="0019565B" w:rsidRPr="00E752BA" w:rsidRDefault="0019565B" w:rsidP="0019565B">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
                   </w:tabs>
                   <w:rPr>
                     <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                     <w:sz w:val="18"/>
-                    <w:szCs w:val="14"/>
+                    <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00FC02D5">
+                <w:r w:rsidRPr="00E752BA">
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+          <w:p w14:paraId="5A6504BD" w14:textId="77777777" w:rsidR="00A33E64" w:rsidRPr="00E752BA" w:rsidRDefault="00A33E64" w:rsidP="00A33E64">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E752BA">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Problématiques rencontrées et solution apportée :</w:t>
+            </w:r>
+          </w:p>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:id w:val="566694867"/>
+              <w:placeholder>
+                <w:docPart w:val="4688C7B55F1C4269B5D172F5F3F4F547"/>
+              </w:placeholder>
+              <w:showingPlcHdr/>
+              <w:text/>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:p w14:paraId="7073A96A" w14:textId="77777777" w:rsidR="00A33E64" w:rsidRPr="00E752BA" w:rsidRDefault="00A33E64" w:rsidP="00A33E64">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+                  </w:tabs>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00E752BA">
+                  <w:rPr>
+                    <w:rStyle w:val="Textedelespacerserv"/>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
-                <w:szCs w:val="14"/>
-[...1 lines deleted...]
-              <w:id w:val="464403863"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:id w:val="-840694919"/>
               <w:placeholder>
-                <w:docPart w:val="AFD11ED7B1464CF1AE83C762EB2112CD"/>
+                <w:docPart w:val="5B98970E598449B29627C55C56F291C2"/>
               </w:placeholder>
               <w:showingPlcHdr/>
               <w:text/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="5823EE7C" w14:textId="77777777" w:rsidR="00DA3DC7" w:rsidRPr="00C63E4C" w:rsidRDefault="00DA3DC7" w:rsidP="00AD5CAC">
+              <w:p w14:paraId="203730C9" w14:textId="77777777" w:rsidR="00A33E64" w:rsidRPr="00E752BA" w:rsidRDefault="00A33E64" w:rsidP="00A33E64">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="center" w:pos="4536"/>
                     <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
                     <w:tab w:val="right" w:pos="9072"/>
                   </w:tabs>
-                  <w:spacing w:before="100"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                     <w:sz w:val="18"/>
-                    <w:szCs w:val="14"/>
+                    <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00270A31">
+                <w:r w:rsidRPr="00E752BA">
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:id w:val="2063050707"/>
+              <w:placeholder>
+                <w:docPart w:val="4688C7B55F1C4269B5D172F5F3F4F547"/>
+              </w:placeholder>
+              <w:showingPlcHdr/>
+              <w:text/>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:p w14:paraId="00574A71" w14:textId="77777777" w:rsidR="00A33E64" w:rsidRPr="00E752BA" w:rsidRDefault="00A33E64" w:rsidP="00A33E64">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="center" w:pos="4536"/>
+                    <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+                    <w:tab w:val="right" w:pos="9072"/>
+                  </w:tabs>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00E752BA">
+                  <w:rPr>
+                    <w:rStyle w:val="Textedelespacerserv"/>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+          <w:p w14:paraId="5823EE7C" w14:textId="53F8F2E9" w:rsidR="0019565B" w:rsidRPr="00E752BA" w:rsidRDefault="0019565B" w:rsidP="00EA2544">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="4536"/>
+                <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+                <w:tab w:val="right" w:pos="9072"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DA3DC7" w:rsidRPr="00C63E4C" w14:paraId="762528AD" w14:textId="77777777" w:rsidTr="00FB748B">
+      <w:tr w:rsidR="00DA3DC7" w:rsidRPr="00E752BA" w14:paraId="762528AD" w14:textId="77777777" w:rsidTr="00EA2544">
         <w:trPr>
           <w:trHeight w:val="2571"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6EAE350E" w14:textId="77777777" w:rsidR="00DA3DC7" w:rsidRDefault="00DA3DC7" w:rsidP="00BD20D7">
+          <w:p w14:paraId="6EAE350E" w14:textId="77777777" w:rsidR="00DA3DC7" w:rsidRPr="00E752BA" w:rsidRDefault="00DA3DC7" w:rsidP="00BD20D7">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="auto"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2C36465C" w14:textId="77777777" w:rsidR="00DA3DC7" w:rsidRPr="009E1D8B" w:rsidRDefault="00DA3DC7" w:rsidP="00117679">
+          <w:p w14:paraId="2C36465C" w14:textId="77777777" w:rsidR="00DA3DC7" w:rsidRPr="00E752BA" w:rsidRDefault="00DA3DC7" w:rsidP="00117679">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
-                <w:szCs w:val="14"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00125C2F">
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="00E752BA">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Participer à l’évaluation des agents placés sous sa responsabilité</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3935FD08" w14:textId="77777777" w:rsidR="00DA3DC7" w:rsidRDefault="00DA3DC7" w:rsidP="00117679">
+          <w:p w14:paraId="28788B64" w14:textId="77777777" w:rsidR="000E517E" w:rsidRPr="00E752BA" w:rsidRDefault="000E517E" w:rsidP="000E517E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
               </w:tabs>
               <w:spacing w:before="100"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
-                <w:szCs w:val="14"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00E752BA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
-                <w:szCs w:val="14"/>
-[...1 lines deleted...]
-              <w:t>Activités :</w:t>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Contexte de l’expérience :</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6738EBED" w14:textId="77777777" w:rsidR="00DA3DC7" w:rsidRDefault="00DA3DC7" w:rsidP="00117679">
+          <w:p w14:paraId="0DBA0102" w14:textId="77777777" w:rsidR="000E517E" w:rsidRPr="00E752BA" w:rsidRDefault="000E517E" w:rsidP="00117679">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
-                <w:szCs w:val="14"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+          </w:p>
+          <w:p w14:paraId="2DC27C3C" w14:textId="77777777" w:rsidR="000E517E" w:rsidRPr="00E752BA" w:rsidRDefault="000E517E" w:rsidP="000E517E">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+              </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
-                <w:szCs w:val="14"/>
-[...1 lines deleted...]
-              <w:t xml:space="preserve">Lieu : </w:t>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E752BA">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lieu (SIS, Service Sécurité, Unité) : </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                   <w:sz w:val="18"/>
-                  <w:szCs w:val="14"/>
+                  <w:szCs w:val="18"/>
                 </w:rPr>
-                <w:id w:val="-851566995"/>
+                <w:id w:val="-1396587955"/>
                 <w:placeholder>
-                  <w:docPart w:val="E27869947CD548618072B074E244D9E6"/>
+                  <w:docPart w:val="A9822B3D8E154D81A5A4AAC7208EF102"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidRPr="00270A31">
+                <w:r w:rsidRPr="00E752BA">
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
-          <w:p w14:paraId="0DBFE301" w14:textId="77777777" w:rsidR="00DA3DC7" w:rsidRDefault="00DA3DC7" w:rsidP="00117679">
+          <w:p w14:paraId="1924E057" w14:textId="77777777" w:rsidR="000E517E" w:rsidRPr="00E752BA" w:rsidRDefault="000E517E" w:rsidP="000E517E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
-                <w:szCs w:val="14"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+          </w:p>
+          <w:p w14:paraId="36BF3B94" w14:textId="77777777" w:rsidR="000E517E" w:rsidRPr="00E752BA" w:rsidRDefault="000E517E" w:rsidP="000E517E">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+              </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
-                <w:szCs w:val="14"/>
-[...1 lines deleted...]
-              <w:t xml:space="preserve">Date : </w:t>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E752BA">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Cadre (SPP, SPV, Militaire, Civil) :</w:t>
+            </w:r>
+          </w:p>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:id w:val="1820062348"/>
+              <w:placeholder>
+                <w:docPart w:val="E4C4E63DFA0E47CBA126CAA5FCF8AF18"/>
+              </w:placeholder>
+              <w:showingPlcHdr/>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:p w14:paraId="615D6BAA" w14:textId="77777777" w:rsidR="000E517E" w:rsidRPr="00E752BA" w:rsidRDefault="000E517E" w:rsidP="000E517E">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+                  </w:tabs>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00E752BA">
+                  <w:rPr>
+                    <w:rStyle w:val="Textedelespacerserv"/>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+          <w:p w14:paraId="0DBFE301" w14:textId="5C09E88D" w:rsidR="00DA3DC7" w:rsidRPr="00E752BA" w:rsidRDefault="005E13FF" w:rsidP="00117679">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E752BA">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Période :</w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                   <w:sz w:val="18"/>
-                  <w:szCs w:val="14"/>
+                  <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="-1845774642"/>
                 <w:placeholder>
                   <w:docPart w:val="541A6D90E70B467F89038D1678996DA7"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidRPr="00270A31">
+                <w:r w:rsidR="00DA3DC7" w:rsidRPr="00E752BA">
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
-          <w:p w14:paraId="1574532A" w14:textId="77777777" w:rsidR="00DA3DC7" w:rsidRPr="00C63E4C" w:rsidRDefault="00DA3DC7" w:rsidP="00FB748B">
+          <w:p w14:paraId="1574532A" w14:textId="772D6554" w:rsidR="00EA2544" w:rsidRPr="00E752BA" w:rsidRDefault="00DA3DC7" w:rsidP="005E13FF">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
-                <w:szCs w:val="14"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00E752BA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
-                <w:szCs w:val="14"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Nombre et grade des personnels : </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                   <w:sz w:val="18"/>
-                  <w:szCs w:val="14"/>
+                  <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="1914816615"/>
                 <w:placeholder>
                   <w:docPart w:val="2BFC009E3E394DC5B92C51208C03DB5A"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidRPr="00270A31">
+                <w:r w:rsidRPr="00E752BA">
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3118" w:type="dxa"/>
+            <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2AA735C5" w14:textId="77777777" w:rsidR="00DA3DC7" w:rsidRDefault="00DA3DC7" w:rsidP="00AD5CAC">
+          <w:p w14:paraId="1F4EC596" w14:textId="77777777" w:rsidR="00E752BA" w:rsidRPr="00E752BA" w:rsidRDefault="00E752BA" w:rsidP="00E752BA">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
               </w:tabs>
               <w:rPr>
+                <w:rStyle w:val="citation-171"/>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
-                <w:szCs w:val="14"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00E752BA">
+              <w:rPr>
+                <w:rStyle w:val="citation-171"/>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
-                <w:szCs w:val="14"/>
-[...1 lines deleted...]
-              <w:t>Expériences :</w:t>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Exemple de gestion d'une situation individuelle ou collective rencontrée.</w:t>
             </w:r>
           </w:p>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
+                <w:rStyle w:val="citation-171"/>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
-                <w:szCs w:val="14"/>
-[...1 lines deleted...]
-              <w:id w:val="-146216039"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:id w:val="-1104881643"/>
               <w:placeholder>
-                <w:docPart w:val="080CC11791AB40CB80CC909400EE33C5"/>
+                <w:docPart w:val="10786C7DFAD343ED955E83A2E44E03AD"/>
               </w:placeholder>
               <w:showingPlcHdr/>
-              <w:text/>
             </w:sdtPr>
-            <w:sdtEndPr/>
+            <w:sdtEndPr>
+              <w:rPr>
+                <w:rStyle w:val="citation-171"/>
+              </w:rPr>
+            </w:sdtEndPr>
             <w:sdtContent>
-              <w:p w14:paraId="6BC6934A" w14:textId="77777777" w:rsidR="00DA3DC7" w:rsidRDefault="00DA3DC7" w:rsidP="00AD5CAC">
+              <w:p w14:paraId="2BFEBE12" w14:textId="77777777" w:rsidR="00E752BA" w:rsidRPr="00E752BA" w:rsidRDefault="00E752BA" w:rsidP="00E752BA">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
                   </w:tabs>
                   <w:rPr>
+                    <w:rStyle w:val="citation-171"/>
                     <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                     <w:sz w:val="18"/>
-                    <w:szCs w:val="14"/>
+                    <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00270A31">
+                <w:r w:rsidRPr="00E752BA">
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
-                <w:szCs w:val="14"/>
-[...1 lines deleted...]
-              <w:id w:val="-906681081"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:id w:val="-832068346"/>
               <w:placeholder>
-                <w:docPart w:val="701DAC0AE9294C2DA90D10B3618837F1"/>
+                <w:docPart w:val="10786C7DFAD343ED955E83A2E44E03AD"/>
               </w:placeholder>
               <w:showingPlcHdr/>
-              <w:text/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="3C0D7E16" w14:textId="77777777" w:rsidR="00DA3DC7" w:rsidRDefault="00DA3DC7" w:rsidP="00AD5CAC">
+              <w:p w14:paraId="66CE8351" w14:textId="77777777" w:rsidR="00E752BA" w:rsidRPr="00E752BA" w:rsidRDefault="00E752BA" w:rsidP="00E752BA">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
                   </w:tabs>
                   <w:rPr>
                     <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                     <w:sz w:val="18"/>
-                    <w:szCs w:val="14"/>
+                    <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00270A31">
+                <w:r w:rsidRPr="00E752BA">
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+          <w:p w14:paraId="7751FC73" w14:textId="77777777" w:rsidR="00E752BA" w:rsidRPr="00E752BA" w:rsidRDefault="00E752BA" w:rsidP="00EA2544">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="391A8C8C" w14:textId="63A62122" w:rsidR="005E13FF" w:rsidRPr="00E752BA" w:rsidRDefault="005E13FF" w:rsidP="00EA2544">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E752BA">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Décrivez votre participation aux entretiens d'évaluation </w:t>
+            </w:r>
+            <w:r w:rsidR="000E517E" w:rsidRPr="00E752BA">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>et</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E752BA">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> débriefings.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6C2371D4" w14:textId="5944A27D" w:rsidR="00EA2544" w:rsidRPr="00E752BA" w:rsidRDefault="00390BA0" w:rsidP="00EA2544">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                </w:rPr>
+                <w:id w:val="-1543518841"/>
+                <w:placeholder>
+                  <w:docPart w:val="6D87017EBA314A0A8985A1013ABCBB44"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00EA2544" w:rsidRPr="00E752BA">
+                  <w:rPr>
+                    <w:rStyle w:val="Textedelespacerserv"/>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:id w:val="835568664"/>
+              <w:placeholder>
+                <w:docPart w:val="3E4AEBFD8B74409E9DBF4528BB152E32"/>
+              </w:placeholder>
+              <w:showingPlcHdr/>
+              <w:text/>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:p w14:paraId="001F885F" w14:textId="1C75429B" w:rsidR="00EA2544" w:rsidRPr="00E752BA" w:rsidRDefault="00EA2544" w:rsidP="00EA2544">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="center" w:pos="4536"/>
+                    <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+                    <w:tab w:val="right" w:pos="9072"/>
+                  </w:tabs>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00E752BA">
+                  <w:rPr>
+                    <w:rStyle w:val="Textedelespacerserv"/>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+          <w:p w14:paraId="54BF59B6" w14:textId="77777777" w:rsidR="00EA2544" w:rsidRPr="00E752BA" w:rsidRDefault="00EA2544" w:rsidP="00EA2544">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E752BA">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Problématiques rencontrées et solution apportée :</w:t>
+            </w:r>
+          </w:p>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:id w:val="-1605799434"/>
+              <w:placeholder>
+                <w:docPart w:val="70A17CB908D64936BC523F4C4AF3F158"/>
+              </w:placeholder>
+              <w:showingPlcHdr/>
+              <w:text/>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:p w14:paraId="4BE1739C" w14:textId="77777777" w:rsidR="00EA2544" w:rsidRPr="00E752BA" w:rsidRDefault="00EA2544" w:rsidP="00EA2544">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+                  </w:tabs>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00E752BA">
+                  <w:rPr>
+                    <w:rStyle w:val="Textedelespacerserv"/>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
-                <w:szCs w:val="14"/>
-[...1 lines deleted...]
-              <w:id w:val="1097448443"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:id w:val="1357852412"/>
               <w:placeholder>
-                <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+                <w:docPart w:val="008442C2444E492A95B339FBB0EB684C"/>
               </w:placeholder>
               <w:showingPlcHdr/>
               <w:text/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="6CAAE3BD" w14:textId="7BDB1CA3" w:rsidR="00DA3DC7" w:rsidRDefault="00A43652" w:rsidP="00AD5CAC">
-[...91 lines deleted...]
-              <w:p w14:paraId="6F5A4C11" w14:textId="77777777" w:rsidR="00DA3DC7" w:rsidRPr="00C63E4C" w:rsidRDefault="00DA3DC7" w:rsidP="00AD5CAC">
+              <w:p w14:paraId="6F5A4C11" w14:textId="3A4B55F5" w:rsidR="00DA3DC7" w:rsidRPr="00E752BA" w:rsidRDefault="00EA2544" w:rsidP="000E517E">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="center" w:pos="4536"/>
                     <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
                     <w:tab w:val="right" w:pos="9072"/>
                   </w:tabs>
-                  <w:spacing w:before="100"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                     <w:sz w:val="18"/>
-                    <w:szCs w:val="14"/>
+                    <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00270A31">
+                <w:r w:rsidRPr="00E752BA">
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0A966279" w14:textId="77777777" w:rsidR="00625981" w:rsidRDefault="00625981" w:rsidP="00C63E4C">
-[...9 lines deleted...]
-    </w:p>
     <w:p w14:paraId="464C658B" w14:textId="77777777" w:rsidR="00C63E4C" w:rsidRPr="00C63E4C" w:rsidRDefault="00C63E4C" w:rsidP="00C63E4C">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C63E4C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Important : pour en faciliter son exploitation, ce document doit impérativement être dactylographié.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BE05810" w14:textId="77777777" w:rsidR="005F7239" w:rsidRDefault="00C63E4C" w:rsidP="00C63E4C">
+    <w:p w14:paraId="7BE05810" w14:textId="753E6225" w:rsidR="005F7239" w:rsidRDefault="00C63E4C" w:rsidP="00C63E4C">
       <w:pPr>
         <w:spacing w:before="60"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C63E4C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Si besoin, vous pouvez développer sur papier libre.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19F28D02" w14:textId="77777777" w:rsidR="003F506D" w:rsidRPr="00DF63F6" w:rsidRDefault="003F506D" w:rsidP="003F506D">
+    <w:p w14:paraId="4A81EC2D" w14:textId="77777777" w:rsidR="00EA2544" w:rsidRDefault="00EA2544" w:rsidP="00C63E4C">
+      <w:pPr>
+        <w:spacing w:before="60"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="19F28D02" w14:textId="77777777" w:rsidR="003F506D" w:rsidRPr="00DF63F6" w:rsidRDefault="003F506D" w:rsidP="00571729">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
         <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent1" w:themeFillTint="33"/>
-        <w:spacing w:before="1920"/>
+        <w:spacing w:before="360"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF63F6">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Attestation </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
         </w:rPr>
         <w:t>de l’employeur</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="091855E7" w14:textId="77777777" w:rsidR="003F506D" w:rsidRDefault="003F506D" w:rsidP="003F506D">
       <w:pPr>
         <w:rPr>
@@ -6654,51 +8065,51 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1F6091F3" w14:textId="77777777" w:rsidR="003F506D" w:rsidRDefault="003F506D" w:rsidP="003F506D">
       <w:pPr>
         <w:spacing w:after="400"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="56CBCD13" w14:textId="77777777" w:rsidR="00117679" w:rsidRPr="00824C3F" w:rsidRDefault="00117679" w:rsidP="00C63E4C">
       <w:pPr>
         <w:spacing w:before="60"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00117679" w:rsidRPr="00824C3F" w:rsidSect="00117D39">
-      <w:footerReference w:type="default" r:id="rId34"/>
+      <w:footerReference w:type="default" r:id="rId33"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="851" w:right="1274" w:bottom="1418" w:left="1418" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="27ABAFA7" w14:textId="77777777" w:rsidR="00C106C2" w:rsidRDefault="00C106C2" w:rsidP="00AA26E1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="0D55FD15" w14:textId="77777777" w:rsidR="00C106C2" w:rsidRDefault="00C106C2" w:rsidP="00AA26E1">
       <w:pPr>
@@ -6747,87 +8158,87 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Mangal">
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00008003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="04DEDA40" w14:textId="77777777" w:rsidR="00322AB9" w:rsidRPr="00DF63F6" w:rsidRDefault="00322AB9">
+  <w:p w14:paraId="04DEDA40" w14:textId="3F801081" w:rsidR="00322AB9" w:rsidRPr="00DF63F6" w:rsidRDefault="00322AB9">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00DF63F6">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:noProof/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
         <w:lang w:eastAsia="fr-FR"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5F33F11E" wp14:editId="66B5FAA4">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-128270</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
@@ -6891,121 +8302,89 @@
     </w:r>
     <w:r w:rsidR="00117679" w:rsidRPr="00DF63F6">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:t>ENSOSP/D</w:t>
     </w:r>
     <w:r w:rsidR="00117679">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:t>IRET</w:t>
     </w:r>
     <w:r w:rsidR="00117679" w:rsidRPr="00ED4005">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:t>/</w:t>
     </w:r>
-    <w:r w:rsidR="00117679">
-[...38 lines deleted...]
-    </w:r>
     <w:r w:rsidR="00117679" w:rsidRPr="0027121F">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="00117679">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
-      <w:t xml:space="preserve">SCER version du </w:t>
+      <w:t>SC</w:t>
     </w:r>
-    <w:r w:rsidR="00A91A0E">
+    <w:r w:rsidR="00747266">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
-      <w:t>17</w:t>
+      <w:t>QJC</w:t>
     </w:r>
     <w:r w:rsidR="00117679">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
-      <w:t>/03/2023</w:t>
+      <w:t xml:space="preserve"> version du </w:t>
+    </w:r>
+    <w:r w:rsidR="00747266">
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:sz w:val="14"/>
+        <w:szCs w:val="14"/>
+      </w:rPr>
+      <w:t>13/04/2026</w:t>
     </w:r>
     <w:r w:rsidRPr="00DF63F6">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="00DF63F6">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:tab/>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
     <w:r w:rsidRPr="00DF63F6">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
@@ -7810,50 +9189,163 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3A0104F9"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="E3861552"/>
+    <w:lvl w:ilvl="0" w:tplc="040C0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="040C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="040C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4B041367"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="1FAA0780"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1068" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1788" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
@@ -7913,51 +9405,51 @@
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6108" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6828" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4B676D4F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="78223DAE"/>
     <w:lvl w:ilvl="0" w:tplc="6352BE30">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -8025,51 +9517,51 @@
     <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4B745A3F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9928250C"/>
     <w:lvl w:ilvl="0" w:tplc="8182FBB0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1068" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1428" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -8115,51 +9607,164 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5028" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="040C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5748" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6468" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4EC81685"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="5EC07D7E"/>
+    <w:lvl w:ilvl="0" w:tplc="040C0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="040C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="040C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="53E07618"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1D1C2204"/>
     <w:lvl w:ilvl="0" w:tplc="040C0015">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="040C001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -8201,51 +9806,164 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="040C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5D374240"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="88686F92"/>
+    <w:lvl w:ilvl="0" w:tplc="040C0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="040C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="040C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="66B030BE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="ED881442"/>
     <w:lvl w:ilvl="0" w:tplc="6352BE30">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1211" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -8313,51 +10031,51 @@
     <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="682F303E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4672D9FC"/>
     <w:lvl w:ilvl="0" w:tplc="040C000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="495" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1215" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="040C001B" w:tentative="1">
@@ -8402,51 +10120,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4815" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="040C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5535" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6255" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6D1E54AC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1FD6C948"/>
     <w:lvl w:ilvl="0" w:tplc="040C0003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -8515,51 +10233,51 @@
     <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7BE01743"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="142AD644"/>
     <w:lvl w:ilvl="0" w:tplc="040C000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="495" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1215" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="040C001B" w:tentative="1">
@@ -8605,312 +10323,336 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4815" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="040C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5535" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6255" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="11"/>
+    <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="2">
-    <w:abstractNumId w:val="13"/>
+    <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
-    <w:abstractNumId w:val="9"/>
+    <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="8">
-    <w:abstractNumId w:val="7"/>
+    <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="9">
-    <w:abstractNumId w:val="8"/>
+    <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="10">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="11">
-    <w:abstractNumId w:val="14"/>
+    <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="12">
-    <w:abstractNumId w:val="12"/>
+    <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="13">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="14">
-    <w:abstractNumId w:val="10"/>
+    <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="15">
     <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="11"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="123"/>
-  <w:doNotDisplayPageBoundaries/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="DbbDNjMSLBewjmc+jinjMm0pHgJUQHg4/k3B9dkluYYCSeM6QXPkohuySMGt6MGU/0JSAN+rqG2QFOdRVygImQ==" w:salt="wiR/KfF7H83p0A3z9dBCew=="/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="53EGsDfACOVGsxdzOJrWpLUD3poOPYdtaZxQbWLov6h9+N0yZtGonarXkNWrd0mo6LTGvBC7P6pGQgQkJuXhCA==" w:salt="8X5NrqLemKDGv7cCrFfaXQ=="/>
   <w:defaultTabStop w:val="8505"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="94209"/>
+    <o:shapedefaults v:ext="edit" spidmax="110593"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00EE7312"/>
     <w:rsid w:val="00007269"/>
     <w:rsid w:val="00044335"/>
     <w:rsid w:val="000917F0"/>
     <w:rsid w:val="00096298"/>
     <w:rsid w:val="00096621"/>
     <w:rsid w:val="000A7F09"/>
     <w:rsid w:val="000C6CDB"/>
+    <w:rsid w:val="000E517E"/>
     <w:rsid w:val="000F2BBC"/>
     <w:rsid w:val="000F451B"/>
     <w:rsid w:val="001035D2"/>
     <w:rsid w:val="00117679"/>
     <w:rsid w:val="00117D39"/>
     <w:rsid w:val="00125C2F"/>
     <w:rsid w:val="0013458E"/>
     <w:rsid w:val="001409E3"/>
     <w:rsid w:val="0015762B"/>
     <w:rsid w:val="0017330A"/>
     <w:rsid w:val="001924DF"/>
+    <w:rsid w:val="0019565B"/>
     <w:rsid w:val="001A5DD0"/>
+    <w:rsid w:val="001B53E2"/>
     <w:rsid w:val="00210EA4"/>
     <w:rsid w:val="002305D9"/>
     <w:rsid w:val="00245DCE"/>
     <w:rsid w:val="002460D6"/>
     <w:rsid w:val="00254B54"/>
     <w:rsid w:val="00260A71"/>
     <w:rsid w:val="00266FEF"/>
     <w:rsid w:val="002A279A"/>
     <w:rsid w:val="002B1A32"/>
+    <w:rsid w:val="002D5747"/>
     <w:rsid w:val="002F1A41"/>
     <w:rsid w:val="002F2CE5"/>
     <w:rsid w:val="002F70AF"/>
     <w:rsid w:val="00317717"/>
     <w:rsid w:val="00322AB9"/>
     <w:rsid w:val="00334311"/>
     <w:rsid w:val="003441DF"/>
     <w:rsid w:val="00367725"/>
     <w:rsid w:val="0038079E"/>
+    <w:rsid w:val="00390BA0"/>
     <w:rsid w:val="003A36EB"/>
     <w:rsid w:val="003A5EF4"/>
     <w:rsid w:val="003B0474"/>
     <w:rsid w:val="003D2E47"/>
     <w:rsid w:val="003E664F"/>
     <w:rsid w:val="003F506D"/>
     <w:rsid w:val="00453D97"/>
     <w:rsid w:val="00462192"/>
     <w:rsid w:val="00472CFE"/>
     <w:rsid w:val="004B27AB"/>
     <w:rsid w:val="004C63C1"/>
     <w:rsid w:val="004F4FF0"/>
     <w:rsid w:val="0051084D"/>
     <w:rsid w:val="005672ED"/>
+    <w:rsid w:val="00571729"/>
     <w:rsid w:val="005938E6"/>
     <w:rsid w:val="005C5C2D"/>
+    <w:rsid w:val="005E13FF"/>
     <w:rsid w:val="005F6952"/>
     <w:rsid w:val="005F7239"/>
     <w:rsid w:val="00614E7E"/>
     <w:rsid w:val="00625981"/>
     <w:rsid w:val="00671B12"/>
     <w:rsid w:val="006850B9"/>
     <w:rsid w:val="00696B56"/>
     <w:rsid w:val="006A19AD"/>
     <w:rsid w:val="006C0412"/>
     <w:rsid w:val="006C6AD1"/>
     <w:rsid w:val="006C6DCA"/>
     <w:rsid w:val="006F1888"/>
     <w:rsid w:val="006F65E9"/>
+    <w:rsid w:val="007018AD"/>
     <w:rsid w:val="00702155"/>
     <w:rsid w:val="00725F4F"/>
+    <w:rsid w:val="00736259"/>
+    <w:rsid w:val="00747266"/>
     <w:rsid w:val="00752B05"/>
     <w:rsid w:val="007839AE"/>
     <w:rsid w:val="007A058B"/>
     <w:rsid w:val="007A6438"/>
     <w:rsid w:val="007B273D"/>
     <w:rsid w:val="007D20F0"/>
     <w:rsid w:val="007D74AB"/>
     <w:rsid w:val="007E3082"/>
     <w:rsid w:val="007E40AC"/>
     <w:rsid w:val="00802C0E"/>
     <w:rsid w:val="00824C3F"/>
     <w:rsid w:val="00830C60"/>
     <w:rsid w:val="00860121"/>
     <w:rsid w:val="00865E17"/>
     <w:rsid w:val="00876E63"/>
     <w:rsid w:val="008907CB"/>
     <w:rsid w:val="008C15D7"/>
+    <w:rsid w:val="008E0902"/>
+    <w:rsid w:val="008E7338"/>
     <w:rsid w:val="008E770E"/>
     <w:rsid w:val="008F1CA6"/>
     <w:rsid w:val="00901594"/>
     <w:rsid w:val="0093188D"/>
     <w:rsid w:val="00932ADD"/>
     <w:rsid w:val="00941DBB"/>
     <w:rsid w:val="0096232A"/>
     <w:rsid w:val="00962791"/>
     <w:rsid w:val="00977137"/>
     <w:rsid w:val="009808FA"/>
     <w:rsid w:val="00992672"/>
     <w:rsid w:val="00993469"/>
     <w:rsid w:val="009A2AE7"/>
     <w:rsid w:val="009A61B8"/>
     <w:rsid w:val="009B32DC"/>
     <w:rsid w:val="009B6B34"/>
     <w:rsid w:val="009D1592"/>
     <w:rsid w:val="009E695E"/>
     <w:rsid w:val="00A13A87"/>
     <w:rsid w:val="00A31B85"/>
+    <w:rsid w:val="00A33E64"/>
     <w:rsid w:val="00A43652"/>
     <w:rsid w:val="00A4431F"/>
     <w:rsid w:val="00A51479"/>
     <w:rsid w:val="00A87C8C"/>
     <w:rsid w:val="00A91A0E"/>
     <w:rsid w:val="00A96595"/>
     <w:rsid w:val="00AA26E1"/>
     <w:rsid w:val="00AA4AB7"/>
+    <w:rsid w:val="00AC5B61"/>
     <w:rsid w:val="00AC7FF9"/>
     <w:rsid w:val="00AD0400"/>
     <w:rsid w:val="00AD5CAC"/>
     <w:rsid w:val="00B103B8"/>
     <w:rsid w:val="00B32FC8"/>
     <w:rsid w:val="00B511B8"/>
     <w:rsid w:val="00B7564F"/>
     <w:rsid w:val="00B82742"/>
     <w:rsid w:val="00B92479"/>
     <w:rsid w:val="00BD20D7"/>
     <w:rsid w:val="00BD42D8"/>
     <w:rsid w:val="00BF0078"/>
     <w:rsid w:val="00C07FA4"/>
     <w:rsid w:val="00C106C2"/>
     <w:rsid w:val="00C326EF"/>
     <w:rsid w:val="00C35121"/>
     <w:rsid w:val="00C433AE"/>
     <w:rsid w:val="00C56CF4"/>
     <w:rsid w:val="00C63E4C"/>
     <w:rsid w:val="00C72A65"/>
     <w:rsid w:val="00C76001"/>
     <w:rsid w:val="00C77C0E"/>
     <w:rsid w:val="00CA517F"/>
     <w:rsid w:val="00D06E08"/>
     <w:rsid w:val="00D13D3B"/>
     <w:rsid w:val="00D52050"/>
     <w:rsid w:val="00D75C4C"/>
     <w:rsid w:val="00DA3DC7"/>
     <w:rsid w:val="00DB1125"/>
     <w:rsid w:val="00DB174F"/>
     <w:rsid w:val="00DC30CE"/>
     <w:rsid w:val="00DD12F1"/>
     <w:rsid w:val="00DD3A92"/>
     <w:rsid w:val="00DE2CE4"/>
     <w:rsid w:val="00DF452C"/>
     <w:rsid w:val="00DF63F6"/>
     <w:rsid w:val="00E22C4B"/>
     <w:rsid w:val="00E53D39"/>
+    <w:rsid w:val="00E752BA"/>
     <w:rsid w:val="00E802F8"/>
     <w:rsid w:val="00E934AA"/>
+    <w:rsid w:val="00EA2544"/>
     <w:rsid w:val="00EA3ACA"/>
     <w:rsid w:val="00EB385E"/>
     <w:rsid w:val="00EE7312"/>
     <w:rsid w:val="00F05A39"/>
     <w:rsid w:val="00F12850"/>
     <w:rsid w:val="00F64758"/>
     <w:rsid w:val="00F77F05"/>
     <w:rsid w:val="00F85796"/>
     <w:rsid w:val="00F904A4"/>
     <w:rsid w:val="00FB352A"/>
     <w:rsid w:val="00FB748B"/>
     <w:rsid w:val="00FC7E66"/>
     <w:rsid w:val="00FF189F"/>
     <w:rsid w:val="00FF407E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-FR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="94209"/>
+    <o:shapedefaults v:ext="edit" spidmax="110593"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="60F2D4BE"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{4E5AAFFD-3844-4327-8345-9DF930FC3A2A}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
@@ -9637,62 +11379,82 @@
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00117679"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Mentionnonrsolue">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00CA517F"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="citation-171">
+    <w:name w:val="citation-171"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:rsid w:val="005E13FF"/>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:divs>
+    <w:div w:id="1990819531">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+  </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramColors" Target="diagrams/colors1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramColors" Target="diagrams/colors2.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramLayout" Target="diagrams/layout4.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramLayout" Target="diagrams/layout3.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramQuickStyle" Target="diagrams/quickStyle1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramQuickStyle" Target="diagrams/quickStyle2.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramData" Target="diagrams/data4.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramLayout" Target="diagrams/layout2.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramData" Target="diagrams/data3.xml"/><Relationship Id="rId29" Type="http://schemas.microsoft.com/office/2007/relationships/diagramDrawing" Target="diagrams/drawing4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramLayout" Target="diagrams/layout1.xml"/><Relationship Id="rId24" Type="http://schemas.microsoft.com/office/2007/relationships/diagramDrawing" Target="diagrams/drawing3.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramData" Target="diagrams/data2.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramColors" Target="diagrams/colors3.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramColors" Target="diagrams/colors4.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramData" Target="diagrams/data1.xml"/><Relationship Id="rId19" Type="http://schemas.microsoft.com/office/2007/relationships/diagramDrawing" Target="diagrams/drawing2.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:admin.commissionsjurys@ensosp.fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.microsoft.com/office/2007/relationships/diagramDrawing" Target="diagrams/drawing1.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramQuickStyle" Target="diagrams/quickStyle3.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramQuickStyle" Target="diagrams/quickStyle4.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.microsoft.com/office/2007/relationships/diagramDrawing" Target="diagrams/drawing1.xml"/><Relationship Id="rId18" Type="http://schemas.microsoft.com/office/2007/relationships/diagramDrawing" Target="diagrams/drawing2.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramQuickStyle" Target="diagrams/quickStyle4.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramQuickStyle" Target="diagrams/quickStyle3.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramColors" Target="diagrams/colors1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramColors" Target="diagrams/colors2.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramLayout" Target="diagrams/layout4.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramQuickStyle" Target="diagrams/quickStyle2.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramLayout" Target="diagrams/layout3.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramQuickStyle" Target="diagrams/quickStyle1.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramData" Target="diagrams/data4.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramLayout" Target="diagrams/layout2.xml"/><Relationship Id="rId23" Type="http://schemas.microsoft.com/office/2007/relationships/diagramDrawing" Target="diagrams/drawing3.xml"/><Relationship Id="rId28" Type="http://schemas.microsoft.com/office/2007/relationships/diagramDrawing" Target="diagrams/drawing4.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramLayout" Target="diagrams/layout1.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramData" Target="diagrams/data3.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramData" Target="diagrams/data1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramData" Target="diagrams/data2.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramColors" Target="diagrams/colors3.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramColors" Target="diagrams/colors4.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/diagrams/colors1.xml><?xml version="1.0" encoding="utf-8"?>
 <dgm:colorsDef xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uniqueId="urn:microsoft.com/office/officeart/2005/8/colors/accent1_2">
   <dgm:title val=""/>
   <dgm:desc val=""/>
   <dgm:catLst>
     <dgm:cat type="accent1" pri="11200"/>
   </dgm:catLst>
   <dgm:styleLbl name="node0">
     <dgm:fillClrLst meth="repeat">
       <a:schemeClr val="accent1"/>
     </dgm:fillClrLst>
     <dgm:linClrLst meth="repeat">
       <a:schemeClr val="lt1"/>
     </dgm:linClrLst>
     <dgm:effectClrLst/>
     <dgm:txLinClrLst/>
     <dgm:txFillClrLst/>
     <dgm:txEffectClrLst/>
   </dgm:styleLbl>
   <dgm:styleLbl name="alignNode1">
     <dgm:fillClrLst meth="repeat">
       <a:schemeClr val="accent1"/>
     </dgm:fillClrLst>
@@ -12796,51 +14558,51 @@
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:effectLst/>
       </dgm:spPr>
     </dgm:pt>
     <dgm:pt modelId="{C57BD158-1860-4E82-A175-04B4A78ABF7A}" type="pres">
       <dgm:prSet presAssocID="{4295A8C9-3185-4417-96E6-B6EA0D1DA93D}" presName="txLvlOnly1" presStyleLbl="revTx" presStyleIdx="0" presStyleCnt="1" custAng="0"/>
       <dgm:spPr/>
     </dgm:pt>
   </dgm:ptLst>
   <dgm:cxnLst>
     <dgm:cxn modelId="{1D128B3D-2B47-4490-9D94-217624C5EA72}" type="presOf" srcId="{6A7D263D-728D-494C-9390-61F3A93E4722}" destId="{D223EC1F-0F34-48CC-832E-B718057D1365}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2008/layout/VerticalCircleList"/>
     <dgm:cxn modelId="{0903CF9D-565C-4F97-9CAE-10EDD0D30F11}" type="presOf" srcId="{4295A8C9-3185-4417-96E6-B6EA0D1DA93D}" destId="{C57BD158-1860-4E82-A175-04B4A78ABF7A}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2008/layout/VerticalCircleList"/>
     <dgm:cxn modelId="{1F1A1BC1-B4F7-4461-B5CE-F65894079FB7}" srcId="{6A7D263D-728D-494C-9390-61F3A93E4722}" destId="{4295A8C9-3185-4417-96E6-B6EA0D1DA93D}" srcOrd="0" destOrd="0" parTransId="{30717DE2-6D43-4D7E-984F-1C8BBCCACC77}" sibTransId="{AF68717C-ECAB-492A-B256-E8BAE99DAB3F}"/>
     <dgm:cxn modelId="{4E27AF58-B99A-4C87-888E-8CE8375A29CF}" type="presParOf" srcId="{D223EC1F-0F34-48CC-832E-B718057D1365}" destId="{D405BC5B-8B53-4E49-8134-8AAA32B7819B}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2008/layout/VerticalCircleList"/>
     <dgm:cxn modelId="{4029F0F2-C94D-41F0-A8BA-883ED59F360E}" type="presParOf" srcId="{D405BC5B-8B53-4E49-8134-8AAA32B7819B}" destId="{0285BE85-BC48-438F-B760-D03ADD71C07E}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2008/layout/VerticalCircleList"/>
     <dgm:cxn modelId="{CD275069-A482-4387-AFE9-2DF4421353DC}" type="presParOf" srcId="{D405BC5B-8B53-4E49-8134-8AAA32B7819B}" destId="{F4098223-F968-424C-8800-A9F4F9911F50}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2008/layout/VerticalCircleList"/>
     <dgm:cxn modelId="{655476C1-05D3-4FED-B733-93DFE28C2382}" type="presParOf" srcId="{D405BC5B-8B53-4E49-8134-8AAA32B7819B}" destId="{C57BD158-1860-4E82-A175-04B4A78ABF7A}" srcOrd="2" destOrd="0" presId="urn:microsoft.com/office/officeart/2008/layout/VerticalCircleList"/>
   </dgm:cxnLst>
   <dgm:bg/>
   <dgm:whole/>
   <dgm:extLst>
     <a:ext uri="http://schemas.microsoft.com/office/drawing/2008/diagram">
-      <dsp:dataModelExt xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" relId="rId14" minVer="http://schemas.openxmlformats.org/drawingml/2006/diagram"/>
+      <dsp:dataModelExt xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" relId="rId13" minVer="http://schemas.openxmlformats.org/drawingml/2006/diagram"/>
     </a:ext>
   </dgm:extLst>
 </dgm:dataModel>
 </file>
 
 <file path=word/diagrams/data2.xml><?xml version="1.0" encoding="utf-8"?>
 <dgm:dataModel xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <dgm:ptLst>
     <dgm:pt modelId="{7D177509-2F77-4799-8689-5EFDC9419B24}" type="doc">
       <dgm:prSet loTypeId="urn:microsoft.com/office/officeart/2005/8/layout/process2" loCatId="process" qsTypeId="urn:microsoft.com/office/officeart/2005/8/quickstyle/simple3" qsCatId="simple" csTypeId="urn:microsoft.com/office/officeart/2005/8/colors/accent1_2" csCatId="accent1" phldr="1"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{C3A71C6D-4E40-4AAB-B385-9EF499042E79}">
       <dgm:prSet phldrT="[Texte]" custT="1"/>
       <dgm:spPr>
         <a:xfrm>
           <a:off x="1164262" y="65901"/>
           <a:ext cx="1435791" cy="988657"/>
         </a:xfrm>
         <a:prstGeom prst="roundRect">
           <a:avLst>
             <a:gd name="adj" fmla="val 10000"/>
           </a:avLst>
         </a:prstGeom>
         <a:gradFill rotWithShape="0">
@@ -12938,51 +14700,51 @@
         <dgm:presLayoutVars>
           <dgm:resizeHandles val="exact"/>
         </dgm:presLayoutVars>
       </dgm:prSet>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{680E8B28-3503-4306-9C6D-7900A7B20317}" type="pres">
       <dgm:prSet presAssocID="{C3A71C6D-4E40-4AAB-B385-9EF499042E79}" presName="node" presStyleLbl="node1" presStyleIdx="0" presStyleCnt="1" custScaleX="43392" custScaleY="53782" custLinFactNeighborX="4038" custLinFactNeighborY="-19524">
         <dgm:presLayoutVars>
           <dgm:bulletEnabled val="1"/>
         </dgm:presLayoutVars>
       </dgm:prSet>
       <dgm:spPr/>
     </dgm:pt>
   </dgm:ptLst>
   <dgm:cxnLst>
     <dgm:cxn modelId="{4EE7C8AE-541D-4C47-BFFA-7C9BDC9F7A1A}" srcId="{7D177509-2F77-4799-8689-5EFDC9419B24}" destId="{C3A71C6D-4E40-4AAB-B385-9EF499042E79}" srcOrd="0" destOrd="0" parTransId="{5986158C-03F8-4725-90E3-3222A27BEFEF}" sibTransId="{43EC1366-C208-4A5B-87B5-CB91330EC7D8}"/>
     <dgm:cxn modelId="{893A66C7-56C7-4DE9-AA29-8E4A673C0FDC}" type="presOf" srcId="{7D177509-2F77-4799-8689-5EFDC9419B24}" destId="{132C44BE-543C-444C-80D5-BFBE8ACA6AFD}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/process2"/>
     <dgm:cxn modelId="{4B1D0CFE-DC65-4EF8-A1C3-FB6660D3AB07}" type="presOf" srcId="{C3A71C6D-4E40-4AAB-B385-9EF499042E79}" destId="{680E8B28-3503-4306-9C6D-7900A7B20317}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/process2"/>
     <dgm:cxn modelId="{3939C158-2B36-4632-9ED5-FCCE1A8F763C}" type="presParOf" srcId="{132C44BE-543C-444C-80D5-BFBE8ACA6AFD}" destId="{680E8B28-3503-4306-9C6D-7900A7B20317}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/process2"/>
   </dgm:cxnLst>
   <dgm:bg/>
   <dgm:whole/>
   <dgm:extLst>
     <a:ext uri="http://schemas.microsoft.com/office/drawing/2008/diagram">
-      <dsp:dataModelExt xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" relId="rId19" minVer="http://schemas.openxmlformats.org/drawingml/2006/diagram"/>
+      <dsp:dataModelExt xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" relId="rId18" minVer="http://schemas.openxmlformats.org/drawingml/2006/diagram"/>
     </a:ext>
   </dgm:extLst>
 </dgm:dataModel>
 </file>
 
 <file path=word/diagrams/data3.xml><?xml version="1.0" encoding="utf-8"?>
 <dgm:dataModel xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <dgm:ptLst>
     <dgm:pt modelId="{DCC700D0-0322-4156-9AE9-C28BDF2C0557}" type="doc">
       <dgm:prSet loTypeId="urn:microsoft.com/office/officeart/2008/layout/VerticalCircleList" loCatId="list" qsTypeId="urn:microsoft.com/office/officeart/2005/8/quickstyle/simple1" qsCatId="simple" csTypeId="urn:microsoft.com/office/officeart/2005/8/colors/accent1_2" csCatId="accent1" phldr="1"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr lang="fr-FR"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{FB325E5D-5731-45C5-BB87-3BDA9929EE98}">
       <dgm:prSet custT="1"/>
       <dgm:spPr>
         <a:xfrm>
           <a:off x="0" y="736339"/>
           <a:ext cx="1520470" cy="453894"/>
@@ -13158,51 +14920,51 @@
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:effectLst/>
       </dgm:spPr>
     </dgm:pt>
     <dgm:pt modelId="{305E39BC-BA30-453B-B17C-E06273B5C962}" type="pres">
       <dgm:prSet presAssocID="{FB325E5D-5731-45C5-BB87-3BDA9929EE98}" presName="txLvlOnly1" presStyleLbl="revTx" presStyleIdx="0" presStyleCnt="1" custAng="0" custScaleX="128744" custScaleY="205054" custLinFactY="66326" custLinFactNeighborX="-71470" custLinFactNeighborY="100000"/>
       <dgm:spPr/>
     </dgm:pt>
   </dgm:ptLst>
   <dgm:cxnLst>
     <dgm:cxn modelId="{83688028-B74F-409C-B9BB-B1283A49CAF6}" type="presOf" srcId="{FB325E5D-5731-45C5-BB87-3BDA9929EE98}" destId="{305E39BC-BA30-453B-B17C-E06273B5C962}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2008/layout/VerticalCircleList"/>
     <dgm:cxn modelId="{A755CF91-9CA5-4088-B94D-0E5D54B4CDD6}" type="presOf" srcId="{DCC700D0-0322-4156-9AE9-C28BDF2C0557}" destId="{BD4B5B88-5779-40C7-A0C4-615B1B5013D6}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2008/layout/VerticalCircleList"/>
     <dgm:cxn modelId="{5A7CEEAA-D761-4963-B76E-EF09FDE438EC}" srcId="{DCC700D0-0322-4156-9AE9-C28BDF2C0557}" destId="{FB325E5D-5731-45C5-BB87-3BDA9929EE98}" srcOrd="0" destOrd="0" parTransId="{B80049B6-3A91-46DA-80E7-668643F43019}" sibTransId="{A987986F-E8EF-4AA6-A20F-D93BBC162975}"/>
     <dgm:cxn modelId="{0A13CECC-FFFF-4EF1-AC03-4DC77BC5BB76}" type="presParOf" srcId="{BD4B5B88-5779-40C7-A0C4-615B1B5013D6}" destId="{452D161C-A45A-4EC5-9B58-C4CA278701B0}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2008/layout/VerticalCircleList"/>
     <dgm:cxn modelId="{604471E0-A30D-468C-B6C1-6332D16F1D54}" type="presParOf" srcId="{452D161C-A45A-4EC5-9B58-C4CA278701B0}" destId="{C279AB19-78BA-4839-BD6B-217285187CEC}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2008/layout/VerticalCircleList"/>
     <dgm:cxn modelId="{32AB062D-96CD-4443-B0B8-6943CF88244D}" type="presParOf" srcId="{452D161C-A45A-4EC5-9B58-C4CA278701B0}" destId="{77CF5421-390C-405E-9D8B-608BAE8D21C9}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2008/layout/VerticalCircleList"/>
     <dgm:cxn modelId="{19817E12-9F2A-4AFB-BAE5-71568ECE709D}" type="presParOf" srcId="{452D161C-A45A-4EC5-9B58-C4CA278701B0}" destId="{305E39BC-BA30-453B-B17C-E06273B5C962}" srcOrd="2" destOrd="0" presId="urn:microsoft.com/office/officeart/2008/layout/VerticalCircleList"/>
   </dgm:cxnLst>
   <dgm:bg/>
   <dgm:whole/>
   <dgm:extLst>
     <a:ext uri="http://schemas.microsoft.com/office/drawing/2008/diagram">
-      <dsp:dataModelExt xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" relId="rId24" minVer="http://schemas.openxmlformats.org/drawingml/2006/diagram"/>
+      <dsp:dataModelExt xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" relId="rId23" minVer="http://schemas.openxmlformats.org/drawingml/2006/diagram"/>
     </a:ext>
   </dgm:extLst>
 </dgm:dataModel>
 </file>
 
 <file path=word/diagrams/data4.xml><?xml version="1.0" encoding="utf-8"?>
 <dgm:dataModel xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <dgm:ptLst>
     <dgm:pt modelId="{99F60BF5-3B81-475F-A44D-D015B03C3425}" type="doc">
       <dgm:prSet loTypeId="urn:microsoft.com/office/officeart/2008/layout/VerticalCircleList" loCatId="list" qsTypeId="urn:microsoft.com/office/officeart/2005/8/quickstyle/simple1" qsCatId="simple" csTypeId="urn:microsoft.com/office/officeart/2005/8/colors/accent1_2" csCatId="accent1" phldr="1"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr lang="fr-FR"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{AF011012-3158-45D6-A6E3-79D0438CD1CA}">
       <dgm:prSet custT="1"/>
       <dgm:spPr>
         <a:xfrm>
           <a:off x="2" y="252176"/>
           <a:ext cx="1476265" cy="403175"/>
@@ -13321,51 +15083,51 @@
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:effectLst/>
       </dgm:spPr>
     </dgm:pt>
     <dgm:pt modelId="{E120B352-2324-4C7C-A78B-48672E7C89BD}" type="pres">
       <dgm:prSet presAssocID="{AF011012-3158-45D6-A6E3-79D0438CD1CA}" presName="txLvlOnly1" presStyleLbl="revTx" presStyleIdx="0" presStyleCnt="1" custAng="0" custScaleX="121525" custScaleY="177076" custLinFactNeighborX="-3581" custLinFactNeighborY="-24084"/>
       <dgm:spPr/>
     </dgm:pt>
   </dgm:ptLst>
   <dgm:cxnLst>
     <dgm:cxn modelId="{63297B02-9BF0-41B0-8FA4-C9FDC2F647C5}" type="presOf" srcId="{99F60BF5-3B81-475F-A44D-D015B03C3425}" destId="{68B15FAA-D658-4D74-AFC5-D7EF08876C09}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2008/layout/VerticalCircleList"/>
     <dgm:cxn modelId="{3A8DCD11-83EF-4FDD-B009-E6715F38672B}" srcId="{99F60BF5-3B81-475F-A44D-D015B03C3425}" destId="{AF011012-3158-45D6-A6E3-79D0438CD1CA}" srcOrd="0" destOrd="0" parTransId="{94A6F210-1A20-45A4-A2BF-AFC191741769}" sibTransId="{032EE1F8-EBA7-4C91-8AED-22735287A741}"/>
     <dgm:cxn modelId="{3B5C24D3-7AF4-4A2D-9925-568B36EFFCD2}" type="presOf" srcId="{AF011012-3158-45D6-A6E3-79D0438CD1CA}" destId="{E120B352-2324-4C7C-A78B-48672E7C89BD}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2008/layout/VerticalCircleList"/>
     <dgm:cxn modelId="{DD3BC90B-EAEF-484C-9090-BE1B496C6C22}" type="presParOf" srcId="{68B15FAA-D658-4D74-AFC5-D7EF08876C09}" destId="{146305D9-97DE-43D5-B180-A663CAF98BBE}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2008/layout/VerticalCircleList"/>
     <dgm:cxn modelId="{E5AF0393-18E8-42F6-BDB2-21B7788C6684}" type="presParOf" srcId="{146305D9-97DE-43D5-B180-A663CAF98BBE}" destId="{553FEBE7-4DA4-49C4-98DA-91D59854C974}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2008/layout/VerticalCircleList"/>
     <dgm:cxn modelId="{54FC718F-9A8F-43EA-BC1D-F86C9801A740}" type="presParOf" srcId="{146305D9-97DE-43D5-B180-A663CAF98BBE}" destId="{A2EA51C9-849D-4283-8649-10011C8582AF}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2008/layout/VerticalCircleList"/>
     <dgm:cxn modelId="{E8DE8603-635A-4249-A098-5F3FF2417662}" type="presParOf" srcId="{146305D9-97DE-43D5-B180-A663CAF98BBE}" destId="{E120B352-2324-4C7C-A78B-48672E7C89BD}" srcOrd="2" destOrd="0" presId="urn:microsoft.com/office/officeart/2008/layout/VerticalCircleList"/>
   </dgm:cxnLst>
   <dgm:bg/>
   <dgm:whole/>
   <dgm:extLst>
     <a:ext uri="http://schemas.microsoft.com/office/drawing/2008/diagram">
-      <dsp:dataModelExt xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" relId="rId29" minVer="http://schemas.openxmlformats.org/drawingml/2006/diagram"/>
+      <dsp:dataModelExt xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" relId="rId28" minVer="http://schemas.openxmlformats.org/drawingml/2006/diagram"/>
     </a:ext>
   </dgm:extLst>
 </dgm:dataModel>
 </file>
 
 <file path=word/diagrams/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <dsp:drawing xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <dsp:spTree>
     <dsp:nvGrpSpPr>
       <dsp:cNvPr id="0" name=""/>
       <dsp:cNvGrpSpPr/>
     </dsp:nvGrpSpPr>
     <dsp:grpSpPr/>
     <dsp:sp modelId="{F4098223-F968-424C-8800-A9F4F9911F50}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm>
           <a:off x="606851" y="772990"/>
           <a:ext cx="249114" cy="249114"/>
         </a:xfrm>
         <a:prstGeom prst="ellipse">
           <a:avLst/>
@@ -20101,79 +21863,50 @@
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{76088780-C7D0-4993-87B5-9779363DED84}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00DC30E5" w:rsidRDefault="00FF1C44" w:rsidP="00FF1C44">
           <w:pPr>
             <w:pStyle w:val="04A7229D59374DB88CF6DB22336BC264"/>
           </w:pPr>
           <w:r w:rsidRPr="00270A31">
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="4899DC531BD644FDA678C2B026DC87AD"/>
-[...27 lines deleted...]
-      <w:docPartPr>
         <w:name w:val="B2AF83FC66B54CE189ACBAF7594B99BD"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{F2C633A0-AED4-4E01-97B8-53E086F1AE60}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00DC30E5" w:rsidRDefault="00FF1C44" w:rsidP="00FF1C44">
           <w:pPr>
             <w:pStyle w:val="B2AF83FC66B54CE189ACBAF7594B99BD"/>
           </w:pPr>
           <w:r w:rsidRPr="00270A31">
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
           </w:r>
         </w:p>
@@ -20275,299 +22008,96 @@
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{9D25D764-30D2-4343-9ECF-3022C5BED4B0}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00DC30E5" w:rsidRDefault="00FF1C44" w:rsidP="00FF1C44">
           <w:pPr>
             <w:pStyle w:val="4578D1635A2D4129955C740847E9613B"/>
           </w:pPr>
           <w:r w:rsidRPr="00270A31">
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="683E4C842D9A4D2AB989DA60664E14B6"/>
-[...114 lines deleted...]
-      <w:docPartPr>
         <w:name w:val="541A6D90E70B467F89038D1678996DA7"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{BAAA7E95-A4A3-42A5-958C-3BAB45ECB833}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00DC30E5" w:rsidRDefault="00FF1C44" w:rsidP="00FF1C44">
           <w:pPr>
             <w:pStyle w:val="541A6D90E70B467F89038D1678996DA7"/>
           </w:pPr>
           <w:r w:rsidRPr="00270A31">
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="2BFC009E3E394DC5B92C51208C03DB5A"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{39494F97-0E89-4093-8A23-F58656F5EF6D}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00DC30E5" w:rsidRDefault="00FF1C44" w:rsidP="00FF1C44">
           <w:pPr>
             <w:pStyle w:val="2BFC009E3E394DC5B92C51208C03DB5A"/>
-          </w:pPr>
-[...85 lines deleted...]
-            <w:pStyle w:val="29FADB5E6BFE457D8D0DD86DA2F1AD3B"/>
           </w:pPr>
           <w:r w:rsidRPr="00270A31">
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="1FACCE109B46498CA567547563801DB7"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{13FA8C2B-6416-4C7D-8B40-87FF7E280633}"/>
       </w:docPartPr>
@@ -20734,50 +22264,601 @@
       <w:docPartPr>
         <w:name w:val="DefaultPlaceholder_-1854013440"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{74AE77FA-06E3-4FFB-8011-6C817266434D}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="009E15DF" w:rsidRDefault="00EB4D89">
           <w:r w:rsidRPr="00FC02D5">
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="60A83EB6245E407A8DF78240B5912305"/>
+        <w:category>
+          <w:name w:val="Général"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{1F58FEAA-87C2-4D61-A49C-F22187FA57F7}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00E72016" w:rsidRDefault="00A02468" w:rsidP="00A02468">
+          <w:pPr>
+            <w:pStyle w:val="60A83EB6245E407A8DF78240B5912305"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00270A31">
+            <w:rPr>
+              <w:rStyle w:val="Textedelespacerserv"/>
+            </w:rPr>
+            <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="BD561607171246529519EE5DBDCF08B9"/>
+        <w:category>
+          <w:name w:val="Général"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{29ABCB37-7D3F-4E35-B699-877BECF13D76}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00E72016" w:rsidRDefault="00A02468" w:rsidP="00A02468">
+          <w:pPr>
+            <w:pStyle w:val="BD561607171246529519EE5DBDCF08B9"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00FC02D5">
+            <w:rPr>
+              <w:rStyle w:val="Textedelespacerserv"/>
+            </w:rPr>
+            <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="14ED71FEA68B4BA888DA215AD7F48E6F"/>
+        <w:category>
+          <w:name w:val="Général"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{3C1B9E64-93FC-4808-A613-A443F0B37438}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00E72016" w:rsidRDefault="00A02468" w:rsidP="00A02468">
+          <w:pPr>
+            <w:pStyle w:val="14ED71FEA68B4BA888DA215AD7F48E6F"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00270A31">
+            <w:rPr>
+              <w:rStyle w:val="Textedelespacerserv"/>
+            </w:rPr>
+            <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="9118D075AE5046E6B0A321A899E05577"/>
+        <w:category>
+          <w:name w:val="Général"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{EBF24FDF-C75F-4D6C-9D72-A9FCBA31C312}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00E72016" w:rsidRDefault="00A02468" w:rsidP="00A02468">
+          <w:pPr>
+            <w:pStyle w:val="9118D075AE5046E6B0A321A899E05577"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00FC02D5">
+            <w:rPr>
+              <w:rStyle w:val="Textedelespacerserv"/>
+            </w:rPr>
+            <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="E356852ABA8546C2A675566808013E1D"/>
+        <w:category>
+          <w:name w:val="Général"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{9F48083E-C697-4C4C-BBC6-6632E815D620}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00E72016" w:rsidRDefault="00A02468" w:rsidP="00A02468">
+          <w:pPr>
+            <w:pStyle w:val="E356852ABA8546C2A675566808013E1D"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00270A31">
+            <w:rPr>
+              <w:rStyle w:val="Textedelespacerserv"/>
+            </w:rPr>
+            <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="6D87017EBA314A0A8985A1013ABCBB44"/>
+        <w:category>
+          <w:name w:val="Général"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{AD1BE734-24EE-4251-9497-F2A3AFEB9418}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00E72016" w:rsidRDefault="00A02468" w:rsidP="00A02468">
+          <w:pPr>
+            <w:pStyle w:val="6D87017EBA314A0A8985A1013ABCBB44"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00FC02D5">
+            <w:rPr>
+              <w:rStyle w:val="Textedelespacerserv"/>
+            </w:rPr>
+            <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="3E4AEBFD8B74409E9DBF4528BB152E32"/>
+        <w:category>
+          <w:name w:val="Général"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{44F85EB3-2514-4DF4-AF75-8C3505A8A221}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00E72016" w:rsidRDefault="00A02468" w:rsidP="00A02468">
+          <w:pPr>
+            <w:pStyle w:val="3E4AEBFD8B74409E9DBF4528BB152E32"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00270A31">
+            <w:rPr>
+              <w:rStyle w:val="Textedelespacerserv"/>
+            </w:rPr>
+            <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="70A17CB908D64936BC523F4C4AF3F158"/>
+        <w:category>
+          <w:name w:val="Général"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{CCB36488-20F3-42C7-BD32-C4B55D6C096C}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00E72016" w:rsidRDefault="00A02468" w:rsidP="00A02468">
+          <w:pPr>
+            <w:pStyle w:val="70A17CB908D64936BC523F4C4AF3F158"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00FC02D5">
+            <w:rPr>
+              <w:rStyle w:val="Textedelespacerserv"/>
+            </w:rPr>
+            <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="008442C2444E492A95B339FBB0EB684C"/>
+        <w:category>
+          <w:name w:val="Général"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{B6E622C5-9306-4B69-B637-70A46E22E1FC}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00E72016" w:rsidRDefault="00A02468" w:rsidP="00A02468">
+          <w:pPr>
+            <w:pStyle w:val="008442C2444E492A95B339FBB0EB684C"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00270A31">
+            <w:rPr>
+              <w:rStyle w:val="Textedelespacerserv"/>
+            </w:rPr>
+            <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="02C609D2E4FD4641A0A7BC4AC494C877"/>
+        <w:category>
+          <w:name w:val="Général"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{E4CEF92B-50A0-4737-8C0C-49B4B3148D13}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00E72016" w:rsidRDefault="00A02468" w:rsidP="00A02468">
+          <w:pPr>
+            <w:pStyle w:val="02C609D2E4FD4641A0A7BC4AC494C877"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00270A31">
+            <w:rPr>
+              <w:rStyle w:val="Textedelespacerserv"/>
+            </w:rPr>
+            <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="8E8FDDD291844AF88E964B42ED3B2C8C"/>
+        <w:category>
+          <w:name w:val="Général"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{3372CB81-EBFA-4DEC-B15E-2199396EF1D2}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00E72016" w:rsidRDefault="00A02468" w:rsidP="00A02468">
+          <w:pPr>
+            <w:pStyle w:val="8E8FDDD291844AF88E964B42ED3B2C8C"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00FC02D5">
+            <w:rPr>
+              <w:rStyle w:val="Textedelespacerserv"/>
+            </w:rPr>
+            <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="1FC92B4FE527473DA87D3A908DE7D47B"/>
+        <w:category>
+          <w:name w:val="Général"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{7C835AC5-4E7A-423B-82A4-FAA7377CD827}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00E72016" w:rsidRDefault="00A02468" w:rsidP="00A02468">
+          <w:pPr>
+            <w:pStyle w:val="1FC92B4FE527473DA87D3A908DE7D47B"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00FC02D5">
+            <w:rPr>
+              <w:rStyle w:val="Textedelespacerserv"/>
+            </w:rPr>
+            <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="4688C7B55F1C4269B5D172F5F3F4F547"/>
+        <w:category>
+          <w:name w:val="Général"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{D213C534-31A6-4518-A217-37029456FE23}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00E72016" w:rsidRDefault="00A02468" w:rsidP="00A02468">
+          <w:pPr>
+            <w:pStyle w:val="4688C7B55F1C4269B5D172F5F3F4F547"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00FC02D5">
+            <w:rPr>
+              <w:rStyle w:val="Textedelespacerserv"/>
+            </w:rPr>
+            <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="5B98970E598449B29627C55C56F291C2"/>
+        <w:category>
+          <w:name w:val="Général"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{6672E802-CB0C-4CFF-9AE0-0065B4A6461C}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00E72016" w:rsidRDefault="00A02468" w:rsidP="00A02468">
+          <w:pPr>
+            <w:pStyle w:val="5B98970E598449B29627C55C56F291C2"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00270A31">
+            <w:rPr>
+              <w:rStyle w:val="Textedelespacerserv"/>
+            </w:rPr>
+            <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="6ABD04BF173E4946B8BDF6A6BAF39795"/>
+        <w:category>
+          <w:name w:val="Général"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{D9E2FEC8-4C48-41E1-99AE-AA9EFD6D4C37}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00E72016" w:rsidRDefault="00A02468" w:rsidP="00A02468">
+          <w:pPr>
+            <w:pStyle w:val="6ABD04BF173E4946B8BDF6A6BAF39795"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00FC02D5">
+            <w:rPr>
+              <w:rStyle w:val="Textedelespacerserv"/>
+            </w:rPr>
+            <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="9EEB1A65E14D439C8995FACB560F2642"/>
+        <w:category>
+          <w:name w:val="Général"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{D33A078D-B9D6-469A-BFB5-79488ACC8F45}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00E72016" w:rsidRDefault="00A02468" w:rsidP="00A02468">
+          <w:pPr>
+            <w:pStyle w:val="9EEB1A65E14D439C8995FACB560F2642"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00270A31">
+            <w:rPr>
+              <w:rStyle w:val="Textedelespacerserv"/>
+            </w:rPr>
+            <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="A9822B3D8E154D81A5A4AAC7208EF102"/>
+        <w:category>
+          <w:name w:val="Général"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{32F111A2-C8CF-4337-A830-650A5D4DCF14}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00E72016" w:rsidRDefault="00A02468" w:rsidP="00A02468">
+          <w:pPr>
+            <w:pStyle w:val="A9822B3D8E154D81A5A4AAC7208EF102"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00270A31">
+            <w:rPr>
+              <w:rStyle w:val="Textedelespacerserv"/>
+            </w:rPr>
+            <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="E4C4E63DFA0E47CBA126CAA5FCF8AF18"/>
+        <w:category>
+          <w:name w:val="Général"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{71D83E84-2F5E-4751-876C-8DA8E0700B49}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00E72016" w:rsidRDefault="00A02468" w:rsidP="00A02468">
+          <w:pPr>
+            <w:pStyle w:val="E4C4E63DFA0E47CBA126CAA5FCF8AF18"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00FC02D5">
+            <w:rPr>
+              <w:rStyle w:val="Textedelespacerserv"/>
+            </w:rPr>
+            <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="10786C7DFAD343ED955E83A2E44E03AD"/>
+        <w:category>
+          <w:name w:val="Général"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{5B1A250C-A526-4854-BC83-7194F47EB41F}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00463B94" w:rsidRDefault="00E72016" w:rsidP="00E72016">
+          <w:pPr>
+            <w:pStyle w:val="10786C7DFAD343ED955E83A2E44E03AD"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00FC02D5">
+            <w:rPr>
+              <w:rStyle w:val="Textedelespacerserv"/>
+            </w:rPr>
+            <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
@@ -20795,110 +22876,113 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Mangal">
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00008003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:view w:val="normal"/>
   <w:revisionView w:inkAnnotations="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00482DE2"/>
+    <w:rsid w:val="00463B94"/>
     <w:rsid w:val="00482DE2"/>
     <w:rsid w:val="006D59BB"/>
     <w:rsid w:val="00901094"/>
     <w:rsid w:val="009E15DF"/>
+    <w:rsid w:val="00A02468"/>
     <w:rsid w:val="00B9286E"/>
     <w:rsid w:val="00C21095"/>
     <w:rsid w:val="00CF1C08"/>
     <w:rsid w:val="00DC30E5"/>
+    <w:rsid w:val="00E72016"/>
     <w:rsid w:val="00EB4D89"/>
     <w:rsid w:val="00FF1C44"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-FR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
@@ -21310,51 +23394,51 @@
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Aucuneliste">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="Textedelespacerserv">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="009E15DF"/>
+    <w:rsid w:val="00E72016"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="19FB594C110B4D708EB3E5C5CFF354A8">
     <w:name w:val="19FB594C110B4D708EB3E5C5CFF354A8"/>
     <w:rsid w:val="00CF1C08"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="8B6BC40C08DD4107B2767E0E69B453BC">
     <w:name w:val="8B6BC40C08DD4107B2767E0E69B453BC"/>
     <w:rsid w:val="009E15DF"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="81082DCADA1E48D48AF52623B055CB26">
     <w:name w:val="81082DCADA1E48D48AF52623B055CB26"/>
     <w:rsid w:val="009E15DF"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="D9F7A9AA341F4105A90A3ACCCF62E003">
     <w:name w:val="D9F7A9AA341F4105A90A3ACCCF62E003"/>
     <w:rsid w:val="009E15DF"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="5E717B46F97945B58B86338D957D1F4B">
     <w:name w:val="5E717B46F97945B58B86338D957D1F4B"/>
     <w:rsid w:val="009E15DF"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="C38E4A6FF8CB465E88D89072FBA70D6E">
@@ -21494,50 +23578,154 @@
     <w:rsid w:val="00FF1C44"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="1FACCE109B46498CA567547563801DB7">
     <w:name w:val="1FACCE109B46498CA567547563801DB7"/>
     <w:rsid w:val="00C21095"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="E2166AAD989744B794A70B726D289D19">
     <w:name w:val="E2166AAD989744B794A70B726D289D19"/>
     <w:rsid w:val="00C21095"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="12EFF5B37F684565A6109A88AD3C432A">
     <w:name w:val="12EFF5B37F684565A6109A88AD3C432A"/>
     <w:rsid w:val="00C21095"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="F44857C810A045BA9213E0E3842383AA">
     <w:name w:val="F44857C810A045BA9213E0E3842383AA"/>
     <w:rsid w:val="00C21095"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="2503E0C59D3E446C8205AB852033496E">
     <w:name w:val="2503E0C59D3E446C8205AB852033496E"/>
     <w:rsid w:val="00C21095"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="DDE5206AFD754B58B17C1F388A1E449B">
     <w:name w:val="DDE5206AFD754B58B17C1F388A1E449B"/>
     <w:rsid w:val="00C21095"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="60A83EB6245E407A8DF78240B5912305">
+    <w:name w:val="60A83EB6245E407A8DF78240B5912305"/>
+    <w:rsid w:val="00A02468"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="42D7DF53045E4085A2FC31FF00295E5A">
+    <w:name w:val="42D7DF53045E4085A2FC31FF00295E5A"/>
+    <w:rsid w:val="00A02468"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="7458358473714F1D8704F0F28548A8C3">
+    <w:name w:val="7458358473714F1D8704F0F28548A8C3"/>
+    <w:rsid w:val="00A02468"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="118E4A70716C4871BDD2CE737DAD8E24">
+    <w:name w:val="118E4A70716C4871BDD2CE737DAD8E24"/>
+    <w:rsid w:val="00A02468"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="6184B6DE320D48BDB27388887A826453">
+    <w:name w:val="6184B6DE320D48BDB27388887A826453"/>
+    <w:rsid w:val="00A02468"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3BE2DBAEE0DC4F0DB1D7C0F960FE9B3F">
+    <w:name w:val="3BE2DBAEE0DC4F0DB1D7C0F960FE9B3F"/>
+    <w:rsid w:val="00A02468"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="F54BB5907B484F28A519AE17B8A95128">
+    <w:name w:val="F54BB5907B484F28A519AE17B8A95128"/>
+    <w:rsid w:val="00A02468"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="BD561607171246529519EE5DBDCF08B9">
+    <w:name w:val="BD561607171246529519EE5DBDCF08B9"/>
+    <w:rsid w:val="00A02468"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="14ED71FEA68B4BA888DA215AD7F48E6F">
+    <w:name w:val="14ED71FEA68B4BA888DA215AD7F48E6F"/>
+    <w:rsid w:val="00A02468"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="9118D075AE5046E6B0A321A899E05577">
+    <w:name w:val="9118D075AE5046E6B0A321A899E05577"/>
+    <w:rsid w:val="00A02468"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E356852ABA8546C2A675566808013E1D">
+    <w:name w:val="E356852ABA8546C2A675566808013E1D"/>
+    <w:rsid w:val="00A02468"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="BDB2C17B2B084F2E9B3939FD43D214E0">
+    <w:name w:val="BDB2C17B2B084F2E9B3939FD43D214E0"/>
+    <w:rsid w:val="00A02468"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="6D87017EBA314A0A8985A1013ABCBB44">
+    <w:name w:val="6D87017EBA314A0A8985A1013ABCBB44"/>
+    <w:rsid w:val="00A02468"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3E4AEBFD8B74409E9DBF4528BB152E32">
+    <w:name w:val="3E4AEBFD8B74409E9DBF4528BB152E32"/>
+    <w:rsid w:val="00A02468"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="70A17CB908D64936BC523F4C4AF3F158">
+    <w:name w:val="70A17CB908D64936BC523F4C4AF3F158"/>
+    <w:rsid w:val="00A02468"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="008442C2444E492A95B339FBB0EB684C">
+    <w:name w:val="008442C2444E492A95B339FBB0EB684C"/>
+    <w:rsid w:val="00A02468"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="02C609D2E4FD4641A0A7BC4AC494C877">
+    <w:name w:val="02C609D2E4FD4641A0A7BC4AC494C877"/>
+    <w:rsid w:val="00A02468"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="8E8FDDD291844AF88E964B42ED3B2C8C">
+    <w:name w:val="8E8FDDD291844AF88E964B42ED3B2C8C"/>
+    <w:rsid w:val="00A02468"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1FC92B4FE527473DA87D3A908DE7D47B">
+    <w:name w:val="1FC92B4FE527473DA87D3A908DE7D47B"/>
+    <w:rsid w:val="00A02468"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="4688C7B55F1C4269B5D172F5F3F4F547">
+    <w:name w:val="4688C7B55F1C4269B5D172F5F3F4F547"/>
+    <w:rsid w:val="00A02468"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="5B98970E598449B29627C55C56F291C2">
+    <w:name w:val="5B98970E598449B29627C55C56F291C2"/>
+    <w:rsid w:val="00A02468"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="6ABD04BF173E4946B8BDF6A6BAF39795">
+    <w:name w:val="6ABD04BF173E4946B8BDF6A6BAF39795"/>
+    <w:rsid w:val="00A02468"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="9EEB1A65E14D439C8995FACB560F2642">
+    <w:name w:val="9EEB1A65E14D439C8995FACB560F2642"/>
+    <w:rsid w:val="00A02468"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="A9822B3D8E154D81A5A4AAC7208EF102">
+    <w:name w:val="A9822B3D8E154D81A5A4AAC7208EF102"/>
+    <w:rsid w:val="00A02468"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E4C4E63DFA0E47CBA126CAA5FCF8AF18">
+    <w:name w:val="E4C4E63DFA0E47CBA126CAA5FCF8AF18"/>
+    <w:rsid w:val="00A02468"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="10786C7DFAD343ED955E83A2E44E03AD">
+    <w:name w:val="10786C7DFAD343ED955E83A2E44E03AD"/>
+    <w:rsid w:val="00E72016"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
@@ -21786,70 +23974,70 @@
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2FE206A2-35B5-4D47-B7D1-231B7635F44E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>7</Pages>
-[...1 lines deleted...]
-  <Characters>7629</Characters>
+  <Pages>8</Pages>
+  <Words>1686</Words>
+  <Characters>9273</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>63</Lines>
-  <Paragraphs>17</Paragraphs>
+  <Lines>77</Lines>
+  <Paragraphs>21</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>ENSOSP</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>8998</CharactersWithSpaces>
+  <CharactersWithSpaces>10938</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>ROSSOW Benoit</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>