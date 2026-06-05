--- v0 (2026-04-20)
+++ v1 (2026-06-05)
@@ -127,116 +127,74 @@
     </w:p>
     <w:p w14:paraId="427DBB50" w14:textId="77777777" w:rsidR="00021484" w:rsidRDefault="00021484" w:rsidP="004A1EF9">
       <w:pPr>
         <w:spacing w:before="1600"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="336DFFEF" w14:textId="77777777" w:rsidR="004A1EF9" w:rsidRDefault="004A1EF9" w:rsidP="004A1EF9">
       <w:pPr>
         <w:spacing w:before="1600"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6C87B245" w14:textId="6F5D9BC1" w:rsidR="005C5C2D" w:rsidRPr="00DF63F6" w:rsidRDefault="38BFBF9C" w:rsidP="738DA483">
+    <w:p w14:paraId="6C87B245" w14:textId="05BCD769" w:rsidR="005C5C2D" w:rsidRPr="00DF63F6" w:rsidRDefault="00647625" w:rsidP="738DA483">
       <w:pPr>
         <w:spacing w:before="1600"/>
         <w:ind w:right="-284"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="738DA483">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
-          <w:bCs/>
           <w:i/>
-          <w:iCs/>
-          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Les documents doivent être déposés sous format électronique quatre semaines avant la date de la commission sur la plateforme </w:t>
-[...38 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>Les documents doivent être transmis obligatoirement sous format électronique quatre semaines avant la date de la commission via la plateforme « Mes Formalités Ensosp+ »</w:t>
       </w:r>
       <w:r w:rsidR="00453D97" w:rsidRPr="738DA483">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="2CCEE27A" w14:textId="77777777" w:rsidR="00614E7E" w:rsidRPr="00DF63F6" w:rsidRDefault="00614E7E" w:rsidP="00614E7E">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
         <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent1" w:themeFillTint="33"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF63F6">
@@ -3261,121 +3219,145 @@
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:id w:val="873480505"/>
           <w:placeholder>
             <w:docPart w:val="E172BB42471A4CB3B1FCC4B6D788271A"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="22468D2F">
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="5416E941" w14:textId="354F04E3" w:rsidR="00B9285C" w:rsidRDefault="00B9285C" w:rsidP="00B9285C">
+    <w:p w14:paraId="5416E941" w14:textId="546FDCDB" w:rsidR="00B9285C" w:rsidRDefault="00B9285C" w:rsidP="00B9285C">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="Textedelespacerserv"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="22468D2F">
         <w:rPr>
           <w:rStyle w:val="Textedelespacerserv"/>
         </w:rPr>
         <w:t xml:space="preserve">Demande l’examen </w:t>
       </w:r>
       <w:bookmarkStart w:id="3" w:name="_Hlk216971526"/>
       <w:r w:rsidRPr="22468D2F">
         <w:rPr>
           <w:rStyle w:val="Textedelespacerserv"/>
         </w:rPr>
         <w:t xml:space="preserve">de la dispense </w:t>
       </w:r>
       <w:bookmarkStart w:id="4" w:name="_Hlk216971785"/>
       <w:r w:rsidRPr="22468D2F">
         <w:rPr>
           <w:rStyle w:val="Textedelespacerserv"/>
         </w:rPr>
-        <w:t xml:space="preserve">des </w:t>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidR="008239E6">
+        <w:rPr>
+          <w:rStyle w:val="Textedelespacerserv"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidRPr="22468D2F">
+        <w:rPr>
+          <w:rStyle w:val="Textedelespacerserv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C60BAF">
         <w:rPr>
           <w:rStyle w:val="Textedelespacerserv"/>
         </w:rPr>
-        <w:t xml:space="preserve">modules de formations </w:t>
+        <w:t xml:space="preserve">module de formation </w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
       <w:r w:rsidR="00C60BAF">
         <w:rPr>
           <w:rStyle w:val="Textedelespacerserv"/>
         </w:rPr>
         <w:t>des</w:t>
       </w:r>
       <w:r w:rsidRPr="22468D2F">
         <w:rPr>
           <w:rStyle w:val="Textedelespacerserv"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Textedelespacerserv"/>
         </w:rPr>
         <w:t>infirmiers</w:t>
       </w:r>
       <w:r w:rsidRPr="22468D2F">
         <w:rPr>
           <w:rStyle w:val="Textedelespacerserv"/>
         </w:rPr>
-        <w:t xml:space="preserve"> de sapeurs-pompiers professionnels ou contractuels des SIS identifiés ci-dessous : </w:t>
+        <w:t xml:space="preserve"> de sapeurs-pompiers </w:t>
+      </w:r>
+      <w:r w:rsidR="008239E6">
+        <w:rPr>
+          <w:rStyle w:val="Textedelespacerserv"/>
+        </w:rPr>
+        <w:t>volontaires</w:t>
+      </w:r>
+      <w:r w:rsidRPr="22468D2F">
+        <w:rPr>
+          <w:rStyle w:val="Textedelespacerserv"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> des SIS identifiés ci-dessous : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0DFF3E67" w14:textId="77777777" w:rsidR="00B9285C" w:rsidRDefault="00B9285C" w:rsidP="00B9285C">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="Textedelespacerserv"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1CC02F24" w14:textId="51190A63" w:rsidR="00B9285C" w:rsidRDefault="004B1D91" w:rsidP="00B9285C">
+    <w:p w14:paraId="1CC02F24" w14:textId="51190A63" w:rsidR="00B9285C" w:rsidRDefault="00647625" w:rsidP="00B9285C">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:color w:val="808080"/>
           </w:rPr>
           <w:id w:val="1120731528"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr>
           <w:rPr>
             <w:color w:val="auto"/>
           </w:rPr>
         </w:sdtEndPr>
@@ -6154,51 +6136,51 @@
                     <w:sz w:val="18"/>
                     <w:szCs w:val="14"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
                   </w:rPr>
                   <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
           <w:p w14:paraId="1E4A5CD4" w14:textId="77777777" w:rsidR="009B355B" w:rsidRDefault="009B355B" w:rsidP="00C13629">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="25D7F128" w14:textId="77777777" w:rsidR="009B355B" w:rsidRPr="000F2BBC" w:rsidRDefault="004B1D91" w:rsidP="00C13629">
+          <w:p w14:paraId="25D7F128" w14:textId="77777777" w:rsidR="009B355B" w:rsidRPr="000F2BBC" w:rsidRDefault="00647625" w:rsidP="00C13629">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="14"/>
                 </w:rPr>
                 <w:id w:val="1568617458"/>
                 <w:placeholder>
                   <w:docPart w:val="514FDD727B0048FCB40CB8C6E7561F30"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
@@ -6818,51 +6800,51 @@
                     <w:sz w:val="18"/>
                     <w:szCs w:val="14"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
                   </w:rPr>
                   <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
           <w:p w14:paraId="291B83AA" w14:textId="77777777" w:rsidR="009B355B" w:rsidRDefault="009B355B" w:rsidP="00C13629">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="1F96E9C6" w14:textId="77777777" w:rsidR="009B355B" w:rsidRDefault="004B1D91" w:rsidP="00C13629">
+          <w:p w14:paraId="1F96E9C6" w14:textId="77777777" w:rsidR="009B355B" w:rsidRDefault="00647625" w:rsidP="00C13629">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="14"/>
                 </w:rPr>
                 <w:id w:val="1454593284"/>
                 <w:placeholder>
                   <w:docPart w:val="0C24E5BE40854865B0322A37D132D71C"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
@@ -8306,51 +8288,51 @@
                     <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00335AE8">
                   <w:rPr>
                     <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
           <w:p w14:paraId="55B5997A" w14:textId="77777777" w:rsidR="00335AE8" w:rsidRPr="00335AE8" w:rsidRDefault="00335AE8" w:rsidP="00335AE8">
             <w:pPr>
               <w:spacing w:before="60" w:after="160" w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="32CDB42A" w14:textId="77777777" w:rsidR="00335AE8" w:rsidRPr="00335AE8" w:rsidRDefault="004B1D91" w:rsidP="00335AE8">
+          <w:p w14:paraId="32CDB42A" w14:textId="77777777" w:rsidR="00335AE8" w:rsidRPr="00335AE8" w:rsidRDefault="00647625" w:rsidP="00335AE8">
             <w:pPr>
               <w:spacing w:before="60" w:after="160" w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="-850101027"/>
                 <w:placeholder>
                   <w:docPart w:val="07F6E0AC600C412787E8063DE9026181"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -8974,51 +8956,51 @@
                     <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00335AE8">
                   <w:rPr>
                     <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
           <w:p w14:paraId="2ED1D7C4" w14:textId="77777777" w:rsidR="00335AE8" w:rsidRPr="00335AE8" w:rsidRDefault="00335AE8" w:rsidP="00335AE8">
             <w:pPr>
               <w:spacing w:before="60" w:after="160" w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="434F3C84" w14:textId="77777777" w:rsidR="00335AE8" w:rsidRPr="00335AE8" w:rsidRDefault="004B1D91" w:rsidP="00335AE8">
+          <w:p w14:paraId="434F3C84" w14:textId="77777777" w:rsidR="00335AE8" w:rsidRPr="00335AE8" w:rsidRDefault="00647625" w:rsidP="00335AE8">
             <w:pPr>
               <w:spacing w:before="60" w:after="160" w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="-1591548544"/>
                 <w:placeholder>
                   <w:docPart w:val="F17CC2A15F7F4B1CA1FAB7CD6494E769"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -9755,51 +9737,51 @@
                     <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00335AE8">
                   <w:rPr>
                     <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
           <w:p w14:paraId="17ADACBF" w14:textId="77777777" w:rsidR="00335AE8" w:rsidRPr="00335AE8" w:rsidRDefault="00335AE8" w:rsidP="00335AE8">
             <w:pPr>
               <w:spacing w:before="60" w:after="160" w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="7CC8CF9C" w14:textId="77777777" w:rsidR="00335AE8" w:rsidRPr="00335AE8" w:rsidRDefault="004B1D91" w:rsidP="00335AE8">
+          <w:p w14:paraId="7CC8CF9C" w14:textId="77777777" w:rsidR="00335AE8" w:rsidRPr="00335AE8" w:rsidRDefault="00647625" w:rsidP="00335AE8">
             <w:pPr>
               <w:spacing w:before="60" w:after="160" w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="673150035"/>
                 <w:placeholder>
                   <w:docPart w:val="19A069B5B27F482D94A5088E89C9FCBF"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -10433,59 +10415,57 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00008003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Gothic Light">
-    <w:altName w:val="游ゴシック Light"/>
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Mincho">
-    <w:altName w:val="游明朝"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
@@ -12827,56 +12807,56 @@
   <w:num w:numId="16">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="17">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="18">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="19">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="20">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="21">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="hCeq626kwRbj5+MVQyA1NYEyMQ80Bf+t4Qf45wlODrMZfO0hTm5emNOaGBjCIRNdlgaTBW4Y5zkGf7iFc4tcdQ==" w:salt="wkO1+ELkiuoftPUWU68mzQ=="/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="BgWBAvvVNjAc6UHM1zef8FDDKvGYaQlCvs6bgchFjbF+brFv3ONXudu4REDE/voyMu7EKiIdct/ub7Rn/1E7MQ==" w:salt="El8uQ6Eza+lNgjLwHidvEA=="/>
   <w:defaultTabStop w:val="8505"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="10241"/>
+    <o:shapedefaults v:ext="edit" spidmax="14337"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00EE7312"/>
     <w:rsid w:val="000143D3"/>
     <w:rsid w:val="00021484"/>
     <w:rsid w:val="0004409B"/>
     <w:rsid w:val="00044AC2"/>
@@ -12980,92 +12960,94 @@
     <w:rsid w:val="0051084D"/>
     <w:rsid w:val="00533D0D"/>
     <w:rsid w:val="00534312"/>
     <w:rsid w:val="005357EE"/>
     <w:rsid w:val="00535802"/>
     <w:rsid w:val="005413AD"/>
     <w:rsid w:val="00554D44"/>
     <w:rsid w:val="005672ED"/>
     <w:rsid w:val="005706D6"/>
     <w:rsid w:val="00571361"/>
     <w:rsid w:val="00584953"/>
     <w:rsid w:val="005938E6"/>
     <w:rsid w:val="00594F61"/>
     <w:rsid w:val="005B12FE"/>
     <w:rsid w:val="005C0583"/>
     <w:rsid w:val="005C1D99"/>
     <w:rsid w:val="005C3AAA"/>
     <w:rsid w:val="005C5C2D"/>
     <w:rsid w:val="005D0BC9"/>
     <w:rsid w:val="005F2345"/>
     <w:rsid w:val="005F7239"/>
     <w:rsid w:val="00605242"/>
     <w:rsid w:val="00614E7E"/>
     <w:rsid w:val="00634589"/>
     <w:rsid w:val="0064210E"/>
+    <w:rsid w:val="00647625"/>
     <w:rsid w:val="00656FA5"/>
     <w:rsid w:val="00663597"/>
     <w:rsid w:val="0066503E"/>
     <w:rsid w:val="00673CA5"/>
     <w:rsid w:val="00681F6C"/>
     <w:rsid w:val="006850B9"/>
     <w:rsid w:val="00696B56"/>
     <w:rsid w:val="006A1546"/>
     <w:rsid w:val="006A5C08"/>
     <w:rsid w:val="006C0412"/>
     <w:rsid w:val="006C66DD"/>
     <w:rsid w:val="006E207B"/>
     <w:rsid w:val="006F0540"/>
     <w:rsid w:val="006F1888"/>
     <w:rsid w:val="006F2125"/>
     <w:rsid w:val="006F531E"/>
     <w:rsid w:val="006F65E9"/>
     <w:rsid w:val="00702155"/>
     <w:rsid w:val="00703D44"/>
     <w:rsid w:val="00704D4E"/>
     <w:rsid w:val="00706980"/>
     <w:rsid w:val="00707176"/>
     <w:rsid w:val="0071229E"/>
     <w:rsid w:val="00725F4F"/>
     <w:rsid w:val="00726B22"/>
     <w:rsid w:val="00741170"/>
     <w:rsid w:val="00752B05"/>
     <w:rsid w:val="007767FC"/>
     <w:rsid w:val="0078053B"/>
     <w:rsid w:val="0078548A"/>
     <w:rsid w:val="00795363"/>
     <w:rsid w:val="007A058B"/>
     <w:rsid w:val="007B0F16"/>
     <w:rsid w:val="007B273D"/>
     <w:rsid w:val="007B3B20"/>
     <w:rsid w:val="007D20F0"/>
     <w:rsid w:val="007E132A"/>
     <w:rsid w:val="007E3082"/>
     <w:rsid w:val="007F3C13"/>
     <w:rsid w:val="00802C0E"/>
     <w:rsid w:val="0080348A"/>
     <w:rsid w:val="00820EBD"/>
+    <w:rsid w:val="008239E6"/>
     <w:rsid w:val="00824C3F"/>
     <w:rsid w:val="00830C60"/>
     <w:rsid w:val="00831080"/>
     <w:rsid w:val="00835091"/>
     <w:rsid w:val="0083748C"/>
     <w:rsid w:val="00842DD7"/>
     <w:rsid w:val="008459BD"/>
     <w:rsid w:val="00860121"/>
     <w:rsid w:val="00865E17"/>
     <w:rsid w:val="0086628C"/>
     <w:rsid w:val="00892153"/>
     <w:rsid w:val="008C15D7"/>
     <w:rsid w:val="008E4E6C"/>
     <w:rsid w:val="008E6049"/>
     <w:rsid w:val="008E770E"/>
     <w:rsid w:val="008F1CA6"/>
     <w:rsid w:val="008F68CC"/>
     <w:rsid w:val="00901594"/>
     <w:rsid w:val="0093188D"/>
     <w:rsid w:val="009351BD"/>
     <w:rsid w:val="00941DBB"/>
     <w:rsid w:val="00951825"/>
     <w:rsid w:val="00956FEA"/>
     <w:rsid w:val="0096232A"/>
     <w:rsid w:val="0097181C"/>
@@ -13142,50 +13124,51 @@
     <w:rsid w:val="00D13D3B"/>
     <w:rsid w:val="00D2316C"/>
     <w:rsid w:val="00D6255F"/>
     <w:rsid w:val="00DA4072"/>
     <w:rsid w:val="00DA6BD6"/>
     <w:rsid w:val="00DB1125"/>
     <w:rsid w:val="00DB174F"/>
     <w:rsid w:val="00DB74B3"/>
     <w:rsid w:val="00DC6864"/>
     <w:rsid w:val="00DE1790"/>
     <w:rsid w:val="00DE3F6B"/>
     <w:rsid w:val="00DE43CC"/>
     <w:rsid w:val="00DF452C"/>
     <w:rsid w:val="00DF4C53"/>
     <w:rsid w:val="00DF63F6"/>
     <w:rsid w:val="00E00A16"/>
     <w:rsid w:val="00E0305B"/>
     <w:rsid w:val="00E03B9F"/>
     <w:rsid w:val="00E06BC3"/>
     <w:rsid w:val="00E1467C"/>
     <w:rsid w:val="00E22C4B"/>
     <w:rsid w:val="00E24EC2"/>
     <w:rsid w:val="00E4027F"/>
     <w:rsid w:val="00E51253"/>
     <w:rsid w:val="00E53D39"/>
+    <w:rsid w:val="00E56A53"/>
     <w:rsid w:val="00E60D69"/>
     <w:rsid w:val="00E67923"/>
     <w:rsid w:val="00E70EED"/>
     <w:rsid w:val="00E802F8"/>
     <w:rsid w:val="00E81C55"/>
     <w:rsid w:val="00E86D99"/>
     <w:rsid w:val="00E934AA"/>
     <w:rsid w:val="00EA3ACA"/>
     <w:rsid w:val="00EB385E"/>
     <w:rsid w:val="00ED1878"/>
     <w:rsid w:val="00EE488F"/>
     <w:rsid w:val="00EE7312"/>
     <w:rsid w:val="00EF480D"/>
     <w:rsid w:val="00F12CCB"/>
     <w:rsid w:val="00F137B3"/>
     <w:rsid w:val="00F2485E"/>
     <w:rsid w:val="00F35C84"/>
     <w:rsid w:val="00F410F2"/>
     <w:rsid w:val="00F549EB"/>
     <w:rsid w:val="00F64758"/>
     <w:rsid w:val="00F7203D"/>
     <w:rsid w:val="00F77A05"/>
     <w:rsid w:val="00F77F05"/>
     <w:rsid w:val="00F85793"/>
     <w:rsid w:val="00F85796"/>
@@ -13325,51 +13308,51 @@
     <w:rsid w:val="77FCD031"/>
     <w:rsid w:val="79A846C5"/>
     <w:rsid w:val="7AE51BDD"/>
     <w:rsid w:val="7B3DECAF"/>
     <w:rsid w:val="7C6F5AC6"/>
     <w:rsid w:val="7ECD2BF9"/>
     <w:rsid w:val="7F8969F5"/>
     <w:rsid w:val="7FE69B0C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-FR" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="10241"/>
+    <o:shapedefaults v:ext="edit" spidmax="14337"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="4A18DE00"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{4E5AAFFD-3844-4327-8345-9DF930FC3A2A}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
@@ -17719,59 +17702,57 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00008003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Gothic Light">
-    <w:altName w:val="游ゴシック Light"/>
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Mincho">
-    <w:altName w:val="游明朝"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
@@ -19162,75 +19143,75 @@
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4BEC1499-E844-4426-8ACB-BFBDF7F388DE}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E4828384-2E61-42CA-9886-DCB57661E3EB}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>14</Pages>
-  <Words>2168</Words>
-  <Characters>11927</Characters>
+  <Words>2170</Words>
+  <Characters>11938</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>99</Lines>
   <Paragraphs>28</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>ENSOSP</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>14067</CharactersWithSpaces>
+  <CharactersWithSpaces>14080</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>ROSSOW Benoit</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100E217E605161CB2428F90B0C02E75FB4E</vt:lpwstr>
   </property>