--- v0 (2026-04-20)
+++ v1 (2026-06-05)
@@ -12,56 +12,51 @@
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/diagrams/data1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramData+xml"/>
   <Override PartName="/word/diagrams/layout1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramLayout+xml"/>
   <Override PartName="/word/diagrams/quickStyle1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramStyle+xml"/>
   <Override PartName="/word/diagrams/colors1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramColors+xml"/>
   <Override PartName="/word/diagrams/drawing1.xml" ContentType="application/vnd.ms-office.drawingml.diagramDrawing+xml"/>
   <Override PartName="/word/diagrams/data2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramData+xml"/>
   <Override PartName="/word/diagrams/layout2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramLayout+xml"/>
   <Override PartName="/word/diagrams/quickStyle2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramStyle+xml"/>
   <Override PartName="/word/diagrams/colors2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramColors+xml"/>
   <Override PartName="/word/diagrams/drawing2.xml" ContentType="application/vnd.ms-office.drawingml.diagramDrawing+xml"/>
   <Override PartName="/word/diagrams/data3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramData+xml"/>
   <Override PartName="/word/diagrams/layout3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramLayout+xml"/>
   <Override PartName="/word/diagrams/quickStyle3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramStyle+xml"/>
   <Override PartName="/word/diagrams/colors3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramColors+xml"/>
   <Override PartName="/word/diagrams/drawing3.xml" ContentType="application/vnd.ms-office.drawingml.diagramDrawing+xml"/>
   <Override PartName="/word/diagrams/data4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramData+xml"/>
   <Override PartName="/word/diagrams/layout4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramLayout+xml"/>
   <Override PartName="/word/diagrams/quickStyle4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramStyle+xml"/>
   <Override PartName="/word/diagrams/colors4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramColors+xml"/>
   <Override PartName="/word/diagrams/drawing4.xml" ContentType="application/vnd.ms-office.drawingml.diagramDrawing+xml"/>
-  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:p w14:paraId="1AF1796B" w14:textId="77777777" w:rsidR="003A5EF4" w:rsidRDefault="005C5C2D" w:rsidP="005C5C2D">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -115,188 +110,225 @@
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="3CCBB192" w14:textId="77777777" w:rsidR="005C5C2D" w:rsidRPr="00DF63F6" w:rsidRDefault="005C5C2D" w:rsidP="00824C3F">
       <w:pPr>
         <w:spacing w:before="800" w:after="800"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="52"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF63F6">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="52"/>
         </w:rPr>
         <w:t>LIVRET DE DEMANDE DE DISPENSE DE FORMATION</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D68149D" w14:textId="77777777" w:rsidR="005C5C2D" w:rsidRPr="00DF63F6" w:rsidRDefault="005C5C2D" w:rsidP="00824C3F">
+    <w:p w14:paraId="6D68149D" w14:textId="4B9A2DD1" w:rsidR="005C5C2D" w:rsidRPr="00DF63F6" w:rsidRDefault="005C5C2D" w:rsidP="00824C3F">
       <w:pPr>
         <w:spacing w:after="1200"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="44"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF63F6">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="44"/>
         </w:rPr>
         <w:t>CHEF DE GROUPE</w:t>
       </w:r>
       <w:r w:rsidR="00C5434E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="44"/>
         </w:rPr>
         <w:t xml:space="preserve"> SPP</w:t>
       </w:r>
+      <w:r w:rsidR="0043502E">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:sz w:val="44"/>
+        </w:rPr>
+        <w:t>/SPV</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="4CEBBE6D" w14:textId="77777777" w:rsidR="00C5434E" w:rsidRDefault="00C5434E" w:rsidP="00824C3F">
       <w:pPr>
         <w:spacing w:before="1600"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0AF52AF3" w14:textId="77777777" w:rsidR="00C5434E" w:rsidRDefault="00C5434E" w:rsidP="00824C3F">
       <w:pPr>
         <w:spacing w:before="1600"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7A7D6D76" w14:textId="77777777" w:rsidR="00C5434E" w:rsidRDefault="00C5434E" w:rsidP="00824C3F">
       <w:pPr>
         <w:spacing w:before="1600"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="38DD491F" w14:textId="0E2D644C" w:rsidR="005C5C2D" w:rsidRPr="005B2380" w:rsidRDefault="00453D97" w:rsidP="00802DBF">
+    <w:p w14:paraId="38DD491F" w14:textId="5BFB4B1F" w:rsidR="005C5C2D" w:rsidRPr="005B2380" w:rsidRDefault="00453D97" w:rsidP="00802DBF">
       <w:pPr>
         <w:spacing w:before="1600"/>
         <w:ind w:right="-284"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rStyle w:val="Lienhypertexte"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_Hlk228348011"/>
       <w:r w:rsidRPr="00DF63F6">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Les documents doivent être transmis obligatoirement sous format électronique</w:t>
       </w:r>
       <w:r w:rsidR="0027404F">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> trois semaines avant la date de la commission</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0027404F">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">trois semaines </w:t>
+      </w:r>
+      <w:r w:rsidR="00776E93" w:rsidRPr="007D42F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>minimum</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00776E93">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0027404F">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>avant la date de la commission</w:t>
       </w:r>
       <w:r w:rsidRPr="00DF63F6">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> à l’adresse suivante : </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
-[...13 lines deleted...]
-      <w:r w:rsidR="005B131B" w:rsidRPr="003742C1">
+      <w:r w:rsidR="0043502E">
         <w:rPr>
-          <w:rStyle w:val="Lienhypertexte"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:i/>
-          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>via la plateforme « Mes Formalités Ensosp+ »</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="0"/>
     <w:p w14:paraId="1C4AEA7A" w14:textId="77777777" w:rsidR="00614E7E" w:rsidRPr="00DF63F6" w:rsidRDefault="00614E7E" w:rsidP="008532A8">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
         <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent1" w:themeFillTint="33"/>
         <w:spacing w:before="360"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF63F6">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>La dispense de formation</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0112175A" w14:textId="77777777" w:rsidR="005672ED" w:rsidRPr="00DF63F6" w:rsidRDefault="005672ED" w:rsidP="008532A8">
       <w:pPr>
         <w:spacing w:before="240" w:after="180"/>
         <w:jc w:val="both"/>
         <w:rPr>
@@ -341,51 +373,51 @@
       <w:r w:rsidRPr="00DF63F6">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>. Nous vous demandons d’utiliser le présent livret pour constituer votre dossier et de joindre l’ensemble des pièces qui vous s</w:t>
       </w:r>
       <w:r w:rsidR="00A51479" w:rsidRPr="00DF63F6">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>ont</w:t>
       </w:r>
       <w:r w:rsidRPr="00DF63F6">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> demandées.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E1680AF" w14:textId="77777777" w:rsidR="00A87C8C" w:rsidRPr="00DF63F6" w:rsidRDefault="002F2CE5" w:rsidP="008532A8">
+    <w:p w14:paraId="2E1680AF" w14:textId="07F8C750" w:rsidR="00A87C8C" w:rsidRPr="00DF63F6" w:rsidRDefault="002F2CE5" w:rsidP="008532A8">
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005054AD">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Nous attirons votre attention sur le fait que</w:t>
       </w:r>
       <w:r w:rsidR="00A87C8C" w:rsidRPr="005054AD">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="single"/>
@@ -458,51 +490,79 @@
       <w:r w:rsidR="00B511B8" w:rsidRPr="005054AD">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>grade...)</w:t>
       </w:r>
       <w:r w:rsidR="0023131A" w:rsidRPr="005054AD">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">. La dispense de formation n’est pas destinée à régulariser </w:t>
       </w:r>
       <w:r w:rsidR="009E1D8B" w:rsidRPr="005054AD">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">des situations non conformes aux règles en vigueur (ex. : exercice de l’emploi de chef de groupe depuis plusieurs années sans avoir suivi la formation, </w:t>
+        <w:t>des situations non conformes aux règles en vigueur (ex</w:t>
+      </w:r>
+      <w:r w:rsidR="00776E93" w:rsidRPr="007D42F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>emple</w:t>
+      </w:r>
+      <w:r w:rsidR="00776E93">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009E1D8B" w:rsidRPr="005054AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: exercice de l’emploi de chef de groupe depuis plusieurs années sans avoir suivi la formation </w:t>
       </w:r>
       <w:r w:rsidR="00797254" w:rsidRPr="005054AD">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>ou sans avoir bénéficié des mesures transitoires lors des évolutions réglementaires</w:t>
       </w:r>
       <w:r w:rsidR="009E1D8B" w:rsidRPr="005054AD">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="0023131A" w:rsidRPr="005054AD">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="single"/>
@@ -555,66 +615,335 @@
       <w:r w:rsidRPr="00DF63F6">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> ces conditions pour chaque emploi</w:t>
       </w:r>
       <w:r w:rsidR="00E802F8" w:rsidRPr="00DF63F6">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>, sont consultables sur le site du Ministère de l’intérieur</w:t>
       </w:r>
       <w:r w:rsidR="00824C3F">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D99713C" w14:textId="77777777" w:rsidR="0003300A" w:rsidRDefault="0003300A" w:rsidP="008532A8">
+    <w:p w14:paraId="7FEAEAF1" w14:textId="5256B326" w:rsidR="0043502E" w:rsidRPr="000F2BBC" w:rsidRDefault="0043502E" w:rsidP="0043502E">
+      <w:pPr>
+        <w:pStyle w:val="Titre2"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent1" w:themeFillTint="33"/>
+        <w:spacing w:before="360"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Parcours professionnel</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F2BBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D99713C" w14:textId="4F4D67FF" w:rsidR="0003300A" w:rsidRDefault="0003300A" w:rsidP="008532A8">
       <w:pPr>
         <w:spacing w:after="400"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5299B338" w14:textId="77777777" w:rsidR="0003300A" w:rsidRPr="000F2BBC" w:rsidRDefault="0003300A" w:rsidP="0003300A">
+    <w:p w14:paraId="679B7AE0" w14:textId="2D13F2ED" w:rsidR="0043502E" w:rsidRDefault="009F5826" w:rsidP="00D67180">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+          </w:rPr>
+          <w:id w:val="381529214"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="0043502E">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="0043502E">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Parcours BSPP avec diplôme CGI</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BFD0726" w14:textId="3DAF069C" w:rsidR="0043502E" w:rsidRDefault="009F5826" w:rsidP="00D67180">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+          </w:rPr>
+          <w:id w:val="496310253"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="0043502E">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="0043502E">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Parcours BMPM avec diplôme de CDG</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12805119" w14:textId="3E4C1C9B" w:rsidR="0043502E" w:rsidRDefault="009F5826" w:rsidP="00D67180">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+          </w:rPr>
+          <w:id w:val="1325557335"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="0043502E">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="0043502E">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0043502E">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Parcours armée</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="0043502E">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de l’air</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0249F1AE" w14:textId="0A476976" w:rsidR="0043502E" w:rsidRDefault="009F5826" w:rsidP="00D67180">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+          </w:rPr>
+          <w:id w:val="640387550"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="0043502E">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="0043502E">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Parcours BMSC</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A7CB7E8" w14:textId="2BF83BE5" w:rsidR="0043502E" w:rsidRDefault="009F5826" w:rsidP="00D67180">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+          </w:rPr>
+          <w:id w:val="-2114668658"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="0043502E">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="0043502E">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Autres</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5299B338" w14:textId="77777777" w:rsidR="0003300A" w:rsidRPr="000F2BBC" w:rsidRDefault="0003300A" w:rsidP="0043502E">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
         <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent1" w:themeFillTint="33"/>
-        <w:spacing w:before="1600"/>
+        <w:spacing w:before="480"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000F2BBC">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Pièces à fournir </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -660,53 +989,53 @@
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8499" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7CAC9CFF" w14:textId="77777777" w:rsidR="0003300A" w:rsidRPr="00DA054A" w:rsidRDefault="0003300A" w:rsidP="00376088">
             <w:r w:rsidRPr="001709D9">
               <w:t>Lettre de motivation détaillant les compétences détenues en lien avec l’emploi demandé</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0003300A" w:rsidRPr="000F2BBC" w14:paraId="57883C47" w14:textId="77777777" w:rsidTr="00376088">
+      <w:tr w:rsidR="0003300A" w:rsidRPr="000F2BBC" w14:paraId="57883C47" w14:textId="77777777" w:rsidTr="00605F62">
         <w:trPr>
-          <w:trHeight w:val="734"/>
+          <w:trHeight w:val="233"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="561" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:id w:val="143703646"/>
               <w14:checkbox>
                 <w14:checked w14:val="0"/>
                 <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                 <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
               </w14:checkbox>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
               <w:p w14:paraId="4CA3ADAE" w14:textId="77777777" w:rsidR="0003300A" w:rsidRPr="000F2BBC" w:rsidRDefault="0003300A" w:rsidP="00376088">
                 <w:pPr>
                   <w:rPr>
@@ -779,103 +1108,127 @@
               <w:p w14:paraId="207D6163" w14:textId="77777777" w:rsidR="0003300A" w:rsidRPr="000F2BBC" w:rsidRDefault="0003300A" w:rsidP="00376088">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8499" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="050DD488" w14:textId="77777777" w:rsidR="0003300A" w:rsidRPr="000F2BBC" w:rsidRDefault="0003300A" w:rsidP="00376088">
+          <w:p w14:paraId="050DD488" w14:textId="2487208E" w:rsidR="0003300A" w:rsidRPr="000F2BBC" w:rsidRDefault="0003300A" w:rsidP="00376088">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000F2BBC">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Arrêté de recrutement au grade de lieutenant SPP</w:t>
+              <w:t xml:space="preserve">Arrêté de recrutement au grade de lieutenant </w:t>
+            </w:r>
+            <w:r w:rsidR="00776E93" w:rsidRPr="007D42F1">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">et/ou capitaine </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000F2BBC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>SPP</w:t>
+            </w:r>
+            <w:r w:rsidR="0043502E">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>/SPV</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0003300A" w14:paraId="79A84A00" w14:textId="77777777" w:rsidTr="00376088">
+      <w:tr w:rsidR="0003300A" w14:paraId="79A84A00" w14:textId="77777777" w:rsidTr="00605F62">
         <w:trPr>
-          <w:trHeight w:val="734"/>
+          <w:trHeight w:val="320"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9060" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="382B8C0B" w14:textId="77777777" w:rsidR="0003300A" w:rsidRPr="000F2BBC" w:rsidRDefault="0003300A" w:rsidP="00376088">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000F2BBC">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Cas d’une demande de dispense suite à des formations</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0003300A" w14:paraId="66A5A685" w14:textId="77777777" w:rsidTr="00376088">
+      <w:tr w:rsidR="0003300A" w14:paraId="66A5A685" w14:textId="77777777" w:rsidTr="00605F62">
         <w:trPr>
-          <w:trHeight w:val="734"/>
+          <w:trHeight w:val="287"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="561" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:id w:val="2027983450"/>
               <w14:checkbox>
                 <w14:checked w14:val="0"/>
                 <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                 <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
               </w14:checkbox>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
               <w:p w14:paraId="482BD132" w14:textId="77777777" w:rsidR="0003300A" w:rsidRPr="000F2BBC" w:rsidRDefault="0003300A" w:rsidP="00376088">
                 <w:pPr>
                   <w:rPr>
@@ -898,53 +1251,53 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8499" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="540533EB" w14:textId="77777777" w:rsidR="0003300A" w:rsidRPr="000F2BBC" w:rsidRDefault="0003300A" w:rsidP="00376088">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000F2BBC">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Les attestations, titres, diplômes en lien avec la formation demandé </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0003300A" w14:paraId="140BEE64" w14:textId="77777777" w:rsidTr="00376088">
+      <w:tr w:rsidR="0003300A" w14:paraId="140BEE64" w14:textId="77777777" w:rsidTr="00605F62">
         <w:trPr>
-          <w:trHeight w:val="734"/>
+          <w:trHeight w:val="547"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9060" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7BF22896" w14:textId="77777777" w:rsidR="0003300A" w:rsidRPr="001B7EDA" w:rsidRDefault="0003300A" w:rsidP="00376088">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000F2BBC">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Cas d’une demande de dispense dans le cadre d’une expérience professionnelle</w:t>
             </w:r>
@@ -998,53 +1351,53 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8499" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3183FC43" w14:textId="77777777" w:rsidR="0003300A" w:rsidRPr="000F2BBC" w:rsidRDefault="0003300A" w:rsidP="00376088">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000F2BBC">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Les attestations d’employeur ou de l’autorité de gestion, justifiant les expériences évoquées</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0003300A" w14:paraId="56B281C5" w14:textId="77777777" w:rsidTr="00376088">
+      <w:tr w:rsidR="0003300A" w14:paraId="56B281C5" w14:textId="77777777" w:rsidTr="00605F62">
         <w:trPr>
-          <w:trHeight w:val="694"/>
+          <w:trHeight w:val="255"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="561" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:id w:val="-432671917"/>
               <w14:checkbox>
                 <w14:checked w14:val="0"/>
                 <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                 <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
               </w14:checkbox>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
               <w:p w14:paraId="2E342306" w14:textId="77777777" w:rsidR="0003300A" w:rsidRPr="000F2BBC" w:rsidRDefault="0003300A" w:rsidP="00376088">
                 <w:pPr>
                   <w:rPr>
@@ -1067,175 +1420,220 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8499" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="21305827" w14:textId="77777777" w:rsidR="0003300A" w:rsidRPr="000F2BBC" w:rsidRDefault="0003300A" w:rsidP="00376088">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00451499">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>La description des activités réalisées en complétant la partie « dispense de formation au regard de l’expérience » du présent livret (page suivante).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B5005B" w14:paraId="690DE0C0" w14:textId="77777777" w:rsidTr="00376088">
+      <w:tr w:rsidR="00B5005B" w14:paraId="690DE0C0" w14:textId="77777777" w:rsidTr="00605F62">
         <w:trPr>
-          <w:trHeight w:val="694"/>
+          <w:trHeight w:val="565"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="561" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:id w:val="-1441520201"/>
               <w14:checkbox>
                 <w14:checked w14:val="0"/>
                 <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                 <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
               </w14:checkbox>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
               <w:p w14:paraId="192945D9" w14:textId="77777777" w:rsidR="00B5005B" w:rsidRPr="000F2BBC" w:rsidRDefault="00B5005B" w:rsidP="00376088">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8499" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5F696328" w14:textId="77777777" w:rsidR="00B5005B" w:rsidRPr="000F2BBC" w:rsidRDefault="00B5005B" w:rsidP="00376088">
+          <w:p w14:paraId="5F696328" w14:textId="78995A6E" w:rsidR="00605F62" w:rsidRPr="000F2BBC" w:rsidRDefault="00B5005B" w:rsidP="00376088">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>La liste d’aptitude opérationnelle sur 3 ans</w:t>
             </w:r>
             <w:r w:rsidRPr="00451499">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B5005B" w14:paraId="09EA2F80" w14:textId="77777777" w:rsidTr="00376088">
+      <w:tr w:rsidR="00B5005B" w14:paraId="09EA2F80" w14:textId="77777777" w:rsidTr="00605F62">
         <w:trPr>
-          <w:trHeight w:val="694"/>
+          <w:trHeight w:val="148"/>
         </w:trPr>
-        <w:tc>
-[...13 lines deleted...]
-        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:id w:val="1665667255"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="561" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="5474232E" w14:textId="4CCF9437" w:rsidR="00B5005B" w:rsidRDefault="00605F62" w:rsidP="00376088">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8499" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0676781A" w14:textId="77777777" w:rsidR="00B5005B" w:rsidRPr="00451499" w:rsidRDefault="00B5005B" w:rsidP="00376088">
+          <w:p w14:paraId="0676781A" w14:textId="1238030B" w:rsidR="00B5005B" w:rsidRPr="00451499" w:rsidRDefault="00605F62" w:rsidP="00376088">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Diplômes, attestations, décorations, citations</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="782D01DC" w14:textId="77777777" w:rsidR="0003300A" w:rsidRDefault="0003300A" w:rsidP="008532A8">
       <w:pPr>
         <w:spacing w:after="400"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="71AD563F" w14:textId="77777777" w:rsidR="0003300A" w:rsidRDefault="0003300A" w:rsidP="008532A8">
+    <w:p w14:paraId="71AD563F" w14:textId="64FC2862" w:rsidR="0003300A" w:rsidRDefault="0003300A" w:rsidP="008532A8">
+      <w:pPr>
+        <w:spacing w:after="400"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="38A6333C" w14:textId="77777777" w:rsidR="005914E1" w:rsidRDefault="005914E1" w:rsidP="008532A8">
       <w:pPr>
         <w:spacing w:after="400"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="21D29C82" w14:textId="77777777" w:rsidR="000E73AD" w:rsidRDefault="000E73AD" w:rsidP="000E73AD">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent1" w:themeFillTint="33"/>
         <w:spacing w:after="120"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF63F6">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
@@ -2653,130 +3051,167 @@
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="7F662E73" w14:textId="77777777" w:rsidR="0003300A" w:rsidRPr="00BF0078" w:rsidRDefault="0003300A" w:rsidP="00376088">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="dot" w:pos="7055"/>
                   </w:tabs>
                   <w:rPr>
                     <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00270A31">
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
                   </w:rPr>
                   <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="38121F1C" w14:textId="77777777" w:rsidR="0003300A" w:rsidRDefault="0003300A" w:rsidP="008532A8">
+    <w:p w14:paraId="38121F1C" w14:textId="5B085365" w:rsidR="0003300A" w:rsidRDefault="0003300A" w:rsidP="008532A8">
       <w:pPr>
         <w:spacing w:after="400"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2A40378F" w14:textId="77777777" w:rsidR="005433F6" w:rsidRDefault="005433F6" w:rsidP="008532A8">
+    <w:p w14:paraId="69743849" w14:textId="77777777" w:rsidR="005914E1" w:rsidRDefault="005914E1" w:rsidP="008532A8">
       <w:pPr>
         <w:spacing w:after="400"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7CA0403D" w14:textId="77777777" w:rsidR="005433F6" w:rsidRDefault="005433F6" w:rsidP="008532A8">
+    <w:p w14:paraId="2A40378F" w14:textId="2E333D50" w:rsidR="005433F6" w:rsidRDefault="005433F6" w:rsidP="008532A8">
       <w:pPr>
         <w:spacing w:after="400"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2ACD5574" w14:textId="77777777" w:rsidR="005433F6" w:rsidRDefault="005433F6" w:rsidP="008532A8">
+    <w:p w14:paraId="7EC3EFA3" w14:textId="77777777" w:rsidR="00D67180" w:rsidRDefault="00D67180" w:rsidP="008532A8">
       <w:pPr>
         <w:spacing w:after="400"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="22540F32" w14:textId="77777777" w:rsidR="005672ED" w:rsidRPr="00DF63F6" w:rsidRDefault="005672ED" w:rsidP="005672ED">
+    <w:p w14:paraId="7CA0403D" w14:textId="77777777" w:rsidR="005433F6" w:rsidRDefault="005433F6" w:rsidP="008532A8">
+      <w:pPr>
+        <w:spacing w:after="400"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5CE86E5E" w14:textId="77777777" w:rsidR="005914E1" w:rsidRDefault="005914E1" w:rsidP="005672ED">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
         <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent1" w:themeFillTint="33"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
+    </w:p>
+    <w:p w14:paraId="22540F32" w14:textId="2AA02642" w:rsidR="005672ED" w:rsidRPr="00DF63F6" w:rsidRDefault="005672ED" w:rsidP="005672ED">
+      <w:pPr>
+        <w:pStyle w:val="Titre2"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent1" w:themeFillTint="33"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00DF63F6">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Cadre juridique de la dispense de formation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DD7B2A8" w14:textId="77777777" w:rsidR="00EA3ACA" w:rsidRPr="00DF63F6" w:rsidRDefault="00EA3ACA" w:rsidP="008532A8">
+    <w:p w14:paraId="0DD7B2A8" w14:textId="4A4402FB" w:rsidR="00EA3ACA" w:rsidRPr="00DF63F6" w:rsidRDefault="00EA3ACA" w:rsidP="008532A8">
       <w:pPr>
         <w:spacing w:before="240" w:after="180"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF63F6">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Conformément à la section 2 de l’arrêté du 22 août 2019, relatif à la formation des sapeurs-pompiers professionnels et volontaires, la dispense de formation </w:t>
+        <w:t>Conformément à la section 2 de l’arrêté du 22 août 2019</w:t>
+      </w:r>
+      <w:r w:rsidR="00D67180">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> modifié</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF63F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, relatif à la formation des sapeurs-pompiers professionnels et volontaires, la dispense de formation </w:t>
       </w:r>
       <w:r w:rsidR="00830C60" w:rsidRPr="00DF63F6">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">est une démarche qui </w:t>
       </w:r>
       <w:r w:rsidRPr="00DF63F6">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">a pour objectif de prendre en </w:t>
       </w:r>
       <w:r w:rsidR="00F64758" w:rsidRPr="00DF63F6">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>compte</w:t>
       </w:r>
@@ -2850,83 +3285,83 @@
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> une réduction partielle ou totale de période de formation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="26ED8111" w14:textId="77777777" w:rsidR="00830C60" w:rsidRPr="00DF63F6" w:rsidRDefault="00830C60" w:rsidP="008532A8">
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF63F6">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>La décision de la commission de dispense vous sera notifiée par courrier.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="007D3F33" w14:textId="77777777" w:rsidR="00EA3ACA" w:rsidRDefault="00A51479" w:rsidP="008532A8">
+    <w:p w14:paraId="007D3F33" w14:textId="7B1389D3" w:rsidR="00EA3ACA" w:rsidRDefault="00A51479" w:rsidP="008532A8">
       <w:pPr>
         <w:spacing w:after="400"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF63F6">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>N</w:t>
       </w:r>
       <w:r w:rsidR="00830C60" w:rsidRPr="00DF63F6">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">ous vous invitons à vous rapprocher de votre </w:t>
       </w:r>
       <w:r w:rsidRPr="00DF63F6">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">SDIS pour vous accompagner dans votre </w:t>
+        <w:t xml:space="preserve">SIS pour vous accompagner dans votre </w:t>
       </w:r>
       <w:r w:rsidR="00830C60" w:rsidRPr="00DF63F6">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>démarche</w:t>
       </w:r>
       <w:r w:rsidRPr="00DF63F6">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002F2CE5" w:rsidRPr="00DF63F6">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>et nous faire parvenir votre dossier</w:t>
       </w:r>
@@ -3099,64 +3534,64 @@
                                   <w:b/>
                                   <w:bCs/>
                                   <w:color w:val="FFFFFF" w:themeColor="background1"/>
                                   <w:kern w:val="24"/>
                                   <w:sz w:val="36"/>
                                   <w:szCs w:val="36"/>
                                 </w:rPr>
                                 <w:t>Au regard de l’expérience</w:t>
                               </w:r>
                             </w:p>
                           </w:txbxContent>
                         </wps:txbx>
                         <wps:bodyPr wrap="square" rtlCol="0">
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                       <wpg:graphicFrame>
                         <wpg:cNvPr id="5" name="Diagramme 5"/>
                         <wpg:cNvFrPr/>
                         <wpg:xfrm>
                           <a:off x="18806" y="880002"/>
                           <a:ext cx="2286000" cy="1518785"/>
                         </wpg:xfrm>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/diagram">
-                            <dgm:relIds xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:dm="rId10" r:lo="rId11" r:qs="rId12" r:cs="rId13"/>
+                            <dgm:relIds xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:dm="rId9" r:lo="rId10" r:qs="rId11" r:cs="rId12"/>
                           </a:graphicData>
                         </a:graphic>
                       </wpg:graphicFrame>
                       <wpg:graphicFrame>
                         <wpg:cNvPr id="6" name="Diagramme 6"/>
                         <wpg:cNvFrPr/>
                         <wpg:xfrm>
                           <a:off x="1354749" y="0"/>
                           <a:ext cx="5257800" cy="1143000"/>
                         </wpg:xfrm>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/diagram">
-                            <dgm:relIds xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:dm="rId15" r:lo="rId16" r:qs="rId17" r:cs="rId18"/>
+                            <dgm:relIds xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:dm="rId14" r:lo="rId15" r:qs="rId16" r:cs="rId17"/>
                           </a:graphicData>
                         </a:graphic>
                       </wpg:graphicFrame>
                       <wps:wsp>
                         <wps:cNvPr id="7" name="ZoneTexte 13"/>
                         <wps:cNvSpPr txBox="1"/>
                         <wps:spPr>
                           <a:xfrm>
                             <a:off x="5496622" y="923165"/>
                             <a:ext cx="2469079" cy="422717"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:gradFill flip="none" rotWithShape="1">
                             <a:gsLst>
                               <a:gs pos="0">
                                 <a:srgbClr val="FFC000">
                                   <a:lumMod val="60000"/>
                                   <a:lumOff val="40000"/>
                                 </a:srgbClr>
                               </a:gs>
                               <a:gs pos="23000">
                                 <a:srgbClr val="FFC000">
                                   <a:lumMod val="89000"/>
@@ -3284,64 +3719,64 @@
                           <a:solidFill>
                             <a:srgbClr val="7030A0"/>
                           </a:solidFill>
                           <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
                             <a:solidFill>
                               <a:srgbClr val="5B9BD5">
                                 <a:shade val="50000"/>
                               </a:srgbClr>
                             </a:solidFill>
                             <a:prstDash val="solid"/>
                             <a:miter lim="800000"/>
                           </a:ln>
                           <a:effectLst/>
                         </wps:spPr>
                         <wps:bodyPr rtlCol="0" anchor="ctr"/>
                       </wps:wsp>
                       <wpg:graphicFrame>
                         <wpg:cNvPr id="10" name="Diagramme 10"/>
                         <wpg:cNvFrPr/>
                         <wpg:xfrm>
                           <a:off x="877730" y="2560935"/>
                           <a:ext cx="2286000" cy="740066"/>
                         </wpg:xfrm>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/diagram">
-                            <dgm:relIds xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:dm="rId20" r:lo="rId21" r:qs="rId22" r:cs="rId23"/>
+                            <dgm:relIds xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:dm="rId19" r:lo="rId20" r:qs="rId21" r:cs="rId22"/>
                           </a:graphicData>
                         </a:graphic>
                       </wpg:graphicFrame>
                       <wpg:graphicFrame>
                         <wpg:cNvPr id="11" name="Diagramme 11"/>
                         <wpg:cNvFrPr/>
                         <wpg:xfrm>
                           <a:off x="6050818" y="2122495"/>
                           <a:ext cx="2286000" cy="632475"/>
                         </wpg:xfrm>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/diagram">
-                            <dgm:relIds xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:dm="rId25" r:lo="rId26" r:qs="rId27" r:cs="rId28"/>
+                            <dgm:relIds xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:dm="rId24" r:lo="rId25" r:qs="rId26" r:cs="rId27"/>
                           </a:graphicData>
                         </a:graphic>
                       </wpg:graphicFrame>
                       <wps:wsp>
                         <wps:cNvPr id="12" name="Flèche à angle droit 12"/>
                         <wps:cNvSpPr/>
                         <wps:spPr>
                           <a:xfrm rot="10800000">
                             <a:off x="771668" y="170063"/>
                             <a:ext cx="2276873" cy="747351"/>
                           </a:xfrm>
                           <a:prstGeom prst="bentUpArrow">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:solidFill>
                             <a:srgbClr val="7030A0"/>
                           </a:solidFill>
                           <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
                             <a:solidFill>
                               <a:srgbClr val="7030A0"/>
                             </a:solidFill>
                             <a:prstDash val="solid"/>
                             <a:miter lim="800000"/>
                           </a:ln>
                           <a:effectLst/>
@@ -3397,107 +3832,107 @@
                   <v:shadow on="t" color="black" opacity="26214f" origin=",.5" offset="0,-3pt"/>
                   <v:textbox>
                     <w:txbxContent>
                       <w:p w14:paraId="704A789F" w14:textId="77777777" w:rsidR="005433F6" w:rsidRDefault="005433F6" w:rsidP="005433F6">
                         <w:pPr>
                           <w:pStyle w:val="NormalWeb"/>
                           <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
                         </w:pPr>
                         <w:r>
                           <w:rPr>
                             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsi="Calibri" w:cstheme="minorBidi"/>
                             <w:b/>
                             <w:bCs/>
                             <w:color w:val="FFFFFF" w:themeColor="background1"/>
                             <w:kern w:val="24"/>
                             <w:sz w:val="36"/>
                             <w:szCs w:val="36"/>
                           </w:rPr>
                           <w:t>Au regard de l’expérience</w:t>
                         </w:r>
                       </w:p>
                     </w:txbxContent>
                   </v:textbox>
                 </v:shape>
                 <v:shape id="Diagramme 5" o:spid="_x0000_s1028" type="#_x0000_t75" style="position:absolute;left:3046;top:13493;width:14939;height:4056;visibility:visible" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQChtKngwwAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/RasJA&#10;FETfhf7DcoW+6UZpVaKriFBoH0pN9AOu2WsSzN5Ndzea/n1XEHwcZuYMs9r0phFXcr62rGAyTkAQ&#10;F1bXXCo4Hj5GCxA+IGtsLJOCP/KwWb8MVphqe+OMrnkoRYSwT1FBFUKbSumLigz6sW2Jo3e2zmCI&#10;0pVSO7xFuGnkNElm0mDNcaHClnYVFZe8Mwq2p+/OZn2RufY4qbuv3/nP/u2k1Ouw3y5BBOrDM/xo&#10;f2oF73C/Em+AXP8DAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAobSp4MMAAADaAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;">
-                  <v:imagedata r:id="rId30" o:title=""/>
+                  <v:imagedata r:id="rId29" o:title=""/>
                   <o:lock v:ext="edit" aspectratio="f"/>
                 </v:shape>
-                <v:shape id="Diagramme 6" o:spid="_x0000_s1029" type="#_x0000_t75" style="position:absolute;left:30816;top:303;width:22180;height:6330;visibility:visible" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCttBM8xAAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvhf6H5Qm91V1LCRLdhKRQEXooaiken9lnEsy+DdnVpP++KxR6HGbmG2adT7YTNxp861jDYq5A&#10;EFfOtFxr+Dq8Py9B+IBssHNMGn7IQ549PqwxNW7kHd32oRYRwj5FDU0IfSqlrxqy6OeuJ47e2Q0W&#10;Q5RDLc2AY4TbTr4olUiLLceFBnt6a6i67K9Wg1uq07EoD6H93GwUl93pu3790PppNhUrEIGm8B/+&#10;a2+NhgTuV+INkNkvAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAK20EzzEAAAA2gAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;">
-                  <v:imagedata r:id="rId31" o:title=""/>
+                <v:shape id="Diagramme 6" o:spid="_x0000_s1029" type="#_x0000_t75" style="position:absolute;left:30816;top:303;width:22180;height:6330;visibility:visible" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCrPh0zxQAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/dasJA&#10;FITvC32H5RR6VzcVDBpdpVgKQkFR48/lIXtMgtmz6e5W49u7QqGXw8x8w0xmnWnEhZyvLSt47yUg&#10;iAuray4V5NuvtyEIH5A1NpZJwY08zKbPTxPMtL3ymi6bUIoIYZ+hgiqENpPSFxUZ9D3bEkfvZJ3B&#10;EKUrpXZ4jXDTyH6SpNJgzXGhwpbmFRXnza9R8HMb9XdhO5gv3ed+dTyk+WLwnSv1+tJ9jEEE6sJ/&#10;+K+90ApSeFyJN0BO7wAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCrPh0zxQAAANoAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;">
+                  <v:imagedata r:id="rId30" o:title=""/>
                   <o:lock v:ext="edit" aspectratio="f"/>
                 </v:shape>
                 <v:shape id="ZoneTexte 13" o:spid="_x0000_s1030" type="#_x0000_t202" style="position:absolute;left:54966;top:9231;width:24691;height:4227;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDgThxVwgAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/NqsIw&#10;FIT3gu8QjuBGrqkuVHqNIorgQhB/8N7lsTm2xeakNLHWtzeC4HKYmW+Y6bwxhaipcrllBYN+BII4&#10;sTrnVMHpuP6ZgHAeWWNhmRQ8ycF81m5NMdb2wXuqDz4VAcIuRgWZ92UspUsyMuj6tiQO3tVWBn2Q&#10;VSp1hY8AN4UcRtFIGsw5LGRY0jKj5Ha4GwW7gTTnv146KmpebS/PYbKy/1ulup1m8QvCU+O/4U97&#10;oxWM4X0l3AA5ewEAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDgThxVwgAAANoAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;" fillcolor="#ffd966">
                   <v:fill color2="#b38600" rotate="t" focusposition=".5,.5" focussize="" colors="0 #ffd966;15073f #e3ab00;45220f #bf9000;63570f #b38600" focus="100%" type="gradientRadial"/>
                   <v:shadow on="t" color="black" opacity="26214f" origin=",.5" offset="0,-3pt"/>
                   <v:textbox>
                     <w:txbxContent>
                       <w:p w14:paraId="1AD5416A" w14:textId="77777777" w:rsidR="005433F6" w:rsidRDefault="005433F6" w:rsidP="005433F6">
                         <w:pPr>
                           <w:pStyle w:val="NormalWeb"/>
                           <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
                         </w:pPr>
                         <w:r>
                           <w:rPr>
                             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsi="Calibri" w:cstheme="minorBidi"/>
                             <w:b/>
                             <w:bCs/>
                             <w:color w:val="FFFFFF" w:themeColor="background1"/>
                             <w:kern w:val="24"/>
                             <w:sz w:val="36"/>
                             <w:szCs w:val="36"/>
                           </w:rPr>
                           <w:t>Au regard des titres</w:t>
                         </w:r>
                       </w:p>
                     </w:txbxContent>
                   </v:textbox>
                 </v:shape>
                 <v:shapetype id="_x0000_t67" coordsize="21600,21600" o:spt="67" adj="16200,5400" path="m0@0l@1@0@1,0@2,0@2@0,21600@0,10800,21600xe">
                   <v:stroke joinstyle="miter"/>
                   <v:formulas>
                     <v:f eqn="val #0"/>
                     <v:f eqn="val #1"/>
                     <v:f eqn="sum height 0 #1"/>
                     <v:f eqn="sum 10800 0 #1"/>
                     <v:f eqn="sum width 0 #0"/>
                     <v:f eqn="prod @4 @3 10800"/>
                     <v:f eqn="sum width 0 @5"/>
                   </v:formulas>
                   <v:path o:connecttype="custom" o:connectlocs="10800,0;0,@0;10800,21600;21600,@0" o:connectangles="270,180,90,0" textboxrect="@1,0,@2,@6"/>
                   <v:handles>
                     <v:h position="#1,#0" xrange="0,10800" yrange="0,21600"/>
                   </v:handles>
                 </v:shapetype>
                 <v:shape id="Flèche vers le bas 8" o:spid="_x0000_s1031" type="#_x0000_t67" style="position:absolute;left:8937;top:17787;width:4235;height:7530;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBtM8jhvgAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Ni8Iw&#10;EL0L/ocwC940rYJKNS0iCl7t7sIeh2a2LW0mpYlt3V+/OQgeH+/7mE2mFQP1rrasIF5FIIgLq2su&#10;FXx9Xpd7EM4ja2wtk4InOcjS+eyIibYj32nIfSlCCLsEFVTed4mUrqjIoFvZjjhwv7Y36APsS6l7&#10;HEO4aeU6irbSYM2hocKOzhUVTf4wCm7Fbrw8N813YyI5/OVDfPq5x0otPqbTAYSnyb/FL/dNKwhb&#10;w5VwA2T6DwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAAAAAA&#10;AABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAAAAAA&#10;AAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAG0zyOG+AAAA2gAAAA8AAAAAAAAA&#10;AAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAADyAgAAAAA=&#10;" adj="15526" fillcolor="#7030a0" strokecolor="#41719c" strokeweight="1pt"/>
                 <v:shape id="Flèche vers le bas 9" o:spid="_x0000_s1032" type="#_x0000_t67" style="position:absolute;left:65537;top:13702;width:4191;height:7096;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBhYfwDxAAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BawIx&#10;FITvBf9DeEIvRbNWKHVrlHZB0Iulqx56e2xeN0s3L0sS3fXfG6HQ4zAz3zDL9WBbcSEfGscKZtMM&#10;BHHldMO1guNhM3kFESKyxtYxKbhSgPVq9LDEXLuev+hSxlokCIccFZgYu1zKUBmyGKauI07ej/MW&#10;Y5K+ltpjn+C2lc9Z9iItNpwWDHZUGKp+y7NV8BRs7D/nJ7Pb+q7sP/bF+fBdKPU4Ht7fQEQa4n/4&#10;r73VChZwv5JugFzdAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAGFh/APEAAAA2gAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" adj="15221" fillcolor="#7030a0" strokecolor="#41719c" strokeweight="1pt"/>
                 <v:shape id="Diagramme 10" o:spid="_x0000_s1033" type="#_x0000_t75" style="position:absolute;left:8545;top:25509;width:23096;height:10764;visibility:visible" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDCiF+2xQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;EIXvBf/DMoKXohs9FJu6ShCFCu1BK/Y6ZKdJaHY27G5j/PfOoeBthvfmvW9Wm8G1qqcQG88G5rMM&#10;FHHpbcOVgfPXfroEFROyxdYzGbhRhM169LTC3PorH6k/pUpJCMccDdQpdbnWsazJYZz5jli0Hx8c&#10;JllDpW3Aq4S7Vi+y7EU7bFgaauxoW1P5e/pzBo67Q6Dnbb/ovj/n5+G1j0Vx+TBmMh6KN1CJhvQw&#10;/1+/W8EXevlFBtDrOwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDCiF+2xQAAANsAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;">
-                  <v:imagedata r:id="rId32" o:title=""/>
+                  <v:imagedata r:id="rId31" o:title=""/>
                   <o:lock v:ext="edit" aspectratio="f"/>
                 </v:shape>
                 <v:shape id="Diagramme 11" o:spid="_x0000_s1034" type="#_x0000_t75" style="position:absolute;left:60328;top:21188;width:13656;height:4055;visibility:visible" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDndKztwAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9LawIx&#10;EL4X/A9hBG81uwVbXY0igqX0tj7u42bcLG4myyaraX99Uyj0Nh/fc1abaFtxp943jhXk0wwEceV0&#10;w7WC03H/PAfhA7LG1jEp+CIPm/XoaYWFdg8u6X4ItUgh7AtUYELoCil9Zciin7qOOHFX11sMCfa1&#10;1D0+Urht5UuWvUqLDacGgx3tDFW3w2AVbAdTXmYuhrfz8F5+5nvzvXBRqck4bpcgAsXwL/5zf+g0&#10;P4ffX9IBcv0DAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAAAAAA&#10;AAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA53Ss7cAAAADbAAAADwAAAAAA&#10;AAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPQCAAAAAA==&#10;">
-                  <v:imagedata r:id="rId33" o:title=""/>
+                  <v:imagedata r:id="rId32" o:title=""/>
                   <o:lock v:ext="edit" aspectratio="f"/>
                 </v:shape>
                 <v:shape id="Flèche à angle droit 12" o:spid="_x0000_s1035" style="position:absolute;left:7716;top:1700;width:22769;height:7474;rotation:180;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" coordsize="2276873,747351" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBUQqm0wgAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/NasJA&#10;EL4LfYdlhF5EN2opEt2EWijUS6GxDzBkxyQmO7tkt0nq07uFQm/z8f3OIZ9MJwbqfWNZwXqVgCAu&#10;rW64UvB1flvuQPiArLGzTAp+yEOePcwOmGo78icNRahEDGGfooI6BJdK6cuaDPqVdcSRu9jeYIiw&#10;r6TucYzhppObJHmWBhuODTU6eq2pbItvo4DH21Mojo37kO22WxStu9rhpNTjfHrZgwg0hX/xn/td&#10;x/kb+P0lHiCzOwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBUQqm0wgAAANsAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;" path="m,560513r1996616,l1996616,186838r-93418,l2090035,r186838,186838l2183454,186838r,560513l,747351,,560513xe" fillcolor="#7030a0" strokecolor="#7030a0" strokeweight="1pt">
                   <v:stroke joinstyle="miter"/>
                   <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,560513;1996616,560513;1996616,186838;1903198,186838;2090035,0;2276873,186838;2183454,186838;2183454,747351;0,747351;0,560513" o:connectangles="0,0,0,0,0,0,0,0,0,0"/>
                 </v:shape>
                 <v:shape id="Flèche à angle droit 13" o:spid="_x0000_s1036" style="position:absolute;left:53158;top:1810;width:18346;height:7364;rotation:180;flip:x;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" coordsize="1834599,736374" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBpF3nvwgAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9La8JA&#10;EL4X+h+WKfSmm2qxEl1FFCG9CMb6OE6z02xodjZktxr/vSsIvc3H95zpvLO1OFPrK8cK3voJCOLC&#10;6YpLBV+7dW8MwgdkjbVjUnAlD/PZ89MUU+0uvKVzHkoRQ9inqMCE0KRS+sKQRd93DXHkflxrMUTY&#10;llK3eInhtpaDJBlJixXHBoMNLQ0Vv/mfVVBdP1b779OnPY3fD2YjuyynY6bU60u3mIAI1IV/8cOd&#10;6Th/CPdf4gFydgMAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBpF3nvwgAAANsAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;" path="m,552281r1558459,l1558459,184094r-92047,l1650506,r184093,184094l1742552,184094r,552280l,736374,,552281xe" fillcolor="#7030a0" strokecolor="#7030a0" strokeweight="1pt">
                   <v:stroke joinstyle="miter"/>
                   <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,552281;1558459,552281;1558459,184094;1466412,184094;1650506,0;1834599,184094;1742552,184094;1742552,736374;0,736374;0,552281" o:connectangles="0,0,0,0,0,0,0,0,0,0"/>
                 </v:shape>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="7912BBCC" w14:textId="77777777" w:rsidR="005433F6" w:rsidRDefault="005433F6" w:rsidP="005433F6">
       <w:pPr>
         <w:spacing w:after="400"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
@@ -3655,61 +4090,50 @@
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
         <w:spacing w:after="400"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000E73AD">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Tout dossier incomplet dans la partie expériences, ne sera pas étudié.</w:t>
       </w:r>
-    </w:p>
-[...9 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p w14:paraId="3C4C0AEC" w14:textId="77777777" w:rsidR="002305D9" w:rsidRPr="005054AD" w:rsidRDefault="00462192" w:rsidP="008532A8">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
         <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent1" w:themeFillTint="33"/>
         <w:spacing w:after="180"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005054AD">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Les c</w:t>
       </w:r>
       <w:r w:rsidR="002305D9" w:rsidRPr="005054AD">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
         </w:rPr>
@@ -5873,5647 +6297,2858 @@
               <w:t xml:space="preserve">Construire un compte-rendu élaboré </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="508F9236" w14:textId="77777777" w:rsidR="00176817" w:rsidRPr="00975E2E" w:rsidRDefault="00975E2E" w:rsidP="00975E2E">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00975E2E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Rendre compte dans des délais compatibles avec la cinétique de la situation et des enjeux identifiés </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3BFD9DED" w14:textId="77777777" w:rsidR="005433F6" w:rsidRPr="000F2BBC" w:rsidRDefault="005433F6" w:rsidP="005433F6">
+    <w:p w14:paraId="3B23303E" w14:textId="77777777" w:rsidR="00124173" w:rsidRDefault="00124173" w:rsidP="005433F6">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
         <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent1" w:themeFillTint="33"/>
         <w:spacing w:before="7600"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00124173" w:rsidSect="00117D39">
+          <w:footerReference w:type="default" r:id="rId33"/>
+          <w:pgSz w:w="11906" w:h="16838"/>
+          <w:pgMar w:top="851" w:right="1274" w:bottom="1418" w:left="1418" w:header="709" w:footer="709" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:titlePg/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3BFD9DED" w14:textId="3054AAA4" w:rsidR="005433F6" w:rsidRPr="000F2BBC" w:rsidRDefault="005433F6" w:rsidP="00124173">
+      <w:pPr>
+        <w:pStyle w:val="Titre2"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent1" w:themeFillTint="33"/>
+        <w:spacing w:before="240"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000F2BBC">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Demande de dispense au regard de l’expérience</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BA0593A" w14:textId="77777777" w:rsidR="005433F6" w:rsidRPr="00451499" w:rsidRDefault="005433F6" w:rsidP="005433F6">
+    <w:p w14:paraId="186AE8BE" w14:textId="47FA56FB" w:rsidR="00124173" w:rsidRPr="00124173" w:rsidRDefault="005433F6" w:rsidP="00124173">
       <w:pPr>
         <w:spacing w:before="100" w:after="80"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00451499">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Dans le cadre d’une dispense à partir d’expériences professionnelles, vous devez démontrer que vous avez au minimum un an d’expérience </w:t>
       </w:r>
       <w:r w:rsidRPr="005B131B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>de chef de groupe</w:t>
       </w:r>
       <w:r w:rsidRPr="00451499">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> ou équivalent, dans un autre environnement que celui des services d’incendie et de secours et que vous avez développé les compétences requises, à travers les activités exercées.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="218BCE87" w14:textId="77777777" w:rsidR="005433F6" w:rsidRDefault="005433F6" w:rsidP="005433F6">
-[...32 lines deleted...]
-    <w:p w14:paraId="0B7EDD53" w14:textId="77777777" w:rsidR="00A4237D" w:rsidRPr="000F2BBC" w:rsidRDefault="00A4237D" w:rsidP="005433F6">
+    <w:p w14:paraId="0B7EDD53" w14:textId="69E7B638" w:rsidR="00A4237D" w:rsidRDefault="00124173" w:rsidP="00124173">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="5103"/>
           <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
+      <w:bookmarkStart w:id="1" w:name="_Hlk228284303"/>
+      <w:r w:rsidRPr="00124173">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>(À remplir par le candidat. La précision du vocabulaire technique utilisé est déterminante pour l'examen du dossier par la commission.)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:p w14:paraId="794676C7" w14:textId="77777777" w:rsidR="00124173" w:rsidRPr="000F2BBC" w:rsidRDefault="00124173" w:rsidP="00124173">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="dot" w:pos="5103"/>
+          <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
-        <w:tblW w:w="10220" w:type="dxa"/>
-[...1 lines deleted...]
-        <w:tblLayout w:type="fixed"/>
+        <w:tblW w:w="14596" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2127"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="14"/>
+        <w:gridCol w:w="3068"/>
+        <w:gridCol w:w="4582"/>
+        <w:gridCol w:w="6946"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A4237D" w:rsidRPr="000F2BBC" w14:paraId="1279AD51" w14:textId="77777777" w:rsidTr="00A4237D">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="00C272E1" w:rsidRPr="00C272E1" w14:paraId="35FBFF82" w14:textId="77777777" w:rsidTr="00FB6937">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2127" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="3068" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1CFD692F" w14:textId="77777777" w:rsidR="00A4237D" w:rsidRPr="003B0474" w:rsidRDefault="00A4237D" w:rsidP="00376088">
+          <w:p w14:paraId="58A4FBF1" w14:textId="69FBC161" w:rsidR="00C272E1" w:rsidRPr="00C272E1" w:rsidRDefault="00C272E1" w:rsidP="005433F6">
             <w:pPr>
-              <w:jc w:val="center"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
+                <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003B0474">
+            <w:r w:rsidRPr="00C272E1">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
+                <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Blocs de compétences demandées</w:t>
-[...8 lines deleted...]
-              <w:t> :</w:t>
+              <w:t>ACTIVITÉS / BLOCS DE COMPÉTENCES</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8093" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:tcW w:w="4582" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="40B8F41C" w14:textId="77777777" w:rsidR="00A4237D" w:rsidRPr="003B0474" w:rsidRDefault="00A4237D" w:rsidP="00376088">
+          <w:p w14:paraId="4C62397F" w14:textId="4B9E5A7C" w:rsidR="00C272E1" w:rsidRPr="00C272E1" w:rsidRDefault="00C272E1" w:rsidP="005433F6">
             <w:pPr>
-              <w:tabs>
-[...3 lines deleted...]
-              <w:jc w:val="center"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
+                <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00C272E1">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
+                <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Description de la situation, activités réalisées, compétences mobilisées.</w:t>
+              <w:t>SITUATION DÉTAILLÉE (Lieu, Date, Nature du risque, Moyens engagés)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6946" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="310010B3" w14:textId="77777777" w:rsidR="00C272E1" w:rsidRDefault="00C272E1" w:rsidP="005433F6">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C272E1">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>DÉTAIL DES SAVOIRS-AGIR MOBILISÉS</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6F449B05" w14:textId="29F01A94" w:rsidR="00FB6937" w:rsidRPr="00C272E1" w:rsidRDefault="00FB6937" w:rsidP="005433F6">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Consigne :</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> Cochez les savoirs-agir et précisez impérativement :</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A4237D" w:rsidRPr="000F2BBC" w14:paraId="2BEA06E2" w14:textId="77777777" w:rsidTr="00A4237D">
+      <w:tr w:rsidR="00C272E1" w:rsidRPr="00C272E1" w14:paraId="1C396F7A" w14:textId="77777777" w:rsidTr="00FB6937">
         <w:trPr>
-          <w:gridAfter w:val="1"/>
-[...1 lines deleted...]
-          <w:trHeight w:val="1027"/>
+          <w:trHeight w:val="551"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2127" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="3068" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="60FAB96A" w14:textId="77777777" w:rsidR="00A4237D" w:rsidRPr="003B0474" w:rsidRDefault="00A4237D" w:rsidP="00376088">
+          <w:p w14:paraId="1F85FF43" w14:textId="29C36C7F" w:rsidR="00C272E1" w:rsidRPr="00C272E1" w:rsidRDefault="00C272E1" w:rsidP="00C272E1">
             <w:pPr>
-              <w:jc w:val="center"/>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="17"/>
+              </w:numPr>
+              <w:ind w:left="306"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-                <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0049565D">
+            <w:r w:rsidRPr="00C272E1">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Commander en position de COS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:tcW w:w="4582" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0DA8122B" w14:textId="77777777" w:rsidR="00A4237D" w:rsidRDefault="00A4237D" w:rsidP="00A4237D">
+          <w:p w14:paraId="2234BFCF" w14:textId="000CE24F" w:rsidR="00C272E1" w:rsidRPr="00C272E1" w:rsidRDefault="00C272E1" w:rsidP="005433F6">
             <w:pPr>
-              <w:tabs>
-[...2 lines deleted...]
-              <w:spacing w:before="100"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
-                <w:szCs w:val="14"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009E1D8B">
+            <w:r w:rsidRPr="00C272E1">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
-                <w:szCs w:val="14"/>
-[...1 lines deleted...]
-              <w:t>1</w:t>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Lieu :</w:t>
             </w:r>
-            <w:r w:rsidRPr="009E1D8B">
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                </w:rPr>
+                <w:id w:val="122433660"/>
+                <w:placeholder>
+                  <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidRPr="00C272E1">
+                  <w:rPr>
+                    <w:rStyle w:val="Textedelespacerserv"/>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+          <w:p w14:paraId="3E64524A" w14:textId="77777777" w:rsidR="00FB6937" w:rsidRDefault="00FB6937" w:rsidP="005433F6">
+            <w:pPr>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
-                <w:szCs w:val="14"/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="009E1D8B">
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="285910C2" w14:textId="5CAB9AF3" w:rsidR="00C272E1" w:rsidRPr="00C272E1" w:rsidRDefault="00C272E1" w:rsidP="005433F6">
+            <w:pPr>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
-                <w:szCs w:val="14"/>
-[...3 lines deleted...]
-            <w:r>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C272E1">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
-                <w:szCs w:val="14"/>
-[...1 lines deleted...]
-              <w:t>:</w:t>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Date :</w:t>
             </w:r>
-            <w:r w:rsidRPr="009E1D8B">
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                </w:rPr>
+                <w:id w:val="-1054084180"/>
+                <w:placeholder>
+                  <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidRPr="00C272E1">
+                  <w:rPr>
+                    <w:rStyle w:val="Textedelespacerserv"/>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+          <w:p w14:paraId="3C44B752" w14:textId="77777777" w:rsidR="00FB6937" w:rsidRDefault="00FB6937" w:rsidP="005433F6">
+            <w:pPr>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
-                <w:szCs w:val="14"/>
-[...1 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3837D482" w14:textId="29B5BDF2" w:rsidR="00C272E1" w:rsidRPr="00C272E1" w:rsidRDefault="00C272E1" w:rsidP="005433F6">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C272E1">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Nature du risque :</w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                </w:rPr>
+                <w:id w:val="-2128230419"/>
+                <w:placeholder>
+                  <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidRPr="00C272E1">
+                  <w:rPr>
+                    <w:rStyle w:val="Textedelespacerserv"/>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+          <w:p w14:paraId="40E6E1EF" w14:textId="77777777" w:rsidR="00FB6937" w:rsidRDefault="00FB6937" w:rsidP="005433F6">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="729E696E" w14:textId="3339866D" w:rsidR="00C272E1" w:rsidRPr="00C272E1" w:rsidRDefault="00C272E1" w:rsidP="005433F6">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C272E1">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Moyens engagés :</w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                </w:rPr>
+                <w:id w:val="-633488462"/>
+                <w:placeholder>
+                  <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidRPr="00C272E1">
+                  <w:rPr>
+                    <w:rStyle w:val="Textedelespacerserv"/>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6946" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3DABC93C" w14:textId="5BD75CB4" w:rsidR="00C272E1" w:rsidRDefault="009F5826" w:rsidP="00124173">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                  <w:lang w:eastAsia="fr-FR"/>
+                </w:rPr>
+                <w:id w:val="419846890"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00FB6937">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                    <w:lang w:eastAsia="fr-FR"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00C272E1" w:rsidRPr="00C272E1">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> J'ai </w:t>
+            </w:r>
+            <w:r w:rsidR="00C272E1" w:rsidRPr="00C272E1">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+              <w:t>défini les priorités</w:t>
+            </w:r>
+            <w:r w:rsidR="00C272E1" w:rsidRPr="00C272E1">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> en fonction des enjeux et de la cinétique.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7CB32234" w14:textId="7CB05E85" w:rsidR="00FB6937" w:rsidRPr="00FB6937" w:rsidRDefault="00FB6937" w:rsidP="00FB6937">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB6937">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+              <w:t>La problématique rencontrée.</w:t>
             </w:r>
           </w:p>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
-                <w:szCs w:val="14"/>
-[...1 lines deleted...]
-              <w:id w:val="-1585844634"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+              <w:id w:val="77717600"/>
               <w:placeholder>
-                <w:docPart w:val="2B979836424A485F95C0AE22542CB83B"/>
+                <w:docPart w:val="E9BD841CBBD24FABA1218546A0431FE6"/>
               </w:placeholder>
               <w:showingPlcHdr/>
-              <w:text/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="03CDBC5D" w14:textId="77777777" w:rsidR="00A4237D" w:rsidRDefault="00A4237D" w:rsidP="00A4237D">
+              <w:p w14:paraId="7F342B02" w14:textId="77777777" w:rsidR="00FB6937" w:rsidRPr="00FB6937" w:rsidRDefault="00FB6937" w:rsidP="00FB6937">
                 <w:pPr>
-                  <w:tabs>
-[...1 lines deleted...]
-                  </w:tabs>
                   <w:rPr>
-                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                     <w:sz w:val="18"/>
-                    <w:szCs w:val="14"/>
+                    <w:szCs w:val="18"/>
+                    <w:lang w:eastAsia="fr-FR"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00270A31">
+                <w:r w:rsidRPr="00754B2D">
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
                   </w:rPr>
                   <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
+          <w:p w14:paraId="0F62F154" w14:textId="77777777" w:rsidR="00FB6937" w:rsidRDefault="00FB6937" w:rsidP="00FB6937">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB6937">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+              <w:t>La solution que vous avez apportée.</w:t>
+            </w:r>
+          </w:p>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
-                <w:szCs w:val="14"/>
-[...1 lines deleted...]
-              <w:id w:val="2083722307"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+              <w:id w:val="610319415"/>
               <w:placeholder>
-                <w:docPart w:val="2B979836424A485F95C0AE22542CB83B"/>
+                <w:docPart w:val="E9BD841CBBD24FABA1218546A0431FE6"/>
               </w:placeholder>
               <w:showingPlcHdr/>
-              <w:text/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="06BFECDE" w14:textId="77777777" w:rsidR="00A4237D" w:rsidRPr="009E1D8B" w:rsidRDefault="00A4237D" w:rsidP="00A4237D">
+              <w:p w14:paraId="61D0D1E5" w14:textId="77777777" w:rsidR="00FB6937" w:rsidRPr="00FB6937" w:rsidRDefault="00FB6937" w:rsidP="00FB6937">
                 <w:pPr>
-                  <w:tabs>
-[...2 lines deleted...]
-                  <w:spacing w:before="100"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                    <w:lang w:eastAsia="fr-FR"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00754B2D">
+                  <w:rPr>
+                    <w:rStyle w:val="Textedelespacerserv"/>
+                  </w:rPr>
+                  <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+          <w:p w14:paraId="78E43BEA" w14:textId="77777777" w:rsidR="00124173" w:rsidRPr="00C272E1" w:rsidRDefault="00124173" w:rsidP="00124173">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1CF67271" w14:textId="5260469C" w:rsidR="00C272E1" w:rsidRDefault="009F5826" w:rsidP="00124173">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                  <w:lang w:eastAsia="fr-FR"/>
+                </w:rPr>
+                <w:id w:val="-111825280"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00C272E1" w:rsidRPr="00C272E1">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                    <w:lang w:eastAsia="fr-FR"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00C272E1" w:rsidRPr="00C272E1">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> J'ai </w:t>
+            </w:r>
+            <w:r w:rsidR="00C272E1" w:rsidRPr="00C272E1">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+              <w:t>organisé les actions dans le temps</w:t>
+            </w:r>
+            <w:r w:rsidR="00C272E1" w:rsidRPr="00C272E1">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="356AB6AA" w14:textId="1526FDD2" w:rsidR="00FB6937" w:rsidRPr="00FB6937" w:rsidRDefault="00FB6937" w:rsidP="00FB6937">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="20"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB6937">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+              <w:t>La problématique rencontrée.</w:t>
+            </w:r>
+          </w:p>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+              <w:id w:val="664360825"/>
+              <w:placeholder>
+                <w:docPart w:val="3AC80E7E181246F8962A9940B5C5F371"/>
+              </w:placeholder>
+              <w:showingPlcHdr/>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:p w14:paraId="59EE5D24" w14:textId="77777777" w:rsidR="00FB6937" w:rsidRPr="00FB6937" w:rsidRDefault="00FB6937" w:rsidP="00FB6937">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                    <w:lang w:eastAsia="fr-FR"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00754B2D">
+                  <w:rPr>
+                    <w:rStyle w:val="Textedelespacerserv"/>
+                  </w:rPr>
+                  <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+          <w:p w14:paraId="28780F90" w14:textId="77777777" w:rsidR="00FB6937" w:rsidRDefault="00FB6937" w:rsidP="00FB6937">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="20"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB6937">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+              <w:t>La solution que vous avez apportée.</w:t>
+            </w:r>
+          </w:p>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+              <w:id w:val="166910493"/>
+              <w:placeholder>
+                <w:docPart w:val="3AC80E7E181246F8962A9940B5C5F371"/>
+              </w:placeholder>
+              <w:showingPlcHdr/>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:p w14:paraId="5281AC68" w14:textId="4E61EBE5" w:rsidR="00124173" w:rsidRPr="00C272E1" w:rsidRDefault="00FB6937" w:rsidP="00124173">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                    <w:lang w:eastAsia="fr-FR"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00754B2D">
+                  <w:rPr>
+                    <w:rStyle w:val="Textedelespacerserv"/>
+                  </w:rPr>
+                  <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+          <w:p w14:paraId="35912661" w14:textId="5F9CFA1B" w:rsidR="00C272E1" w:rsidRPr="00C272E1" w:rsidRDefault="009F5826" w:rsidP="00124173">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                  <w:lang w:eastAsia="fr-FR"/>
+                </w:rPr>
+                <w:id w:val="333956848"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00C272E1" w:rsidRPr="00C272E1">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                    <w:lang w:eastAsia="fr-FR"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00C272E1" w:rsidRPr="00C272E1">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> J'ai </w:t>
+            </w:r>
+            <w:r w:rsidR="00C272E1" w:rsidRPr="00C272E1">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+              <w:t>partagé la tactique</w:t>
+            </w:r>
+            <w:r w:rsidR="00C272E1" w:rsidRPr="00C272E1">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> avec les chefs d'agrès et les partenaires.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3F4DD548" w14:textId="77777777" w:rsidR="00FB6937" w:rsidRPr="00FB6937" w:rsidRDefault="00FB6937" w:rsidP="00FB6937">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="21"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB6937">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+              <w:t>Comment vous les avez mis en œuvre.</w:t>
+            </w:r>
+          </w:p>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+              <w:id w:val="-919410402"/>
+              <w:placeholder>
+                <w:docPart w:val="C8219CA38EDB49BB87352EEC80F7A762"/>
+              </w:placeholder>
+              <w:showingPlcHdr/>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:p w14:paraId="27FC10FC" w14:textId="77777777" w:rsidR="00FB6937" w:rsidRPr="00FB6937" w:rsidRDefault="00FB6937" w:rsidP="00FB6937">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                    <w:lang w:eastAsia="fr-FR"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00754B2D">
+                  <w:rPr>
+                    <w:rStyle w:val="Textedelespacerserv"/>
+                  </w:rPr>
+                  <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+          <w:p w14:paraId="0C24679F" w14:textId="2BF86F7C" w:rsidR="00FB6937" w:rsidRPr="00FB6937" w:rsidRDefault="00FB6937" w:rsidP="00FB6937">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="21"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB6937">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+              <w:t>La problématique rencontrée.</w:t>
+            </w:r>
+          </w:p>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+              <w:id w:val="-2037726387"/>
+              <w:placeholder>
+                <w:docPart w:val="C8219CA38EDB49BB87352EEC80F7A762"/>
+              </w:placeholder>
+              <w:showingPlcHdr/>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:p w14:paraId="6BA7EA98" w14:textId="77777777" w:rsidR="00FB6937" w:rsidRPr="00FB6937" w:rsidRDefault="00FB6937" w:rsidP="00FB6937">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                    <w:lang w:eastAsia="fr-FR"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00754B2D">
+                  <w:rPr>
+                    <w:rStyle w:val="Textedelespacerserv"/>
+                  </w:rPr>
+                  <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+          <w:p w14:paraId="23DFAD06" w14:textId="77777777" w:rsidR="00FB6937" w:rsidRDefault="00FB6937" w:rsidP="00FB6937">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="21"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB6937">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+              <w:t>La solution que vous avez apportée.</w:t>
+            </w:r>
+          </w:p>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+              <w:id w:val="-1136410809"/>
+              <w:placeholder>
+                <w:docPart w:val="C8219CA38EDB49BB87352EEC80F7A762"/>
+              </w:placeholder>
+              <w:showingPlcHdr/>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:p w14:paraId="56FD96EB" w14:textId="77777777" w:rsidR="00FB6937" w:rsidRPr="00FB6937" w:rsidRDefault="00FB6937" w:rsidP="00FB6937">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                    <w:lang w:eastAsia="fr-FR"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00754B2D">
+                  <w:rPr>
+                    <w:rStyle w:val="Textedelespacerserv"/>
+                  </w:rPr>
+                  <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+          <w:p w14:paraId="423F94BA" w14:textId="346011DA" w:rsidR="00C272E1" w:rsidRPr="00C272E1" w:rsidRDefault="00C272E1" w:rsidP="005433F6">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C272E1" w:rsidRPr="00C272E1" w14:paraId="357C75F0" w14:textId="77777777" w:rsidTr="00FB6937">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3068" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="62764EDF" w14:textId="425A6010" w:rsidR="00C272E1" w:rsidRPr="00C272E1" w:rsidRDefault="00C272E1" w:rsidP="00C272E1">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="17"/>
+              </w:numPr>
+              <w:ind w:left="306"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C272E1">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Commander en position de chef de secteur</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4582" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="071EB1DE" w14:textId="77777777" w:rsidR="00831E4F" w:rsidRDefault="00831E4F" w:rsidP="00C272E1">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00831E4F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Précisez le secteur confié par le </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00831E4F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>COS</w:t>
+            </w:r>
+            <w:r w:rsidR="00C272E1" w:rsidRPr="00C272E1">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+          <w:p w14:paraId="1D45E4CB" w14:textId="79713582" w:rsidR="00C272E1" w:rsidRPr="00C272E1" w:rsidRDefault="009F5826" w:rsidP="00C272E1">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                </w:rPr>
+                <w:id w:val="-503514667"/>
+                <w:placeholder>
+                  <w:docPart w:val="ECADA3AC6B5E4BD987F505796D57F924"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00C272E1" w:rsidRPr="00C272E1">
+                  <w:rPr>
+                    <w:rStyle w:val="Textedelespacerserv"/>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+          <w:p w14:paraId="5E4DAA7B" w14:textId="77777777" w:rsidR="00FB6937" w:rsidRDefault="00FB6937" w:rsidP="00C272E1">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6FBC99A6" w14:textId="3F9A4C05" w:rsidR="00C272E1" w:rsidRPr="00C272E1" w:rsidRDefault="00C272E1" w:rsidP="00C272E1">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6946" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6902FD52" w14:textId="77777777" w:rsidR="00C272E1" w:rsidRPr="00C272E1" w:rsidRDefault="00C272E1" w:rsidP="00C272E1">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C272E1">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C272E1">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> J'ai </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00776E93">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>préparé mon groupe</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C272E1">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (mobilisation anticipée/inopinée des moyens).</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="76D32E3C" w14:textId="03F271A6" w:rsidR="00FB6937" w:rsidRPr="00FB6937" w:rsidRDefault="00FB6937" w:rsidP="00FB6937">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="23"/>
+              </w:numPr>
+              <w:ind w:left="595"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB6937">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+              <w:t>La problématique rencontrée</w:t>
+            </w:r>
+            <w:r w:rsidR="00831E4F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+              <w:id w:val="-1200320242"/>
+              <w:placeholder>
+                <w:docPart w:val="B3C9E741A47E469F937428DDE1820AFB"/>
+              </w:placeholder>
+              <w:showingPlcHdr/>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:p w14:paraId="1EA1A17F" w14:textId="77777777" w:rsidR="00FB6937" w:rsidRPr="00FB6937" w:rsidRDefault="00FB6937" w:rsidP="00FB6937">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                    <w:lang w:eastAsia="fr-FR"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00754B2D">
+                  <w:rPr>
+                    <w:rStyle w:val="Textedelespacerserv"/>
+                  </w:rPr>
+                  <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+          <w:p w14:paraId="39BD359E" w14:textId="77777777" w:rsidR="00FB6937" w:rsidRPr="00FB6937" w:rsidRDefault="00FB6937" w:rsidP="00FB6937">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="23"/>
+              </w:numPr>
+              <w:ind w:left="595"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB6937">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+              <w:t>La solution que vous avez apportée.</w:t>
+            </w:r>
+          </w:p>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+              <w:id w:val="688109650"/>
+              <w:placeholder>
+                <w:docPart w:val="B3C9E741A47E469F937428DDE1820AFB"/>
+              </w:placeholder>
+              <w:showingPlcHdr/>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:p w14:paraId="2ABEB5E2" w14:textId="77777777" w:rsidR="00FB6937" w:rsidRPr="00FB6937" w:rsidRDefault="00FB6937" w:rsidP="00FB6937">
+                <w:pPr>
+                  <w:ind w:left="28"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                    <w:lang w:eastAsia="fr-FR"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00754B2D">
+                  <w:rPr>
+                    <w:rStyle w:val="Textedelespacerserv"/>
+                  </w:rPr>
+                  <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+          <w:p w14:paraId="32BD17F2" w14:textId="77777777" w:rsidR="00C272E1" w:rsidRPr="00C272E1" w:rsidRDefault="00C272E1" w:rsidP="00C272E1">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="07834832" w14:textId="7163B7BE" w:rsidR="00FB6937" w:rsidRPr="00831E4F" w:rsidRDefault="00C272E1" w:rsidP="00831E4F">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C272E1">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C272E1">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Je me suis </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00776E93">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>approprié la tactique définie par le COS</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C272E1">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> sur mon secteur.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5275531F" w14:textId="709176D0" w:rsidR="00FB6937" w:rsidRPr="00FB6937" w:rsidRDefault="00FB6937" w:rsidP="00FB6937">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="23"/>
+              </w:numPr>
+              <w:ind w:left="595"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB6937">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+              <w:t>La problématique rencontrée</w:t>
+            </w:r>
+            <w:r w:rsidR="00831E4F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+              <w:id w:val="-37823777"/>
+              <w:placeholder>
+                <w:docPart w:val="70B54E04AA834E599FBA2CFEE58F1F72"/>
+              </w:placeholder>
+              <w:showingPlcHdr/>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:p w14:paraId="7A02A580" w14:textId="77777777" w:rsidR="00FB6937" w:rsidRPr="00FB6937" w:rsidRDefault="00FB6937" w:rsidP="00FB6937">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                    <w:lang w:eastAsia="fr-FR"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00754B2D">
+                  <w:rPr>
+                    <w:rStyle w:val="Textedelespacerserv"/>
+                  </w:rPr>
+                  <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+          <w:p w14:paraId="52940627" w14:textId="77777777" w:rsidR="00FB6937" w:rsidRPr="00FB6937" w:rsidRDefault="00FB6937" w:rsidP="00FB6937">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="23"/>
+              </w:numPr>
+              <w:ind w:left="595"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB6937">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+              <w:t>La solution que vous avez apportée.</w:t>
+            </w:r>
+          </w:p>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+              <w:id w:val="296423393"/>
+              <w:placeholder>
+                <w:docPart w:val="70B54E04AA834E599FBA2CFEE58F1F72"/>
+              </w:placeholder>
+              <w:showingPlcHdr/>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:p w14:paraId="13BCDA51" w14:textId="77777777" w:rsidR="00FB6937" w:rsidRPr="00FB6937" w:rsidRDefault="00FB6937" w:rsidP="00FB6937">
+                <w:pPr>
+                  <w:ind w:left="28"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                    <w:lang w:eastAsia="fr-FR"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00754B2D">
+                  <w:rPr>
+                    <w:rStyle w:val="Textedelespacerserv"/>
+                  </w:rPr>
+                  <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+          <w:p w14:paraId="5B3DC9C6" w14:textId="77777777" w:rsidR="00C272E1" w:rsidRPr="00C272E1" w:rsidRDefault="00C272E1" w:rsidP="00C272E1">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6C72915C" w14:textId="77777777" w:rsidR="00C272E1" w:rsidRPr="00C272E1" w:rsidRDefault="00C272E1" w:rsidP="00C272E1">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C272E1">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C272E1">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> J'ai </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00776E93">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>décliné la tactique</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C272E1">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> en fonction des agrès disponibles.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6F0AEA34" w14:textId="77147DD5" w:rsidR="00FB6937" w:rsidRPr="00FB6937" w:rsidRDefault="00FB6937" w:rsidP="00FB6937">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="23"/>
+              </w:numPr>
+              <w:ind w:left="595"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB6937">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+              <w:t>La problématique rencontrée.</w:t>
+            </w:r>
+          </w:p>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+              <w:id w:val="-385952104"/>
+              <w:placeholder>
+                <w:docPart w:val="398A2AE81C9F4876B9134DDCF4A7EC21"/>
+              </w:placeholder>
+              <w:showingPlcHdr/>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:p w14:paraId="10C7B8F1" w14:textId="77777777" w:rsidR="00FB6937" w:rsidRPr="00FB6937" w:rsidRDefault="00FB6937" w:rsidP="00FB6937">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                    <w:lang w:eastAsia="fr-FR"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00754B2D">
+                  <w:rPr>
+                    <w:rStyle w:val="Textedelespacerserv"/>
+                  </w:rPr>
+                  <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+          <w:p w14:paraId="590EA654" w14:textId="77777777" w:rsidR="00FB6937" w:rsidRPr="00FB6937" w:rsidRDefault="00FB6937" w:rsidP="00FB6937">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="23"/>
+              </w:numPr>
+              <w:ind w:left="595"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB6937">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+              <w:t>La solution que vous avez apportée.</w:t>
+            </w:r>
+          </w:p>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+              <w:id w:val="-419871011"/>
+              <w:placeholder>
+                <w:docPart w:val="398A2AE81C9F4876B9134DDCF4A7EC21"/>
+              </w:placeholder>
+              <w:showingPlcHdr/>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:p w14:paraId="7E3FA91A" w14:textId="5EE5AAA4" w:rsidR="00831E4F" w:rsidRPr="00FB6937" w:rsidRDefault="00FB6937" w:rsidP="00831E4F">
+                <w:pPr>
+                  <w:ind w:left="28"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                    <w:lang w:eastAsia="fr-FR"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00754B2D">
+                  <w:rPr>
+                    <w:rStyle w:val="Textedelespacerserv"/>
+                  </w:rPr>
+                  <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+          <w:p w14:paraId="315F70F0" w14:textId="74D9AA6E" w:rsidR="00FB6937" w:rsidRPr="00FB6937" w:rsidRDefault="00FB6937" w:rsidP="00FB6937">
+            <w:pPr>
+              <w:ind w:left="28"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C272E1" w:rsidRPr="00C272E1" w14:paraId="5A470ACE" w14:textId="77777777" w:rsidTr="00FB6937">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3068" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="02C54E5C" w14:textId="1372DE87" w:rsidR="00C272E1" w:rsidRPr="00C272E1" w:rsidRDefault="00C272E1" w:rsidP="00C272E1">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="17"/>
+              </w:numPr>
+              <w:ind w:left="306"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C272E1">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Assurer les fonctions dédiées en poste de commandement</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4582" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F766A2A" w14:textId="77777777" w:rsidR="00831E4F" w:rsidRDefault="00831E4F" w:rsidP="00C272E1">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00831E4F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Type de PC et fonction occupée (Moyens ou Rens).</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="665BCE8D" w14:textId="63FB0186" w:rsidR="00C272E1" w:rsidRPr="00C272E1" w:rsidRDefault="009F5826" w:rsidP="00C272E1">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                </w:rPr>
+                <w:id w:val="2125032314"/>
+                <w:placeholder>
+                  <w:docPart w:val="DB44E124A07D4077B7139527F29AADB0"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00C272E1" w:rsidRPr="00C272E1">
+                  <w:rPr>
+                    <w:rStyle w:val="Textedelespacerserv"/>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6946" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E6DE023" w14:textId="77777777" w:rsidR="00C272E1" w:rsidRPr="00C272E1" w:rsidRDefault="00C272E1" w:rsidP="00C272E1">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C272E1">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C272E1">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> J'ai </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00776E93">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>assuré la fonction "Moyens"</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C272E1">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (coordination et distribution des moyens).</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="28D4E33E" w14:textId="4B81CBCB" w:rsidR="00FB6937" w:rsidRPr="00FB6937" w:rsidRDefault="00FB6937" w:rsidP="00FB6937">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="23"/>
+              </w:numPr>
+              <w:ind w:left="595"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB6937">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+              <w:t>La problématique rencontrée.</w:t>
+            </w:r>
+          </w:p>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+              <w:id w:val="-493484712"/>
+              <w:placeholder>
+                <w:docPart w:val="C3EF1AEF21274221855B65CC9B222F5E"/>
+              </w:placeholder>
+              <w:showingPlcHdr/>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:p w14:paraId="0A1E90BA" w14:textId="77777777" w:rsidR="00FB6937" w:rsidRPr="00FB6937" w:rsidRDefault="00FB6937" w:rsidP="00FB6937">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                    <w:lang w:eastAsia="fr-FR"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00754B2D">
+                  <w:rPr>
+                    <w:rStyle w:val="Textedelespacerserv"/>
+                  </w:rPr>
+                  <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+          <w:p w14:paraId="51A2EE52" w14:textId="77777777" w:rsidR="00FB6937" w:rsidRPr="00FB6937" w:rsidRDefault="00FB6937" w:rsidP="00FB6937">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="23"/>
+              </w:numPr>
+              <w:ind w:left="595"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB6937">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+              <w:t>La solution que vous avez apportée.</w:t>
+            </w:r>
+          </w:p>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+              <w:id w:val="1292786705"/>
+              <w:placeholder>
+                <w:docPart w:val="C3EF1AEF21274221855B65CC9B222F5E"/>
+              </w:placeholder>
+              <w:showingPlcHdr/>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:p w14:paraId="729DB191" w14:textId="77777777" w:rsidR="00FB6937" w:rsidRPr="00FB6937" w:rsidRDefault="00FB6937" w:rsidP="00FB6937">
+                <w:pPr>
+                  <w:ind w:left="28"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                    <w:lang w:eastAsia="fr-FR"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00754B2D">
+                  <w:rPr>
+                    <w:rStyle w:val="Textedelespacerserv"/>
+                  </w:rPr>
+                  <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+          <w:p w14:paraId="183C7256" w14:textId="77777777" w:rsidR="00C272E1" w:rsidRPr="00C272E1" w:rsidRDefault="00C272E1" w:rsidP="00C272E1">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4AC465F8" w14:textId="4B7D151E" w:rsidR="00FB6937" w:rsidRPr="00831E4F" w:rsidRDefault="00C272E1" w:rsidP="00831E4F">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C272E1">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C272E1">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> J'ai </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00776E93">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>assuré la fonction "Renseignements"</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C272E1">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (partage d'infos terrain/COS/CODIS).</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6B88BD3F" w14:textId="6EF66BAB" w:rsidR="00FB6937" w:rsidRPr="00FB6937" w:rsidRDefault="00FB6937" w:rsidP="00FB6937">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="23"/>
+              </w:numPr>
+              <w:ind w:left="595"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB6937">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+              <w:t>La problématique rencontrée</w:t>
+            </w:r>
+            <w:r w:rsidR="00831E4F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+              <w:id w:val="-1690751892"/>
+              <w:placeholder>
+                <w:docPart w:val="7623A97E47CB4D5895F9377B6E83D9AA"/>
+              </w:placeholder>
+              <w:showingPlcHdr/>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:p w14:paraId="77D11823" w14:textId="77777777" w:rsidR="00FB6937" w:rsidRPr="00FB6937" w:rsidRDefault="00FB6937" w:rsidP="00FB6937">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                    <w:lang w:eastAsia="fr-FR"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00754B2D">
+                  <w:rPr>
+                    <w:rStyle w:val="Textedelespacerserv"/>
+                  </w:rPr>
+                  <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+          <w:p w14:paraId="2B97F977" w14:textId="77777777" w:rsidR="00FB6937" w:rsidRPr="00FB6937" w:rsidRDefault="00FB6937" w:rsidP="00FB6937">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="23"/>
+              </w:numPr>
+              <w:ind w:left="595"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB6937">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+              <w:t>La solution que vous avez apportée.</w:t>
+            </w:r>
+          </w:p>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+              <w:id w:val="1895226048"/>
+              <w:placeholder>
+                <w:docPart w:val="7623A97E47CB4D5895F9377B6E83D9AA"/>
+              </w:placeholder>
+              <w:showingPlcHdr/>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:p w14:paraId="004A22BA" w14:textId="77777777" w:rsidR="00FB6937" w:rsidRPr="00FB6937" w:rsidRDefault="00FB6937" w:rsidP="00FB6937">
+                <w:pPr>
+                  <w:ind w:left="28"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                    <w:lang w:eastAsia="fr-FR"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00754B2D">
+                  <w:rPr>
+                    <w:rStyle w:val="Textedelespacerserv"/>
+                  </w:rPr>
+                  <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+          <w:p w14:paraId="6B0FDABA" w14:textId="474AABA4" w:rsidR="00FB6937" w:rsidRPr="00C272E1" w:rsidRDefault="00FB6937" w:rsidP="00C272E1">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C272E1" w:rsidRPr="00C272E1" w14:paraId="79497DFA" w14:textId="77777777" w:rsidTr="00FB6937">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3068" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="78300F50" w14:textId="0FB2718E" w:rsidR="00C272E1" w:rsidRPr="00C272E1" w:rsidRDefault="00C272E1" w:rsidP="00C272E1">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="17"/>
+              </w:numPr>
+              <w:ind w:left="306"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C272E1">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Assurer les fonctions dédiées en salle opérationnelle de type CODIS, ou de type « PC exploitant » ou « PC communal »</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4582" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="43D3A31D" w14:textId="77777777" w:rsidR="00831E4F" w:rsidRDefault="00831E4F" w:rsidP="00C272E1">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00831E4F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Nature du renforcement salle.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="66C8731C" w14:textId="4FC496A2" w:rsidR="00C272E1" w:rsidRPr="00C272E1" w:rsidRDefault="009F5826" w:rsidP="00C272E1">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                </w:rPr>
+                <w:id w:val="-758291901"/>
+                <w:placeholder>
+                  <w:docPart w:val="2F248C9EF4C74428918DB0006DBF26FE"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00C272E1" w:rsidRPr="00C272E1">
+                  <w:rPr>
+                    <w:rStyle w:val="Textedelespacerserv"/>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6946" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="23420CB7" w14:textId="4DD83F7D" w:rsidR="00FB6937" w:rsidRPr="00831E4F" w:rsidRDefault="00C272E1" w:rsidP="00831E4F">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C272E1">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C272E1">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> J'ai participé au </w:t>
+            </w:r>
+            <w:r w:rsidR="00451657" w:rsidRPr="00776E93">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>maintien</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00776E93">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> du </w:t>
+            </w:r>
+            <w:r w:rsidR="00451657" w:rsidRPr="00776E93">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>la capacité</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00776E93">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> opérationnel</w:t>
+            </w:r>
+            <w:r w:rsidR="00451657" w:rsidRPr="00776E93">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>le</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C272E1">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="37EE8A6B" w14:textId="373DEBCA" w:rsidR="00FB6937" w:rsidRPr="00FB6937" w:rsidRDefault="00FB6937" w:rsidP="00FB6937">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="23"/>
+              </w:numPr>
+              <w:ind w:left="595"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB6937">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+              <w:t>La problématique rencontrée.</w:t>
+            </w:r>
+          </w:p>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+              <w:id w:val="-1389958616"/>
+              <w:placeholder>
+                <w:docPart w:val="6157F452E0B44384A754791A55919B24"/>
+              </w:placeholder>
+              <w:showingPlcHdr/>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:p w14:paraId="5540FEB7" w14:textId="77777777" w:rsidR="00FB6937" w:rsidRPr="00FB6937" w:rsidRDefault="00FB6937" w:rsidP="00FB6937">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                    <w:lang w:eastAsia="fr-FR"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00754B2D">
+                  <w:rPr>
+                    <w:rStyle w:val="Textedelespacerserv"/>
+                  </w:rPr>
+                  <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+          <w:p w14:paraId="39789623" w14:textId="77777777" w:rsidR="00FB6937" w:rsidRPr="00FB6937" w:rsidRDefault="00FB6937" w:rsidP="00FB6937">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="23"/>
+              </w:numPr>
+              <w:ind w:left="595"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB6937">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+              <w:t>La solution que vous avez apportée.</w:t>
+            </w:r>
+          </w:p>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+              <w:id w:val="2056195925"/>
+              <w:placeholder>
+                <w:docPart w:val="6157F452E0B44384A754791A55919B24"/>
+              </w:placeholder>
+              <w:showingPlcHdr/>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:p w14:paraId="62248684" w14:textId="77777777" w:rsidR="00FB6937" w:rsidRPr="00FB6937" w:rsidRDefault="00FB6937" w:rsidP="00FB6937">
+                <w:pPr>
+                  <w:ind w:left="28"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                    <w:lang w:eastAsia="fr-FR"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00754B2D">
+                  <w:rPr>
+                    <w:rStyle w:val="Textedelespacerserv"/>
+                  </w:rPr>
+                  <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+          <w:p w14:paraId="32F4ED89" w14:textId="31CE0AF1" w:rsidR="00FB6937" w:rsidRPr="00C272E1" w:rsidRDefault="00FB6937" w:rsidP="00451657">
+            <w:pPr>
+              <w:ind w:left="28"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C272E1" w:rsidRPr="00C272E1" w14:paraId="42CFB7A6" w14:textId="77777777" w:rsidTr="00FB6937">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3068" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C59A596" w14:textId="7B4574F6" w:rsidR="00C272E1" w:rsidRPr="00C272E1" w:rsidRDefault="00C272E1" w:rsidP="00C272E1">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="17"/>
+              </w:numPr>
+              <w:ind w:left="306"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C272E1">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Réaliser seul une reconnaissance opérationnelle</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4582" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="547596A2" w14:textId="77777777" w:rsidR="00C272E1" w:rsidRDefault="00831E4F" w:rsidP="00C272E1">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00831E4F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Contexte de la mission de reconnaissance.</w:t>
+            </w:r>
+          </w:p>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:id w:val="-268081403"/>
+              <w:placeholder>
+                <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+              </w:placeholder>
+              <w:showingPlcHdr/>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:p w14:paraId="1632712B" w14:textId="3AC70E27" w:rsidR="00831E4F" w:rsidRPr="00C272E1" w:rsidRDefault="00831E4F" w:rsidP="00C272E1">
+                <w:pPr>
+                  <w:jc w:val="both"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                     <w:sz w:val="18"/>
-                    <w:szCs w:val="14"/>
+                    <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00270A31">
+                <w:r w:rsidRPr="00754B2D">
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
                   </w:rPr>
                   <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcW w:w="6946" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0BEEB327" w14:textId="77777777" w:rsidR="00A4237D" w:rsidRDefault="00A4237D" w:rsidP="00A4237D">
+          <w:p w14:paraId="4DDEDBAE" w14:textId="77777777" w:rsidR="00C272E1" w:rsidRDefault="00C272E1" w:rsidP="00C272E1">
             <w:pPr>
-              <w:tabs>
-[...2 lines deleted...]
-              <w:spacing w:before="100"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
-                <w:szCs w:val="14"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00C272E1">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C272E1">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
-                <w:szCs w:val="14"/>
-[...1 lines deleted...]
-              <w:t>Activités :</w:t>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> J'ai </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00776E93">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>rendu compte dans des délais compatibles</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C272E1">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> avec la cinétique.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5F5BA2FA" w14:textId="77777777" w:rsidR="00A4237D" w:rsidRDefault="00A4237D" w:rsidP="00A4237D">
+          <w:p w14:paraId="2AE678E4" w14:textId="1DBFFF8D" w:rsidR="00FB6937" w:rsidRPr="00FB6937" w:rsidRDefault="00FB6937" w:rsidP="00FB6937">
             <w:pPr>
-              <w:tabs>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="23"/>
+              </w:numPr>
+              <w:ind w:left="595"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
-                <w:szCs w:val="14"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+            <w:r w:rsidRPr="00FB6937">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
-                <w:szCs w:val="14"/>
-[...183 lines deleted...]
-              <w:t>Compétences :</w:t>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+              <w:t>La problématique rencontrée.</w:t>
             </w:r>
           </w:p>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
-                <w:szCs w:val="14"/>
-[...1 lines deleted...]
-              <w:id w:val="977107776"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+              <w:id w:val="186643182"/>
               <w:placeholder>
-                <w:docPart w:val="E928F15489634FE2AEEAF0D0A7F64B51"/>
+                <w:docPart w:val="6D55EDB1331B410EB845A321AD6DCD46"/>
               </w:placeholder>
               <w:showingPlcHdr/>
-              <w:text/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="1D0EDD5D" w14:textId="77777777" w:rsidR="00A4237D" w:rsidRDefault="00A4237D" w:rsidP="00A4237D">
+              <w:p w14:paraId="66B87EC5" w14:textId="77777777" w:rsidR="00FB6937" w:rsidRPr="00FB6937" w:rsidRDefault="00FB6937" w:rsidP="00FB6937">
                 <w:pPr>
-                  <w:tabs>
-[...1 lines deleted...]
-                  </w:tabs>
                   <w:rPr>
-                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                     <w:sz w:val="18"/>
-                    <w:szCs w:val="14"/>
+                    <w:szCs w:val="18"/>
+                    <w:lang w:eastAsia="fr-FR"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00270A31">
+                <w:r w:rsidRPr="00754B2D">
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
                   </w:rPr>
                   <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
+          <w:p w14:paraId="4EE43165" w14:textId="77777777" w:rsidR="00FB6937" w:rsidRPr="00FB6937" w:rsidRDefault="00FB6937" w:rsidP="00FB6937">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="23"/>
+              </w:numPr>
+              <w:ind w:left="595"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB6937">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+              <w:t>La solution que vous avez apportée.</w:t>
+            </w:r>
+          </w:p>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
-                <w:szCs w:val="14"/>
-[...1 lines deleted...]
-              <w:id w:val="-1582980381"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+              <w:id w:val="70236406"/>
               <w:placeholder>
-                <w:docPart w:val="E9D5BFF69CA54541BD403416063A421F"/>
+                <w:docPart w:val="6D55EDB1331B410EB845A321AD6DCD46"/>
               </w:placeholder>
               <w:showingPlcHdr/>
-              <w:text/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="5E4F0C07" w14:textId="77777777" w:rsidR="00A4237D" w:rsidRDefault="00A4237D" w:rsidP="00A4237D">
+              <w:p w14:paraId="2347C3C3" w14:textId="77777777" w:rsidR="00FB6937" w:rsidRPr="00FB6937" w:rsidRDefault="00FB6937" w:rsidP="00FB6937">
                 <w:pPr>
-                  <w:tabs>
-[...1 lines deleted...]
-                  </w:tabs>
+                  <w:ind w:left="28"/>
                   <w:rPr>
-                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
                     <w:sz w:val="18"/>
-                    <w:szCs w:val="14"/>
+                    <w:szCs w:val="18"/>
+                    <w:lang w:eastAsia="fr-FR"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00270A31">
+                <w:r w:rsidRPr="00754B2D">
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
                   </w:rPr>
                   <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
-          <w:sdt>
-[...35 lines deleted...]
-          <w:p w14:paraId="6E255F2A" w14:textId="77777777" w:rsidR="00A4237D" w:rsidRDefault="00A4237D" w:rsidP="00A4237D">
+          <w:p w14:paraId="282C33E6" w14:textId="6B62F1B0" w:rsidR="00FB6937" w:rsidRPr="00C272E1" w:rsidRDefault="00FB6937" w:rsidP="00C272E1">
             <w:pPr>
-              <w:tabs>
-[...1308 lines deleted...]
-              <w:jc w:val="center"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0049565D">
-[...7 lines deleted...]
-            </w:r>
           </w:p>
-        </w:tc>
-[...3579 lines deleted...]
-          </w:sdt>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6017245E" w14:textId="77777777" w:rsidR="005433F6" w:rsidRDefault="005433F6" w:rsidP="005433F6">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="72DB0FD3" w14:textId="77777777" w:rsidR="005433F6" w:rsidRPr="008C6F67" w:rsidRDefault="005433F6" w:rsidP="005433F6">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008C6F67">
@@ -11527,202 +9162,110 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58FAFE26" w14:textId="77777777" w:rsidR="005433F6" w:rsidRPr="008C6F67" w:rsidRDefault="005433F6" w:rsidP="005433F6">
       <w:pPr>
         <w:spacing w:before="60"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008C6F67">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Si besoin, vous pouvez développer sur papier libre.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2FF4D23F" w14:textId="77777777" w:rsidR="005433F6" w:rsidRDefault="005433F6">
+    <w:p w14:paraId="735253AE" w14:textId="77777777" w:rsidR="00124173" w:rsidRDefault="00124173">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
           <w:b/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
+        <w:sectPr w:rsidR="00124173" w:rsidSect="00124173">
+          <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
+          <w:pgMar w:top="1418" w:right="851" w:bottom="1276" w:left="1418" w:header="709" w:footer="709" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:titlePg/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5E327794" w14:textId="77777777" w:rsidR="005433F6" w:rsidRDefault="005433F6">
+    <w:p w14:paraId="2FF4D23F" w14:textId="4FFE8C1F" w:rsidR="005433F6" w:rsidRDefault="005433F6">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
           <w:b/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5122478D" w14:textId="77777777" w:rsidR="005433F6" w:rsidRDefault="005433F6">
+    <w:p w14:paraId="0DFD02B1" w14:textId="77777777" w:rsidR="008F3DA3" w:rsidRDefault="008F3DA3">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
           <w:b/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2B1FBD72" w14:textId="77777777" w:rsidR="005433F6" w:rsidRDefault="005433F6">
-[...98 lines deleted...]
-    <w:p w14:paraId="16A48055" w14:textId="77777777" w:rsidR="000E73AD" w:rsidRPr="00DF63F6" w:rsidRDefault="000E73AD" w:rsidP="000E73AD">
+    <w:p w14:paraId="16A48055" w14:textId="222316F6" w:rsidR="000E73AD" w:rsidRPr="00DF63F6" w:rsidRDefault="000E73AD" w:rsidP="008F3DA3">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
         <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent1" w:themeFillTint="33"/>
-        <w:spacing w:before="1920"/>
+        <w:spacing w:before="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF63F6">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Attestation </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
         </w:rPr>
         <w:t>de l’employeur</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3FDBECE9" w14:textId="77777777" w:rsidR="000E73AD" w:rsidRDefault="000E73AD" w:rsidP="000E73AD">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="1F497D"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="731C6AAD" w14:textId="77777777" w:rsidR="000E73AD" w:rsidRPr="00BF0078" w:rsidRDefault="000E73AD" w:rsidP="000E73AD">
       <w:pPr>
         <w:spacing w:before="720" w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
@@ -11998,118 +9541,75 @@
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:id w:val="-1775705920"/>
           <w:placeholder>
             <w:docPart w:val="1AA1FED6AE2F47339245F553ACE5FE32"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="00270A31">
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="2681ADDD" w14:textId="77777777" w:rsidR="000E73AD" w:rsidRPr="00260A56" w:rsidRDefault="007349B5" w:rsidP="000E73AD">
+    <w:p w14:paraId="2681ADDD" w14:textId="77777777" w:rsidR="000E73AD" w:rsidRPr="00260A56" w:rsidRDefault="009F5826" w:rsidP="000E73AD">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:id w:val="454143433"/>
           <w:placeholder>
             <w:docPart w:val="59AF02426D334234BFD70DBCE815DE77"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="000E73AD" w:rsidRPr="00260A56">
-            <w:rPr>
-[...41 lines deleted...]
-          <w:r w:rsidRPr="00260A56">
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="55DCEFCD" w14:textId="20D7C2F1" w:rsidR="000E73AD" w:rsidRDefault="000E73AD" w:rsidP="000E73AD">
       <w:pPr>
         <w:spacing w:after="600"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:color w:val="1F4E79" w:themeColor="accent1" w:themeShade="80"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
@@ -12243,88 +9743,82 @@
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00260A56">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="1F4E79" w:themeColor="accent1" w:themeShade="80"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Signature :</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0B4444C4" w14:textId="77777777" w:rsidR="000E73AD" w:rsidRDefault="000E73AD" w:rsidP="000E73AD">
       <w:pPr>
         <w:spacing w:after="400"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="550EC794" w14:textId="153021EF" w:rsidR="007E3082" w:rsidRDefault="007E3082" w:rsidP="007E3082">
+    <w:p w14:paraId="550EC794" w14:textId="6A5A9871" w:rsidR="007E3082" w:rsidRDefault="007E3082" w:rsidP="007E3082">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="007E3082" w:rsidSect="00117D39">
-      <w:headerReference w:type="even" r:id="rId34"/>
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId39"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="851" w:right="1274" w:bottom="1418" w:left="1418" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="74943D57" w14:textId="77777777" w:rsidR="00B563C7" w:rsidRDefault="00B563C7" w:rsidP="00AA26E1">
+    <w:p w14:paraId="0BB8D228" w14:textId="77777777" w:rsidR="002237F8" w:rsidRDefault="002237F8" w:rsidP="00AA26E1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4A506462" w14:textId="77777777" w:rsidR="00B563C7" w:rsidRDefault="00B563C7" w:rsidP="00AA26E1">
+    <w:p w14:paraId="0E6493A4" w14:textId="77777777" w:rsidR="002237F8" w:rsidRDefault="002237F8" w:rsidP="00AA26E1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
@@ -12349,104 +9843,94 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Mangal">
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00008003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="31002785" w14:textId="77777777" w:rsidR="009577C1" w:rsidRDefault="009577C1">
-[...9 lines deleted...]
-  <w:p w14:paraId="7EACC434" w14:textId="77777777" w:rsidR="009E1D8B" w:rsidRPr="00DF63F6" w:rsidRDefault="009E1D8B">
+  <w:p w14:paraId="7EACC434" w14:textId="5DBE34CB" w:rsidR="009E1D8B" w:rsidRPr="00DF63F6" w:rsidRDefault="009E1D8B">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00DF63F6">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:noProof/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
         <w:lang w:eastAsia="fr-FR"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="25F4D227" wp14:editId="3C2EF3C4">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-128270</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
@@ -12484,131 +9968,91 @@
                         <a:schemeClr val="tx1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:bodyPr/>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:line w14:anchorId="00D11A55" id="Connecteur droit 2" o:spid="_x0000_s1026" style="position:absolute;flip:x;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" from="-10.1pt,-17.55pt" to="462.4pt,-17.55pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDcOqyKvwEAAMsDAAAOAAAAZHJzL2Uyb0RvYy54bWysU12vEyEQfTfxPxDe7W6beDWbbu9Db9QH&#10;o40fP4DLDl0SYMjA7bb/3oFtV6PGROMLYWDOmTmHYXt/9k6cgJLF0Mv1qpUCgsbBhmMvv3558+K1&#10;FCmrMCiHAXp5gSTvd8+fbafYwQZHdAOQYJKQuin2csw5dk2T9AhepRVGCHxpkLzKHNKxGUhNzO5d&#10;s2nbu2ZCGiKhhpT49GG+lLvKbwzo/NGYBFm4XnJvua5U18eyNrut6o6k4mj1tQ31D114ZQMXXage&#10;VFbiiewvVN5qwoQmrzT6Bo2xGqoGVrNuf1LzeVQRqhY2J8XFpvT/aPWH04GEHXq5kSIoz0+0xxDY&#10;N3giMRDaLDbFpSmmjpP34UDXKMUDFclnQ14YZ+M7HoBqAssS5+rxZfEYzlloPrxr2/bVS34Kfbtr&#10;ZopCFSnlt4BelE0vnQ1FvurU6X3KXJZTbykclJbmJuouXxyUZBc+gWFJXGxupw4T7B2Jk+IxUFpD&#10;yOsiivlqdoEZ69wCbGvZPwKv+QUKddD+BrwgamUMeQF7G5B+Vz2fby2bOf/mwKy7WPCIw6U+T7WG&#10;J6YqvE53Gckf4wr//gd33wAAAP//AwBQSwMEFAAGAAgAAAAhADcsgPrfAAAACwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj09Lw0AQxe+C32EZwYu0m8Y/aMymiKiHemptQW+T7JiEZmdDdpvGb+8Igt5m&#10;5j3e/F6+nFynRhpC69nAYp6AIq68bbk2sH17nt2CChHZYueZDHxRgGVxepJjZv2R1zRuYq0khEOG&#10;BpoY+0zrUDXkMMx9Tyzapx8cRlmHWtsBjxLuOp0myY122LJ8aLCnx4aq/ebgDHwEH552q3J82a9X&#10;E168xvS9ssacn00P96AiTfHPDD/4gg6FMJX+wDaozsAsTVKxynB5vQAljrv0SsqUvxdd5Pp/h+Ib&#10;AAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250&#10;ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAv&#10;AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA3Dqsir8BAADLAwAADgAAAAAAAAAAAAAAAAAu&#10;AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEANyyA+t8AAAALAQAADwAAAAAAAAAAAAAA&#10;AAAZBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAACUFAAAAAA==&#10;" strokecolor="#5b9bd5 [3204]" strokeweight=".5pt">
               <v:stroke joinstyle="miter"/>
             </v:line>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidRPr="00DF63F6">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
-      <w:t>ENSOSP/DE/</w:t>
+      <w:t>ENSOSP/D</w:t>
     </w:r>
-    <w:r w:rsidRPr="003E5748">
+    <w:r w:rsidR="005914E1">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
-      <w:t>D</w:t>
-[...23 lines deleted...]
-      <w:t>/</w:t>
+      <w:t xml:space="preserve">IRET/ </w:t>
     </w:r>
     <w:r w:rsidR="00A4237D">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
-      <w:t xml:space="preserve">SCER version du </w:t>
+      <w:t>SC</w:t>
     </w:r>
-    <w:r w:rsidR="009577C1">
+    <w:r w:rsidR="005914E1">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
-      <w:t>17</w:t>
-[...23 lines deleted...]
-      <w:t>/202</w:t>
+      <w:t>QCJ</w:t>
     </w:r>
     <w:r w:rsidR="00A4237D">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
-      <w:t>3</w:t>
+      <w:t xml:space="preserve"> version du </w:t>
+    </w:r>
+    <w:r w:rsidR="005914E1">
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:sz w:val="14"/>
+        <w:szCs w:val="14"/>
+      </w:rPr>
+      <w:t>28/04/2026</w:t>
     </w:r>
     <w:r w:rsidRPr="00DF63F6">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="00DF63F6">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:tab/>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
     <w:r w:rsidRPr="00DF63F6">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
@@ -12697,139 +10141,99 @@
     <w:r w:rsidR="00556CBF">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:b/>
         <w:bCs/>
         <w:noProof/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:t>10</w:t>
     </w:r>
     <w:r w:rsidRPr="00DF63F6">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1300CEF9" w14:textId="77777777" w:rsidR="00B563C7" w:rsidRDefault="00B563C7" w:rsidP="00AA26E1">
+    <w:p w14:paraId="589583F1" w14:textId="77777777" w:rsidR="002237F8" w:rsidRDefault="002237F8" w:rsidP="00AA26E1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1D3246C2" w14:textId="77777777" w:rsidR="00B563C7" w:rsidRDefault="00B563C7" w:rsidP="00AA26E1">
+    <w:p w14:paraId="70229C09" w14:textId="77777777" w:rsidR="002237F8" w:rsidRDefault="002237F8" w:rsidP="00AA26E1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
-</file>
-[...28 lines deleted...]
-</w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:numPicBullet w:numPicBulletId="0">
     <w:pict>
       <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
         <v:stroke joinstyle="miter"/>
         <v:formulas>
           <v:f eqn="if lineDrawn pixelLineWidth 0"/>
           <v:f eqn="sum @0 1 0"/>
           <v:f eqn="sum 0 0 @1"/>
           <v:f eqn="prod @2 1 2"/>
           <v:f eqn="prod @3 21600 pixelWidth"/>
           <v:f eqn="prod @3 21600 pixelHeight"/>
           <v:f eqn="sum @0 0 1"/>
           <v:f eqn="prod @6 1 2"/>
           <v:f eqn="prod @7 21600 pixelWidth"/>
           <v:f eqn="sum @8 21600 0"/>
           <v:f eqn="prod @7 21600 pixelHeight"/>
           <v:f eqn="sum @10 21600 0"/>
         </v:formulas>
         <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
         <o:lock v:ext="edit" aspectratio="t"/>
       </v:shapetype>
-      <v:shape id="_x0000_i1026" type="#_x0000_t75" style="width:11pt;height:11pt" o:bullet="t">
+      <v:shape id="_x0000_i1040" type="#_x0000_t75" style="width:11.5pt;height:11.5pt" o:bullet="t">
         <v:imagedata r:id="rId1" o:title="mso9F63"/>
       </v:shape>
     </w:pict>
   </w:numPicBullet>
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="060E790F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1D1C2204"/>
     <w:lvl w:ilvl="0" w:tplc="040C0015">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -12877,50 +10281,163 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="040C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="091A4DC0"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="30022A4E"/>
+    <w:lvl w:ilvl="0" w:tplc="040C000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="040C0003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="040C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="040C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="115B713D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="987C4D58"/>
     <w:lvl w:ilvl="0" w:tplc="040C000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="495" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1215" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="040C001B" w:tentative="1">
@@ -12965,51 +10482,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4815" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="040C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5535" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6255" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="11663C8E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1F72C198"/>
     <w:lvl w:ilvl="0" w:tplc="040C0013">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="040C001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -13051,51 +10568,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="040C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="134F7AAA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="162E2448"/>
     <w:lvl w:ilvl="0" w:tplc="040C000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1068" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1428" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="040C001B" w:tentative="1">
@@ -13140,54 +10657,54 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5028" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="040C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5748" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6468" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="19BC77D8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="D0304350"/>
+    <w:tmpl w:val="30022A4E"/>
     <w:lvl w:ilvl="0" w:tplc="040C000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="040C0005" w:tentative="1">
@@ -13253,51 +10770,51 @@
     <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="213D4F9A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D0304350"/>
     <w:lvl w:ilvl="0" w:tplc="040C000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -13366,51 +10883,51 @@
     <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="22137663"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A600FA06"/>
     <w:lvl w:ilvl="0" w:tplc="09DC9710">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial Narrow" w:eastAsia="SimSun" w:hAnsi="Arial Narrow" w:cs="Mangal" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -13478,51 +10995,51 @@
     <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="35F7034E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E1BC89A4"/>
     <w:lvl w:ilvl="0" w:tplc="040C0007">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlPicBulletId w:val="0"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -13592,51 +11109,229 @@
     <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="36F812EC"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="66346BD6"/>
+    <w:lvl w:ilvl="0" w:tplc="040C0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="040C0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="040C001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="040C000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="040C0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="040C001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="040C000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="040C0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="040C001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3C3E58BE"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="D89C7120"/>
+    <w:lvl w:ilvl="0" w:tplc="040C000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="040C0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="040C001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="040C000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="040C0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="040C001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="040C000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="040C0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="040C001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4B041367"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="1FAA0780"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1068" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1788" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
@@ -13696,51 +11391,51 @@
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6108" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6828" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4B676D4F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="78223DAE"/>
     <w:lvl w:ilvl="0" w:tplc="6352BE30">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -13808,51 +11503,51 @@
     <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4B745A3F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9928250C"/>
     <w:lvl w:ilvl="0" w:tplc="8182FBB0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1068" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1428" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -13898,51 +11593,253 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5028" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="040C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5748" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6468" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="50580F45"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="F8D0CFF0"/>
+    <w:lvl w:ilvl="0" w:tplc="040C0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="040C0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="040C001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="040C000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="040C0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="040C001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="040C000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="040C0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="040C001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="52304D5C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="F0AA50E0"/>
+    <w:lvl w:ilvl="0" w:tplc="040C0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="040C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="040C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="53E07618"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1D1C2204"/>
     <w:lvl w:ilvl="0" w:tplc="040C0015">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="040C001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -13984,51 +11881,140 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="040C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="57C32CF9"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="D89C7120"/>
+    <w:lvl w:ilvl="0" w:tplc="040C000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="040C0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="040C001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="040C000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="040C0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="040C001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="040C000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="040C0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="040C001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="66B030BE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="ED881442"/>
     <w:lvl w:ilvl="0" w:tplc="6352BE30">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1211" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -14096,51 +12082,51 @@
     <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="682F303E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4672D9FC"/>
     <w:lvl w:ilvl="0" w:tplc="040C000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="495" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1215" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="040C001B" w:tentative="1">
@@ -14185,51 +12171,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4815" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="040C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5535" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6255" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6D1E54AC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1FD6C948"/>
     <w:lvl w:ilvl="0" w:tplc="040C0003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -14298,51 +12284,164 @@
     <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="73776E9E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="631EE648"/>
+    <w:lvl w:ilvl="0" w:tplc="040C0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="040C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="040C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7BE01743"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="142AD644"/>
     <w:lvl w:ilvl="0" w:tplc="040C000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="495" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1215" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="040C001B" w:tentative="1">
@@ -14388,305 +12487,348 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4815" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="040C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5535" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6255" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="12"/>
+    <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="2">
-    <w:abstractNumId w:val="14"/>
+    <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="3">
-    <w:abstractNumId w:val="6"/>
+    <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="4">
-    <w:abstractNumId w:val="4"/>
+    <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="5">
-    <w:abstractNumId w:val="2"/>
+    <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="21">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="8">
-[...8 lines deleted...]
-  <w:num w:numId="11">
+  <w:num w:numId="22">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="12">
-[...12 lines deleted...]
-    <w:abstractNumId w:val="7"/>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="21"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="123"/>
-  <w:doNotDisplayPageBoundaries/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="K9PVSFLrGh1pi29/bDoksY5tl0+KgEBp+kh+bstpJ4MRQiLaB63fFWxjW8ND1Maw4kiMPluMObKWYD1/HOUOWw==" w:salt="GULpzdqwIMtNRpU9HsRDQg=="/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="aa3JqF+L47pOcXy2Krzee74wy2UGMdHizaxb7ahtgv+Z4WqDDum5rau3+aJYYWn0exnZ5yqrUXjE/asHR3gUFw==" w:salt="+lo9OPpVwoi9eZesRcALag=="/>
   <w:defaultTabStop w:val="8505"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00EE7312"/>
     <w:rsid w:val="0003300A"/>
     <w:rsid w:val="000917F0"/>
     <w:rsid w:val="00096621"/>
     <w:rsid w:val="000C6CDB"/>
     <w:rsid w:val="000E73AD"/>
     <w:rsid w:val="000F2BBC"/>
     <w:rsid w:val="000F451B"/>
     <w:rsid w:val="00117D39"/>
+    <w:rsid w:val="00124173"/>
     <w:rsid w:val="0013458E"/>
     <w:rsid w:val="0015762B"/>
     <w:rsid w:val="0017330A"/>
     <w:rsid w:val="00176817"/>
     <w:rsid w:val="001908CC"/>
     <w:rsid w:val="001B7EDA"/>
     <w:rsid w:val="001E61C6"/>
     <w:rsid w:val="001F3915"/>
     <w:rsid w:val="00211B44"/>
+    <w:rsid w:val="002237F8"/>
     <w:rsid w:val="002305D9"/>
     <w:rsid w:val="0023131A"/>
     <w:rsid w:val="00245DCE"/>
     <w:rsid w:val="00254B54"/>
     <w:rsid w:val="00260A71"/>
     <w:rsid w:val="00266FEF"/>
     <w:rsid w:val="0027404F"/>
     <w:rsid w:val="00287860"/>
     <w:rsid w:val="002B1A32"/>
     <w:rsid w:val="002F1A41"/>
     <w:rsid w:val="002F290A"/>
     <w:rsid w:val="002F2CE5"/>
     <w:rsid w:val="00302702"/>
     <w:rsid w:val="00317717"/>
     <w:rsid w:val="00322AB9"/>
     <w:rsid w:val="00334161"/>
     <w:rsid w:val="00334311"/>
     <w:rsid w:val="003441DF"/>
     <w:rsid w:val="00367725"/>
     <w:rsid w:val="003742C1"/>
     <w:rsid w:val="0038079E"/>
     <w:rsid w:val="003A1580"/>
     <w:rsid w:val="003A5EF4"/>
     <w:rsid w:val="003B0474"/>
     <w:rsid w:val="003E538E"/>
     <w:rsid w:val="003E5748"/>
     <w:rsid w:val="003E664F"/>
     <w:rsid w:val="003F2783"/>
+    <w:rsid w:val="0043502E"/>
     <w:rsid w:val="0044202A"/>
     <w:rsid w:val="00451499"/>
+    <w:rsid w:val="00451657"/>
     <w:rsid w:val="00453D97"/>
     <w:rsid w:val="00462192"/>
     <w:rsid w:val="004711BE"/>
     <w:rsid w:val="00472AAD"/>
     <w:rsid w:val="00472CFE"/>
     <w:rsid w:val="004914D1"/>
     <w:rsid w:val="0049565D"/>
     <w:rsid w:val="004B27AB"/>
     <w:rsid w:val="004B4876"/>
     <w:rsid w:val="004C61D8"/>
     <w:rsid w:val="004F4FF0"/>
     <w:rsid w:val="005054AD"/>
     <w:rsid w:val="0051084D"/>
     <w:rsid w:val="00523EF5"/>
     <w:rsid w:val="005433F6"/>
     <w:rsid w:val="00556CBF"/>
     <w:rsid w:val="005672ED"/>
     <w:rsid w:val="005849EA"/>
+    <w:rsid w:val="005914E1"/>
     <w:rsid w:val="005938E6"/>
     <w:rsid w:val="005B131B"/>
     <w:rsid w:val="005B2380"/>
+    <w:rsid w:val="005B376D"/>
     <w:rsid w:val="005C5C2D"/>
     <w:rsid w:val="005E57F4"/>
     <w:rsid w:val="005F7239"/>
+    <w:rsid w:val="00605F62"/>
     <w:rsid w:val="00614E7E"/>
+    <w:rsid w:val="00625F24"/>
     <w:rsid w:val="006850B9"/>
     <w:rsid w:val="00695457"/>
     <w:rsid w:val="00696B56"/>
     <w:rsid w:val="006C0412"/>
     <w:rsid w:val="006E21FB"/>
     <w:rsid w:val="006F1888"/>
     <w:rsid w:val="006F65E9"/>
     <w:rsid w:val="00702155"/>
     <w:rsid w:val="00725F4F"/>
     <w:rsid w:val="007349B5"/>
     <w:rsid w:val="00752B05"/>
+    <w:rsid w:val="00776E93"/>
     <w:rsid w:val="00797254"/>
     <w:rsid w:val="007A058B"/>
     <w:rsid w:val="007B273D"/>
     <w:rsid w:val="007C70D8"/>
     <w:rsid w:val="007D20F0"/>
+    <w:rsid w:val="007D42F1"/>
     <w:rsid w:val="007E3082"/>
     <w:rsid w:val="00802C0E"/>
     <w:rsid w:val="00802DBF"/>
     <w:rsid w:val="00824C3F"/>
     <w:rsid w:val="00830C60"/>
+    <w:rsid w:val="00831E4F"/>
     <w:rsid w:val="00852C6E"/>
     <w:rsid w:val="008532A8"/>
     <w:rsid w:val="00860121"/>
     <w:rsid w:val="00860EB0"/>
     <w:rsid w:val="00865E17"/>
+    <w:rsid w:val="0089613A"/>
     <w:rsid w:val="008C15D7"/>
     <w:rsid w:val="008C6F67"/>
     <w:rsid w:val="008C76AB"/>
     <w:rsid w:val="008E770E"/>
     <w:rsid w:val="008F1CA6"/>
+    <w:rsid w:val="008F3DA3"/>
     <w:rsid w:val="00901594"/>
     <w:rsid w:val="0093188D"/>
     <w:rsid w:val="00941DBB"/>
     <w:rsid w:val="009577C1"/>
     <w:rsid w:val="0096232A"/>
     <w:rsid w:val="00964B43"/>
     <w:rsid w:val="00971730"/>
     <w:rsid w:val="00975E2E"/>
     <w:rsid w:val="00977137"/>
     <w:rsid w:val="00993469"/>
     <w:rsid w:val="009A2AE7"/>
     <w:rsid w:val="009A61B8"/>
     <w:rsid w:val="009B32DC"/>
     <w:rsid w:val="009B65B0"/>
     <w:rsid w:val="009B6B34"/>
     <w:rsid w:val="009C164E"/>
     <w:rsid w:val="009D1592"/>
     <w:rsid w:val="009E1D8B"/>
+    <w:rsid w:val="009F5826"/>
     <w:rsid w:val="00A07EF3"/>
     <w:rsid w:val="00A13A87"/>
     <w:rsid w:val="00A17B17"/>
     <w:rsid w:val="00A27BCD"/>
     <w:rsid w:val="00A31B85"/>
     <w:rsid w:val="00A4237D"/>
     <w:rsid w:val="00A4431F"/>
     <w:rsid w:val="00A51479"/>
     <w:rsid w:val="00A87C8C"/>
     <w:rsid w:val="00A96595"/>
     <w:rsid w:val="00AA0DDB"/>
     <w:rsid w:val="00AA198D"/>
     <w:rsid w:val="00AA26E1"/>
+    <w:rsid w:val="00AB03DF"/>
     <w:rsid w:val="00AB2565"/>
     <w:rsid w:val="00AD0400"/>
     <w:rsid w:val="00B103B8"/>
     <w:rsid w:val="00B32FC8"/>
     <w:rsid w:val="00B5005B"/>
     <w:rsid w:val="00B511B8"/>
     <w:rsid w:val="00B563C7"/>
+    <w:rsid w:val="00B57218"/>
     <w:rsid w:val="00B7564F"/>
     <w:rsid w:val="00BD42D8"/>
     <w:rsid w:val="00BF0078"/>
     <w:rsid w:val="00C01FEE"/>
     <w:rsid w:val="00C07FA4"/>
     <w:rsid w:val="00C106C2"/>
     <w:rsid w:val="00C119BA"/>
+    <w:rsid w:val="00C272E1"/>
     <w:rsid w:val="00C326EF"/>
     <w:rsid w:val="00C35121"/>
     <w:rsid w:val="00C433AE"/>
     <w:rsid w:val="00C5434E"/>
     <w:rsid w:val="00C63168"/>
     <w:rsid w:val="00C72A65"/>
     <w:rsid w:val="00C93350"/>
+    <w:rsid w:val="00CA6230"/>
     <w:rsid w:val="00CF23E1"/>
     <w:rsid w:val="00D06E08"/>
     <w:rsid w:val="00D13D3B"/>
     <w:rsid w:val="00D31BD1"/>
+    <w:rsid w:val="00D67180"/>
+    <w:rsid w:val="00D847E6"/>
     <w:rsid w:val="00D91717"/>
     <w:rsid w:val="00DB1125"/>
     <w:rsid w:val="00DB174F"/>
     <w:rsid w:val="00DF452C"/>
     <w:rsid w:val="00DF63F6"/>
     <w:rsid w:val="00E22C4B"/>
     <w:rsid w:val="00E53D39"/>
     <w:rsid w:val="00E802F8"/>
     <w:rsid w:val="00E934AA"/>
     <w:rsid w:val="00EA3ACA"/>
     <w:rsid w:val="00EB385E"/>
+    <w:rsid w:val="00ED3512"/>
     <w:rsid w:val="00EE7312"/>
+    <w:rsid w:val="00F16DF0"/>
     <w:rsid w:val="00F64758"/>
     <w:rsid w:val="00F77F05"/>
     <w:rsid w:val="00F85796"/>
     <w:rsid w:val="00FB1A21"/>
+    <w:rsid w:val="00FB6937"/>
     <w:rsid w:val="00FC7E66"/>
     <w:rsid w:val="00FF189F"/>
     <w:rsid w:val="00FF407E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-FR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
@@ -15469,57 +13611,111 @@
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Mentionnonrsolue">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="003742C1"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:divs>
+    <w:div w:id="381096987">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="696202227">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1573154564">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="2082409731">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+  </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramColors" Target="diagrams/colors1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramColors" Target="diagrams/colors2.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramLayout" Target="diagrams/layout4.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramLayout" Target="diagrams/layout3.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramLayout" Target="diagrams/layout2.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramData" Target="diagrams/data3.xml"/><Relationship Id="rId29" Type="http://schemas.microsoft.com/office/2007/relationships/diagramDrawing" Target="diagrams/drawing4.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramLayout" Target="diagrams/layout1.xml"/><Relationship Id="rId24" Type="http://schemas.microsoft.com/office/2007/relationships/diagramDrawing" Target="diagrams/drawing3.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramData" Target="diagrams/data2.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramColors" Target="diagrams/colors3.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramColors" Target="diagrams/colors4.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramData" Target="diagrams/data1.xml"/><Relationship Id="rId19" Type="http://schemas.microsoft.com/office/2007/relationships/diagramDrawing" Target="diagrams/drawing2.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:admin.commissionsjurys@ensosp.fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.microsoft.com/office/2007/relationships/diagramDrawing" Target="diagrams/drawing1.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramQuickStyle" Target="diagrams/quickStyle3.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramQuickStyle" Target="diagrams/quickStyle4.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramQuickStyle" Target="diagrams/quickStyle1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramQuickStyle" Target="diagrams/quickStyle2.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramData" Target="diagrams/data4.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.microsoft.com/office/2007/relationships/diagramDrawing" Target="diagrams/drawing1.xml"/><Relationship Id="rId18" Type="http://schemas.microsoft.com/office/2007/relationships/diagramDrawing" Target="diagrams/drawing2.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramQuickStyle" Target="diagrams/quickStyle4.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramQuickStyle" Target="diagrams/quickStyle3.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramColors" Target="diagrams/colors1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramColors" Target="diagrams/colors2.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramLayout" Target="diagrams/layout4.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramQuickStyle" Target="diagrams/quickStyle2.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramLayout" Target="diagrams/layout3.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramQuickStyle" Target="diagrams/quickStyle1.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramData" Target="diagrams/data4.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramLayout" Target="diagrams/layout2.xml"/><Relationship Id="rId23" Type="http://schemas.microsoft.com/office/2007/relationships/diagramDrawing" Target="diagrams/drawing3.xml"/><Relationship Id="rId28" Type="http://schemas.microsoft.com/office/2007/relationships/diagramDrawing" Target="diagrams/drawing4.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramLayout" Target="diagrams/layout1.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramData" Target="diagrams/data3.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramData" Target="diagrams/data1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramData" Target="diagrams/data2.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramColors" Target="diagrams/colors3.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramColors" Target="diagrams/colors4.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/></Relationships>
 </file>
 
 <file path=word/_rels/numbering.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.gif"/></Relationships>
 </file>
 
 <file path=word/diagrams/colors1.xml><?xml version="1.0" encoding="utf-8"?>
 <dgm:colorsDef xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uniqueId="urn:microsoft.com/office/officeart/2005/8/colors/accent1_2">
   <dgm:title val=""/>
   <dgm:desc val=""/>
   <dgm:catLst>
     <dgm:cat type="accent1" pri="11200"/>
   </dgm:catLst>
   <dgm:styleLbl name="node0">
     <dgm:fillClrLst meth="repeat">
       <a:schemeClr val="accent1"/>
     </dgm:fillClrLst>
     <dgm:linClrLst meth="repeat">
       <a:schemeClr val="lt1"/>
     </dgm:linClrLst>
     <dgm:effectClrLst/>
     <dgm:txLinClrLst/>
     <dgm:txFillClrLst/>
     <dgm:txEffectClrLst/>
   </dgm:styleLbl>
@@ -18627,51 +16823,51 @@
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:effectLst/>
       </dgm:spPr>
     </dgm:pt>
     <dgm:pt modelId="{C57BD158-1860-4E82-A175-04B4A78ABF7A}" type="pres">
       <dgm:prSet presAssocID="{4295A8C9-3185-4417-96E6-B6EA0D1DA93D}" presName="txLvlOnly1" presStyleLbl="revTx" presStyleIdx="0" presStyleCnt="1" custAng="0"/>
       <dgm:spPr/>
     </dgm:pt>
   </dgm:ptLst>
   <dgm:cxnLst>
     <dgm:cxn modelId="{1D128B3D-2B47-4490-9D94-217624C5EA72}" type="presOf" srcId="{6A7D263D-728D-494C-9390-61F3A93E4722}" destId="{D223EC1F-0F34-48CC-832E-B718057D1365}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2008/layout/VerticalCircleList"/>
     <dgm:cxn modelId="{0903CF9D-565C-4F97-9CAE-10EDD0D30F11}" type="presOf" srcId="{4295A8C9-3185-4417-96E6-B6EA0D1DA93D}" destId="{C57BD158-1860-4E82-A175-04B4A78ABF7A}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2008/layout/VerticalCircleList"/>
     <dgm:cxn modelId="{1F1A1BC1-B4F7-4461-B5CE-F65894079FB7}" srcId="{6A7D263D-728D-494C-9390-61F3A93E4722}" destId="{4295A8C9-3185-4417-96E6-B6EA0D1DA93D}" srcOrd="0" destOrd="0" parTransId="{30717DE2-6D43-4D7E-984F-1C8BBCCACC77}" sibTransId="{AF68717C-ECAB-492A-B256-E8BAE99DAB3F}"/>
     <dgm:cxn modelId="{4E27AF58-B99A-4C87-888E-8CE8375A29CF}" type="presParOf" srcId="{D223EC1F-0F34-48CC-832E-B718057D1365}" destId="{D405BC5B-8B53-4E49-8134-8AAA32B7819B}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2008/layout/VerticalCircleList"/>
     <dgm:cxn modelId="{4029F0F2-C94D-41F0-A8BA-883ED59F360E}" type="presParOf" srcId="{D405BC5B-8B53-4E49-8134-8AAA32B7819B}" destId="{0285BE85-BC48-438F-B760-D03ADD71C07E}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2008/layout/VerticalCircleList"/>
     <dgm:cxn modelId="{CD275069-A482-4387-AFE9-2DF4421353DC}" type="presParOf" srcId="{D405BC5B-8B53-4E49-8134-8AAA32B7819B}" destId="{F4098223-F968-424C-8800-A9F4F9911F50}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2008/layout/VerticalCircleList"/>
     <dgm:cxn modelId="{655476C1-05D3-4FED-B733-93DFE28C2382}" type="presParOf" srcId="{D405BC5B-8B53-4E49-8134-8AAA32B7819B}" destId="{C57BD158-1860-4E82-A175-04B4A78ABF7A}" srcOrd="2" destOrd="0" presId="urn:microsoft.com/office/officeart/2008/layout/VerticalCircleList"/>
   </dgm:cxnLst>
   <dgm:bg/>
   <dgm:whole/>
   <dgm:extLst>
     <a:ext uri="http://schemas.microsoft.com/office/drawing/2008/diagram">
-      <dsp:dataModelExt xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" relId="rId14" minVer="http://schemas.openxmlformats.org/drawingml/2006/diagram"/>
+      <dsp:dataModelExt xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" relId="rId13" minVer="http://schemas.openxmlformats.org/drawingml/2006/diagram"/>
     </a:ext>
   </dgm:extLst>
 </dgm:dataModel>
 </file>
 
 <file path=word/diagrams/data2.xml><?xml version="1.0" encoding="utf-8"?>
 <dgm:dataModel xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <dgm:ptLst>
     <dgm:pt modelId="{7D177509-2F77-4799-8689-5EFDC9419B24}" type="doc">
       <dgm:prSet loTypeId="urn:microsoft.com/office/officeart/2005/8/layout/process2" loCatId="process" qsTypeId="urn:microsoft.com/office/officeart/2005/8/quickstyle/simple3" qsCatId="simple" csTypeId="urn:microsoft.com/office/officeart/2005/8/colors/accent1_2" csCatId="accent1" phldr="1"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{C3A71C6D-4E40-4AAB-B385-9EF499042E79}">
       <dgm:prSet phldrT="[Texte]" custT="1"/>
       <dgm:spPr>
         <a:xfrm>
           <a:off x="1164262" y="65901"/>
           <a:ext cx="1435791" cy="988657"/>
         </a:xfrm>
         <a:prstGeom prst="roundRect">
           <a:avLst>
             <a:gd name="adj" fmla="val 10000"/>
           </a:avLst>
         </a:prstGeom>
         <a:gradFill rotWithShape="0">
@@ -18769,51 +16965,51 @@
         <dgm:presLayoutVars>
           <dgm:resizeHandles val="exact"/>
         </dgm:presLayoutVars>
       </dgm:prSet>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{680E8B28-3503-4306-9C6D-7900A7B20317}" type="pres">
       <dgm:prSet presAssocID="{C3A71C6D-4E40-4AAB-B385-9EF499042E79}" presName="node" presStyleLbl="node1" presStyleIdx="0" presStyleCnt="1" custScaleX="43392" custScaleY="53782" custLinFactNeighborX="4038" custLinFactNeighborY="-19524">
         <dgm:presLayoutVars>
           <dgm:bulletEnabled val="1"/>
         </dgm:presLayoutVars>
       </dgm:prSet>
       <dgm:spPr/>
     </dgm:pt>
   </dgm:ptLst>
   <dgm:cxnLst>
     <dgm:cxn modelId="{4EE7C8AE-541D-4C47-BFFA-7C9BDC9F7A1A}" srcId="{7D177509-2F77-4799-8689-5EFDC9419B24}" destId="{C3A71C6D-4E40-4AAB-B385-9EF499042E79}" srcOrd="0" destOrd="0" parTransId="{5986158C-03F8-4725-90E3-3222A27BEFEF}" sibTransId="{43EC1366-C208-4A5B-87B5-CB91330EC7D8}"/>
     <dgm:cxn modelId="{893A66C7-56C7-4DE9-AA29-8E4A673C0FDC}" type="presOf" srcId="{7D177509-2F77-4799-8689-5EFDC9419B24}" destId="{132C44BE-543C-444C-80D5-BFBE8ACA6AFD}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/process2"/>
     <dgm:cxn modelId="{4B1D0CFE-DC65-4EF8-A1C3-FB6660D3AB07}" type="presOf" srcId="{C3A71C6D-4E40-4AAB-B385-9EF499042E79}" destId="{680E8B28-3503-4306-9C6D-7900A7B20317}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/process2"/>
     <dgm:cxn modelId="{3939C158-2B36-4632-9ED5-FCCE1A8F763C}" type="presParOf" srcId="{132C44BE-543C-444C-80D5-BFBE8ACA6AFD}" destId="{680E8B28-3503-4306-9C6D-7900A7B20317}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/process2"/>
   </dgm:cxnLst>
   <dgm:bg/>
   <dgm:whole/>
   <dgm:extLst>
     <a:ext uri="http://schemas.microsoft.com/office/drawing/2008/diagram">
-      <dsp:dataModelExt xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" relId="rId19" minVer="http://schemas.openxmlformats.org/drawingml/2006/diagram"/>
+      <dsp:dataModelExt xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" relId="rId18" minVer="http://schemas.openxmlformats.org/drawingml/2006/diagram"/>
     </a:ext>
   </dgm:extLst>
 </dgm:dataModel>
 </file>
 
 <file path=word/diagrams/data3.xml><?xml version="1.0" encoding="utf-8"?>
 <dgm:dataModel xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <dgm:ptLst>
     <dgm:pt modelId="{DCC700D0-0322-4156-9AE9-C28BDF2C0557}" type="doc">
       <dgm:prSet loTypeId="urn:microsoft.com/office/officeart/2008/layout/VerticalCircleList" loCatId="list" qsTypeId="urn:microsoft.com/office/officeart/2005/8/quickstyle/simple1" qsCatId="simple" csTypeId="urn:microsoft.com/office/officeart/2005/8/colors/accent1_2" csCatId="accent1" phldr="1"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr lang="fr-FR"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{FB325E5D-5731-45C5-BB87-3BDA9929EE98}">
       <dgm:prSet custT="1"/>
       <dgm:spPr>
         <a:xfrm>
           <a:off x="0" y="736339"/>
           <a:ext cx="1520470" cy="453894"/>
@@ -18989,51 +17185,51 @@
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:effectLst/>
       </dgm:spPr>
     </dgm:pt>
     <dgm:pt modelId="{305E39BC-BA30-453B-B17C-E06273B5C962}" type="pres">
       <dgm:prSet presAssocID="{FB325E5D-5731-45C5-BB87-3BDA9929EE98}" presName="txLvlOnly1" presStyleLbl="revTx" presStyleIdx="0" presStyleCnt="1" custAng="0" custScaleX="128744" custScaleY="205054" custLinFactY="66326" custLinFactNeighborX="-71470" custLinFactNeighborY="100000"/>
       <dgm:spPr/>
     </dgm:pt>
   </dgm:ptLst>
   <dgm:cxnLst>
     <dgm:cxn modelId="{83688028-B74F-409C-B9BB-B1283A49CAF6}" type="presOf" srcId="{FB325E5D-5731-45C5-BB87-3BDA9929EE98}" destId="{305E39BC-BA30-453B-B17C-E06273B5C962}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2008/layout/VerticalCircleList"/>
     <dgm:cxn modelId="{A755CF91-9CA5-4088-B94D-0E5D54B4CDD6}" type="presOf" srcId="{DCC700D0-0322-4156-9AE9-C28BDF2C0557}" destId="{BD4B5B88-5779-40C7-A0C4-615B1B5013D6}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2008/layout/VerticalCircleList"/>
     <dgm:cxn modelId="{5A7CEEAA-D761-4963-B76E-EF09FDE438EC}" srcId="{DCC700D0-0322-4156-9AE9-C28BDF2C0557}" destId="{FB325E5D-5731-45C5-BB87-3BDA9929EE98}" srcOrd="0" destOrd="0" parTransId="{B80049B6-3A91-46DA-80E7-668643F43019}" sibTransId="{A987986F-E8EF-4AA6-A20F-D93BBC162975}"/>
     <dgm:cxn modelId="{0A13CECC-FFFF-4EF1-AC03-4DC77BC5BB76}" type="presParOf" srcId="{BD4B5B88-5779-40C7-A0C4-615B1B5013D6}" destId="{452D161C-A45A-4EC5-9B58-C4CA278701B0}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2008/layout/VerticalCircleList"/>
     <dgm:cxn modelId="{604471E0-A30D-468C-B6C1-6332D16F1D54}" type="presParOf" srcId="{452D161C-A45A-4EC5-9B58-C4CA278701B0}" destId="{C279AB19-78BA-4839-BD6B-217285187CEC}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2008/layout/VerticalCircleList"/>
     <dgm:cxn modelId="{32AB062D-96CD-4443-B0B8-6943CF88244D}" type="presParOf" srcId="{452D161C-A45A-4EC5-9B58-C4CA278701B0}" destId="{77CF5421-390C-405E-9D8B-608BAE8D21C9}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2008/layout/VerticalCircleList"/>
     <dgm:cxn modelId="{19817E12-9F2A-4AFB-BAE5-71568ECE709D}" type="presParOf" srcId="{452D161C-A45A-4EC5-9B58-C4CA278701B0}" destId="{305E39BC-BA30-453B-B17C-E06273B5C962}" srcOrd="2" destOrd="0" presId="urn:microsoft.com/office/officeart/2008/layout/VerticalCircleList"/>
   </dgm:cxnLst>
   <dgm:bg/>
   <dgm:whole/>
   <dgm:extLst>
     <a:ext uri="http://schemas.microsoft.com/office/drawing/2008/diagram">
-      <dsp:dataModelExt xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" relId="rId24" minVer="http://schemas.openxmlformats.org/drawingml/2006/diagram"/>
+      <dsp:dataModelExt xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" relId="rId23" minVer="http://schemas.openxmlformats.org/drawingml/2006/diagram"/>
     </a:ext>
   </dgm:extLst>
 </dgm:dataModel>
 </file>
 
 <file path=word/diagrams/data4.xml><?xml version="1.0" encoding="utf-8"?>
 <dgm:dataModel xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <dgm:ptLst>
     <dgm:pt modelId="{99F60BF5-3B81-475F-A44D-D015B03C3425}" type="doc">
       <dgm:prSet loTypeId="urn:microsoft.com/office/officeart/2008/layout/VerticalCircleList" loCatId="list" qsTypeId="urn:microsoft.com/office/officeart/2005/8/quickstyle/simple1" qsCatId="simple" csTypeId="urn:microsoft.com/office/officeart/2005/8/colors/accent1_2" csCatId="accent1" phldr="1"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr lang="fr-FR"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{AF011012-3158-45D6-A6E3-79D0438CD1CA}">
       <dgm:prSet custT="1"/>
       <dgm:spPr>
         <a:xfrm>
           <a:off x="2" y="252176"/>
           <a:ext cx="1476265" cy="403175"/>
@@ -19152,51 +17348,51 @@
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:effectLst/>
       </dgm:spPr>
     </dgm:pt>
     <dgm:pt modelId="{E120B352-2324-4C7C-A78B-48672E7C89BD}" type="pres">
       <dgm:prSet presAssocID="{AF011012-3158-45D6-A6E3-79D0438CD1CA}" presName="txLvlOnly1" presStyleLbl="revTx" presStyleIdx="0" presStyleCnt="1" custAng="0" custScaleX="121525" custScaleY="177076" custLinFactNeighborX="-3581" custLinFactNeighborY="-24084"/>
       <dgm:spPr/>
     </dgm:pt>
   </dgm:ptLst>
   <dgm:cxnLst>
     <dgm:cxn modelId="{63297B02-9BF0-41B0-8FA4-C9FDC2F647C5}" type="presOf" srcId="{99F60BF5-3B81-475F-A44D-D015B03C3425}" destId="{68B15FAA-D658-4D74-AFC5-D7EF08876C09}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2008/layout/VerticalCircleList"/>
     <dgm:cxn modelId="{3A8DCD11-83EF-4FDD-B009-E6715F38672B}" srcId="{99F60BF5-3B81-475F-A44D-D015B03C3425}" destId="{AF011012-3158-45D6-A6E3-79D0438CD1CA}" srcOrd="0" destOrd="0" parTransId="{94A6F210-1A20-45A4-A2BF-AFC191741769}" sibTransId="{032EE1F8-EBA7-4C91-8AED-22735287A741}"/>
     <dgm:cxn modelId="{3B5C24D3-7AF4-4A2D-9925-568B36EFFCD2}" type="presOf" srcId="{AF011012-3158-45D6-A6E3-79D0438CD1CA}" destId="{E120B352-2324-4C7C-A78B-48672E7C89BD}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2008/layout/VerticalCircleList"/>
     <dgm:cxn modelId="{DD3BC90B-EAEF-484C-9090-BE1B496C6C22}" type="presParOf" srcId="{68B15FAA-D658-4D74-AFC5-D7EF08876C09}" destId="{146305D9-97DE-43D5-B180-A663CAF98BBE}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2008/layout/VerticalCircleList"/>
     <dgm:cxn modelId="{E5AF0393-18E8-42F6-BDB2-21B7788C6684}" type="presParOf" srcId="{146305D9-97DE-43D5-B180-A663CAF98BBE}" destId="{553FEBE7-4DA4-49C4-98DA-91D59854C974}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2008/layout/VerticalCircleList"/>
     <dgm:cxn modelId="{54FC718F-9A8F-43EA-BC1D-F86C9801A740}" type="presParOf" srcId="{146305D9-97DE-43D5-B180-A663CAF98BBE}" destId="{A2EA51C9-849D-4283-8649-10011C8582AF}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2008/layout/VerticalCircleList"/>
     <dgm:cxn modelId="{E8DE8603-635A-4249-A098-5F3FF2417662}" type="presParOf" srcId="{146305D9-97DE-43D5-B180-A663CAF98BBE}" destId="{E120B352-2324-4C7C-A78B-48672E7C89BD}" srcOrd="2" destOrd="0" presId="urn:microsoft.com/office/officeart/2008/layout/VerticalCircleList"/>
   </dgm:cxnLst>
   <dgm:bg/>
   <dgm:whole/>
   <dgm:extLst>
     <a:ext uri="http://schemas.microsoft.com/office/drawing/2008/diagram">
-      <dsp:dataModelExt xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" relId="rId29" minVer="http://schemas.openxmlformats.org/drawingml/2006/diagram"/>
+      <dsp:dataModelExt xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" relId="rId28" minVer="http://schemas.openxmlformats.org/drawingml/2006/diagram"/>
     </a:ext>
   </dgm:extLst>
 </dgm:dataModel>
 </file>
 
 <file path=word/diagrams/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <dsp:drawing xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <dsp:spTree>
     <dsp:nvGrpSpPr>
       <dsp:cNvPr id="0" name=""/>
       <dsp:cNvGrpSpPr/>
     </dsp:nvGrpSpPr>
     <dsp:grpSpPr/>
     <dsp:sp modelId="{F4098223-F968-424C-8800-A9F4F9911F50}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm>
           <a:off x="606851" y="772990"/>
           <a:ext cx="249114" cy="249114"/>
         </a:xfrm>
         <a:prstGeom prst="ellipse">
           <a:avLst/>
@@ -25845,2138 +24041,50 @@
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{9F116494-3A96-4628-A7D1-1ECCF6FD482B}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="0020630D" w:rsidRDefault="00D45585" w:rsidP="00D45585">
           <w:pPr>
             <w:pStyle w:val="97AD8C947D9E4E19A8CE8353B0B2B580"/>
           </w:pPr>
           <w:r w:rsidRPr="00270A31">
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="2B979836424A485F95C0AE22542CB83B"/>
-[...2086 lines deleted...]
-      <w:docPartPr>
         <w:name w:val="CA6F7F17A1404D57A7B7D7037E5E2E17"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{44CE4349-5B81-4397-BAAB-7CFC437FF57E}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00A156D1" w:rsidRDefault="0020630D" w:rsidP="0020630D">
           <w:pPr>
             <w:pStyle w:val="CA6F7F17A1404D57A7B7D7037E5E2E17"/>
           </w:pPr>
           <w:r w:rsidRPr="00270A31">
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
           </w:r>
         </w:p>
@@ -28008,79 +24116,50 @@
             </w:rPr>
             <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="59AF02426D334234BFD70DBCE815DE77"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{D0D353B2-440B-440D-AAB9-381C42C3113E}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00A156D1" w:rsidRDefault="0020630D" w:rsidP="0020630D">
           <w:pPr>
             <w:pStyle w:val="59AF02426D334234BFD70DBCE815DE77"/>
-          </w:pPr>
-[...27 lines deleted...]
-            <w:pStyle w:val="6B6859889DA04237A7E01FC797932CE2"/>
           </w:pPr>
           <w:r w:rsidRPr="00270A31">
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="99B0A0E18F9A4087B10DF669AC1E4E12"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{73F0FE74-4333-4803-AC55-2CB157DA8715}"/>
       </w:docPartPr>
@@ -28165,472 +24244,472 @@
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{73175D5D-F2AA-4924-AA05-B1F209AC7845}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00A156D1" w:rsidRDefault="0020630D" w:rsidP="0020630D">
           <w:pPr>
             <w:pStyle w:val="A73814AD60384550A20750BB86499517"/>
           </w:pPr>
           <w:r w:rsidRPr="00270A31">
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="DefaultPlaceholder_-1854013440"/>
-[...401 lines deleted...]
-      <w:docPartPr>
         <w:name w:val="4FB1C0E2EE954C76AE98FC4C0E782FFC"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{3192D643-B1AC-43FB-B436-FF6A6B5266ED}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="009A2DD9" w:rsidRDefault="00255A8C" w:rsidP="00255A8C">
           <w:pPr>
             <w:pStyle w:val="4FB1C0E2EE954C76AE98FC4C0E782FFC"/>
           </w:pPr>
           <w:r w:rsidRPr="00270A31">
+            <w:rPr>
+              <w:rStyle w:val="Textedelespacerserv"/>
+            </w:rPr>
+            <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="DefaultPlaceholder_-1854013440"/>
+        <w:category>
+          <w:name w:val="Général"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{1D6A6768-A37D-4DC2-9B81-7D2A02B8EA53}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="007713E2" w:rsidRDefault="00467DCA">
+          <w:r w:rsidRPr="00754B2D">
+            <w:rPr>
+              <w:rStyle w:val="Textedelespacerserv"/>
+            </w:rPr>
+            <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="ECADA3AC6B5E4BD987F505796D57F924"/>
+        <w:category>
+          <w:name w:val="Général"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{E7664176-7B74-4400-8A46-74EBC4118A1E}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="007713E2" w:rsidRDefault="00467DCA" w:rsidP="00467DCA">
+          <w:pPr>
+            <w:pStyle w:val="ECADA3AC6B5E4BD987F505796D57F924"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00754B2D">
+            <w:rPr>
+              <w:rStyle w:val="Textedelespacerserv"/>
+            </w:rPr>
+            <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="DB44E124A07D4077B7139527F29AADB0"/>
+        <w:category>
+          <w:name w:val="Général"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{B887DCF0-BE5F-4B31-84B3-89853812FEDB}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="007713E2" w:rsidRDefault="00467DCA" w:rsidP="00467DCA">
+          <w:pPr>
+            <w:pStyle w:val="DB44E124A07D4077B7139527F29AADB0"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00754B2D">
+            <w:rPr>
+              <w:rStyle w:val="Textedelespacerserv"/>
+            </w:rPr>
+            <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="2F248C9EF4C74428918DB0006DBF26FE"/>
+        <w:category>
+          <w:name w:val="Général"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{292F40F2-7A55-4C5B-A9DA-941C750FAA99}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="007713E2" w:rsidRDefault="00467DCA" w:rsidP="00467DCA">
+          <w:pPr>
+            <w:pStyle w:val="2F248C9EF4C74428918DB0006DBF26FE"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00754B2D">
+            <w:rPr>
+              <w:rStyle w:val="Textedelespacerserv"/>
+            </w:rPr>
+            <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="E9BD841CBBD24FABA1218546A0431FE6"/>
+        <w:category>
+          <w:name w:val="Général"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{FD2E4566-83C4-409F-B88F-A2E4E67AA713}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="007713E2" w:rsidRDefault="00467DCA" w:rsidP="00467DCA">
+          <w:pPr>
+            <w:pStyle w:val="E9BD841CBBD24FABA1218546A0431FE6"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00754B2D">
+            <w:rPr>
+              <w:rStyle w:val="Textedelespacerserv"/>
+            </w:rPr>
+            <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="3AC80E7E181246F8962A9940B5C5F371"/>
+        <w:category>
+          <w:name w:val="Général"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{1937BC71-CCFA-4451-B703-F44F686027E1}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="007713E2" w:rsidRDefault="00467DCA" w:rsidP="00467DCA">
+          <w:pPr>
+            <w:pStyle w:val="3AC80E7E181246F8962A9940B5C5F371"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00754B2D">
+            <w:rPr>
+              <w:rStyle w:val="Textedelespacerserv"/>
+            </w:rPr>
+            <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="C8219CA38EDB49BB87352EEC80F7A762"/>
+        <w:category>
+          <w:name w:val="Général"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{A4B8D8E5-187E-4229-AA45-EA3F7DD47ED7}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="007713E2" w:rsidRDefault="00467DCA" w:rsidP="00467DCA">
+          <w:pPr>
+            <w:pStyle w:val="C8219CA38EDB49BB87352EEC80F7A762"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00754B2D">
+            <w:rPr>
+              <w:rStyle w:val="Textedelespacerserv"/>
+            </w:rPr>
+            <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="B3C9E741A47E469F937428DDE1820AFB"/>
+        <w:category>
+          <w:name w:val="Général"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{EEEDD32A-70DE-4F64-A3A4-5CC805DE4A62}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="007713E2" w:rsidRDefault="00467DCA" w:rsidP="00467DCA">
+          <w:pPr>
+            <w:pStyle w:val="B3C9E741A47E469F937428DDE1820AFB"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00754B2D">
+            <w:rPr>
+              <w:rStyle w:val="Textedelespacerserv"/>
+            </w:rPr>
+            <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="70B54E04AA834E599FBA2CFEE58F1F72"/>
+        <w:category>
+          <w:name w:val="Général"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{E9E3BAF7-BAF5-48AE-BB75-CC1B1FC53935}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="007713E2" w:rsidRDefault="00467DCA" w:rsidP="00467DCA">
+          <w:pPr>
+            <w:pStyle w:val="70B54E04AA834E599FBA2CFEE58F1F72"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00754B2D">
+            <w:rPr>
+              <w:rStyle w:val="Textedelespacerserv"/>
+            </w:rPr>
+            <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="398A2AE81C9F4876B9134DDCF4A7EC21"/>
+        <w:category>
+          <w:name w:val="Général"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{21486B37-30D0-4079-A4C7-09DD91460C43}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="007713E2" w:rsidRDefault="00467DCA" w:rsidP="00467DCA">
+          <w:pPr>
+            <w:pStyle w:val="398A2AE81C9F4876B9134DDCF4A7EC21"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00754B2D">
+            <w:rPr>
+              <w:rStyle w:val="Textedelespacerserv"/>
+            </w:rPr>
+            <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="C3EF1AEF21274221855B65CC9B222F5E"/>
+        <w:category>
+          <w:name w:val="Général"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{D41080AB-7C99-4202-AEC2-627A6CC09E94}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="007713E2" w:rsidRDefault="00467DCA" w:rsidP="00467DCA">
+          <w:pPr>
+            <w:pStyle w:val="C3EF1AEF21274221855B65CC9B222F5E"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00754B2D">
+            <w:rPr>
+              <w:rStyle w:val="Textedelespacerserv"/>
+            </w:rPr>
+            <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="7623A97E47CB4D5895F9377B6E83D9AA"/>
+        <w:category>
+          <w:name w:val="Général"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{4F799F17-84BF-4612-B51D-E6DD81CCB946}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="007713E2" w:rsidRDefault="00467DCA" w:rsidP="00467DCA">
+          <w:pPr>
+            <w:pStyle w:val="7623A97E47CB4D5895F9377B6E83D9AA"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00754B2D">
+            <w:rPr>
+              <w:rStyle w:val="Textedelespacerserv"/>
+            </w:rPr>
+            <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="6157F452E0B44384A754791A55919B24"/>
+        <w:category>
+          <w:name w:val="Général"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{04E84E21-B8CD-4881-89AC-9CB23F5D2500}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="007713E2" w:rsidRDefault="00467DCA" w:rsidP="00467DCA">
+          <w:pPr>
+            <w:pStyle w:val="6157F452E0B44384A754791A55919B24"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00754B2D">
+            <w:rPr>
+              <w:rStyle w:val="Textedelespacerserv"/>
+            </w:rPr>
+            <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="6D55EDB1331B410EB845A321AD6DCD46"/>
+        <w:category>
+          <w:name w:val="Général"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{EBC0B593-D7B9-443F-B4A9-6A8F1FD07F57}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="007713E2" w:rsidRDefault="00467DCA" w:rsidP="00467DCA">
+          <w:pPr>
+            <w:pStyle w:val="6D55EDB1331B410EB845A321AD6DCD46"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00754B2D">
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -28656,58 +24735,58 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Mangal">
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00008003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
@@ -28716,56 +24795,61 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:view w:val="normal"/>
   <w:revisionView w:inkAnnotations="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00536CBD"/>
     <w:rsid w:val="00040B18"/>
+    <w:rsid w:val="001A105C"/>
     <w:rsid w:val="0020630D"/>
     <w:rsid w:val="00255A8C"/>
     <w:rsid w:val="00317139"/>
+    <w:rsid w:val="00467DCA"/>
     <w:rsid w:val="00536CBD"/>
+    <w:rsid w:val="007713E2"/>
     <w:rsid w:val="009A2DD9"/>
     <w:rsid w:val="00A156D1"/>
+    <w:rsid w:val="00A51B67"/>
+    <w:rsid w:val="00C31723"/>
     <w:rsid w:val="00D45585"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-FR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
@@ -29176,522 +25260,178 @@
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Aucuneliste">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="Textedelespacerserv">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00255A8C"/>
+    <w:rsid w:val="00467DCA"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="97AD8C947D9E4E19A8CE8353B0B2B580">
     <w:name w:val="97AD8C947D9E4E19A8CE8353B0B2B580"/>
-    <w:rsid w:val="00D45585"/>
-[...362 lines deleted...]
-    <w:name w:val="E4D98EA1CE774937B4B760DDFFE92969"/>
     <w:rsid w:val="00D45585"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="CA6F7F17A1404D57A7B7D7037E5E2E17">
     <w:name w:val="CA6F7F17A1404D57A7B7D7037E5E2E17"/>
     <w:rsid w:val="0020630D"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="1AA1FED6AE2F47339245F553ACE5FE32">
     <w:name w:val="1AA1FED6AE2F47339245F553ACE5FE32"/>
     <w:rsid w:val="0020630D"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="59AF02426D334234BFD70DBCE815DE77">
     <w:name w:val="59AF02426D334234BFD70DBCE815DE77"/>
     <w:rsid w:val="0020630D"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="6B6859889DA04237A7E01FC797932CE2">
     <w:name w:val="6B6859889DA04237A7E01FC797932CE2"/>
     <w:rsid w:val="0020630D"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="BE25FE5ED1414442AD52F58BF62169C5">
-[...10 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="99B0A0E18F9A4087B10DF669AC1E4E12">
     <w:name w:val="99B0A0E18F9A4087B10DF669AC1E4E12"/>
     <w:rsid w:val="0020630D"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="8428A13BDDDF4B17B93B59832445763A">
     <w:name w:val="8428A13BDDDF4B17B93B59832445763A"/>
     <w:rsid w:val="0020630D"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="A96B3174D565482B9E1DF92760481293">
     <w:name w:val="A96B3174D565482B9E1DF92760481293"/>
     <w:rsid w:val="0020630D"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="A73814AD60384550A20750BB86499517">
     <w:name w:val="A73814AD60384550A20750BB86499517"/>
     <w:rsid w:val="0020630D"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="6EE39FE437564E9FBA1242712727ED6E">
-[...50 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="4FB1C0E2EE954C76AE98FC4C0E782FFC">
     <w:name w:val="4FB1C0E2EE954C76AE98FC4C0E782FFC"/>
     <w:rsid w:val="00255A8C"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="9B56AA58A0874D45BFAF845BB0D91E5B">
+    <w:name w:val="9B56AA58A0874D45BFAF845BB0D91E5B"/>
+    <w:rsid w:val="00A51B67"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ECADA3AC6B5E4BD987F505796D57F924">
+    <w:name w:val="ECADA3AC6B5E4BD987F505796D57F924"/>
+    <w:rsid w:val="00467DCA"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="DB44E124A07D4077B7139527F29AADB0">
+    <w:name w:val="DB44E124A07D4077B7139527F29AADB0"/>
+    <w:rsid w:val="00467DCA"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2F248C9EF4C74428918DB0006DBF26FE">
+    <w:name w:val="2F248C9EF4C74428918DB0006DBF26FE"/>
+    <w:rsid w:val="00467DCA"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="9F2E02603CE0429E8B6E0050503C1377">
+    <w:name w:val="9F2E02603CE0429E8B6E0050503C1377"/>
+    <w:rsid w:val="00467DCA"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E9BD841CBBD24FABA1218546A0431FE6">
+    <w:name w:val="E9BD841CBBD24FABA1218546A0431FE6"/>
+    <w:rsid w:val="00467DCA"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3AC80E7E181246F8962A9940B5C5F371">
+    <w:name w:val="3AC80E7E181246F8962A9940B5C5F371"/>
+    <w:rsid w:val="00467DCA"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="C8219CA38EDB49BB87352EEC80F7A762">
+    <w:name w:val="C8219CA38EDB49BB87352EEC80F7A762"/>
+    <w:rsid w:val="00467DCA"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="B3C9E741A47E469F937428DDE1820AFB">
+    <w:name w:val="B3C9E741A47E469F937428DDE1820AFB"/>
+    <w:rsid w:val="00467DCA"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="70B54E04AA834E599FBA2CFEE58F1F72">
+    <w:name w:val="70B54E04AA834E599FBA2CFEE58F1F72"/>
+    <w:rsid w:val="00467DCA"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="398A2AE81C9F4876B9134DDCF4A7EC21">
+    <w:name w:val="398A2AE81C9F4876B9134DDCF4A7EC21"/>
+    <w:rsid w:val="00467DCA"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="0114CC2C44194C369635D08263F4706A">
+    <w:name w:val="0114CC2C44194C369635D08263F4706A"/>
+    <w:rsid w:val="00467DCA"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CF8AE24F4F8C47C1BB4DC504F13BCB99">
+    <w:name w:val="CF8AE24F4F8C47C1BB4DC504F13BCB99"/>
+    <w:rsid w:val="00467DCA"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="C3EF1AEF21274221855B65CC9B222F5E">
+    <w:name w:val="C3EF1AEF21274221855B65CC9B222F5E"/>
+    <w:rsid w:val="00467DCA"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="7623A97E47CB4D5895F9377B6E83D9AA">
+    <w:name w:val="7623A97E47CB4D5895F9377B6E83D9AA"/>
+    <w:rsid w:val="00467DCA"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2F302440DD76461A8DB5490E328D36D0">
+    <w:name w:val="2F302440DD76461A8DB5490E328D36D0"/>
+    <w:rsid w:val="00467DCA"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="6157F452E0B44384A754791A55919B24">
+    <w:name w:val="6157F452E0B44384A754791A55919B24"/>
+    <w:rsid w:val="00467DCA"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="D8DF2C16E1BE4E1FA9BFEF9BC5B9E6B3">
+    <w:name w:val="D8DF2C16E1BE4E1FA9BFEF9BC5B9E6B3"/>
+    <w:rsid w:val="00467DCA"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="64194B020B6F4657A7844EC285422A9E">
+    <w:name w:val="64194B020B6F4657A7844EC285422A9E"/>
+    <w:rsid w:val="00467DCA"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="D5075BFA9E7542378EA9927C2474B379">
+    <w:name w:val="D5075BFA9E7542378EA9927C2474B379"/>
+    <w:rsid w:val="00467DCA"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="6D55EDB1331B410EB845A321AD6DCD46">
+    <w:name w:val="6D55EDB1331B410EB845A321AD6DCD46"/>
+    <w:rsid w:val="00467DCA"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
@@ -29941,69 +25681,69 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7B7915CC-69A2-4721-9B05-CE2D073A0461}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>9</Pages>
-  <Words>2348</Words>
-  <Characters>12919</Characters>
+  <Words>1936</Words>
+  <Characters>10654</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>107</Lines>
-  <Paragraphs>30</Paragraphs>
+  <Lines>88</Lines>
+  <Paragraphs>25</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>ENSOSP</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>15237</CharactersWithSpaces>
+  <CharactersWithSpaces>12565</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>ROSSOW Benoit</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>