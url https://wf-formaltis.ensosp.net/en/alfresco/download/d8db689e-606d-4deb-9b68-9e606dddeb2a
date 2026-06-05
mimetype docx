--- v0 (2026-04-20)
+++ v1 (2026-06-05)
@@ -199,174 +199,140 @@
     </w:p>
     <w:p w14:paraId="427DBB50" w14:textId="77777777" w:rsidR="00021484" w:rsidRDefault="00021484" w:rsidP="004A1EF9">
       <w:pPr>
         <w:spacing w:before="1600"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="336DFFEF" w14:textId="77777777" w:rsidR="004A1EF9" w:rsidRDefault="004A1EF9" w:rsidP="004A1EF9">
       <w:pPr>
         <w:spacing w:before="1600"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6C87B245" w14:textId="6364A5FC" w:rsidR="005C5C2D" w:rsidRPr="00DF63F6" w:rsidRDefault="00453D97" w:rsidP="2499326E">
+    <w:p w14:paraId="21DD452C" w14:textId="28E01C66" w:rsidR="00612D91" w:rsidRPr="005B2380" w:rsidRDefault="00612D91" w:rsidP="00612D91">
+      <w:pPr>
+        <w:ind w:right="-284"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rStyle w:val="Lienhypertexte"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DF63F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Les documents doivent être transmis obligatoirement sous format électronique</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>quatre</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> semaines avant la date de la commission</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF63F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>via la plateforme « Mes Formalités Ensosp+ »</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C87B245" w14:textId="5B59DF6D" w:rsidR="005C5C2D" w:rsidRPr="00DF63F6" w:rsidRDefault="00453D97" w:rsidP="2499326E">
       <w:pPr>
         <w:spacing w:before="1600"/>
         <w:ind w:right="-284"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="2499326E">
-[...107 lines deleted...]
-      </w:r>
       <w:r w:rsidRPr="2499326E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="2CCEE27A" w14:textId="77777777" w:rsidR="00614E7E" w:rsidRPr="00DF63F6" w:rsidRDefault="00614E7E" w:rsidP="00614E7E">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
         <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent1" w:themeFillTint="33"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF63F6">
         <w:rPr>
@@ -3538,149 +3504,149 @@
         </w:rPr>
         <w:t xml:space="preserve">ou contractuels des SIS identifiés </w:t>
       </w:r>
       <w:r w:rsidR="00235370" w:rsidRPr="22468D2F">
         <w:rPr>
           <w:rStyle w:val="Textedelespacerserv"/>
         </w:rPr>
         <w:t>ci-dessous</w:t>
       </w:r>
       <w:r w:rsidR="0E255C8F" w:rsidRPr="22468D2F">
         <w:rPr>
           <w:rStyle w:val="Textedelespacerserv"/>
         </w:rPr>
         <w:t xml:space="preserve"> : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="383244C1" w14:textId="10D24C5D" w:rsidR="00DB74B3" w:rsidRDefault="00DB74B3" w:rsidP="22468D2F">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="Textedelespacerserv"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7465CAB0" w14:textId="36BF6F89" w:rsidR="00DB74B3" w:rsidRDefault="00A9751D" w:rsidP="22468D2F">
+    <w:p w14:paraId="7465CAB0" w14:textId="36BF6F89" w:rsidR="00DB74B3" w:rsidRDefault="00612D91" w:rsidP="22468D2F">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="Textedelespacerserv"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
             <w:color w:val="808080"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="592069781"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="3D2733DD" w:rsidRPr="22468D2F">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="0E255C8F" w:rsidRPr="22468D2F">
         <w:rPr>
           <w:rStyle w:val="Textedelespacerserv"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">Officier d’encadrement des Sous-direction santé </w:t>
       </w:r>
       <w:r w:rsidR="00DB74B3">
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B167CC6" w14:textId="6C0F6252" w:rsidR="00DB74B3" w:rsidRDefault="00A9751D" w:rsidP="22468D2F">
+    <w:p w14:paraId="3B167CC6" w14:textId="6C0F6252" w:rsidR="00DB74B3" w:rsidRDefault="00612D91" w:rsidP="22468D2F">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="Textedelespacerserv"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
             <w:color w:val="808080"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="900880863"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="182587E0" w:rsidRPr="22468D2F">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
           <w:r w:rsidR="182587E0" w:rsidRPr="22468D2F">
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
               <w:color w:val="auto"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="0E255C8F" w:rsidRPr="22468D2F">
         <w:rPr>
           <w:rStyle w:val="Textedelespacerserv"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Officier santé</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A62DF72" w14:textId="6D068D89" w:rsidR="00DB74B3" w:rsidRDefault="00A9751D" w:rsidP="22468D2F">
+    <w:p w14:paraId="0A62DF72" w14:textId="6D068D89" w:rsidR="00DB74B3" w:rsidRDefault="00612D91" w:rsidP="22468D2F">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="1675204626"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="4D11FF6B" w:rsidRPr="22468D2F">
@@ -3766,50 +3732,51 @@
         <w:t xml:space="preserve">Date </w:t>
       </w:r>
       <w:r w:rsidRPr="00427CF5">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
             <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:id w:val="722253422"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
           </w:placeholder>
           <w:showingPlcHdr/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00A9751D" w:rsidRPr="00FC5E73">
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="3E4E9611" w14:textId="77777777" w:rsidR="003C3466" w:rsidRPr="00427CF5" w:rsidRDefault="003C3466" w:rsidP="003C3466">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="67DFF1E0" w14:textId="77777777" w:rsidR="003C3466" w:rsidRPr="00427CF5" w:rsidRDefault="003C3466" w:rsidP="003C3466">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
@@ -6849,125 +6816,109 @@
                           <w:p w14:paraId="6F38D870" w14:textId="30A61858" w:rsidR="00E21792" w:rsidRPr="008E0B05" w:rsidRDefault="00E21792" w:rsidP="00060327">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:sz w:val="18"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="008E0B05">
                               <w:rPr>
                                 <w:sz w:val="18"/>
                               </w:rPr>
                               <w:t>Prérequis </w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:sz w:val="18"/>
                               </w:rPr>
                               <w:t xml:space="preserve">SUAP </w:t>
                             </w:r>
                             <w:r w:rsidRPr="008E0B05">
                               <w:rPr>
                                 <w:sz w:val="18"/>
                               </w:rPr>
                               <w:t xml:space="preserve">(attestation DDSIS) et </w:t>
                             </w:r>
-                            <w:proofErr w:type="spellStart"/>
                             <w:r>
                               <w:rPr>
                                 <w:sz w:val="18"/>
                               </w:rPr>
-                              <w:t>Accpro</w:t>
-[...6 lines deleted...]
-                              <w:t xml:space="preserve"> (avant certification de la FIPS)</w:t>
+                              <w:t>Accpro (avant certification de la FIPS)</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:rect w14:anchorId="2823B3E9" id="Rectangle 52" o:spid="_x0000_s1042" style="position:absolute;margin-left:75.35pt;margin-top:68.95pt;width:212.75pt;height:30.4pt;z-index:251662336;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQARaUFiiAIAABYFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X52kbpoadYogRYYB&#10;RVu0HXpmZNkWoNckJXb260fJbvpYT8N8kEmR4uPTR11e9UqSPXdeGF3S6cmEEq6ZqYRuSvrzafNt&#10;QYkPoCuQRvOSHrinV8uvXy47W/CZaY2suCMYRPuisyVtQ7BFlnnWcgX+xFiu0VgbpyCg6pqsctBh&#10;dCWz2WQyzzrjKusM497j7vVgpMsUv645C3d17XkgsqRYW0irS+s2rtnyEorGgW0FG8uAf6hCgdCY&#10;9BjqGgKQnRN/hVKCOeNNHU6YUZmpa8F46gG7mU4+dPPYguWpFwTH2yNM/v+FZbf7e0dEVdKzGSUa&#10;FN7RA6IGupGc4B4C1FlfoN+jvXej5lGM3fa1U/GPfZA+gXo4gsr7QBhuzs4n0/npnBKGttPF2UW+&#10;iEGz19PW+fCdG0WiUFKH6ROWsL/xYXB9cYnJvJGi2ggpk3Lwa+nIHvB+kRaV6SiR4ANulnSTvjHb&#10;u2NSkw7pirUhKRgg8WoJAUVlEQqvG0pANshoFlyq5d1p75rtMWuen8/W+WdJYtHX4NuhuhQhukGh&#10;REDSS6FKupjEbzwtdbTyRNux9Yj9gHaUQr/t02VN5/FI3Nqa6oA36MxAbW/ZRmDeG8TgHhxyGRvE&#10;+Qx3uNTSYNdmlChpjfv92X70R4qhlZIOZwMR+bUDxxHaHxrJdzHN8zhMScnPzmeouLeW7VuL3qm1&#10;weuZ4ktgWRKjf5AvYu2MesYxXsWsaALNMPeA/aiswzCz+BAwvlolNxwgC+FGP1oWg0foIuJP/TM4&#10;O3IpIAtvzcscQfGBUoNvPKnNahdMLRLfXnFFnkYFhy8xdnwo4nS/1ZPX63O2/AMAAP//AwBQSwME&#10;FAAGAAgAAAAhAHUoR3bgAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj81OwzAQhO9IvIO1SNyo&#10;TVCTJsSpEIJLxYXyJ27beEmixnYUu0l4e5YT3HZ2R7PflNvF9mKiMXTeabheKRDkam8612h4fXm8&#10;2oAIEZ3B3jvS8E0BttX5WYmF8bN7pmkfG8EhLhSooY1xKKQMdUsWw8oP5Pj25UeLkeXYSDPizOG2&#10;l4lSqbTYOf7Q4kD3LdXH/clqGLF+2+2e5Oc8hWPSvH+k+YNCrS8vlrtbEJGW+GeGX3xGh4qZDv7k&#10;TBA967XK2MrDTZaDYMc6SxMQB97kmwxkVcr/HaofAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS&#10;/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgA&#10;AAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgA&#10;AAAhABFpQWKIAgAAFgUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAG&#10;AAgAAAAhAHUoR3bgAAAACwEAAA8AAAAAAAAAAAAAAAAA4gQAAGRycy9kb3ducmV2LnhtbFBLBQYA&#10;AAAABAAEAPMAAADvBQAAAAA=&#10;" fillcolor="window" strokecolor="#4472c4" strokeweight="1pt">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="6F38D870" w14:textId="30A61858" w:rsidR="00E21792" w:rsidRPr="008E0B05" w:rsidRDefault="00E21792" w:rsidP="00060327">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:sz w:val="18"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="008E0B05">
                         <w:rPr>
                           <w:sz w:val="18"/>
                         </w:rPr>
                         <w:t>Prérequis </w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:sz w:val="18"/>
                         </w:rPr>
                         <w:t xml:space="preserve">SUAP </w:t>
                       </w:r>
                       <w:r w:rsidRPr="008E0B05">
                         <w:rPr>
                           <w:sz w:val="18"/>
                         </w:rPr>
                         <w:t xml:space="preserve">(attestation DDSIS) et </w:t>
                       </w:r>
-                      <w:proofErr w:type="spellStart"/>
                       <w:r>
                         <w:rPr>
                           <w:sz w:val="18"/>
                         </w:rPr>
-                        <w:t>Accpro</w:t>
-[...6 lines deleted...]
-                        <w:t xml:space="preserve"> (avant certification de la FIPS)</w:t>
+                        <w:t>Accpro (avant certification de la FIPS)</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00060327" w:rsidRPr="00060327">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7BEBC64E" wp14:editId="321F6959">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>2296795</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>1280795</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5938" cy="237506"/>
@@ -9816,51 +9767,51 @@
                     <w:sz w:val="18"/>
                     <w:szCs w:val="14"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
                   </w:rPr>
                   <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
           <w:p w14:paraId="00497F1C" w14:textId="77777777" w:rsidR="00497F90" w:rsidRDefault="00497F90" w:rsidP="003B0971">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="5D0266BD" w14:textId="77777777" w:rsidR="00726B22" w:rsidRPr="000F2BBC" w:rsidRDefault="00A9751D" w:rsidP="00F85793">
+          <w:p w14:paraId="5D0266BD" w14:textId="77777777" w:rsidR="00726B22" w:rsidRPr="000F2BBC" w:rsidRDefault="00612D91" w:rsidP="00F85793">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="14"/>
                 </w:rPr>
                 <w:id w:val="38714675"/>
                 <w:placeholder>
                   <w:docPart w:val="2EDC3C2DCA1D48928EB6A0244036B5CF"/>
                 </w:placeholder>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent/>
@@ -10504,51 +10455,51 @@
                     <w:sz w:val="18"/>
                     <w:szCs w:val="14"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
                   </w:rPr>
                   <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
           <w:p w14:paraId="52A27A74" w14:textId="769090E2" w:rsidR="00497F90" w:rsidRDefault="00497F90" w:rsidP="003B0971">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2EF3EA8F" w14:textId="77777777" w:rsidR="00726B22" w:rsidRPr="000F2BBC" w:rsidRDefault="00A9751D" w:rsidP="003B0971">
+          <w:p w14:paraId="2EF3EA8F" w14:textId="77777777" w:rsidR="00726B22" w:rsidRPr="000F2BBC" w:rsidRDefault="00612D91" w:rsidP="003B0971">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="14"/>
                 </w:rPr>
                 <w:id w:val="1705905143"/>
                 <w:placeholder>
                   <w:docPart w:val="29F7671EC68E4AE0B9984123E878525F"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
@@ -11184,51 +11135,51 @@
                     <w:sz w:val="18"/>
                     <w:szCs w:val="14"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
                   </w:rPr>
                   <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
           <w:p w14:paraId="28F7E346" w14:textId="77777777" w:rsidR="00497F90" w:rsidRDefault="00497F90" w:rsidP="003B0971">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="62AED62C" w14:textId="77777777" w:rsidR="00726B22" w:rsidRDefault="00A9751D" w:rsidP="003B0971">
+          <w:p w14:paraId="62AED62C" w14:textId="77777777" w:rsidR="00726B22" w:rsidRDefault="00612D91" w:rsidP="003B0971">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="14"/>
                 </w:rPr>
                 <w:id w:val="-701563735"/>
                 <w:placeholder>
                   <w:docPart w:val="B2618FCE9DA847E497CF229C04A5D4A4"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
@@ -13639,51 +13590,51 @@
                     <w:sz w:val="18"/>
                     <w:szCs w:val="14"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
                   </w:rPr>
                   <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
           <w:p w14:paraId="38DED3BA" w14:textId="77777777" w:rsidR="00063193" w:rsidRDefault="00063193" w:rsidP="00394937">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="576D45FE" w14:textId="77777777" w:rsidR="00063193" w:rsidRPr="000F2BBC" w:rsidRDefault="00A9751D" w:rsidP="00394937">
+          <w:p w14:paraId="576D45FE" w14:textId="77777777" w:rsidR="00063193" w:rsidRPr="000F2BBC" w:rsidRDefault="00612D91" w:rsidP="00394937">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="14"/>
                 </w:rPr>
                 <w:id w:val="1121729844"/>
                 <w:placeholder>
                   <w:docPart w:val="5490E5C710544FA79DCA14EA9F6C54E0"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
@@ -15133,51 +15084,51 @@
                     <w:sz w:val="18"/>
                     <w:szCs w:val="14"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
                   </w:rPr>
                   <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
           <w:p w14:paraId="1335C99C" w14:textId="77777777" w:rsidR="0098413B" w:rsidRDefault="0098413B" w:rsidP="00394937">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="11841ACD" w14:textId="77777777" w:rsidR="0098413B" w:rsidRPr="000F2BBC" w:rsidRDefault="00A9751D" w:rsidP="00394937">
+          <w:p w14:paraId="11841ACD" w14:textId="77777777" w:rsidR="0098413B" w:rsidRPr="000F2BBC" w:rsidRDefault="00612D91" w:rsidP="00394937">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="14"/>
                 </w:rPr>
                 <w:id w:val="1579027604"/>
                 <w:placeholder>
                   <w:docPart w:val="B4EE53E01F3F426AB4F088B905515EB9"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
@@ -15796,51 +15747,51 @@
                     <w:sz w:val="18"/>
                     <w:szCs w:val="14"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
                   </w:rPr>
                   <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
           <w:p w14:paraId="398CE2C9" w14:textId="77777777" w:rsidR="00CA514C" w:rsidRDefault="00CA514C" w:rsidP="00CA514C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="58D17F69" w14:textId="6CE51601" w:rsidR="00571361" w:rsidRDefault="00A9751D" w:rsidP="00CA514C">
+          <w:p w14:paraId="58D17F69" w14:textId="6CE51601" w:rsidR="00571361" w:rsidRDefault="00612D91" w:rsidP="00CA514C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="14"/>
                 </w:rPr>
                 <w:id w:val="450907865"/>
                 <w:placeholder>
                   <w:docPart w:val="15AC126C70FC4558815399E187ECEF2F"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
@@ -18203,51 +18154,51 @@
                     <w:sz w:val="18"/>
                     <w:szCs w:val="14"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
                   </w:rPr>
                   <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
           <w:p w14:paraId="17CBD001" w14:textId="77777777" w:rsidR="00DF4C53" w:rsidRDefault="00DF4C53" w:rsidP="00394937">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="00F77096" w14:textId="77777777" w:rsidR="00DF4C53" w:rsidRPr="000F2BBC" w:rsidRDefault="00A9751D" w:rsidP="00394937">
+          <w:p w14:paraId="00F77096" w14:textId="77777777" w:rsidR="00DF4C53" w:rsidRPr="000F2BBC" w:rsidRDefault="00612D91" w:rsidP="00394937">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="14"/>
                 </w:rPr>
                 <w:id w:val="1348367677"/>
                 <w:placeholder>
                   <w:docPart w:val="E3760C2CED874A19A8C00F5EBE44FC28"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
@@ -18957,51 +18908,51 @@
                     <w:sz w:val="18"/>
                     <w:szCs w:val="14"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
                   </w:rPr>
                   <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
           <w:p w14:paraId="58EA8280" w14:textId="77777777" w:rsidR="00C71870" w:rsidRDefault="00C71870" w:rsidP="00060327">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="379D4C88" w14:textId="77777777" w:rsidR="00C71870" w:rsidRDefault="00A9751D" w:rsidP="00060327">
+          <w:p w14:paraId="379D4C88" w14:textId="77777777" w:rsidR="00C71870" w:rsidRDefault="00612D91" w:rsidP="00060327">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="14"/>
                 </w:rPr>
                 <w:id w:val="-1864969595"/>
                 <w:placeholder>
                   <w:docPart w:val="BB79DE747F2C4232BCB540552C310F33"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
@@ -19689,51 +19640,51 @@
                     <w:sz w:val="18"/>
                     <w:szCs w:val="14"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
                   </w:rPr>
                   <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
           <w:p w14:paraId="27FFE711" w14:textId="77777777" w:rsidR="00C71870" w:rsidRDefault="00C71870" w:rsidP="00060327">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="1F504A46" w14:textId="77777777" w:rsidR="00C71870" w:rsidRDefault="00A9751D" w:rsidP="00060327">
+          <w:p w14:paraId="1F504A46" w14:textId="77777777" w:rsidR="00C71870" w:rsidRDefault="00612D91" w:rsidP="00060327">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="14"/>
                 </w:rPr>
                 <w:id w:val="-39285346"/>
                 <w:placeholder>
                   <w:docPart w:val="E3A1E1B9899B446794C2988034C20290"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
@@ -20362,51 +20313,51 @@
                     <w:sz w:val="18"/>
                     <w:szCs w:val="14"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
                   </w:rPr>
                   <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
           <w:p w14:paraId="6E83067E" w14:textId="77777777" w:rsidR="00C71870" w:rsidRDefault="00C71870" w:rsidP="00060327">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="339CF2D4" w14:textId="77777777" w:rsidR="00C71870" w:rsidRDefault="00A9751D" w:rsidP="00060327">
+          <w:p w14:paraId="339CF2D4" w14:textId="77777777" w:rsidR="00C71870" w:rsidRDefault="00612D91" w:rsidP="00060327">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="14"/>
                 </w:rPr>
                 <w:id w:val="-816259933"/>
                 <w:placeholder>
                   <w:docPart w:val="85BA80F5617B471FA9FA5E7A63D32DBA"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
@@ -21061,51 +21012,51 @@
                     <w:sz w:val="18"/>
                     <w:szCs w:val="14"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
                   </w:rPr>
                   <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
           <w:p w14:paraId="1C965C40" w14:textId="77777777" w:rsidR="00C71870" w:rsidRDefault="00C71870" w:rsidP="00060327">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="4F5DC543" w14:textId="77777777" w:rsidR="00C71870" w:rsidRDefault="00A9751D" w:rsidP="00060327">
+          <w:p w14:paraId="4F5DC543" w14:textId="77777777" w:rsidR="00C71870" w:rsidRDefault="00612D91" w:rsidP="00060327">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="14"/>
                 </w:rPr>
                 <w:id w:val="-510147652"/>
                 <w:placeholder>
                   <w:docPart w:val="121B3732B78A4D0F95716BC6A85B5FF6"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
@@ -24133,56 +24084,56 @@
   <w:num w:numId="15">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="16">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="17">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="18">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="19">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="20">
     <w:abstractNumId w:val="9"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="owkGelimjn3E1h2TchU4/3FNkes1URuH8SCr+eKydeRbvdxyqc/+23faNpu/7AjxIQV8ssC1GhD0WT1m23tmog==" w:salt="jIYj4cGREwWrEFPJ7leIMA=="/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="Yk9Ih8TyosiSUjcvdGBdOYFoGrPiM8e/qgBHpSQl4rVwHMn7Y4GqUMfWaEBy+Kvsu39KMTIiLBJOMtMopJ6Kxg==" w:salt="Y63qkfa3y2Dwf/jFnqoCSg=="/>
   <w:defaultTabStop w:val="8505"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="10241"/>
+    <o:shapedefaults v:ext="edit" spidmax="14337"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00EE7312"/>
     <w:rsid w:val="00021484"/>
     <w:rsid w:val="00042037"/>
     <w:rsid w:val="0004409B"/>
     <w:rsid w:val="00044AC2"/>
@@ -24256,50 +24207,51 @@
     <w:rsid w:val="00472CFE"/>
     <w:rsid w:val="00484D89"/>
     <w:rsid w:val="0049002C"/>
     <w:rsid w:val="00497F90"/>
     <w:rsid w:val="004A1EF9"/>
     <w:rsid w:val="004B27AB"/>
     <w:rsid w:val="004F4FF0"/>
     <w:rsid w:val="004F5562"/>
     <w:rsid w:val="004F6083"/>
     <w:rsid w:val="0051084D"/>
     <w:rsid w:val="005357EE"/>
     <w:rsid w:val="005413AD"/>
     <w:rsid w:val="00554D44"/>
     <w:rsid w:val="005672ED"/>
     <w:rsid w:val="00571361"/>
     <w:rsid w:val="00584036"/>
     <w:rsid w:val="00584953"/>
     <w:rsid w:val="005938E6"/>
     <w:rsid w:val="00594F61"/>
     <w:rsid w:val="005C3AAA"/>
     <w:rsid w:val="005C5C2D"/>
     <w:rsid w:val="005D0BC9"/>
     <w:rsid w:val="005F2345"/>
     <w:rsid w:val="005F7239"/>
     <w:rsid w:val="00605242"/>
+    <w:rsid w:val="00612D91"/>
     <w:rsid w:val="00614E7E"/>
     <w:rsid w:val="0064210E"/>
     <w:rsid w:val="00656FA5"/>
     <w:rsid w:val="0066503E"/>
     <w:rsid w:val="00673CA5"/>
     <w:rsid w:val="00681F6C"/>
     <w:rsid w:val="006850B9"/>
     <w:rsid w:val="00696B56"/>
     <w:rsid w:val="006A1546"/>
     <w:rsid w:val="006A5C08"/>
     <w:rsid w:val="006C0412"/>
     <w:rsid w:val="006C66DD"/>
     <w:rsid w:val="006E207B"/>
     <w:rsid w:val="006F1888"/>
     <w:rsid w:val="006F2125"/>
     <w:rsid w:val="006F531E"/>
     <w:rsid w:val="006F65E9"/>
     <w:rsid w:val="00702155"/>
     <w:rsid w:val="00703D44"/>
     <w:rsid w:val="00704D4E"/>
     <w:rsid w:val="0071277C"/>
     <w:rsid w:val="00725F4F"/>
     <w:rsid w:val="00726B22"/>
     <w:rsid w:val="00741170"/>
     <w:rsid w:val="00752B05"/>
@@ -24410,50 +24362,51 @@
     <w:rsid w:val="00DA6BD6"/>
     <w:rsid w:val="00DB1125"/>
     <w:rsid w:val="00DB174F"/>
     <w:rsid w:val="00DB74B3"/>
     <w:rsid w:val="00DC4546"/>
     <w:rsid w:val="00DD6AC6"/>
     <w:rsid w:val="00DE0230"/>
     <w:rsid w:val="00DE1790"/>
     <w:rsid w:val="00DE3F6B"/>
     <w:rsid w:val="00DE43CC"/>
     <w:rsid w:val="00DF452C"/>
     <w:rsid w:val="00DF4C53"/>
     <w:rsid w:val="00DF63F6"/>
     <w:rsid w:val="00E00A16"/>
     <w:rsid w:val="00E0305B"/>
     <w:rsid w:val="00E03B9F"/>
     <w:rsid w:val="00E21792"/>
     <w:rsid w:val="00E22C4B"/>
     <w:rsid w:val="00E4027F"/>
     <w:rsid w:val="00E51253"/>
     <w:rsid w:val="00E53D39"/>
     <w:rsid w:val="00E552C9"/>
     <w:rsid w:val="00E60D69"/>
     <w:rsid w:val="00E802F8"/>
     <w:rsid w:val="00E87CA7"/>
+    <w:rsid w:val="00E92E93"/>
     <w:rsid w:val="00E934AA"/>
     <w:rsid w:val="00EA3ACA"/>
     <w:rsid w:val="00EB385E"/>
     <w:rsid w:val="00EC338A"/>
     <w:rsid w:val="00ED1878"/>
     <w:rsid w:val="00ED2521"/>
     <w:rsid w:val="00EE381E"/>
     <w:rsid w:val="00EE488F"/>
     <w:rsid w:val="00EE7312"/>
     <w:rsid w:val="00EF480D"/>
     <w:rsid w:val="00F11BD3"/>
     <w:rsid w:val="00F2485E"/>
     <w:rsid w:val="00F410F2"/>
     <w:rsid w:val="00F549EB"/>
     <w:rsid w:val="00F64758"/>
     <w:rsid w:val="00F7203D"/>
     <w:rsid w:val="00F77A05"/>
     <w:rsid w:val="00F77F05"/>
     <w:rsid w:val="00F85793"/>
     <w:rsid w:val="00F85796"/>
     <w:rsid w:val="00F90526"/>
     <w:rsid w:val="00FB7691"/>
     <w:rsid w:val="00FC7E66"/>
     <w:rsid w:val="00FE248E"/>
     <w:rsid w:val="00FF189F"/>
@@ -24498,51 +24451,51 @@
     <w:rsid w:val="7428C36B"/>
     <w:rsid w:val="74643974"/>
     <w:rsid w:val="76F88027"/>
     <w:rsid w:val="7A3481C6"/>
     <w:rsid w:val="7AA7642F"/>
     <w:rsid w:val="7B22952B"/>
     <w:rsid w:val="7D1E0C45"/>
     <w:rsid w:val="7D29C685"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-FR" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="10241"/>
+    <o:shapedefaults v:ext="edit" spidmax="14337"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="4A18DE00"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{1EEFE3D5-5F4A-48E6-B41F-A87A27277B86}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
@@ -33864,75 +33817,75 @@
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="4189b14e-1be7-46d7-8310-6789de15deba"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{73DDE247-CE74-44D4-8D0D-CB98A355D03B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>25</Pages>
-  <Words>3902</Words>
-  <Characters>21461</Characters>
+  <Words>3907</Words>
+  <Characters>21492</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>178</Lines>
+  <Lines>179</Lines>
   <Paragraphs>50</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>ENSOSP</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>25313</CharactersWithSpaces>
+  <CharactersWithSpaces>25349</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>ROSSOW Benoit</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100E217E605161CB2428F90B0C02E75FB4E</vt:lpwstr>
   </property>