--- v0 (2026-04-20)
+++ v1 (2026-06-05)
@@ -31,56 +31,60 @@
   <Override PartName="/word/diagrams/data4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramData+xml"/>
   <Override PartName="/word/diagrams/layout4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramLayout+xml"/>
   <Override PartName="/word/diagrams/quickStyle4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramStyle+xml"/>
   <Override PartName="/word/diagrams/colors4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramColors+xml"/>
   <Override PartName="/word/diagrams/drawing4.xml" ContentType="application/vnd.ms-office.drawingml.diagramDrawing+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="5B4E4A0B" w14:textId="77777777" w:rsidR="003A5EF4" w:rsidRDefault="005C5C2D" w:rsidP="005C5C2D">
+    <w:p w14:paraId="5B4E4A0B" w14:textId="77777777" w:rsidR="003A5EF4" w:rsidRPr="009C5784" w:rsidRDefault="005C5C2D" w:rsidP="005C5C2D">
       <w:pPr>
         <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="009C5784">
         <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:noProof/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3960345B" wp14:editId="3AC56ACA">
             <wp:extent cx="3066429" cy="1929920"/>
             <wp:effectExtent l="0" t="0" r="635" b="0"/>
             <wp:docPr id="1" name="Image 1" descr="Résultat de recherche d'images pour &quot;logo ensosp&quot;"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 1" descr="Résultat de recherche d'images pour &quot;logo ensosp&quot;"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
@@ -90,2878 +94,2739 @@
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3083516" cy="1940674"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="657B7756" w14:textId="77777777" w:rsidR="005C5C2D" w:rsidRPr="00DF63F6" w:rsidRDefault="005C5C2D" w:rsidP="00824C3F">
+    <w:p w14:paraId="657B7756" w14:textId="77777777" w:rsidR="005C5C2D" w:rsidRPr="009C5784" w:rsidRDefault="005C5C2D" w:rsidP="00824C3F">
       <w:pPr>
         <w:spacing w:before="800" w:after="800"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="52"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DF63F6">
+      <w:r w:rsidRPr="009C5784">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="52"/>
         </w:rPr>
         <w:t>LIVRET DE DEMANDE DE DISPENSE DE FORMATION</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C9E1B4C" w14:textId="77777777" w:rsidR="005C5C2D" w:rsidRPr="00DF63F6" w:rsidRDefault="00021484" w:rsidP="00824C3F">
+    <w:p w14:paraId="4C9E1B4C" w14:textId="77777777" w:rsidR="005C5C2D" w:rsidRPr="009C5784" w:rsidRDefault="00021484" w:rsidP="00824C3F">
       <w:pPr>
         <w:spacing w:after="1200"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="44"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="009C5784">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="44"/>
         </w:rPr>
         <w:t>OFFICIER ENCADREMENT</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="688A1284" w14:textId="77777777" w:rsidR="00021484" w:rsidRDefault="00021484" w:rsidP="00824C3F">
+    <w:p w14:paraId="688A1284" w14:textId="77777777" w:rsidR="00021484" w:rsidRPr="009C5784" w:rsidRDefault="00021484" w:rsidP="00824C3F">
       <w:pPr>
         <w:spacing w:before="1600"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="13F53EFA" w14:textId="77777777" w:rsidR="00021484" w:rsidRDefault="00021484" w:rsidP="00824C3F">
+    <w:p w14:paraId="13F53EFA" w14:textId="77777777" w:rsidR="00021484" w:rsidRPr="009C5784" w:rsidRDefault="00021484" w:rsidP="00824C3F">
       <w:pPr>
         <w:spacing w:before="1600"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="427DBB50" w14:textId="77777777" w:rsidR="00021484" w:rsidRDefault="00021484" w:rsidP="00824C3F">
+    <w:p w14:paraId="427DBB50" w14:textId="77777777" w:rsidR="00021484" w:rsidRPr="009C5784" w:rsidRDefault="00021484" w:rsidP="00824C3F">
       <w:pPr>
         <w:spacing w:before="1600"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6C87B245" w14:textId="456F8193" w:rsidR="005C5C2D" w:rsidRPr="00DF63F6" w:rsidRDefault="00453D97" w:rsidP="00C42323">
+    <w:p w14:paraId="727FD058" w14:textId="1E17B55C" w:rsidR="00910306" w:rsidRDefault="00453D97" w:rsidP="00C42323">
+      <w:pPr>
+        <w:spacing w:before="1600"/>
+        <w:ind w:right="-284"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009C5784">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Les documents doivent être transmis obligatoirement sous format électronique</w:t>
+      </w:r>
+      <w:r w:rsidR="00795363" w:rsidRPr="009C5784">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00795363" w:rsidRPr="009C5784">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">trois semaines </w:t>
+      </w:r>
+      <w:r w:rsidR="00BF62C5">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>minimum</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00BF62C5">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00795363" w:rsidRPr="009C5784">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>avant la date de la commission</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C5784">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00910306">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>via la plateforme</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C5784">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A40050">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>« Mes Formalités Ensosp+ »</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C87B245" w14:textId="1E04EF81" w:rsidR="005C5C2D" w:rsidRPr="009C5784" w:rsidRDefault="00704D4E" w:rsidP="00C42323">
       <w:pPr>
         <w:spacing w:before="1600"/>
         <w:ind w:right="-284"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DF63F6">
-[...43 lines deleted...]
-      <w:r w:rsidR="00704D4E" w:rsidRPr="00CA05A6">
+      <w:r w:rsidRPr="009C5784">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="005C5C2D" w:rsidRPr="00DF63F6">
-[...8 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="2CCEE27A" w14:textId="77777777" w:rsidR="00614E7E" w:rsidRPr="00DF63F6" w:rsidRDefault="00614E7E" w:rsidP="00614E7E">
+    <w:p w14:paraId="2CCEE27A" w14:textId="77777777" w:rsidR="00614E7E" w:rsidRPr="009C5784" w:rsidRDefault="00614E7E" w:rsidP="00614E7E">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
         <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent1" w:themeFillTint="33"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DF63F6">
+      <w:r w:rsidRPr="009C5784">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>La dispense de formation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17D31AE5" w14:textId="77777777" w:rsidR="005672ED" w:rsidRPr="00DF63F6" w:rsidRDefault="005672ED" w:rsidP="00824C3F">
+    <w:p w14:paraId="17D31AE5" w14:textId="77777777" w:rsidR="005672ED" w:rsidRPr="009C5784" w:rsidRDefault="005672ED" w:rsidP="00824C3F">
       <w:pPr>
         <w:spacing w:before="400"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DF63F6">
+      <w:r w:rsidRPr="009C5784">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Vous avez choisi de vous engager dans une démarche </w:t>
       </w:r>
-      <w:r w:rsidR="00266FEF">
+      <w:r w:rsidR="00266FEF" w:rsidRPr="009C5784">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">pour obtenir une </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DF63F6">
+      <w:r w:rsidRPr="009C5784">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">dispense de formation </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DF63F6">
+      <w:r w:rsidRPr="009C5784">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
-      <w:r w:rsidR="00021484">
+      <w:r w:rsidR="00021484" w:rsidRPr="009C5784">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>’officier d’encadrement</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DF63F6">
+      <w:r w:rsidRPr="009C5784">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>. Nous vous demandons d’utiliser le présent livret pour constituer votre dossier et de joindre l’ensemble des pièces qui vous s</w:t>
       </w:r>
-      <w:r w:rsidR="00A51479" w:rsidRPr="00DF63F6">
+      <w:r w:rsidR="00A51479" w:rsidRPr="009C5784">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>ont</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DF63F6">
+      <w:r w:rsidRPr="009C5784">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> demandées.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18BB7BFD" w14:textId="77777777" w:rsidR="00044AC2" w:rsidRPr="00DF63F6" w:rsidRDefault="00044AC2" w:rsidP="00044AC2">
+    <w:p w14:paraId="18BB7BFD" w14:textId="77777777" w:rsidR="00044AC2" w:rsidRPr="009C5784" w:rsidRDefault="00044AC2" w:rsidP="00044AC2">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005054AD">
+      <w:r w:rsidRPr="009C5784">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Nous attirons votre attention sur le fait que vous devez préalablement disposer des conditions et des prérequis d’accès à la formation et de fournir les éléments pour que votre demande soit recevable (Recrutement, statut, grade...). La dispense de formation n’est pas destinée à régulariser des situations non conformes aux règles en vigueur (ex. : exercice de l’emploi </w:t>
       </w:r>
-      <w:r w:rsidR="00704D4E">
+      <w:r w:rsidR="00704D4E" w:rsidRPr="009C5784">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>d’officier d’encadrement</w:t>
       </w:r>
-      <w:r w:rsidRPr="005054AD">
+      <w:r w:rsidRPr="009C5784">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> depuis plusieurs années sans avoir suivi la formation, ou sans avoir bénéficié des mesures transitoires lors des évolutions réglementaires).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B90669C" w14:textId="77777777" w:rsidR="00B511B8" w:rsidRDefault="00B511B8" w:rsidP="00824C3F">
+    <w:p w14:paraId="6B90669C" w14:textId="77777777" w:rsidR="00B511B8" w:rsidRPr="009C5784" w:rsidRDefault="00B511B8" w:rsidP="00824C3F">
       <w:pPr>
         <w:spacing w:after="400"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DF63F6">
+      <w:r w:rsidRPr="009C5784">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Les référentiels nationaux</w:t>
       </w:r>
-      <w:r w:rsidR="00E802F8" w:rsidRPr="00DF63F6">
+      <w:r w:rsidR="00E802F8" w:rsidRPr="009C5784">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> qui</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DF63F6">
+      <w:r w:rsidRPr="009C5784">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> détail</w:t>
       </w:r>
-      <w:r w:rsidR="00752B05">
+      <w:r w:rsidR="00752B05" w:rsidRPr="009C5784">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>lent</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DF63F6">
+      <w:r w:rsidRPr="009C5784">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> ces conditions pour chaque emploi</w:t>
       </w:r>
-      <w:r w:rsidR="00E802F8" w:rsidRPr="00DF63F6">
+      <w:r w:rsidR="00E802F8" w:rsidRPr="009C5784">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>, sont consultables sur le site du Ministère de l’intérieur</w:t>
       </w:r>
-      <w:r w:rsidR="00824C3F">
+      <w:r w:rsidR="00824C3F" w:rsidRPr="009C5784">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DBD5660" w14:textId="77777777" w:rsidR="00DB74B3" w:rsidRDefault="00DB74B3" w:rsidP="00824C3F">
+    <w:p w14:paraId="1DBD5660" w14:textId="77777777" w:rsidR="00DB74B3" w:rsidRPr="009C5784" w:rsidRDefault="00DB74B3" w:rsidP="00824C3F">
       <w:pPr>
         <w:spacing w:after="400"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="03A76357" w14:textId="77777777" w:rsidR="00DB74B3" w:rsidRDefault="00DB74B3" w:rsidP="00824C3F">
+    <w:p w14:paraId="03A76357" w14:textId="77777777" w:rsidR="00DB74B3" w:rsidRPr="009C5784" w:rsidRDefault="00DB74B3" w:rsidP="00824C3F">
       <w:pPr>
         <w:spacing w:after="400"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="479AB880" w14:textId="77777777" w:rsidR="00DB74B3" w:rsidRPr="000F2BBC" w:rsidRDefault="00DB74B3" w:rsidP="00DB74B3">
+    <w:p w14:paraId="479AB880" w14:textId="77777777" w:rsidR="00DB74B3" w:rsidRPr="009C5784" w:rsidRDefault="00DB74B3" w:rsidP="00DB74B3">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
         <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent1" w:themeFillTint="33"/>
         <w:spacing w:before="400"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000F2BBC">
+      <w:r w:rsidRPr="009C5784">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Pièces à fournir </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="561"/>
         <w:gridCol w:w="8499"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00DB74B3" w:rsidRPr="00DA054A" w14:paraId="44C8A3F9" w14:textId="77777777" w:rsidTr="00303168">
+      <w:tr w:rsidR="00DB74B3" w:rsidRPr="009C5784" w14:paraId="44C8A3F9" w14:textId="77777777" w:rsidTr="00303168">
         <w:trPr>
           <w:trHeight w:val="734"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="561" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:id w:val="423240769"/>
               <w14:checkbox>
                 <w14:checked w14:val="0"/>
                 <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                 <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
               </w14:checkbox>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="15A4F3AC" w14:textId="77777777" w:rsidR="00DB74B3" w:rsidRPr="00DA054A" w:rsidRDefault="00DB74B3" w:rsidP="00303168">
+              <w:p w14:paraId="15A4F3AC" w14:textId="77777777" w:rsidR="00DB74B3" w:rsidRPr="009C5784" w:rsidRDefault="00DB74B3" w:rsidP="00303168">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r>
-[...1 lines deleted...]
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                <w:r w:rsidRPr="009C5784">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8499" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7424D9E9" w14:textId="77777777" w:rsidR="00DB74B3" w:rsidRPr="00DA054A" w:rsidRDefault="00DB74B3" w:rsidP="00303168">
-            <w:r w:rsidRPr="001709D9">
+          <w:p w14:paraId="7424D9E9" w14:textId="77777777" w:rsidR="00DB74B3" w:rsidRPr="009C5784" w:rsidRDefault="00DB74B3" w:rsidP="00303168">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C5784">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
               <w:t>Lettre de motivation détaillant les compétences détenues en lien avec l’emploi demandé</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DB74B3" w:rsidRPr="000F2BBC" w14:paraId="7337614C" w14:textId="77777777" w:rsidTr="00303168">
+      <w:tr w:rsidR="00DB74B3" w:rsidRPr="009C5784" w14:paraId="7337614C" w14:textId="77777777" w:rsidTr="00303168">
         <w:trPr>
           <w:trHeight w:val="734"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="561" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:id w:val="143703646"/>
               <w14:checkbox>
                 <w14:checked w14:val="0"/>
                 <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                 <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
               </w14:checkbox>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="604769B0" w14:textId="77777777" w:rsidR="00DB74B3" w:rsidRPr="000F2BBC" w:rsidRDefault="00DB74B3" w:rsidP="00303168">
+              <w:p w14:paraId="604769B0" w14:textId="77777777" w:rsidR="00DB74B3" w:rsidRPr="009C5784" w:rsidRDefault="00DB74B3" w:rsidP="00303168">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r>
-[...1 lines deleted...]
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                <w:r w:rsidRPr="009C5784">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8499" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2EAE63CC" w14:textId="77777777" w:rsidR="00DB74B3" w:rsidRPr="000F2BBC" w:rsidRDefault="00DB74B3" w:rsidP="00303168">
+          <w:p w14:paraId="2EAE63CC" w14:textId="77777777" w:rsidR="00DB74B3" w:rsidRPr="009C5784" w:rsidRDefault="00DB74B3" w:rsidP="00303168">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000F2BBC">
+            <w:r w:rsidRPr="009C5784">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>CV du candidat</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DB74B3" w14:paraId="054A1DE4" w14:textId="77777777" w:rsidTr="00303168">
+      <w:tr w:rsidR="00DB74B3" w:rsidRPr="009C5784" w14:paraId="054A1DE4" w14:textId="77777777" w:rsidTr="00303168">
         <w:trPr>
           <w:trHeight w:val="737"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="561" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:id w:val="-411708402"/>
               <w14:checkbox>
                 <w14:checked w14:val="0"/>
                 <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                 <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
               </w14:checkbox>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="2E9C98CC" w14:textId="77777777" w:rsidR="00DB74B3" w:rsidRPr="000F2BBC" w:rsidRDefault="00DB74B3" w:rsidP="00303168">
+              <w:p w14:paraId="2E9C98CC" w14:textId="77777777" w:rsidR="00DB74B3" w:rsidRPr="009C5784" w:rsidRDefault="00DB74B3" w:rsidP="00303168">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r>
-[...1 lines deleted...]
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                <w:r w:rsidRPr="009C5784">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8499" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="489E8B12" w14:textId="77777777" w:rsidR="0078548A" w:rsidRPr="000F2BBC" w:rsidRDefault="00DB74B3" w:rsidP="00303168">
+          <w:p w14:paraId="489E8B12" w14:textId="77777777" w:rsidR="0078548A" w:rsidRPr="009C5784" w:rsidRDefault="00DB74B3" w:rsidP="00303168">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000F2BBC">
-[...5 lines deleted...]
-              <w:t xml:space="preserve">Arrêté de recrutement au grade de </w:t>
+            <w:r w:rsidRPr="009C5784">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Arrêté de recrutement au grade de Lieutenant</w:t>
             </w:r>
-            <w:r>
-[...7 lines deleted...]
-            <w:r w:rsidR="0078548A">
+            <w:r w:rsidR="0078548A" w:rsidRPr="009C5784">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> de 1</w:t>
             </w:r>
-            <w:r w:rsidR="0078548A" w:rsidRPr="0078548A">
+            <w:r w:rsidR="0078548A" w:rsidRPr="009C5784">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>ère</w:t>
             </w:r>
-            <w:r w:rsidR="0078548A">
+            <w:r w:rsidR="0078548A" w:rsidRPr="009C5784">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> classe</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="009C5784">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> ou </w:t>
             </w:r>
-            <w:r w:rsidR="00BD16EC">
+            <w:r w:rsidR="00BD16EC" w:rsidRPr="009C5784">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">de </w:t>
             </w:r>
-            <w:r>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> SPP</w:t>
+            <w:r w:rsidRPr="009C5784">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Capitaine SPP</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0078548A" w14:paraId="65179E93" w14:textId="77777777" w:rsidTr="005F2EC2">
+      <w:tr w:rsidR="0078548A" w:rsidRPr="009C5784" w14:paraId="65179E93" w14:textId="77777777" w:rsidTr="005F2EC2">
         <w:trPr>
           <w:trHeight w:val="737"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="561" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:id w:val="1945881865"/>
               <w14:checkbox>
                 <w14:checked w14:val="0"/>
                 <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                 <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
               </w14:checkbox>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="076959F8" w14:textId="77777777" w:rsidR="0078548A" w:rsidRPr="000F2BBC" w:rsidRDefault="0078548A" w:rsidP="005F2EC2">
+              <w:p w14:paraId="076959F8" w14:textId="77777777" w:rsidR="0078548A" w:rsidRPr="009C5784" w:rsidRDefault="0078548A" w:rsidP="005F2EC2">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r>
-[...1 lines deleted...]
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                <w:r w:rsidRPr="009C5784">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8499" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6FAD4406" w14:textId="77777777" w:rsidR="0078548A" w:rsidRPr="000F2BBC" w:rsidRDefault="0078548A" w:rsidP="00237FE4">
+          <w:p w14:paraId="6FAD4406" w14:textId="40E2EBE3" w:rsidR="0078548A" w:rsidRPr="009C5784" w:rsidRDefault="0078548A" w:rsidP="00237FE4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000F2BBC">
-[...5 lines deleted...]
-              <w:t>A</w:t>
+            <w:r w:rsidRPr="009C5784">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Autres arrêtés</w:t>
             </w:r>
-            <w:r>
-[...5 lines deleted...]
-              <w:t>utres a</w:t>
+            <w:r w:rsidR="00237FE4" w:rsidRPr="009C5784">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> pouvant présenter un intérêt pour valoriser l’expérience</w:t>
             </w:r>
-            <w:r w:rsidRPr="000F2BBC">
-[...5 lines deleted...]
-              <w:t>rrêté</w:t>
+            <w:r w:rsidRPr="009C5784">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (ex : Lieutenant de</w:t>
             </w:r>
-            <w:r>
-[...47 lines deleted...]
-            <w:r w:rsidR="00237FE4">
+            <w:r w:rsidR="00237FE4" w:rsidRPr="009C5784">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> 2</w:t>
             </w:r>
-            <w:r w:rsidR="00237FE4">
+            <w:r w:rsidR="00237FE4" w:rsidRPr="009C5784">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
-              <w:t>èm</w:t>
+              <w:t>ème</w:t>
             </w:r>
-            <w:r w:rsidR="00237FE4" w:rsidRPr="0078548A">
-[...8 lines deleted...]
-            <w:r w:rsidR="00237FE4">
+            <w:r w:rsidR="00237FE4" w:rsidRPr="009C5784">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> classe</w:t>
             </w:r>
-            <w:r w:rsidRPr="000F2BBC">
+            <w:r w:rsidRPr="009C5784">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> SPP</w:t>
             </w:r>
-            <w:r w:rsidR="00237FE4">
+            <w:r w:rsidR="00237FE4" w:rsidRPr="009C5784">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>, chef de centre</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="009C5784">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0078548A" w14:paraId="3DFDC4C3" w14:textId="77777777" w:rsidTr="00303168">
+      <w:tr w:rsidR="0078548A" w:rsidRPr="009C5784" w14:paraId="3DFDC4C3" w14:textId="77777777" w:rsidTr="00303168">
         <w:trPr>
           <w:trHeight w:val="737"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="561" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="562B6C1B" w14:textId="77777777" w:rsidR="0078548A" w:rsidRDefault="0078548A" w:rsidP="00303168">
+          <w:p w14:paraId="562B6C1B" w14:textId="77777777" w:rsidR="0078548A" w:rsidRPr="009C5784" w:rsidRDefault="0078548A" w:rsidP="00303168">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8499" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5ADF2791" w14:textId="77777777" w:rsidR="0078548A" w:rsidRPr="000F2BBC" w:rsidRDefault="0078548A" w:rsidP="00303168">
+          <w:p w14:paraId="5ADF2791" w14:textId="77777777" w:rsidR="0078548A" w:rsidRPr="009C5784" w:rsidRDefault="0078548A" w:rsidP="00303168">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DB74B3" w14:paraId="773153DC" w14:textId="77777777" w:rsidTr="00303168">
+      <w:tr w:rsidR="00DB74B3" w:rsidRPr="009C5784" w14:paraId="773153DC" w14:textId="77777777" w:rsidTr="00303168">
         <w:trPr>
           <w:trHeight w:val="734"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9060" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4B723392" w14:textId="77777777" w:rsidR="00DB74B3" w:rsidRPr="000F2BBC" w:rsidRDefault="00DB74B3" w:rsidP="00303168">
+          <w:p w14:paraId="4B723392" w14:textId="77777777" w:rsidR="00DB74B3" w:rsidRPr="009C5784" w:rsidRDefault="00DB74B3" w:rsidP="00303168">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000F2BBC">
+            <w:r w:rsidRPr="009C5784">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Cas d’une demande de dispense suite à des formations</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DB74B3" w14:paraId="159F3D67" w14:textId="77777777" w:rsidTr="00303168">
+      <w:tr w:rsidR="00DB74B3" w:rsidRPr="009C5784" w14:paraId="159F3D67" w14:textId="77777777" w:rsidTr="00303168">
         <w:trPr>
           <w:trHeight w:val="734"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="561" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:id w:val="2027983450"/>
               <w14:checkbox>
                 <w14:checked w14:val="0"/>
                 <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                 <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
               </w14:checkbox>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="3A6B075F" w14:textId="77777777" w:rsidR="00DB74B3" w:rsidRPr="000F2BBC" w:rsidRDefault="00DB74B3" w:rsidP="00303168">
+              <w:p w14:paraId="3A6B075F" w14:textId="77777777" w:rsidR="00DB74B3" w:rsidRPr="009C5784" w:rsidRDefault="00DB74B3" w:rsidP="00303168">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r>
-[...1 lines deleted...]
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                <w:r w:rsidRPr="009C5784">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8499" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3706A972" w14:textId="77777777" w:rsidR="00DB74B3" w:rsidRPr="000F2BBC" w:rsidRDefault="00DB74B3" w:rsidP="00303168">
+          <w:p w14:paraId="3706A972" w14:textId="77777777" w:rsidR="00DB74B3" w:rsidRPr="009C5784" w:rsidRDefault="00DB74B3" w:rsidP="00303168">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000F2BBC">
+            <w:r w:rsidRPr="009C5784">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Les attestations, titres, diplômes en lien avec la formation demandé </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DB74B3" w14:paraId="4BC41B07" w14:textId="77777777" w:rsidTr="00303168">
+      <w:tr w:rsidR="00DB74B3" w:rsidRPr="009C5784" w14:paraId="4BC41B07" w14:textId="77777777" w:rsidTr="00303168">
         <w:trPr>
           <w:trHeight w:val="734"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9060" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="19035ABB" w14:textId="77777777" w:rsidR="00DB74B3" w:rsidRPr="000F2BBC" w:rsidRDefault="00DB74B3" w:rsidP="00303168">
+          <w:p w14:paraId="19035ABB" w14:textId="77777777" w:rsidR="00DB74B3" w:rsidRPr="009C5784" w:rsidRDefault="00DB74B3" w:rsidP="00303168">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000F2BBC">
+            <w:r w:rsidRPr="009C5784">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Cas d’une demande de dispense dans le cadre d’une expérience professionnelle</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="30BC8842" w14:textId="77777777" w:rsidR="00DB74B3" w:rsidRPr="000F2BBC" w:rsidRDefault="00DB74B3" w:rsidP="00303168">
+          <w:p w14:paraId="30BC8842" w14:textId="77777777" w:rsidR="00DB74B3" w:rsidRPr="009C5784" w:rsidRDefault="00DB74B3" w:rsidP="00303168">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DB74B3" w14:paraId="2AE3237C" w14:textId="77777777" w:rsidTr="00303168">
+      <w:tr w:rsidR="00DB74B3" w:rsidRPr="009C5784" w14:paraId="2AE3237C" w14:textId="77777777" w:rsidTr="00303168">
         <w:trPr>
           <w:trHeight w:val="694"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="561" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:id w:val="-359209842"/>
               <w14:checkbox>
                 <w14:checked w14:val="0"/>
                 <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                 <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
               </w14:checkbox>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="3D4DA739" w14:textId="77777777" w:rsidR="00DB74B3" w:rsidRPr="000F2BBC" w:rsidRDefault="00DB74B3" w:rsidP="00303168">
+              <w:p w14:paraId="3D4DA739" w14:textId="77777777" w:rsidR="00DB74B3" w:rsidRPr="009C5784" w:rsidRDefault="00DB74B3" w:rsidP="00303168">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r>
-[...1 lines deleted...]
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                <w:r w:rsidRPr="009C5784">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8499" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6714FAB7" w14:textId="77777777" w:rsidR="00DB74B3" w:rsidRPr="000F2BBC" w:rsidRDefault="00DB74B3" w:rsidP="00303168">
+          <w:p w14:paraId="6714FAB7" w14:textId="77777777" w:rsidR="00DB74B3" w:rsidRPr="009C5784" w:rsidRDefault="00DB74B3" w:rsidP="00303168">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000F2BBC">
+            <w:r w:rsidRPr="009C5784">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Les attestations d’employeur ou de l’autorité de gestion, justifiant les expériences évoquées</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DB74B3" w14:paraId="669D7369" w14:textId="77777777" w:rsidTr="00303168">
+      <w:tr w:rsidR="00DB74B3" w:rsidRPr="009C5784" w14:paraId="669D7369" w14:textId="77777777" w:rsidTr="00303168">
         <w:trPr>
           <w:trHeight w:val="694"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="561" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:id w:val="-432671917"/>
               <w14:checkbox>
                 <w14:checked w14:val="0"/>
                 <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                 <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
               </w14:checkbox>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="66D52030" w14:textId="77777777" w:rsidR="00DB74B3" w:rsidRPr="000F2BBC" w:rsidRDefault="00DB74B3" w:rsidP="00303168">
+              <w:p w14:paraId="66D52030" w14:textId="77777777" w:rsidR="00DB74B3" w:rsidRPr="009C5784" w:rsidRDefault="00DB74B3" w:rsidP="00303168">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r>
-[...1 lines deleted...]
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                <w:r w:rsidRPr="009C5784">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8499" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1940D0F8" w14:textId="77777777" w:rsidR="00DB74B3" w:rsidRPr="000F2BBC" w:rsidRDefault="00DB74B3" w:rsidP="0078548A">
+          <w:p w14:paraId="1940D0F8" w14:textId="77777777" w:rsidR="00DB74B3" w:rsidRPr="009C5784" w:rsidRDefault="00DB74B3" w:rsidP="0078548A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00451499">
+            <w:r w:rsidRPr="009C5784">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>La description des activités réalisées en complétant la partie « dispense de formation au regard de l</w:t>
             </w:r>
-            <w:r w:rsidR="0078548A">
+            <w:r w:rsidR="0078548A" w:rsidRPr="009C5784">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>’expérience » du présent livret.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="416181A0" w14:textId="77777777" w:rsidR="00DB74B3" w:rsidRDefault="00DB74B3" w:rsidP="00824C3F">
+    <w:p w14:paraId="416181A0" w14:textId="77777777" w:rsidR="00DB74B3" w:rsidRPr="009C5784" w:rsidRDefault="00DB74B3" w:rsidP="00824C3F">
       <w:pPr>
         <w:spacing w:after="400"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="54B6A1FA" w14:textId="77777777" w:rsidR="00DB74B3" w:rsidRDefault="00DB74B3" w:rsidP="00824C3F">
+    <w:p w14:paraId="53D0538F" w14:textId="77777777" w:rsidR="00910306" w:rsidRPr="009C5784" w:rsidRDefault="00910306" w:rsidP="00824C3F">
       <w:pPr>
         <w:spacing w:after="400"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7D70DF44" w14:textId="77777777" w:rsidR="00DB74B3" w:rsidRDefault="00DB74B3" w:rsidP="00824C3F">
-[...10 lines deleted...]
-    <w:p w14:paraId="6E321FAC" w14:textId="77777777" w:rsidR="00DB74B3" w:rsidRPr="00DF63F6" w:rsidRDefault="00DB74B3" w:rsidP="00DB74B3">
+    <w:p w14:paraId="6E321FAC" w14:textId="77777777" w:rsidR="00DB74B3" w:rsidRPr="009C5784" w:rsidRDefault="00DB74B3" w:rsidP="00DB74B3">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
         <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent1" w:themeFillTint="33"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DF63F6">
+      <w:r w:rsidRPr="009C5784">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Etat civil</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:horzAnchor="margin" w:tblpY="510"/>
         <w:tblW w:w="9351" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2689"/>
         <w:gridCol w:w="6662"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00DB74B3" w:rsidRPr="00BF0078" w14:paraId="5F68C77F" w14:textId="77777777" w:rsidTr="00303168">
+      <w:tr w:rsidR="00910306" w:rsidRPr="009C5784" w14:paraId="79358B39" w14:textId="77777777" w:rsidTr="002119CC">
         <w:trPr>
           <w:trHeight w:val="489"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9351" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="13F5FFF3" w14:textId="77777777" w:rsidR="00DB74B3" w:rsidRPr="00BF0078" w:rsidRDefault="00DB74B3" w:rsidP="00303168">
+          <w:p w14:paraId="09AAD18C" w14:textId="77777777" w:rsidR="00910306" w:rsidRPr="009C5784" w:rsidRDefault="00910306" w:rsidP="002119CC">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1171"/>
                 <w:tab w:val="center" w:pos="2835"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BF0078">
+            <w:r w:rsidRPr="009C5784">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Madame </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="009C5784">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00334311">
+            <w:r w:rsidRPr="009C5784">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="-721060267"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r>
-[...1 lines deleted...]
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                <w:r w:rsidRPr="009C5784">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r>
+            <w:r w:rsidRPr="009C5784">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:tab/>
-            </w:r>
-[...5 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve">Monsieur        </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="1107081933"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidRPr="0013458E">
+                <w:r w:rsidRPr="009C5784">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r>
+            <w:r w:rsidRPr="009C5784">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DB74B3" w:rsidRPr="00BF0078" w14:paraId="1DB6F99F" w14:textId="77777777" w:rsidTr="00303168">
+      <w:tr w:rsidR="00910306" w:rsidRPr="009C5784" w14:paraId="6061F88E" w14:textId="77777777" w:rsidTr="002119CC">
         <w:trPr>
           <w:trHeight w:val="709"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2689" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="51BA3225" w14:textId="77777777" w:rsidR="00DB74B3" w:rsidRPr="00BF0078" w:rsidRDefault="00DB74B3" w:rsidP="00303168">
+          <w:p w14:paraId="162AFFB9" w14:textId="77777777" w:rsidR="00910306" w:rsidRPr="009C5784" w:rsidRDefault="00910306" w:rsidP="002119CC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BF0078">
+            <w:r w:rsidRPr="009C5784">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Nom de naissance :</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:id w:val="-936668352"/>
             <w:placeholder>
-              <w:docPart w:val="978640A0EF7A40DF81C7B368BF2A1510"/>
+              <w:docPart w:val="0D6E9E53906E4D57A6EE1BDF601A7716"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="6662" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="6F229B91" w14:textId="77777777" w:rsidR="00DB74B3" w:rsidRPr="00BF0078" w:rsidRDefault="00DB74B3" w:rsidP="00303168">
+              <w:p w14:paraId="0AA112FC" w14:textId="77777777" w:rsidR="00910306" w:rsidRPr="009C5784" w:rsidRDefault="00910306" w:rsidP="002119CC">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="dot" w:pos="6913"/>
                   </w:tabs>
                   <w:rPr>
                     <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="000F40F6">
+                <w:r w:rsidRPr="009C5784">
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                   </w:rPr>
                   <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00DB74B3" w:rsidRPr="00BF0078" w14:paraId="2BC80CC7" w14:textId="77777777" w:rsidTr="00303168">
+      <w:tr w:rsidR="00910306" w:rsidRPr="009C5784" w14:paraId="742689CD" w14:textId="77777777" w:rsidTr="002119CC">
         <w:trPr>
           <w:trHeight w:val="709"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2689" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0F930AA1" w14:textId="77777777" w:rsidR="00DB74B3" w:rsidRPr="00BF0078" w:rsidRDefault="00DB74B3" w:rsidP="00303168">
+          <w:p w14:paraId="29894378" w14:textId="77777777" w:rsidR="00910306" w:rsidRPr="009C5784" w:rsidRDefault="00910306" w:rsidP="002119CC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BF0078">
-[...29 lines deleted...]
-              <w:t> :</w:t>
+            <w:r w:rsidRPr="009C5784">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Nom d'usage (Epouse) :</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:id w:val="1588276668"/>
             <w:placeholder>
-              <w:docPart w:val="978640A0EF7A40DF81C7B368BF2A1510"/>
+              <w:docPart w:val="0D6E9E53906E4D57A6EE1BDF601A7716"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="6662" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="170B6901" w14:textId="77777777" w:rsidR="00DB74B3" w:rsidRPr="00BF0078" w:rsidRDefault="00DB74B3" w:rsidP="00303168">
+              <w:p w14:paraId="11EE0AF1" w14:textId="77777777" w:rsidR="00910306" w:rsidRPr="009C5784" w:rsidRDefault="00910306" w:rsidP="002119CC">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="dot" w:pos="6913"/>
                   </w:tabs>
                   <w:rPr>
                     <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="000F40F6">
+                <w:r w:rsidRPr="009C5784">
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                   </w:rPr>
                   <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00DB74B3" w:rsidRPr="00BF0078" w14:paraId="74D47383" w14:textId="77777777" w:rsidTr="00303168">
+      <w:tr w:rsidR="00910306" w:rsidRPr="009C5784" w14:paraId="3234F01F" w14:textId="77777777" w:rsidTr="002119CC">
         <w:trPr>
           <w:trHeight w:val="709"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2689" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="349EF7B9" w14:textId="77777777" w:rsidR="00DB74B3" w:rsidRPr="00BF0078" w:rsidRDefault="00DB74B3" w:rsidP="00303168">
+          <w:p w14:paraId="05817DE7" w14:textId="77777777" w:rsidR="00910306" w:rsidRPr="009C5784" w:rsidRDefault="00910306" w:rsidP="002119CC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BF0078">
+            <w:r w:rsidRPr="009C5784">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Prénom :</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:id w:val="-642035920"/>
             <w:placeholder>
-              <w:docPart w:val="978640A0EF7A40DF81C7B368BF2A1510"/>
+              <w:docPart w:val="0D6E9E53906E4D57A6EE1BDF601A7716"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="6662" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="51924E58" w14:textId="77777777" w:rsidR="00DB74B3" w:rsidRDefault="00DB74B3" w:rsidP="00303168">
+              <w:p w14:paraId="53C7C748" w14:textId="77777777" w:rsidR="00910306" w:rsidRPr="009C5784" w:rsidRDefault="00910306" w:rsidP="002119CC">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="dot" w:pos="6913"/>
                   </w:tabs>
                   <w:rPr>
                     <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="000F40F6">
+                <w:r w:rsidRPr="009C5784">
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                   </w:rPr>
                   <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00DB74B3" w:rsidRPr="00BF0078" w14:paraId="183317D8" w14:textId="77777777" w:rsidTr="00303168">
+      <w:tr w:rsidR="00910306" w:rsidRPr="009C5784" w14:paraId="4D92D19F" w14:textId="77777777" w:rsidTr="002119CC">
         <w:trPr>
           <w:trHeight w:val="709"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2689" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="156057DC" w14:textId="77777777" w:rsidR="00DB74B3" w:rsidRPr="00BF0078" w:rsidRDefault="00DB74B3" w:rsidP="00303168">
+          <w:p w14:paraId="33EC9C5F" w14:textId="77777777" w:rsidR="00910306" w:rsidRPr="009C5784" w:rsidRDefault="00910306" w:rsidP="002119CC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BF0078">
+            <w:r w:rsidRPr="009C5784">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Date de naissance :</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:id w:val="1137604552"/>
             <w:placeholder>
-              <w:docPart w:val="978640A0EF7A40DF81C7B368BF2A1510"/>
+              <w:docPart w:val="0D6E9E53906E4D57A6EE1BDF601A7716"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="6662" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="2C1762B9" w14:textId="77777777" w:rsidR="00DB74B3" w:rsidRPr="00BF0078" w:rsidRDefault="00DB74B3" w:rsidP="00303168">
+              <w:p w14:paraId="1737AA74" w14:textId="77777777" w:rsidR="00910306" w:rsidRPr="009C5784" w:rsidRDefault="00910306" w:rsidP="002119CC">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="000F40F6">
+                <w:r w:rsidRPr="009C5784">
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                   </w:rPr>
                   <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00DB74B3" w:rsidRPr="00BF0078" w14:paraId="55E5D39A" w14:textId="77777777" w:rsidTr="00303168">
+      <w:tr w:rsidR="00910306" w:rsidRPr="009C5784" w14:paraId="29DFD177" w14:textId="77777777" w:rsidTr="002119CC">
         <w:trPr>
           <w:trHeight w:val="709"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2689" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7B267BA1" w14:textId="77777777" w:rsidR="00DB74B3" w:rsidRPr="00BF0078" w:rsidRDefault="00DB74B3" w:rsidP="00303168">
+          <w:p w14:paraId="1480A46B" w14:textId="77777777" w:rsidR="00910306" w:rsidRPr="009C5784" w:rsidRDefault="00910306" w:rsidP="002119CC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BF0078">
+            <w:r w:rsidRPr="009C5784">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Grade :</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:id w:val="-1697999403"/>
             <w:placeholder>
-              <w:docPart w:val="978640A0EF7A40DF81C7B368BF2A1510"/>
+              <w:docPart w:val="0D6E9E53906E4D57A6EE1BDF601A7716"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="6662" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="0E61B83E" w14:textId="77777777" w:rsidR="00DB74B3" w:rsidRPr="00BF0078" w:rsidRDefault="00DB74B3" w:rsidP="00303168">
+              <w:p w14:paraId="263066AD" w14:textId="77777777" w:rsidR="00910306" w:rsidRPr="009C5784" w:rsidRDefault="00910306" w:rsidP="002119CC">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="dot" w:pos="6913"/>
                   </w:tabs>
                   <w:rPr>
                     <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="000F40F6">
+                <w:r w:rsidRPr="009C5784">
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                   </w:rPr>
                   <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00DB74B3" w:rsidRPr="00BF0078" w14:paraId="0B506331" w14:textId="77777777" w:rsidTr="00303168">
+      <w:tr w:rsidR="00910306" w:rsidRPr="009C5784" w14:paraId="04F46A53" w14:textId="77777777" w:rsidTr="002119CC">
         <w:trPr>
           <w:trHeight w:val="709"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2689" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6CF393CF" w14:textId="77777777" w:rsidR="00DB74B3" w:rsidRPr="00BF0078" w:rsidRDefault="00DB74B3" w:rsidP="00303168">
+          <w:p w14:paraId="0A739B2D" w14:textId="77777777" w:rsidR="00910306" w:rsidRPr="009C5784" w:rsidRDefault="00910306" w:rsidP="002119CC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BF0078">
-[...53 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+            <w:r w:rsidRPr="009C5784">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Date de l’arrêté de recrutement/nomination : </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:id w:val="1898700223"/>
             <w:placeholder>
-              <w:docPart w:val="978640A0EF7A40DF81C7B368BF2A1510"/>
+              <w:docPart w:val="0D6E9E53906E4D57A6EE1BDF601A7716"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="6662" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="577A565F" w14:textId="77777777" w:rsidR="00DB74B3" w:rsidRDefault="00DB74B3" w:rsidP="00303168">
+              <w:p w14:paraId="1014B1C4" w14:textId="77777777" w:rsidR="00910306" w:rsidRPr="009C5784" w:rsidRDefault="00910306" w:rsidP="002119CC">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="dot" w:pos="6913"/>
                   </w:tabs>
                   <w:rPr>
                     <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="000F40F6">
+                <w:r w:rsidRPr="009C5784">
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                   </w:rPr>
                   <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00DB74B3" w:rsidRPr="00BF0078" w14:paraId="1BD93982" w14:textId="77777777" w:rsidTr="00303168">
+      <w:tr w:rsidR="00910306" w:rsidRPr="009C5784" w14:paraId="327186CB" w14:textId="77777777" w:rsidTr="002119CC">
         <w:trPr>
           <w:trHeight w:val="709"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2689" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="25F9F8C3" w14:textId="77777777" w:rsidR="00DB74B3" w:rsidRPr="00BF0078" w:rsidRDefault="00DB74B3" w:rsidP="00303168">
+          <w:p w14:paraId="2F9F9585" w14:textId="77777777" w:rsidR="00910306" w:rsidRPr="009C5784" w:rsidRDefault="00910306" w:rsidP="002119CC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BF0078">
+            <w:r w:rsidRPr="009C5784">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Employeur :</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:id w:val="1337810083"/>
             <w:placeholder>
-              <w:docPart w:val="978640A0EF7A40DF81C7B368BF2A1510"/>
+              <w:docPart w:val="0D6E9E53906E4D57A6EE1BDF601A7716"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="6662" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="01C91FE5" w14:textId="77777777" w:rsidR="00DB74B3" w:rsidRPr="00BF0078" w:rsidRDefault="00DB74B3" w:rsidP="00303168">
+              <w:p w14:paraId="1837DEF8" w14:textId="77777777" w:rsidR="00910306" w:rsidRPr="009C5784" w:rsidRDefault="00910306" w:rsidP="002119CC">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="dot" w:pos="6913"/>
                   </w:tabs>
                   <w:spacing w:after="100"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="000F40F6">
+                <w:r w:rsidRPr="009C5784">
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                   </w:rPr>
                   <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00DB74B3" w:rsidRPr="00BF0078" w14:paraId="1582390D" w14:textId="77777777" w:rsidTr="00303168">
+      <w:tr w:rsidR="00910306" w:rsidRPr="009C5784" w14:paraId="4B7C2914" w14:textId="77777777" w:rsidTr="002119CC">
         <w:trPr>
           <w:trHeight w:val="709"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2689" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="777FF53C" w14:textId="77777777" w:rsidR="00DB74B3" w:rsidRPr="00BF0078" w:rsidRDefault="00DB74B3" w:rsidP="00303168">
+          <w:p w14:paraId="484CE426" w14:textId="77777777" w:rsidR="00910306" w:rsidRPr="009C5784" w:rsidRDefault="00910306" w:rsidP="002119CC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BF0078">
+            <w:r w:rsidRPr="009C5784">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Adresse de l’employeur :</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6662" w:type="dxa"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:id w:val="835106472"/>
               <w:placeholder>
-                <w:docPart w:val="978640A0EF7A40DF81C7B368BF2A1510"/>
+                <w:docPart w:val="0D6E9E53906E4D57A6EE1BDF601A7716"/>
               </w:placeholder>
               <w:showingPlcHdr/>
               <w:text/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="02EFFACF" w14:textId="77777777" w:rsidR="00DB74B3" w:rsidRDefault="00DB74B3" w:rsidP="00303168">
+              <w:p w14:paraId="48D96DCE" w14:textId="77777777" w:rsidR="00910306" w:rsidRPr="009C5784" w:rsidRDefault="00910306" w:rsidP="002119CC">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="dot" w:pos="6913"/>
                   </w:tabs>
                   <w:spacing w:before="60" w:after="100"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="000F40F6">
+                <w:r w:rsidRPr="009C5784">
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                   </w:rPr>
                   <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:id w:val="-1080831654"/>
               <w:placeholder>
-                <w:docPart w:val="978640A0EF7A40DF81C7B368BF2A1510"/>
+                <w:docPart w:val="0D6E9E53906E4D57A6EE1BDF601A7716"/>
               </w:placeholder>
               <w:showingPlcHdr/>
               <w:text/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="4B757BFD" w14:textId="77777777" w:rsidR="00DB74B3" w:rsidRDefault="00DB74B3" w:rsidP="00303168">
+              <w:p w14:paraId="5856562B" w14:textId="77777777" w:rsidR="00910306" w:rsidRPr="009C5784" w:rsidRDefault="00910306" w:rsidP="002119CC">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="dot" w:pos="6913"/>
                   </w:tabs>
                   <w:spacing w:after="100"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="000F40F6">
+                <w:r w:rsidRPr="009C5784">
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                   </w:rPr>
                   <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:id w:val="-814183574"/>
               <w:placeholder>
-                <w:docPart w:val="978640A0EF7A40DF81C7B368BF2A1510"/>
+                <w:docPart w:val="0D6E9E53906E4D57A6EE1BDF601A7716"/>
               </w:placeholder>
               <w:showingPlcHdr/>
               <w:text/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="752279DE" w14:textId="77777777" w:rsidR="00DB74B3" w:rsidRDefault="00DB74B3" w:rsidP="00303168">
+              <w:p w14:paraId="0334A3C4" w14:textId="77777777" w:rsidR="00910306" w:rsidRPr="009C5784" w:rsidRDefault="00910306" w:rsidP="002119CC">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="dot" w:pos="6913"/>
                   </w:tabs>
                   <w:spacing w:after="100"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="000F40F6">
+                <w:r w:rsidRPr="009C5784">
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                   </w:rPr>
                   <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:id w:val="-987624933"/>
               <w:placeholder>
-                <w:docPart w:val="978640A0EF7A40DF81C7B368BF2A1510"/>
+                <w:docPart w:val="0D6E9E53906E4D57A6EE1BDF601A7716"/>
               </w:placeholder>
               <w:showingPlcHdr/>
               <w:text/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="46AA2C24" w14:textId="77777777" w:rsidR="00DB74B3" w:rsidRDefault="00DB74B3" w:rsidP="00303168">
+              <w:p w14:paraId="157B3826" w14:textId="77777777" w:rsidR="00910306" w:rsidRPr="009C5784" w:rsidRDefault="00910306" w:rsidP="002119CC">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="dot" w:pos="6913"/>
                   </w:tabs>
                   <w:spacing w:after="100"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="000F40F6">
+                <w:r w:rsidRPr="009C5784">
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                   </w:rPr>
                   <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:id w:val="48344860"/>
               <w:placeholder>
-                <w:docPart w:val="978640A0EF7A40DF81C7B368BF2A1510"/>
+                <w:docPart w:val="0D6E9E53906E4D57A6EE1BDF601A7716"/>
               </w:placeholder>
               <w:showingPlcHdr/>
               <w:text/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="096C298A" w14:textId="77777777" w:rsidR="00DB74B3" w:rsidRPr="00BF0078" w:rsidRDefault="00DB74B3" w:rsidP="00303168">
+              <w:p w14:paraId="3325C826" w14:textId="77777777" w:rsidR="00910306" w:rsidRPr="009C5784" w:rsidRDefault="00910306" w:rsidP="002119CC">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="dot" w:pos="6913"/>
                   </w:tabs>
                   <w:spacing w:after="100"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="000F40F6">
+                <w:r w:rsidRPr="009C5784">
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                   </w:rPr>
                   <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DB74B3" w:rsidRPr="00BF0078" w14:paraId="2BE07245" w14:textId="77777777" w:rsidTr="00303168">
+      <w:tr w:rsidR="00910306" w:rsidRPr="009C5784" w14:paraId="520B3C60" w14:textId="77777777" w:rsidTr="002119CC">
         <w:trPr>
           <w:trHeight w:val="709"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2689" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3FD357C1" w14:textId="77777777" w:rsidR="00DB74B3" w:rsidRPr="00BF0078" w:rsidRDefault="00DB74B3" w:rsidP="00303168">
+          <w:p w14:paraId="7540C4D8" w14:textId="77777777" w:rsidR="00910306" w:rsidRPr="009C5784" w:rsidRDefault="00910306" w:rsidP="002119CC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BF0078">
-[...21 lines deleted...]
-              <w:t> :</w:t>
+            <w:r w:rsidRPr="009C5784">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Fonction exercée :</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6662" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:id w:val="537091123"/>
               <w:placeholder>
-                <w:docPart w:val="978640A0EF7A40DF81C7B368BF2A1510"/>
+                <w:docPart w:val="0D6E9E53906E4D57A6EE1BDF601A7716"/>
               </w:placeholder>
               <w:showingPlcHdr/>
               <w:text/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="29DA4B26" w14:textId="77777777" w:rsidR="00DB74B3" w:rsidRDefault="00DB74B3" w:rsidP="00303168">
+              <w:p w14:paraId="50CC97D7" w14:textId="77777777" w:rsidR="00910306" w:rsidRPr="009C5784" w:rsidRDefault="00910306" w:rsidP="002119CC">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="dot" w:pos="7055"/>
                   </w:tabs>
                   <w:spacing w:after="100"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="000F40F6">
+                <w:r w:rsidRPr="009C5784">
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                   </w:rPr>
                   <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:id w:val="1651014225"/>
               <w:placeholder>
-                <w:docPart w:val="978640A0EF7A40DF81C7B368BF2A1510"/>
+                <w:docPart w:val="0D6E9E53906E4D57A6EE1BDF601A7716"/>
               </w:placeholder>
               <w:showingPlcHdr/>
               <w:text/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="3681C7F2" w14:textId="77777777" w:rsidR="00DB74B3" w:rsidRPr="00BF0078" w:rsidRDefault="00DB74B3" w:rsidP="00303168">
+              <w:p w14:paraId="53E9F93B" w14:textId="77777777" w:rsidR="00910306" w:rsidRPr="009C5784" w:rsidRDefault="00910306" w:rsidP="002119CC">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="dot" w:pos="7055"/>
                   </w:tabs>
                   <w:spacing w:after="100"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="000F40F6">
+                <w:r w:rsidRPr="009C5784">
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                   </w:rPr>
                   <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DB74B3" w:rsidRPr="00BF0078" w14:paraId="67F3DCCC" w14:textId="77777777" w:rsidTr="00303168">
+      <w:tr w:rsidR="00910306" w:rsidRPr="009C5784" w14:paraId="3937C515" w14:textId="77777777" w:rsidTr="002119CC">
         <w:trPr>
           <w:trHeight w:val="709"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2689" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5C8C955C" w14:textId="77777777" w:rsidR="00DB74B3" w:rsidRPr="00BF0078" w:rsidRDefault="00DB74B3" w:rsidP="00303168">
+          <w:p w14:paraId="141816F4" w14:textId="77777777" w:rsidR="00910306" w:rsidRPr="009C5784" w:rsidRDefault="00910306" w:rsidP="002119CC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BF0078">
+            <w:r w:rsidRPr="009C5784">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Adresse personnelle :</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6662" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:id w:val="-610437246"/>
               <w:placeholder>
-                <w:docPart w:val="978640A0EF7A40DF81C7B368BF2A1510"/>
+                <w:docPart w:val="0D6E9E53906E4D57A6EE1BDF601A7716"/>
               </w:placeholder>
               <w:showingPlcHdr/>
               <w:text/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="184AD187" w14:textId="77777777" w:rsidR="00DB74B3" w:rsidRDefault="00DB74B3" w:rsidP="00303168">
+              <w:p w14:paraId="7B354D94" w14:textId="77777777" w:rsidR="00910306" w:rsidRPr="009C5784" w:rsidRDefault="00910306" w:rsidP="002119CC">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="dot" w:pos="7055"/>
                   </w:tabs>
                   <w:spacing w:before="60" w:after="100"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="000F40F6">
+                <w:r w:rsidRPr="009C5784">
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                   </w:rPr>
                   <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:id w:val="488602029"/>
               <w:placeholder>
-                <w:docPart w:val="978640A0EF7A40DF81C7B368BF2A1510"/>
+                <w:docPart w:val="0D6E9E53906E4D57A6EE1BDF601A7716"/>
               </w:placeholder>
               <w:showingPlcHdr/>
               <w:text/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="0954D920" w14:textId="77777777" w:rsidR="00DB74B3" w:rsidRDefault="00DB74B3" w:rsidP="00303168">
+              <w:p w14:paraId="46EE16C9" w14:textId="77777777" w:rsidR="00910306" w:rsidRPr="009C5784" w:rsidRDefault="00910306" w:rsidP="002119CC">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="dot" w:pos="7055"/>
                   </w:tabs>
                   <w:spacing w:after="100"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="000F40F6">
+                <w:r w:rsidRPr="009C5784">
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                   </w:rPr>
                   <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:id w:val="954834344"/>
               <w:placeholder>
-                <w:docPart w:val="978640A0EF7A40DF81C7B368BF2A1510"/>
+                <w:docPart w:val="0D6E9E53906E4D57A6EE1BDF601A7716"/>
               </w:placeholder>
               <w:showingPlcHdr/>
               <w:text/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="171A5321" w14:textId="77777777" w:rsidR="00DB74B3" w:rsidRPr="00BF0078" w:rsidRDefault="00DB74B3" w:rsidP="00303168">
+              <w:p w14:paraId="36ECE5C7" w14:textId="77777777" w:rsidR="00910306" w:rsidRPr="009C5784" w:rsidRDefault="00910306" w:rsidP="002119CC">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="dot" w:pos="7055"/>
                   </w:tabs>
                   <w:spacing w:after="100"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="000F40F6">
+                <w:r w:rsidRPr="009C5784">
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                   </w:rPr>
                   <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DB74B3" w:rsidRPr="00BF0078" w14:paraId="3EBE7E21" w14:textId="77777777" w:rsidTr="00303168">
+      <w:tr w:rsidR="00910306" w:rsidRPr="009C5784" w14:paraId="515C8C2D" w14:textId="77777777" w:rsidTr="002119CC">
         <w:trPr>
           <w:trHeight w:val="709"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2689" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="116A66B6" w14:textId="77777777" w:rsidR="00DB74B3" w:rsidRPr="00BF0078" w:rsidRDefault="00DB74B3" w:rsidP="00303168">
+          <w:p w14:paraId="2B907C8A" w14:textId="77777777" w:rsidR="00910306" w:rsidRPr="009C5784" w:rsidRDefault="00910306" w:rsidP="002119CC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BF0078">
-[...13 lines deleted...]
-              <w:t> :</w:t>
+            <w:r w:rsidRPr="009C5784">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Numéro de téléphone :</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:id w:val="-1762214812"/>
             <w:placeholder>
-              <w:docPart w:val="978640A0EF7A40DF81C7B368BF2A1510"/>
+              <w:docPart w:val="0D6E9E53906E4D57A6EE1BDF601A7716"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="6662" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="39F31D79" w14:textId="77777777" w:rsidR="00DB74B3" w:rsidRPr="00BF0078" w:rsidRDefault="00DB74B3" w:rsidP="00303168">
+              <w:p w14:paraId="61067FAA" w14:textId="77777777" w:rsidR="00910306" w:rsidRPr="009C5784" w:rsidRDefault="00910306" w:rsidP="002119CC">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="dot" w:pos="7055"/>
                   </w:tabs>
                   <w:rPr>
                     <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="000F40F6">
+                <w:r w:rsidRPr="009C5784">
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                   </w:rPr>
                   <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00DB74B3" w:rsidRPr="00BF0078" w14:paraId="4641518A" w14:textId="77777777" w:rsidTr="00303168">
+      <w:tr w:rsidR="00910306" w:rsidRPr="009C5784" w14:paraId="4B984EFC" w14:textId="77777777" w:rsidTr="002119CC">
         <w:trPr>
           <w:trHeight w:val="728"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2689" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2CF9834B" w14:textId="77777777" w:rsidR="00DB74B3" w:rsidRPr="00BF0078" w:rsidRDefault="00DB74B3" w:rsidP="00303168">
+          <w:p w14:paraId="667A7802" w14:textId="77777777" w:rsidR="00910306" w:rsidRPr="009C5784" w:rsidRDefault="00910306" w:rsidP="002119CC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BF0078">
+            <w:r w:rsidRPr="009C5784">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Email : </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:id w:val="-1220196178"/>
             <w:placeholder>
-              <w:docPart w:val="978640A0EF7A40DF81C7B368BF2A1510"/>
+              <w:docPart w:val="0D6E9E53906E4D57A6EE1BDF601A7716"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="6662" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="7B2E9CC6" w14:textId="77777777" w:rsidR="00DB74B3" w:rsidRPr="00BF0078" w:rsidRDefault="00DB74B3" w:rsidP="00303168">
+              <w:p w14:paraId="035AC085" w14:textId="77777777" w:rsidR="00910306" w:rsidRPr="009C5784" w:rsidRDefault="00910306" w:rsidP="002119CC">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="dot" w:pos="7055"/>
                   </w:tabs>
                   <w:rPr>
                     <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="000F40F6">
+                <w:r w:rsidRPr="009C5784">
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                   </w:rPr>
                   <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="52E1ED7A" w14:textId="77777777" w:rsidR="00DB74B3" w:rsidRDefault="00DB74B3" w:rsidP="00DB74B3">
+    <w:p w14:paraId="52E1ED7A" w14:textId="77777777" w:rsidR="00DB74B3" w:rsidRPr="009C5784" w:rsidRDefault="00DB74B3" w:rsidP="00DB74B3">
       <w:pPr>
         <w:spacing w:before="160"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="40605310" w14:textId="77777777" w:rsidR="00DB74B3" w:rsidRDefault="00DB74B3" w:rsidP="00DB74B3">
+    <w:p w14:paraId="40605310" w14:textId="77777777" w:rsidR="00DB74B3" w:rsidRPr="009C5784" w:rsidRDefault="00DB74B3" w:rsidP="00DB74B3">
       <w:pPr>
         <w:spacing w:before="160"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4A5F5C50" w14:textId="77777777" w:rsidR="00DB74B3" w:rsidRDefault="00DB74B3" w:rsidP="00824C3F">
+    <w:p w14:paraId="4A5F5C50" w14:textId="77777777" w:rsidR="00DB74B3" w:rsidRPr="009C5784" w:rsidRDefault="00DB74B3" w:rsidP="00824C3F">
       <w:pPr>
         <w:spacing w:after="400"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="47653830" w14:textId="77777777" w:rsidR="00DB74B3" w:rsidRDefault="00DB74B3" w:rsidP="00824C3F">
+    <w:p w14:paraId="47653830" w14:textId="77777777" w:rsidR="00DB74B3" w:rsidRPr="009C5784" w:rsidRDefault="00DB74B3" w:rsidP="00824C3F">
       <w:pPr>
         <w:spacing w:after="400"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="11295C16" w14:textId="77777777" w:rsidR="00DB74B3" w:rsidRDefault="00DB74B3" w:rsidP="00824C3F">
+    <w:p w14:paraId="11295C16" w14:textId="77777777" w:rsidR="00DB74B3" w:rsidRPr="009C5784" w:rsidRDefault="00DB74B3" w:rsidP="00824C3F">
       <w:pPr>
         <w:spacing w:after="400"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7ABE78E0" w14:textId="77777777" w:rsidR="00DB74B3" w:rsidRDefault="00DB74B3" w:rsidP="00824C3F">
+    <w:p w14:paraId="7ABE78E0" w14:textId="77777777" w:rsidR="00DB74B3" w:rsidRPr="009C5784" w:rsidRDefault="00DB74B3" w:rsidP="00824C3F">
       <w:pPr>
         <w:spacing w:after="400"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7830351D" w14:textId="77777777" w:rsidR="005672ED" w:rsidRPr="00DF63F6" w:rsidRDefault="005672ED" w:rsidP="005672ED">
+    <w:p w14:paraId="7830351D" w14:textId="77777777" w:rsidR="005672ED" w:rsidRPr="009C5784" w:rsidRDefault="005672ED" w:rsidP="005672ED">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
         <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent1" w:themeFillTint="33"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DF63F6">
+      <w:r w:rsidRPr="009C5784">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Cadre juridique de la dispense de formation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C729098" w14:textId="77777777" w:rsidR="00DB74B3" w:rsidRPr="00DF63F6" w:rsidRDefault="00DB74B3" w:rsidP="00DB74B3">
+    <w:p w14:paraId="6C729098" w14:textId="77777777" w:rsidR="00DB74B3" w:rsidRPr="009C5784" w:rsidRDefault="00DB74B3" w:rsidP="00DB74B3">
       <w:pPr>
         <w:spacing w:before="400"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DF63F6">
+      <w:r w:rsidRPr="009C5784">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>Conformément à la section 2 de l’arrêté du 22 août 2019</w:t>
+        <w:t>Conformément à la section 2 de l’arrêté du 22 août 2019 modifié, relatif à la formation des sapeurs-pompiers professionnels et volontaires, la dispense de formation est une démarche qui a pour objectif de prendre en compte les attes</w:t>
       </w:r>
-      <w:r>
-[...31 lines deleted...]
-      <w:r w:rsidR="0078548A">
+      <w:r w:rsidR="0078548A" w:rsidRPr="009C5784">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>ta</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DF63F6">
+      <w:r w:rsidRPr="009C5784">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>tions, titres et diplômes en relation avec la formation, ou vos expériences acquises durant au moins une année en vue d’obtenir une réduction partielle ou totale de période de formation.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02220930" w14:textId="77777777" w:rsidR="00DB74B3" w:rsidRDefault="00DB74B3" w:rsidP="00DB74B3">
+    <w:p w14:paraId="02220930" w14:textId="77777777" w:rsidR="00DB74B3" w:rsidRPr="009C5784" w:rsidRDefault="00DB74B3" w:rsidP="00DB74B3">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DF63F6">
+      <w:r w:rsidRPr="009C5784">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>La décision de la commission de dispense vous sera notifiée par courrier.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6EC7348D" w14:textId="77777777" w:rsidR="00DB74B3" w:rsidRPr="00060A05" w:rsidRDefault="00DB74B3" w:rsidP="00DB74B3">
+    <w:p w14:paraId="6EC7348D" w14:textId="77777777" w:rsidR="00DB74B3" w:rsidRPr="009C5784" w:rsidRDefault="00DB74B3" w:rsidP="00DB74B3">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00060A05">
+      <w:r w:rsidRPr="009C5784">
         <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">En application de l’arrêté précité, la demande de dispense doit être adressée par le service d'incendie et de secours à l'organisme de formation concerné </w:t>
       </w:r>
-      <w:r w:rsidRPr="00060A05">
+      <w:r w:rsidRPr="009C5784">
         <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>en amont de l'inscription à la formation visée</w:t>
       </w:r>
-      <w:r w:rsidRPr="00060A05">
+      <w:r w:rsidRPr="009C5784">
         <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B37F551" w14:textId="77777777" w:rsidR="0078548A" w:rsidRDefault="00DB74B3" w:rsidP="00DB74B3">
+    <w:p w14:paraId="6B37F551" w14:textId="77777777" w:rsidR="0078548A" w:rsidRPr="009C5784" w:rsidRDefault="00DB74B3" w:rsidP="00DB74B3">
       <w:pPr>
         <w:spacing w:after="400"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DF63F6">
+      <w:r w:rsidRPr="009C5784">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Nous vous invitons à vous rapprocher de votre SDIS pour vous accompagner dans votre démarche et nous faire parvenir votre dossier.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CCB0B27" w14:textId="77777777" w:rsidR="00DB74B3" w:rsidRPr="00DF63F6" w:rsidRDefault="00DB74B3" w:rsidP="00DB74B3">
+    <w:p w14:paraId="5CCB0B27" w14:textId="77777777" w:rsidR="00DB74B3" w:rsidRPr="009C5784" w:rsidRDefault="00DB74B3" w:rsidP="00DB74B3">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
         <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent1" w:themeFillTint="33"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="009C5784">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
         </w:rPr>
-        <w:t>Modalités</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> de la dispense de formation</w:t>
+        <w:t>Modalités de la dispense de formation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7477B234" w14:textId="77777777" w:rsidR="00DB74B3" w:rsidRDefault="00DB74B3" w:rsidP="00DB74B3">
+    <w:p w14:paraId="7477B234" w14:textId="77777777" w:rsidR="00DB74B3" w:rsidRPr="009C5784" w:rsidRDefault="00DB74B3" w:rsidP="00DB74B3">
       <w:pPr>
         <w:spacing w:after="400"/>
         <w:ind w:left="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="009C5784">
         <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:noProof/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="429E9828" wp14:editId="59400907">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>469074</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>145415</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5744744" cy="5308947"/>
                 <wp:effectExtent l="57150" t="0" r="0" b="558800"/>
                 <wp:wrapNone/>
                 <wp:docPr id="3" name="Groupe 8"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                     <wpg:wgp>
                       <wpg:cNvGrpSpPr/>
                       <wpg:grpSpPr>
                         <a:xfrm>
@@ -3063,64 +2928,64 @@
                                   <w:b/>
                                   <w:bCs/>
                                   <w:color w:val="FFFFFF" w:themeColor="background1"/>
                                   <w:kern w:val="24"/>
                                   <w:sz w:val="36"/>
                                   <w:szCs w:val="36"/>
                                 </w:rPr>
                                 <w:t>Au regard de l’expérience</w:t>
                               </w:r>
                             </w:p>
                           </w:txbxContent>
                         </wps:txbx>
                         <wps:bodyPr wrap="square" rtlCol="0">
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                       <wpg:graphicFrame>
                         <wpg:cNvPr id="5" name="Diagramme 5"/>
                         <wpg:cNvFrPr/>
                         <wpg:xfrm>
                           <a:off x="18806" y="880002"/>
                           <a:ext cx="2286000" cy="1518785"/>
                         </wpg:xfrm>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/diagram">
-                            <dgm:relIds xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:dm="rId10" r:lo="rId11" r:qs="rId12" r:cs="rId13"/>
+                            <dgm:relIds xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:dm="rId9" r:lo="rId10" r:qs="rId11" r:cs="rId12"/>
                           </a:graphicData>
                         </a:graphic>
                       </wpg:graphicFrame>
                       <wpg:graphicFrame>
                         <wpg:cNvPr id="6" name="Diagramme 6"/>
                         <wpg:cNvFrPr/>
                         <wpg:xfrm>
                           <a:off x="1354749" y="0"/>
                           <a:ext cx="5257800" cy="1143000"/>
                         </wpg:xfrm>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/diagram">
-                            <dgm:relIds xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:dm="rId15" r:lo="rId16" r:qs="rId17" r:cs="rId18"/>
+                            <dgm:relIds xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:dm="rId14" r:lo="rId15" r:qs="rId16" r:cs="rId17"/>
                           </a:graphicData>
                         </a:graphic>
                       </wpg:graphicFrame>
                       <wps:wsp>
                         <wps:cNvPr id="7" name="ZoneTexte 13"/>
                         <wps:cNvSpPr txBox="1"/>
                         <wps:spPr>
                           <a:xfrm>
                             <a:off x="5496622" y="923165"/>
                             <a:ext cx="2469079" cy="422717"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:gradFill flip="none" rotWithShape="1">
                             <a:gsLst>
                               <a:gs pos="0">
                                 <a:srgbClr val="FFC000">
                                   <a:lumMod val="60000"/>
                                   <a:lumOff val="40000"/>
                                 </a:srgbClr>
                               </a:gs>
                               <a:gs pos="23000">
                                 <a:srgbClr val="FFC000">
                                   <a:lumMod val="89000"/>
@@ -3248,64 +3113,64 @@
                           <a:solidFill>
                             <a:srgbClr val="7030A0"/>
                           </a:solidFill>
                           <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
                             <a:solidFill>
                               <a:srgbClr val="5B9BD5">
                                 <a:shade val="50000"/>
                               </a:srgbClr>
                             </a:solidFill>
                             <a:prstDash val="solid"/>
                             <a:miter lim="800000"/>
                           </a:ln>
                           <a:effectLst/>
                         </wps:spPr>
                         <wps:bodyPr rtlCol="0" anchor="ctr"/>
                       </wps:wsp>
                       <wpg:graphicFrame>
                         <wpg:cNvPr id="10" name="Diagramme 10"/>
                         <wpg:cNvFrPr/>
                         <wpg:xfrm>
                           <a:off x="877730" y="2560935"/>
                           <a:ext cx="2286000" cy="740066"/>
                         </wpg:xfrm>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/diagram">
-                            <dgm:relIds xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:dm="rId20" r:lo="rId21" r:qs="rId22" r:cs="rId23"/>
+                            <dgm:relIds xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:dm="rId19" r:lo="rId20" r:qs="rId21" r:cs="rId22"/>
                           </a:graphicData>
                         </a:graphic>
                       </wpg:graphicFrame>
                       <wpg:graphicFrame>
                         <wpg:cNvPr id="11" name="Diagramme 11"/>
                         <wpg:cNvFrPr/>
                         <wpg:xfrm>
                           <a:off x="6050818" y="2122495"/>
                           <a:ext cx="2286000" cy="632475"/>
                         </wpg:xfrm>
                         <a:graphic>
                           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/diagram">
-                            <dgm:relIds xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:dm="rId25" r:lo="rId26" r:qs="rId27" r:cs="rId28"/>
+                            <dgm:relIds xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:dm="rId24" r:lo="rId25" r:qs="rId26" r:cs="rId27"/>
                           </a:graphicData>
                         </a:graphic>
                       </wpg:graphicFrame>
                       <wps:wsp>
                         <wps:cNvPr id="12" name="Flèche à angle droit 12"/>
                         <wps:cNvSpPr/>
                         <wps:spPr>
                           <a:xfrm rot="10800000">
                             <a:off x="771668" y="170063"/>
                             <a:ext cx="2276873" cy="747351"/>
                           </a:xfrm>
                           <a:prstGeom prst="bentUpArrow">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:solidFill>
                             <a:srgbClr val="7030A0"/>
                           </a:solidFill>
                           <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
                             <a:solidFill>
                               <a:srgbClr val="7030A0"/>
                             </a:solidFill>
                             <a:prstDash val="solid"/>
                             <a:miter lim="800000"/>
                           </a:ln>
                           <a:effectLst/>
@@ -3379,4685 +3244,10966 @@
                           <w:t>Au regard de l’expérience</w:t>
                         </w:r>
                       </w:p>
                     </w:txbxContent>
                   </v:textbox>
                 </v:shape>
                 <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
                   <v:stroke joinstyle="miter"/>
                   <v:formulas>
                     <v:f eqn="if lineDrawn pixelLineWidth 0"/>
                     <v:f eqn="sum @0 1 0"/>
                     <v:f eqn="sum 0 0 @1"/>
                     <v:f eqn="prod @2 1 2"/>
                     <v:f eqn="prod @3 21600 pixelWidth"/>
                     <v:f eqn="prod @3 21600 pixelHeight"/>
                     <v:f eqn="sum @0 0 1"/>
                     <v:f eqn="prod @6 1 2"/>
                     <v:f eqn="prod @7 21600 pixelWidth"/>
                     <v:f eqn="sum @8 21600 0"/>
                     <v:f eqn="prod @7 21600 pixelHeight"/>
                     <v:f eqn="sum @10 21600 0"/>
                   </v:formulas>
                   <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
                   <o:lock v:ext="edit" aspectratio="t"/>
                 </v:shapetype>
-                <v:shape id="Diagramme 5" o:spid="_x0000_s1028" type="#_x0000_t75" style="position:absolute;left:3046;top:13493;width:14939;height:4056;visibility:visible" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQChtKngwwAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/RasJA&#10;FETfhf7DcoW+6UZpVaKriFBoH0pN9AOu2WsSzN5Ndzea/n1XEHwcZuYMs9r0phFXcr62rGAyTkAQ&#10;F1bXXCo4Hj5GCxA+IGtsLJOCP/KwWb8MVphqe+OMrnkoRYSwT1FBFUKbSumLigz6sW2Jo3e2zmCI&#10;0pVSO7xFuGnkNElm0mDNcaHClnYVFZe8Mwq2p+/OZn2RufY4qbuv3/nP/u2k1Ouw3y5BBOrDM/xo&#10;f2oF73C/Em+AXP8DAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAobSp4MMAAADaAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;">
-                  <v:imagedata r:id="rId30" o:title=""/>
+                <v:shape id="Diagramme 5" o:spid="_x0000_s1028" type="#_x0000_t75" style="position:absolute;left:3046;top:13493;width:14939;height:4056;visibility:visible" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQACONHPxAAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/dasJA&#10;FITvC77DcoTeFN1UaNHoKlorCPXCnzzAIXtMgtmzYXdN4tt3CwUvh5n5hlmselOLlpyvLCt4Hycg&#10;iHOrKy4UZJfdaArCB2SNtWVS8CAPq+XgZYGpth2fqD2HQkQI+xQVlCE0qZQ+L8mgH9uGOHpX6wyG&#10;KF0htcMuwk0tJ0nyKQ1WHBdKbOirpPx2vhsFyfEy+7lvaXp02aHdf2+6t+xQKPU67NdzEIH68Az/&#10;t/dawQf8XYk3QC5/AQAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAAI40c/EAAAA2gAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;">
+                  <v:imagedata r:id="rId29" o:title=""/>
                   <o:lock v:ext="edit" aspectratio="f"/>
                 </v:shape>
-                <v:shape id="Diagramme 6" o:spid="_x0000_s1029" type="#_x0000_t75" style="position:absolute;left:30816;top:303;width:22180;height:6330;visibility:visible" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCttBM8xAAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvhf6H5Qm91V1LCRLdhKRQEXooaiken9lnEsy+DdnVpP++KxR6HGbmG2adT7YTNxp861jDYq5A&#10;EFfOtFxr+Dq8Py9B+IBssHNMGn7IQ549PqwxNW7kHd32oRYRwj5FDU0IfSqlrxqy6OeuJ47e2Q0W&#10;Q5RDLc2AY4TbTr4olUiLLceFBnt6a6i67K9Wg1uq07EoD6H93GwUl93pu3790PppNhUrEIGm8B/+&#10;a2+NhgTuV+INkNkvAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAK20EzzEAAAA2gAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;">
-                  <v:imagedata r:id="rId31" o:title=""/>
+                <v:shape id="Diagramme 6" o:spid="_x0000_s1029" type="#_x0000_t75" style="position:absolute;left:30816;top:303;width:22180;height:6330;visibility:visible" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAga0+AwgAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9La8Mw&#10;EITvgfwHsYHeYjk+mOJGCSFg6LVuS9vbxlo/iLUylvyof31VKPQ4zMw3zPG8mE5MNLjWsoJDFIMg&#10;Lq1uuVbw9prvH0E4j6yxs0wKvsnB+bTdHDHTduYXmgpfiwBhl6GCxvs+k9KVDRl0ke2Jg1fZwaAP&#10;cqilHnAOcNPJJI5TabDlsNBgT9eGynsxGgU4tu9r/TmZPLe3Kpk+qtv6VSn1sFsuTyA8Lf4//Nd+&#10;1gpS+L0SboA8/QAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAga0+AwgAAANoAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;">
+                  <v:imagedata r:id="rId30" o:title=""/>
                   <o:lock v:ext="edit" aspectratio="f"/>
                 </v:shape>
                 <v:shape id="ZoneTexte 13" o:spid="_x0000_s1030" type="#_x0000_t202" style="position:absolute;left:54966;top:9231;width:24691;height:4227;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDgThxVwgAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/NqsIw&#10;FIT3gu8QjuBGrqkuVHqNIorgQhB/8N7lsTm2xeakNLHWtzeC4HKYmW+Y6bwxhaipcrllBYN+BII4&#10;sTrnVMHpuP6ZgHAeWWNhmRQ8ycF81m5NMdb2wXuqDz4VAcIuRgWZ92UspUsyMuj6tiQO3tVWBn2Q&#10;VSp1hY8AN4UcRtFIGsw5LGRY0jKj5Ha4GwW7gTTnv146KmpebS/PYbKy/1ulup1m8QvCU+O/4U97&#10;oxWM4X0l3AA5ewEAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDgThxVwgAAANoAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;" fillcolor="#ffd966">
                   <v:fill color2="#b38600" rotate="t" focusposition=".5,.5" focussize="" colors="0 #ffd966;15073f #e3ab00;45220f #bf9000;63570f #b38600" focus="100%" type="gradientRadial"/>
                   <v:shadow on="t" color="black" opacity="26214f" origin=",.5" offset="0,-3pt"/>
                   <v:textbox>
                     <w:txbxContent>
                       <w:p w14:paraId="1AD7DBC2" w14:textId="77777777" w:rsidR="00DB74B3" w:rsidRDefault="00DB74B3" w:rsidP="00DB74B3">
                         <w:pPr>
                           <w:pStyle w:val="NormalWeb"/>
                           <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
                         </w:pPr>
                         <w:r>
                           <w:rPr>
                             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsi="Calibri" w:cstheme="minorBidi"/>
                             <w:b/>
                             <w:bCs/>
                             <w:color w:val="FFFFFF" w:themeColor="background1"/>
                             <w:kern w:val="24"/>
                             <w:sz w:val="36"/>
                             <w:szCs w:val="36"/>
                           </w:rPr>
                           <w:t>Au regard des titres</w:t>
                         </w:r>
                       </w:p>
                     </w:txbxContent>
                   </v:textbox>
                 </v:shape>
                 <v:shapetype id="_x0000_t67" coordsize="21600,21600" o:spt="67" adj="16200,5400" path="m0@0l@1@0@1,0@2,0@2@0,21600@0,10800,21600xe">
                   <v:stroke joinstyle="miter"/>
                   <v:formulas>
                     <v:f eqn="val #0"/>
                     <v:f eqn="val #1"/>
                     <v:f eqn="sum height 0 #1"/>
                     <v:f eqn="sum 10800 0 #1"/>
                     <v:f eqn="sum width 0 #0"/>
                     <v:f eqn="prod @4 @3 10800"/>
                     <v:f eqn="sum width 0 @5"/>
                   </v:formulas>
                   <v:path o:connecttype="custom" o:connectlocs="10800,0;0,@0;10800,21600;21600,@0" o:connectangles="270,180,90,0" textboxrect="@1,0,@2,@6"/>
                   <v:handles>
                     <v:h position="#1,#0" xrange="0,10800" yrange="0,21600"/>
                   </v:handles>
                 </v:shapetype>
                 <v:shape id="Flèche vers le bas 8" o:spid="_x0000_s1031" type="#_x0000_t67" style="position:absolute;left:8937;top:17787;width:4235;height:7530;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBtM8jhvgAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Ni8Iw&#10;EL0L/ocwC940rYJKNS0iCl7t7sIeh2a2LW0mpYlt3V+/OQgeH+/7mE2mFQP1rrasIF5FIIgLq2su&#10;FXx9Xpd7EM4ja2wtk4InOcjS+eyIibYj32nIfSlCCLsEFVTed4mUrqjIoFvZjjhwv7Y36APsS6l7&#10;HEO4aeU6irbSYM2hocKOzhUVTf4wCm7Fbrw8N813YyI5/OVDfPq5x0otPqbTAYSnyb/FL/dNKwhb&#10;w5VwA2T6DwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAAAAAA&#10;AABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAAAAAA&#10;AAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAG0zyOG+AAAA2gAAAA8AAAAAAAAA&#10;AAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAADyAgAAAAA=&#10;" adj="15526" fillcolor="#7030a0" strokecolor="#41719c" strokeweight="1pt"/>
                 <v:shape id="Flèche vers le bas 9" o:spid="_x0000_s1032" type="#_x0000_t67" style="position:absolute;left:65537;top:13702;width:4191;height:7096;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBhYfwDxAAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BawIx&#10;FITvBf9DeEIvRbNWKHVrlHZB0Iulqx56e2xeN0s3L0sS3fXfG6HQ4zAz3zDL9WBbcSEfGscKZtMM&#10;BHHldMO1guNhM3kFESKyxtYxKbhSgPVq9LDEXLuev+hSxlokCIccFZgYu1zKUBmyGKauI07ej/MW&#10;Y5K+ltpjn+C2lc9Z9iItNpwWDHZUGKp+y7NV8BRs7D/nJ7Pb+q7sP/bF+fBdKPU4Ht7fQEQa4n/4&#10;r73VChZwv5JugFzdAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAGFh/APEAAAA2gAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" adj="15221" fillcolor="#7030a0" strokecolor="#41719c" strokeweight="1pt"/>
-                <v:shape id="Diagramme 10" o:spid="_x0000_s1033" type="#_x0000_t75" style="position:absolute;left:8545;top:25509;width:23096;height:10764;visibility:visible" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDCiF+2xQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;EIXvBf/DMoKXohs9FJu6ShCFCu1BK/Y6ZKdJaHY27G5j/PfOoeBthvfmvW9Wm8G1qqcQG88G5rMM&#10;FHHpbcOVgfPXfroEFROyxdYzGbhRhM169LTC3PorH6k/pUpJCMccDdQpdbnWsazJYZz5jli0Hx8c&#10;JllDpW3Aq4S7Vi+y7EU7bFgaauxoW1P5e/pzBo67Q6Dnbb/ovj/n5+G1j0Vx+TBmMh6KN1CJhvQw&#10;/1+/W8EXevlFBtDrOwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDCiF+2xQAAANsAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;">
-                  <v:imagedata r:id="rId32" o:title=""/>
+                <v:shape id="Diagramme 10" o:spid="_x0000_s1033" type="#_x0000_t75" style="position:absolute;left:8545;top:25509;width:23096;height:10764;visibility:visible" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAfiGGBxAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BSwMx&#10;EIXvQv9DmII3m1VB7LZpEW1BiiBtxfOwmd2EbiZrEtv13zsHwdsM78173yzXY+jVmVL2kQ3czipQ&#10;xE20njsDH8ftzSOoXJAt9pHJwA9lWK8mV0usbbzwns6H0ikJ4VyjAVfKUGudG0cB8ywOxKK1MQUs&#10;sqZO24QXCQ+9vquqBx3QszQ4HOjZUXM6fAcDb19559I8tt2799uh/dzsXu43xlxPx6cFqEJj+Tf/&#10;Xb9awRd6+UUG0KtfAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAB+IYYHEAAAA2wAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;">
+                  <v:imagedata r:id="rId31" o:title=""/>
                   <o:lock v:ext="edit" aspectratio="f"/>
                 </v:shape>
-                <v:shape id="Diagramme 11" o:spid="_x0000_s1034" type="#_x0000_t75" style="position:absolute;left:60328;top:21188;width:13656;height:4055;visibility:visible" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDndKztwAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9LawIx&#10;EL4X/A9hBG81uwVbXY0igqX0tj7u42bcLG4myyaraX99Uyj0Nh/fc1abaFtxp943jhXk0wwEceV0&#10;w7WC03H/PAfhA7LG1jEp+CIPm/XoaYWFdg8u6X4ItUgh7AtUYELoCil9Zciin7qOOHFX11sMCfa1&#10;1D0+Urht5UuWvUqLDacGgx3tDFW3w2AVbAdTXmYuhrfz8F5+5nvzvXBRqck4bpcgAsXwL/5zf+g0&#10;P4ffX9IBcv0DAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAAAAAA&#10;AAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA53Ss7cAAAADbAAAADwAAAAAA&#10;AAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPQCAAAAAA==&#10;">
-                  <v:imagedata r:id="rId33" o:title=""/>
+                <v:shape id="Diagramme 11" o:spid="_x0000_s1034" type="#_x0000_t75" style="position:absolute;left:60328;top:21188;width:13656;height:4055;visibility:visible" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDE/3oPwQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Li8Iw&#10;EL4L/ocwwt401cOyW41SBBfraX0cPI7N2BSbSbeJWv+9EYS9zcf3nNmis7W4UesrxwrGowQEceF0&#10;xaWCw341/ALhA7LG2jEpeJCHxbzfm2Gq3Z23dNuFUsQQ9ikqMCE0qZS+MGTRj1xDHLmzay2GCNtS&#10;6hbvMdzWcpIkn9JixbHBYENLQ8Vld7UKfr+3Vk/sMfvZ5LnJTn9VvkweSn0MumwKIlAX/sVv91rH&#10;+WN4/RIPkPMnAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAA&#10;AAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMT/eg/BAAAA2wAAAA8AAAAA&#10;AAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD1AgAAAAA=&#10;">
+                  <v:imagedata r:id="rId32" o:title=""/>
                   <o:lock v:ext="edit" aspectratio="f"/>
                 </v:shape>
                 <v:shape id="Flèche à angle droit 12" o:spid="_x0000_s1035" style="position:absolute;left:7716;top:1700;width:22769;height:7474;rotation:180;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" coordsize="2276873,747351" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBUQqm0wgAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/NasJA&#10;EL4LfYdlhF5EN2opEt2EWijUS6GxDzBkxyQmO7tkt0nq07uFQm/z8f3OIZ9MJwbqfWNZwXqVgCAu&#10;rW64UvB1flvuQPiArLGzTAp+yEOePcwOmGo78icNRahEDGGfooI6BJdK6cuaDPqVdcSRu9jeYIiw&#10;r6TucYzhppObJHmWBhuODTU6eq2pbItvo4DH21Mojo37kO22WxStu9rhpNTjfHrZgwg0hX/xn/td&#10;x/kb+P0lHiCzOwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBUQqm0wgAAANsAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;" path="m,560513r1996616,l1996616,186838r-93418,l2090035,r186838,186838l2183454,186838r,560513l,747351,,560513xe" fillcolor="#7030a0" strokecolor="#7030a0" strokeweight="1pt">
                   <v:stroke joinstyle="miter"/>
                   <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,560513;1996616,560513;1996616,186838;1903198,186838;2090035,0;2276873,186838;2183454,186838;2183454,747351;0,747351;0,560513" o:connectangles="0,0,0,0,0,0,0,0,0,0"/>
                 </v:shape>
                 <v:shape id="Flèche à angle droit 13" o:spid="_x0000_s1036" style="position:absolute;left:53158;top:1810;width:18346;height:7364;rotation:180;flip:x;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" coordsize="1834599,736374" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBpF3nvwgAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9La8JA&#10;EL4X+h+WKfSmm2qxEl1FFCG9CMb6OE6z02xodjZktxr/vSsIvc3H95zpvLO1OFPrK8cK3voJCOLC&#10;6YpLBV+7dW8MwgdkjbVjUnAlD/PZ89MUU+0uvKVzHkoRQ9inqMCE0KRS+sKQRd93DXHkflxrMUTY&#10;llK3eInhtpaDJBlJixXHBoMNLQ0Vv/mfVVBdP1b779OnPY3fD2YjuyynY6bU60u3mIAI1IV/8cOd&#10;6Th/CPdf4gFydgMAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBpF3nvwgAAANsAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;" path="m,552281r1558459,l1558459,184094r-92047,l1650506,r184093,184094l1742552,184094r,552280l,736374,,552281xe" fillcolor="#7030a0" strokecolor="#7030a0" strokeweight="1pt">
                   <v:stroke joinstyle="miter"/>
                   <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,552281;1558459,552281;1558459,184094;1466412,184094;1650506,0;1834599,184094;1742552,184094;1742552,736374;0,736374;0,552281" o:connectangles="0,0,0,0,0,0,0,0,0,0"/>
                 </v:shape>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2EFC6955" w14:textId="77777777" w:rsidR="00DB74B3" w:rsidRDefault="00DB74B3" w:rsidP="00DB74B3">
+    <w:p w14:paraId="2EFC6955" w14:textId="77777777" w:rsidR="00DB74B3" w:rsidRPr="009C5784" w:rsidRDefault="00DB74B3" w:rsidP="00DB74B3">
       <w:pPr>
         <w:spacing w:after="400"/>
         <w:ind w:left="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="24619FD9" w14:textId="77777777" w:rsidR="00DB74B3" w:rsidRDefault="00DB74B3" w:rsidP="00DB74B3">
+    <w:p w14:paraId="24619FD9" w14:textId="77777777" w:rsidR="00DB74B3" w:rsidRPr="009C5784" w:rsidRDefault="00DB74B3" w:rsidP="00DB74B3">
       <w:pPr>
         <w:spacing w:after="400"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="503E03A0" w14:textId="77777777" w:rsidR="00DB74B3" w:rsidRDefault="00DB74B3" w:rsidP="00DB74B3">
+    <w:p w14:paraId="503E03A0" w14:textId="77777777" w:rsidR="00DB74B3" w:rsidRPr="009C5784" w:rsidRDefault="00DB74B3" w:rsidP="00DB74B3">
       <w:pPr>
         <w:spacing w:after="400"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="761DE903" w14:textId="77777777" w:rsidR="00DB74B3" w:rsidRDefault="00DB74B3" w:rsidP="00DB74B3">
+    <w:p w14:paraId="761DE903" w14:textId="77777777" w:rsidR="00DB74B3" w:rsidRPr="009C5784" w:rsidRDefault="00DB74B3" w:rsidP="00DB74B3">
       <w:pPr>
         <w:spacing w:after="400"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="74811AC3" w14:textId="77777777" w:rsidR="00DB74B3" w:rsidRDefault="00DB74B3" w:rsidP="00DB74B3">
+    <w:p w14:paraId="74811AC3" w14:textId="77777777" w:rsidR="00DB74B3" w:rsidRPr="009C5784" w:rsidRDefault="00DB74B3" w:rsidP="00DB74B3">
       <w:pPr>
         <w:spacing w:after="400"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="17ECA2A7" w14:textId="77777777" w:rsidR="00DB74B3" w:rsidRDefault="00DB74B3" w:rsidP="00DB74B3">
+    <w:p w14:paraId="17ECA2A7" w14:textId="77777777" w:rsidR="00DB74B3" w:rsidRPr="009C5784" w:rsidRDefault="00DB74B3" w:rsidP="00DB74B3">
       <w:pPr>
         <w:spacing w:after="400"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6C28A53A" w14:textId="77777777" w:rsidR="00DB74B3" w:rsidRDefault="00DB74B3" w:rsidP="00DB74B3">
+    <w:p w14:paraId="6C28A53A" w14:textId="77777777" w:rsidR="00DB74B3" w:rsidRPr="009C5784" w:rsidRDefault="00DB74B3" w:rsidP="00DB74B3">
       <w:pPr>
         <w:ind w:left="567"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6E5783A0" w14:textId="77777777" w:rsidR="00DB74B3" w:rsidRDefault="00DB74B3" w:rsidP="00DB74B3">
+    <w:p w14:paraId="6E5783A0" w14:textId="77777777" w:rsidR="00DB74B3" w:rsidRPr="009C5784" w:rsidRDefault="00DB74B3" w:rsidP="00DB74B3">
       <w:pPr>
         <w:ind w:left="567"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2E617E26" w14:textId="77777777" w:rsidR="00DB74B3" w:rsidRDefault="00DB74B3" w:rsidP="00DB74B3">
+    <w:p w14:paraId="2E617E26" w14:textId="77777777" w:rsidR="00DB74B3" w:rsidRPr="009C5784" w:rsidRDefault="00DB74B3" w:rsidP="00DB74B3">
       <w:pPr>
         <w:ind w:left="567"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6D31365E" w14:textId="77777777" w:rsidR="00DB74B3" w:rsidRDefault="00DB74B3" w:rsidP="00DB74B3">
+    <w:p w14:paraId="6D31365E" w14:textId="77777777" w:rsidR="00DB74B3" w:rsidRPr="009C5784" w:rsidRDefault="00DB74B3" w:rsidP="00DB74B3">
       <w:pPr>
         <w:ind w:left="567"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="13FFA7B1" w14:textId="77777777" w:rsidR="00DB74B3" w:rsidRDefault="00DB74B3" w:rsidP="00DB74B3">
+    <w:p w14:paraId="13FFA7B1" w14:textId="77777777" w:rsidR="00DB74B3" w:rsidRPr="009C5784" w:rsidRDefault="00DB74B3" w:rsidP="00DB74B3">
       <w:pPr>
         <w:ind w:left="567"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="51D0E85F" w14:textId="77777777" w:rsidR="00DB74B3" w:rsidRDefault="00DB74B3" w:rsidP="00DB74B3">
+    <w:p w14:paraId="51D0E85F" w14:textId="77777777" w:rsidR="00DB74B3" w:rsidRPr="009C5784" w:rsidRDefault="00DB74B3" w:rsidP="00DB74B3">
       <w:pPr>
         <w:ind w:left="567"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="566F71C2" w14:textId="77777777" w:rsidR="00DB74B3" w:rsidRDefault="00DB74B3" w:rsidP="00DB74B3">
+    <w:p w14:paraId="566F71C2" w14:textId="77777777" w:rsidR="00DB74B3" w:rsidRPr="009C5784" w:rsidRDefault="00DB74B3" w:rsidP="00DB74B3">
       <w:pPr>
         <w:ind w:left="567"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0C6BF2E0" w14:textId="77777777" w:rsidR="00DB74B3" w:rsidRDefault="00DB74B3" w:rsidP="00DB74B3">
+    <w:p w14:paraId="0C6BF2E0" w14:textId="77777777" w:rsidR="00DB74B3" w:rsidRPr="009C5784" w:rsidRDefault="00DB74B3" w:rsidP="00DB74B3">
       <w:pPr>
         <w:ind w:left="567"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="24513539" w14:textId="77777777" w:rsidR="00DB74B3" w:rsidRDefault="00DB74B3" w:rsidP="00DB74B3">
+    <w:p w14:paraId="24513539" w14:textId="77777777" w:rsidR="00DB74B3" w:rsidRPr="009C5784" w:rsidRDefault="00DB74B3" w:rsidP="00DB74B3">
       <w:pPr>
         <w:ind w:left="567"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5A7387E0" w14:textId="77777777" w:rsidR="00DB74B3" w:rsidRDefault="00DB74B3" w:rsidP="00DB74B3">
+    <w:p w14:paraId="5A7387E0" w14:textId="77777777" w:rsidR="00DB74B3" w:rsidRPr="009C5784" w:rsidRDefault="00DB74B3" w:rsidP="00DB74B3">
       <w:pPr>
         <w:ind w:left="567"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1D3070BF" w14:textId="77777777" w:rsidR="00DB74B3" w:rsidRDefault="00DB74B3" w:rsidP="00DB74B3">
+    <w:p w14:paraId="1D3070BF" w14:textId="77777777" w:rsidR="00DB74B3" w:rsidRPr="009C5784" w:rsidRDefault="00DB74B3" w:rsidP="00DB74B3">
       <w:pPr>
         <w:ind w:left="567"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="66621717" w14:textId="77777777" w:rsidR="00DB74B3" w:rsidRDefault="00DB74B3" w:rsidP="00DB74B3">
+    <w:p w14:paraId="670B9C8F" w14:textId="77777777" w:rsidR="00910306" w:rsidRPr="009C5784" w:rsidRDefault="00910306" w:rsidP="00910306">
       <w:pPr>
+        <w:spacing w:after="360"/>
         <w:ind w:left="567"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5C1CC70A" w14:textId="77777777" w:rsidR="00DB74B3" w:rsidRDefault="00DB74B3" w:rsidP="00DB74B3">
-[...9 lines deleted...]
-    <w:p w14:paraId="570CA3DF" w14:textId="77777777" w:rsidR="00DB74B3" w:rsidRPr="0004409B" w:rsidRDefault="00DB74B3" w:rsidP="0004409B">
+    <w:p w14:paraId="570CA3DF" w14:textId="77777777" w:rsidR="00DB74B3" w:rsidRPr="009C5784" w:rsidRDefault="00DB74B3" w:rsidP="0004409B">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
         <w:spacing w:after="400"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0004409B">
+      <w:r w:rsidRPr="009C5784">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Tout dossier incomplet dans la partie expériences, ne sera pas étudié.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1AF788AB" w14:textId="77777777" w:rsidR="002305D9" w:rsidRPr="00044AC2" w:rsidRDefault="00462192" w:rsidP="002305D9">
+    <w:p w14:paraId="1AF788AB" w14:textId="77777777" w:rsidR="002305D9" w:rsidRPr="009C5784" w:rsidRDefault="00462192" w:rsidP="002305D9">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
         <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent1" w:themeFillTint="33"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00044AC2">
+      <w:r w:rsidRPr="009C5784">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Les c</w:t>
       </w:r>
-      <w:r w:rsidR="002305D9" w:rsidRPr="00044AC2">
+      <w:r w:rsidR="002305D9" w:rsidRPr="009C5784">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
         </w:rPr>
         <w:t>ompétences</w:t>
       </w:r>
-      <w:r w:rsidR="00E53D39" w:rsidRPr="00044AC2">
+      <w:r w:rsidR="00E53D39" w:rsidRPr="009C5784">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="006A1546" w:rsidRPr="00044AC2">
+      <w:r w:rsidR="006A1546" w:rsidRPr="009C5784">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
         </w:rPr>
         <w:t>fonctionnelles d’officier d’encadrement</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2542B5C1" w14:textId="77777777" w:rsidR="002305D9" w:rsidRPr="00044AC2" w:rsidRDefault="009B32DC" w:rsidP="00B84C64">
+    <w:p w14:paraId="2542B5C1" w14:textId="77777777" w:rsidR="002305D9" w:rsidRPr="009C5784" w:rsidRDefault="009B32DC" w:rsidP="00B84C64">
       <w:pPr>
         <w:spacing w:before="400"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00044AC2">
+      <w:r w:rsidRPr="009C5784">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Les compétences transversales feront l’objet d’une évaluation globale sur l’ensemble du parcours de formation </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="9493" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2405"/>
         <w:gridCol w:w="1559"/>
         <w:gridCol w:w="5529"/>
       </w:tblGrid>
-      <w:tr w:rsidR="002B59E2" w:rsidRPr="00B84C64" w14:paraId="77E866D3" w14:textId="77777777" w:rsidTr="00A82FB8">
+      <w:tr w:rsidR="002B59E2" w:rsidRPr="009C5784" w14:paraId="77E866D3" w14:textId="77777777" w:rsidTr="00A82FB8">
         <w:trPr>
           <w:trHeight w:val="525"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6" w:themeFill="background1" w:themeFillShade="A6"/>
           </w:tcPr>
-          <w:p w14:paraId="0B437858" w14:textId="77777777" w:rsidR="002B59E2" w:rsidRPr="00B84C64" w:rsidRDefault="00B0175C" w:rsidP="00B0175C">
+          <w:p w14:paraId="0B437858" w14:textId="77777777" w:rsidR="002B59E2" w:rsidRPr="009C5784" w:rsidRDefault="00B0175C" w:rsidP="00B0175C">
             <w:pPr>
               <w:spacing w:before="240"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B84C64">
+            <w:r w:rsidRPr="009C5784">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>ACTIVITÉS COMPÉTENCES</w:t>
             </w:r>
-            <w:r w:rsidR="00A82FB8" w:rsidRPr="00A27BCD">
+            <w:r w:rsidR="00A82FB8" w:rsidRPr="009C5784">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>/ BLOCS DE COMPETENCES</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6" w:themeFill="background1" w:themeFillShade="A6"/>
           </w:tcPr>
-          <w:p w14:paraId="366C8988" w14:textId="77777777" w:rsidR="002B59E2" w:rsidRPr="00B84C64" w:rsidRDefault="00B0175C" w:rsidP="00B0175C">
+          <w:p w14:paraId="366C8988" w14:textId="77777777" w:rsidR="002B59E2" w:rsidRPr="009C5784" w:rsidRDefault="00B0175C" w:rsidP="00B0175C">
             <w:pPr>
               <w:spacing w:before="240"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B84C64">
+            <w:r w:rsidRPr="009C5784">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>COMPÉTENCES ASSOCIEES</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5529" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6" w:themeFill="background1" w:themeFillShade="A6"/>
           </w:tcPr>
-          <w:p w14:paraId="7CE4FDC5" w14:textId="77777777" w:rsidR="002B59E2" w:rsidRPr="00B84C64" w:rsidRDefault="00B0175C" w:rsidP="00B0175C">
+          <w:p w14:paraId="7CE4FDC5" w14:textId="77777777" w:rsidR="002B59E2" w:rsidRPr="009C5784" w:rsidRDefault="00B0175C" w:rsidP="00B0175C">
             <w:pPr>
               <w:spacing w:before="240" w:after="240"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B84C64">
+            <w:r w:rsidRPr="009C5784">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>SAVOIRS-AGIR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002B59E2" w:rsidRPr="00B84C64" w14:paraId="1C4E738A" w14:textId="77777777" w:rsidTr="00A82FB8">
+      <w:tr w:rsidR="002B59E2" w:rsidRPr="009C5784" w14:paraId="1C4E738A" w14:textId="77777777" w:rsidTr="00A82FB8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="29BD9B06" w14:textId="77777777" w:rsidR="002B59E2" w:rsidRPr="00B84C64" w:rsidRDefault="002B59E2" w:rsidP="002B59E2">
+          <w:p w14:paraId="29BD9B06" w14:textId="77777777" w:rsidR="002B59E2" w:rsidRPr="009C5784" w:rsidRDefault="002B59E2" w:rsidP="002B59E2">
             <w:pPr>
               <w:spacing w:before="400"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B84C64">
+            <w:r w:rsidRPr="009C5784">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>1. Réaliser les missions fonctionnelles et encadrer les personnels en CIS ou en service fonctionnel</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="69F0FE15" w14:textId="77777777" w:rsidR="002B59E2" w:rsidRPr="00B84C64" w:rsidRDefault="002B59E2" w:rsidP="00237FE4">
+          <w:p w14:paraId="69F0FE15" w14:textId="6F0A1883" w:rsidR="002B59E2" w:rsidRPr="009C5784" w:rsidRDefault="00EC6C60" w:rsidP="00237FE4">
             <w:pPr>
               <w:spacing w:before="120" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B84C64">
-[...243 lines deleted...]
-            <w:r w:rsidRPr="00B84C64">
+            <w:r w:rsidRPr="009C5784">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Encadrer les personnes placées sous son autorité</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5529" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="47BA2856" w14:textId="77777777" w:rsidR="002B59E2" w:rsidRPr="00B84C64" w:rsidRDefault="002B59E2" w:rsidP="00B84C64">
+          <w:p w14:paraId="6B512013" w14:textId="77777777" w:rsidR="00EC6C60" w:rsidRPr="009C5784" w:rsidRDefault="00EC6C60" w:rsidP="00EC6C60">
             <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="17"/>
+              </w:numPr>
+              <w:ind w:left="316"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B84C64">
+            <w:r w:rsidRPr="009C5784">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>Adapter l’organisation placée sous son autorité dans le respect des procédures et règlements</w:t>
+              <w:t xml:space="preserve">Appliquer et faire appliquer les règles de fonctionnement et les consignes du service </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4BAA3EC9" w14:textId="77777777" w:rsidR="002B59E2" w:rsidRPr="00B84C64" w:rsidRDefault="002B59E2" w:rsidP="00B84C64">
+          <w:p w14:paraId="5D5061B7" w14:textId="1BBAE0DC" w:rsidR="002B59E2" w:rsidRPr="009C5784" w:rsidRDefault="002B59E2" w:rsidP="00EC6C60">
             <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="17"/>
+              </w:numPr>
+              <w:ind w:left="316"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-                <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B84C64">
+            <w:r w:rsidRPr="009C5784">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>Appliquer et faire appliquer les règles de fonctionnement et les consignes du service</w:t>
+              <w:t xml:space="preserve">Créer les conditions motivantes, fédératrices et valorisantes pour les personnes du service, du CIS </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="75EF2D17" w14:textId="77777777" w:rsidR="002B59E2" w:rsidRPr="009C5784" w:rsidRDefault="002B59E2" w:rsidP="00EC6C60">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="17"/>
+              </w:numPr>
+              <w:spacing w:after="60"/>
+              <w:ind w:left="316"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C5784">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Anticiper les conséquences managériales de la situation</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6F5EA0DF" w14:textId="33888BA4" w:rsidR="00EC6C60" w:rsidRPr="009C5784" w:rsidRDefault="00EC6C60" w:rsidP="00EC6C60">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="17"/>
+              </w:numPr>
+              <w:spacing w:after="60"/>
+              <w:ind w:left="316"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C5784">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Gérer et réguler les conflits</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002B59E2" w:rsidRPr="00B84C64" w14:paraId="3F3E677C" w14:textId="77777777" w:rsidTr="00A82FB8">
+      <w:tr w:rsidR="002B59E2" w:rsidRPr="009C5784" w14:paraId="2792DE86" w14:textId="77777777" w:rsidTr="00A82FB8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="38158C8C" w14:textId="77777777" w:rsidR="002B59E2" w:rsidRPr="00B84C64" w:rsidRDefault="002B59E2" w:rsidP="002B59E2">
+          <w:p w14:paraId="08B33799" w14:textId="77777777" w:rsidR="002B59E2" w:rsidRPr="009C5784" w:rsidRDefault="002B59E2" w:rsidP="002B59E2">
+            <w:pPr>
+              <w:spacing w:before="400"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E68A07A" w14:textId="769CF19A" w:rsidR="002B59E2" w:rsidRPr="009C5784" w:rsidRDefault="00EC6C60" w:rsidP="00237FE4">
+            <w:pPr>
+              <w:spacing w:before="400"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C5784">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Accompagner le pilotage d’un projet de service ou s’inscrire dans une démarche de</w:t>
+            </w:r>
+            <w:r w:rsidR="002B59E2" w:rsidRPr="009C5784">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009C5784">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>pilotage</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5529" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6EE1557D" w14:textId="5A407D8B" w:rsidR="002B59E2" w:rsidRPr="009C5784" w:rsidRDefault="002B59E2" w:rsidP="00EC6C60">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="16"/>
+              </w:numPr>
+              <w:spacing w:after="60"/>
+              <w:ind w:left="316"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C5784">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Analyser la commande et définir les contours du projet</w:t>
+            </w:r>
+            <w:r w:rsidR="00EC6C60" w:rsidRPr="009C5784">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> conformément au cadre fixé</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="55998F33" w14:textId="77E2E910" w:rsidR="002B59E2" w:rsidRPr="009C5784" w:rsidRDefault="002B59E2" w:rsidP="00EC6C60">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="16"/>
+              </w:numPr>
+              <w:ind w:left="316"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C5784">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Planifier le projet </w:t>
+            </w:r>
+            <w:r w:rsidR="00EC6C60" w:rsidRPr="009C5784">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>à l’échelle de son service</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7F177BDA" w14:textId="77777777" w:rsidR="002B59E2" w:rsidRPr="009C5784" w:rsidRDefault="002B59E2" w:rsidP="00EC6C60">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="16"/>
+              </w:numPr>
+              <w:spacing w:after="60"/>
+              <w:ind w:left="316"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C5784">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Construire, piloter, manager le projet et les équipes projets conformément au cadre donné </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="42F762B7" w14:textId="77777777" w:rsidR="002B59E2" w:rsidRPr="009C5784" w:rsidRDefault="00A82FB8" w:rsidP="00EC6C60">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="16"/>
+              </w:numPr>
+              <w:spacing w:after="60"/>
+              <w:ind w:left="316"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C5784">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Contrôler</w:t>
+            </w:r>
+            <w:r w:rsidR="002B59E2" w:rsidRPr="009C5784">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> et ajuster régulièrement le projet en fonction de l’évolution du projet </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002B59E2" w:rsidRPr="009C5784" w14:paraId="3F3E677C" w14:textId="77777777" w:rsidTr="00A82FB8">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2405" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="38158C8C" w14:textId="77777777" w:rsidR="002B59E2" w:rsidRPr="009C5784" w:rsidRDefault="002B59E2" w:rsidP="002B59E2">
             <w:pPr>
               <w:spacing w:before="400"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2DBDABFB" w14:textId="77777777" w:rsidR="002B59E2" w:rsidRPr="00B84C64" w:rsidRDefault="002B59E2" w:rsidP="00237FE4">
+          <w:p w14:paraId="2DBDABFB" w14:textId="77777777" w:rsidR="002B59E2" w:rsidRPr="009C5784" w:rsidRDefault="002B59E2" w:rsidP="00237FE4">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B84C64">
+            <w:r w:rsidRPr="009C5784">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Entretenir des relations avec des partenaires extérieurs</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5529" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="607B7CD8" w14:textId="77777777" w:rsidR="002B59E2" w:rsidRPr="00B84C64" w:rsidRDefault="002B59E2" w:rsidP="00B84C64">
+          <w:p w14:paraId="607B7CD8" w14:textId="77777777" w:rsidR="002B59E2" w:rsidRPr="009C5784" w:rsidRDefault="002B59E2" w:rsidP="00EC6C60">
             <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="18"/>
+              </w:numPr>
               <w:spacing w:after="60"/>
+              <w:ind w:left="316"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B84C64">
+            <w:r w:rsidRPr="009C5784">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Participer à la promotion et à la pérennisation du volontariat</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7C71614D" w14:textId="77777777" w:rsidR="002B59E2" w:rsidRPr="00B84C64" w:rsidRDefault="002B59E2" w:rsidP="00B0175C">
+          <w:p w14:paraId="7C71614D" w14:textId="77777777" w:rsidR="002B59E2" w:rsidRPr="009C5784" w:rsidRDefault="002B59E2" w:rsidP="00EC6C60">
             <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="18"/>
+              </w:numPr>
               <w:spacing w:after="60"/>
+              <w:ind w:left="316"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B84C64">
+            <w:r w:rsidRPr="009C5784">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Assurer la représentation et la valorisation du SIS</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="24AECA53" w14:textId="77777777" w:rsidR="002B59E2" w:rsidRPr="00B84C64" w:rsidRDefault="002B59E2" w:rsidP="00B0175C">
+          <w:p w14:paraId="24AECA53" w14:textId="77777777" w:rsidR="002B59E2" w:rsidRPr="009C5784" w:rsidRDefault="002B59E2" w:rsidP="00EC6C60">
             <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="18"/>
+              </w:numPr>
               <w:spacing w:after="60"/>
+              <w:ind w:left="316"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B84C64">
+            <w:r w:rsidRPr="009C5784">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Conseiller lorsque cela est nécessaire, les partenaires sur les risques de </w:t>
             </w:r>
-            <w:r w:rsidR="00A82FB8">
+            <w:r w:rsidR="00A82FB8" w:rsidRPr="009C5784">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>S</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B84C64">
+            <w:r w:rsidRPr="009C5784">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">écurité </w:t>
             </w:r>
-            <w:r w:rsidR="00A82FB8">
+            <w:r w:rsidR="00A82FB8" w:rsidRPr="009C5784">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>C</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B84C64">
+            <w:r w:rsidRPr="009C5784">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>ivile, ainsi que sur les modalités de prise en compte par le service</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="609495A9" w14:textId="77777777" w:rsidR="002B59E2" w:rsidRPr="00B84C64" w:rsidRDefault="002B59E2" w:rsidP="00B84C64">
+          <w:p w14:paraId="609495A9" w14:textId="77777777" w:rsidR="002B59E2" w:rsidRPr="009C5784" w:rsidRDefault="002B59E2" w:rsidP="00EC6C60">
             <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="18"/>
+              </w:numPr>
               <w:spacing w:after="60"/>
+              <w:ind w:left="316"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-                <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B84C64">
+            <w:r w:rsidRPr="009C5784">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Participer et/ou animer des actions d’information, de sensibilisation ou de formation du public sur les risques quotidiens</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5814D9E2" w14:textId="77777777" w:rsidR="00DB74B3" w:rsidRDefault="00DB74B3" w:rsidP="008E770E">
+    <w:p w14:paraId="5814D9E2" w14:textId="77777777" w:rsidR="00DB74B3" w:rsidRPr="009C5784" w:rsidRDefault="00DB74B3" w:rsidP="008E770E">
       <w:pPr>
         <w:spacing w:before="60"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="32F7AB23" w14:textId="77777777" w:rsidR="00DB74B3" w:rsidRDefault="00DB74B3" w:rsidP="008E770E">
+    <w:p w14:paraId="32F7AB23" w14:textId="77777777" w:rsidR="00DB74B3" w:rsidRPr="009C5784" w:rsidRDefault="00DB74B3" w:rsidP="008E770E">
       <w:pPr>
         <w:spacing w:before="60"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="626D371A" w14:textId="77777777" w:rsidR="00DB74B3" w:rsidRDefault="00DB74B3" w:rsidP="008E770E">
+    <w:p w14:paraId="626D371A" w14:textId="77777777" w:rsidR="00DB74B3" w:rsidRPr="009C5784" w:rsidRDefault="00DB74B3" w:rsidP="008E770E">
       <w:pPr>
         <w:spacing w:before="60"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="12E7D509" w14:textId="77777777" w:rsidR="00DB74B3" w:rsidRDefault="00DB74B3" w:rsidP="008E770E">
+    <w:p w14:paraId="12E7D509" w14:textId="77777777" w:rsidR="00DB74B3" w:rsidRPr="009C5784" w:rsidRDefault="00DB74B3" w:rsidP="008E770E">
       <w:pPr>
         <w:spacing w:before="60"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="62E48605" w14:textId="77777777" w:rsidR="00DB74B3" w:rsidRDefault="00DB74B3" w:rsidP="008E770E">
+    <w:p w14:paraId="62E48605" w14:textId="77777777" w:rsidR="00DB74B3" w:rsidRPr="009C5784" w:rsidRDefault="00DB74B3" w:rsidP="008E770E">
       <w:pPr>
         <w:spacing w:before="60"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="73F66027" w14:textId="77777777" w:rsidR="00DB74B3" w:rsidRDefault="00DB74B3" w:rsidP="008E770E">
+    <w:p w14:paraId="73F66027" w14:textId="77777777" w:rsidR="00DB74B3" w:rsidRPr="009C5784" w:rsidRDefault="00DB74B3" w:rsidP="008E770E">
       <w:pPr>
         <w:spacing w:before="60"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4DD3BF6A" w14:textId="77777777" w:rsidR="00DB74B3" w:rsidRDefault="00DB74B3" w:rsidP="008E770E">
+    <w:p w14:paraId="4DD3BF6A" w14:textId="77777777" w:rsidR="00DB74B3" w:rsidRPr="009C5784" w:rsidRDefault="00DB74B3" w:rsidP="008E770E">
       <w:pPr>
         <w:spacing w:before="60"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4F631A1A" w14:textId="77777777" w:rsidR="00DB74B3" w:rsidRDefault="00DB74B3" w:rsidP="008E770E">
+    <w:p w14:paraId="4F631A1A" w14:textId="77777777" w:rsidR="00DB74B3" w:rsidRPr="009C5784" w:rsidRDefault="00DB74B3" w:rsidP="008E770E">
       <w:pPr>
         <w:spacing w:before="60"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="27ED340F" w14:textId="77777777" w:rsidR="00DB74B3" w:rsidRDefault="00DB74B3" w:rsidP="008E770E">
+    <w:p w14:paraId="27ED340F" w14:textId="77777777" w:rsidR="00DB74B3" w:rsidRPr="009C5784" w:rsidRDefault="00DB74B3" w:rsidP="008E770E">
       <w:pPr>
         <w:spacing w:before="60"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="51F2EA68" w14:textId="77777777" w:rsidR="00DB74B3" w:rsidRDefault="00DB74B3" w:rsidP="008E770E">
+    <w:p w14:paraId="51F2EA68" w14:textId="77777777" w:rsidR="00DB74B3" w:rsidRPr="009C5784" w:rsidRDefault="00DB74B3" w:rsidP="008E770E">
       <w:pPr>
         <w:spacing w:before="60"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6F177224" w14:textId="77777777" w:rsidR="00DB74B3" w:rsidRDefault="00DB74B3" w:rsidP="008E770E">
+    <w:p w14:paraId="6F177224" w14:textId="77777777" w:rsidR="00DB74B3" w:rsidRPr="009C5784" w:rsidRDefault="00DB74B3" w:rsidP="008E770E">
       <w:pPr>
         <w:spacing w:before="60"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7182D187" w14:textId="77777777" w:rsidR="00DB74B3" w:rsidRDefault="00DB74B3" w:rsidP="008E770E">
+    <w:p w14:paraId="7182D187" w14:textId="77777777" w:rsidR="00DB74B3" w:rsidRPr="009C5784" w:rsidRDefault="00DB74B3" w:rsidP="008E770E">
       <w:pPr>
         <w:spacing w:before="60"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="42AD0B06" w14:textId="77777777" w:rsidR="00DB74B3" w:rsidRDefault="00DB74B3" w:rsidP="008E770E">
+    <w:p w14:paraId="42AD0B06" w14:textId="77777777" w:rsidR="00DB74B3" w:rsidRPr="009C5784" w:rsidRDefault="00DB74B3" w:rsidP="008E770E">
       <w:pPr>
         <w:spacing w:before="60"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="038CBD13" w14:textId="77777777" w:rsidR="00DB74B3" w:rsidRDefault="00DB74B3" w:rsidP="008E770E">
+    <w:p w14:paraId="038CBD13" w14:textId="77777777" w:rsidR="00DB74B3" w:rsidRPr="009C5784" w:rsidRDefault="00DB74B3" w:rsidP="008E770E">
       <w:pPr>
         <w:spacing w:before="60"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="493E37DA" w14:textId="77777777" w:rsidR="00DB74B3" w:rsidRDefault="00DB74B3" w:rsidP="008E770E">
+    <w:p w14:paraId="493E37DA" w14:textId="03F67712" w:rsidR="00DB74B3" w:rsidRDefault="00DB74B3" w:rsidP="008E770E">
       <w:pPr>
         <w:spacing w:before="60"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="72F177A4" w14:textId="77777777" w:rsidR="00DB74B3" w:rsidRDefault="00DB74B3" w:rsidP="008E770E">
+    <w:p w14:paraId="2142B2C6" w14:textId="77777777" w:rsidR="00910306" w:rsidRPr="009C5784" w:rsidRDefault="00910306" w:rsidP="008E770E">
       <w:pPr>
         <w:spacing w:before="60"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3487B96D" w14:textId="77777777" w:rsidR="00DB74B3" w:rsidRPr="000F2BBC" w:rsidRDefault="00DB74B3" w:rsidP="00DB74B3">
+    <w:p w14:paraId="72F177A4" w14:textId="0706EE97" w:rsidR="00DB74B3" w:rsidRPr="009C5784" w:rsidRDefault="00DB74B3" w:rsidP="008E770E">
+      <w:pPr>
+        <w:spacing w:before="60"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2FFBBD85" w14:textId="77777777" w:rsidR="00C77993" w:rsidRPr="009C5784" w:rsidRDefault="00C77993" w:rsidP="008E770E">
+      <w:pPr>
+        <w:spacing w:before="60"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3487B96D" w14:textId="77777777" w:rsidR="00DB74B3" w:rsidRPr="009C5784" w:rsidRDefault="00DB74B3" w:rsidP="00DB74B3">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
         <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent1" w:themeFillTint="33"/>
         <w:spacing w:before="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000F2BBC">
+      <w:r w:rsidRPr="009C5784">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Demande de dispense au regard de l’expérience</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55E16556" w14:textId="77777777" w:rsidR="00DB74B3" w:rsidRPr="00451499" w:rsidRDefault="00DB74B3" w:rsidP="00DB74B3">
-[...35 lines deleted...]
-    <w:p w14:paraId="42F96CCF" w14:textId="77777777" w:rsidR="00DB74B3" w:rsidRPr="000F2BBC" w:rsidRDefault="00DB74B3" w:rsidP="00DB74B3">
+    <w:p w14:paraId="2A2972D5" w14:textId="60774EFC" w:rsidR="00C77993" w:rsidRPr="009C5784" w:rsidRDefault="00C77993" w:rsidP="00C77993">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="5103"/>
           <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
         </w:tabs>
         <w:spacing w:after="80"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00260A56">
+      <w:r w:rsidRPr="009C5784">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dans le cadre d’une dispense fondée sur l’expérience professionnelle, vous devez justifier d’au moins une année d'exercice dans l’emploi </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C5784">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
+          <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>Pour chacun des blocs de compétences, vous devez donc décrire des situations vécues correspondantes au nombre d’expériences demandées par bloc de compétences.</w:t>
+        <w:t>d’officier d’encadrement</w:t>
       </w:r>
+      <w:r w:rsidRPr="009C5784">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ou équivalent. </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_Hlk226984057"/>
+      <w:r w:rsidRPr="009C5784">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cette expérience peut avoir été acquise au sein d'un Service d'Incendie et de Secours (SIS) ou dans un autre environnement professionnel, dès lors qu'elle est antérieure à votre nomination dans le grade </w:t>
+      </w:r>
+      <w:r w:rsidR="005F4312">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>concerné</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C5784">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13271FA3" w14:textId="77777777" w:rsidR="00C77993" w:rsidRPr="009C5784" w:rsidRDefault="00C77993" w:rsidP="00C77993">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="dot" w:pos="5103"/>
+          <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+        </w:tabs>
+        <w:spacing w:after="80"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="42F96CCF" w14:textId="18DDD850" w:rsidR="00DB74B3" w:rsidRDefault="00C77993" w:rsidP="00C77993">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="dot" w:pos="5103"/>
+          <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+        </w:tabs>
+        <w:spacing w:after="80"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C5784">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Pour chaque bloc de compétences, il vous appartient de démontrer, par la description de situations vécues, que les activités exercées vous ont permis de développer les savoir-agir requis. Vous devez fournir le nombre d’expériences minimum demandé par bloc.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11C022B2" w14:textId="2F17667B" w:rsidR="00A956A4" w:rsidRDefault="00A956A4" w:rsidP="00C77993">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="dot" w:pos="5103"/>
+          <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+        </w:tabs>
+        <w:spacing w:after="80"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2FC34EBB" w14:textId="27595311" w:rsidR="00A956A4" w:rsidRDefault="00A956A4" w:rsidP="00C77993">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="dot" w:pos="5103"/>
+          <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+        </w:tabs>
+        <w:spacing w:after="80"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A956A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Synthèse de</w:t>
+      </w:r>
+      <w:r w:rsidR="00985F23">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A956A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> expériences marquantes ante-nomination au grade actuel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28CD5E42" w14:textId="28F44C17" w:rsidR="00A956A4" w:rsidRDefault="00A956A4" w:rsidP="00C77993">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="dot" w:pos="5103"/>
+          <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+        </w:tabs>
+        <w:spacing w:after="80"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A956A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Ce tableau vise à mieux cibler les éléments importants de votre CV et de votre lettre de motivation en mettant en lumière votre parcours préalable.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F17D05E" w14:textId="77777777" w:rsidR="00985F23" w:rsidRDefault="00985F23" w:rsidP="00C77993">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="dot" w:pos="5103"/>
+          <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+        </w:tabs>
+        <w:spacing w:after="80"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="9493" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1413"/>
+        <w:gridCol w:w="1843"/>
+        <w:gridCol w:w="2693"/>
+        <w:gridCol w:w="3544"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00A956A4" w:rsidRPr="00A956A4" w14:paraId="0E1E245E" w14:textId="77777777" w:rsidTr="004B6D78">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1413" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0DC1451A" w14:textId="5D2F18E8" w:rsidR="00A956A4" w:rsidRPr="00985F23" w:rsidRDefault="00A956A4" w:rsidP="00C77993">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="5103"/>
+                <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+              </w:tabs>
+              <w:spacing w:after="80"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00985F23">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Période</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A84BE4D" w14:textId="07E7B8BB" w:rsidR="00A956A4" w:rsidRPr="00985F23" w:rsidRDefault="00A956A4" w:rsidP="00C77993">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="5103"/>
+                <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+              </w:tabs>
+              <w:spacing w:after="80"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00985F23">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Fonction exercée</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6185713A" w14:textId="54324986" w:rsidR="00A956A4" w:rsidRPr="00A956A4" w:rsidRDefault="00A956A4" w:rsidP="00C77993">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="5103"/>
+                <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+              </w:tabs>
+              <w:spacing w:after="80"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A956A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+              <w:t>Établissement / Service</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5755B56E" w14:textId="0CDF7A94" w:rsidR="00A956A4" w:rsidRPr="004B6D78" w:rsidRDefault="00A956A4" w:rsidP="00C77993">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="5103"/>
+                <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+              </w:tabs>
+              <w:spacing w:after="80"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A956A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+              <w:t>Réalisation majeure ou compétence clé acquise</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A956A4" w:rsidRPr="00A956A4" w14:paraId="4498EADB" w14:textId="77777777" w:rsidTr="004B6D78">
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:id w:val="-687831692"/>
+            <w:placeholder>
+              <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1413" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="3565D0BD" w14:textId="015145CE" w:rsidR="00A956A4" w:rsidRPr="00A956A4" w:rsidRDefault="00A956A4" w:rsidP="00C77993">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:leader="dot" w:pos="5103"/>
+                    <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+                  </w:tabs>
+                  <w:spacing w:after="80"/>
+                  <w:jc w:val="both"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00FC5E73">
+                  <w:rPr>
+                    <w:rStyle w:val="Textedelespacerserv"/>
+                  </w:rPr>
+                  <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:id w:val="-1621751256"/>
+            <w:placeholder>
+              <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1843" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="1E05AB0B" w14:textId="71001EE2" w:rsidR="00A956A4" w:rsidRPr="00A956A4" w:rsidRDefault="00A956A4" w:rsidP="00C77993">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:leader="dot" w:pos="5103"/>
+                    <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+                  </w:tabs>
+                  <w:spacing w:after="80"/>
+                  <w:jc w:val="both"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00FC5E73">
+                  <w:rPr>
+                    <w:rStyle w:val="Textedelespacerserv"/>
+                  </w:rPr>
+                  <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:id w:val="-411540435"/>
+            <w:placeholder>
+              <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="2693" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="5A7F8A4E" w14:textId="32CBF6A5" w:rsidR="00A956A4" w:rsidRPr="00A956A4" w:rsidRDefault="00A956A4" w:rsidP="00C77993">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:leader="dot" w:pos="5103"/>
+                    <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+                  </w:tabs>
+                  <w:spacing w:after="80"/>
+                  <w:jc w:val="both"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00FC5E73">
+                  <w:rPr>
+                    <w:rStyle w:val="Textedelespacerserv"/>
+                  </w:rPr>
+                  <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:id w:val="-1055843835"/>
+            <w:placeholder>
+              <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="3544" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="69E9ACD9" w14:textId="39441D88" w:rsidR="00A956A4" w:rsidRPr="00A956A4" w:rsidRDefault="00A956A4" w:rsidP="00C77993">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:leader="dot" w:pos="5103"/>
+                    <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+                  </w:tabs>
+                  <w:spacing w:after="80"/>
+                  <w:jc w:val="both"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00FC5E73">
+                  <w:rPr>
+                    <w:rStyle w:val="Textedelespacerserv"/>
+                  </w:rPr>
+                  <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="00985F23" w:rsidRPr="00A956A4" w14:paraId="32E73A97" w14:textId="77777777" w:rsidTr="004B6D78">
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:id w:val="-884104203"/>
+            <w:placeholder>
+              <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1413" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="3AB7397A" w14:textId="2DE76F9C" w:rsidR="00985F23" w:rsidRDefault="00985F23" w:rsidP="00C77993">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:leader="dot" w:pos="5103"/>
+                    <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+                  </w:tabs>
+                  <w:spacing w:after="80"/>
+                  <w:jc w:val="both"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00FC5E73">
+                  <w:rPr>
+                    <w:rStyle w:val="Textedelespacerserv"/>
+                  </w:rPr>
+                  <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:id w:val="-1322350949"/>
+            <w:placeholder>
+              <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1843" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="2224C69A" w14:textId="1BC62972" w:rsidR="00985F23" w:rsidRDefault="00985F23" w:rsidP="00C77993">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:leader="dot" w:pos="5103"/>
+                    <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+                  </w:tabs>
+                  <w:spacing w:after="80"/>
+                  <w:jc w:val="both"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00FC5E73">
+                  <w:rPr>
+                    <w:rStyle w:val="Textedelespacerserv"/>
+                  </w:rPr>
+                  <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:id w:val="1778917124"/>
+            <w:placeholder>
+              <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="2693" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="77E3CE25" w14:textId="0D523AEC" w:rsidR="00985F23" w:rsidRDefault="00985F23" w:rsidP="00C77993">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:leader="dot" w:pos="5103"/>
+                    <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+                  </w:tabs>
+                  <w:spacing w:after="80"/>
+                  <w:jc w:val="both"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00FC5E73">
+                  <w:rPr>
+                    <w:rStyle w:val="Textedelespacerserv"/>
+                  </w:rPr>
+                  <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:id w:val="120580824"/>
+            <w:placeholder>
+              <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="3544" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="7968573A" w14:textId="5E00C04C" w:rsidR="00985F23" w:rsidRDefault="00985F23" w:rsidP="00C77993">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:leader="dot" w:pos="5103"/>
+                    <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+                  </w:tabs>
+                  <w:spacing w:after="80"/>
+                  <w:jc w:val="both"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00FC5E73">
+                  <w:rPr>
+                    <w:rStyle w:val="Textedelespacerserv"/>
+                  </w:rPr>
+                  <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="00985F23" w:rsidRPr="00A956A4" w14:paraId="71248198" w14:textId="77777777" w:rsidTr="004B6D78">
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:id w:val="911284205"/>
+            <w:placeholder>
+              <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1413" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="19D4F8FF" w14:textId="1DD86B62" w:rsidR="00985F23" w:rsidRDefault="00985F23" w:rsidP="00C77993">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:leader="dot" w:pos="5103"/>
+                    <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+                  </w:tabs>
+                  <w:spacing w:after="80"/>
+                  <w:jc w:val="both"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00FC5E73">
+                  <w:rPr>
+                    <w:rStyle w:val="Textedelespacerserv"/>
+                  </w:rPr>
+                  <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:id w:val="-260068589"/>
+            <w:placeholder>
+              <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1843" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="1A60FD78" w14:textId="2F0734EC" w:rsidR="00985F23" w:rsidRDefault="00985F23" w:rsidP="00C77993">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:leader="dot" w:pos="5103"/>
+                    <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+                  </w:tabs>
+                  <w:spacing w:after="80"/>
+                  <w:jc w:val="both"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00FC5E73">
+                  <w:rPr>
+                    <w:rStyle w:val="Textedelespacerserv"/>
+                  </w:rPr>
+                  <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:id w:val="-1658683313"/>
+            <w:placeholder>
+              <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="2693" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="15E8AC3A" w14:textId="52B27798" w:rsidR="00985F23" w:rsidRDefault="00985F23" w:rsidP="00C77993">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:leader="dot" w:pos="5103"/>
+                    <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+                  </w:tabs>
+                  <w:spacing w:after="80"/>
+                  <w:jc w:val="both"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00FC5E73">
+                  <w:rPr>
+                    <w:rStyle w:val="Textedelespacerserv"/>
+                  </w:rPr>
+                  <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:id w:val="973330651"/>
+            <w:placeholder>
+              <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="3544" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="1A23F96D" w14:textId="57F90C28" w:rsidR="00985F23" w:rsidRDefault="00985F23" w:rsidP="00C77993">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:leader="dot" w:pos="5103"/>
+                    <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+                  </w:tabs>
+                  <w:spacing w:after="80"/>
+                  <w:jc w:val="both"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00FC5E73">
+                  <w:rPr>
+                    <w:rStyle w:val="Textedelespacerserv"/>
+                  </w:rPr>
+                  <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="099E9FAC" w14:textId="0FA180F7" w:rsidR="00A956A4" w:rsidRDefault="00A956A4" w:rsidP="00C77993">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="dot" w:pos="5103"/>
+          <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+        </w:tabs>
+        <w:spacing w:after="80"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="41DD3CE7" w14:textId="69F7870B" w:rsidR="00985F23" w:rsidRDefault="00985F23" w:rsidP="00C77993">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="dot" w:pos="5103"/>
+          <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+        </w:tabs>
+        <w:spacing w:after="80"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5804A403" w14:textId="1A183363" w:rsidR="00985F23" w:rsidRDefault="00985F23" w:rsidP="00C77993">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="dot" w:pos="5103"/>
+          <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+        </w:tabs>
+        <w:spacing w:after="80"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2D780D4C" w14:textId="2B3474FD" w:rsidR="00985F23" w:rsidRDefault="00985F23" w:rsidP="00C77993">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="dot" w:pos="5103"/>
+          <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+        </w:tabs>
+        <w:spacing w:after="80"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1678CD14" w14:textId="5528CB8F" w:rsidR="00985F23" w:rsidRDefault="00985F23" w:rsidP="00C77993">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="dot" w:pos="5103"/>
+          <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+        </w:tabs>
+        <w:spacing w:after="80"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="19161002" w14:textId="24B3E9A6" w:rsidR="00985F23" w:rsidRDefault="00985F23" w:rsidP="00C77993">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="dot" w:pos="5103"/>
+          <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+        </w:tabs>
+        <w:spacing w:after="80"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2517546E" w14:textId="176BE69D" w:rsidR="00985F23" w:rsidRDefault="00985F23" w:rsidP="00C77993">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="dot" w:pos="5103"/>
+          <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+        </w:tabs>
+        <w:spacing w:after="80"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="217AE489" w14:textId="321B7BB1" w:rsidR="00985F23" w:rsidRDefault="00985F23" w:rsidP="00C77993">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="dot" w:pos="5103"/>
+          <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+        </w:tabs>
+        <w:spacing w:after="80"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="63650ACB" w14:textId="1A4013A2" w:rsidR="00985F23" w:rsidRDefault="00985F23" w:rsidP="00C77993">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="dot" w:pos="5103"/>
+          <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+        </w:tabs>
+        <w:spacing w:after="80"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="273DFE54" w14:textId="561DF4DB" w:rsidR="00985F23" w:rsidRDefault="00985F23" w:rsidP="00C77993">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="dot" w:pos="5103"/>
+          <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+        </w:tabs>
+        <w:spacing w:after="80"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="56475551" w14:textId="1041EC7A" w:rsidR="00985F23" w:rsidRDefault="00985F23" w:rsidP="00C77993">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="dot" w:pos="5103"/>
+          <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+        </w:tabs>
+        <w:spacing w:after="80"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4C19ACB5" w14:textId="4683F4CA" w:rsidR="00985F23" w:rsidRDefault="00985F23" w:rsidP="00C77993">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="dot" w:pos="5103"/>
+          <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+        </w:tabs>
+        <w:spacing w:after="80"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4F52D0B5" w14:textId="15FF337F" w:rsidR="00985F23" w:rsidRDefault="00985F23" w:rsidP="00C77993">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="dot" w:pos="5103"/>
+          <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+        </w:tabs>
+        <w:spacing w:after="80"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7A6759B0" w14:textId="40160FE2" w:rsidR="00985F23" w:rsidRDefault="00985F23" w:rsidP="00C77993">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="dot" w:pos="5103"/>
+          <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+        </w:tabs>
+        <w:spacing w:after="80"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="296C1F1B" w14:textId="657336AE" w:rsidR="00985F23" w:rsidRDefault="00985F23" w:rsidP="00C77993">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="dot" w:pos="5103"/>
+          <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+        </w:tabs>
+        <w:spacing w:after="80"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1005A341" w14:textId="502B5EC1" w:rsidR="00985F23" w:rsidRDefault="00985F23" w:rsidP="00C77993">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="dot" w:pos="5103"/>
+          <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+        </w:tabs>
+        <w:spacing w:after="80"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2ADEFDDD" w14:textId="42B0310B" w:rsidR="00985F23" w:rsidRDefault="00985F23" w:rsidP="00C77993">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="dot" w:pos="5103"/>
+          <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+        </w:tabs>
+        <w:spacing w:after="80"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7C564078" w14:textId="0D298992" w:rsidR="00985F23" w:rsidRDefault="00985F23" w:rsidP="00C77993">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="dot" w:pos="5103"/>
+          <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+        </w:tabs>
+        <w:spacing w:after="80"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D8F620F" w14:textId="77777777" w:rsidR="00985F23" w:rsidRPr="00A956A4" w:rsidRDefault="00985F23" w:rsidP="00C77993">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="dot" w:pos="5103"/>
+          <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+        </w:tabs>
+        <w:spacing w:after="80"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Grilledutableau"/>
+        <w:tblW w:w="9918" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1678"/>
-        <w:gridCol w:w="2286"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="2694"/>
+        <w:gridCol w:w="1861"/>
+        <w:gridCol w:w="6379"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00726B22" w:rsidRPr="000F2BBC" w14:paraId="024A7691" w14:textId="77777777" w:rsidTr="00726B22">
+      <w:tr w:rsidR="00490861" w:rsidRPr="00961A32" w14:paraId="024A7691" w14:textId="77777777" w:rsidTr="00EB1E7E">
         <w:trPr>
           <w:trHeight w:val="812"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1678" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="75D00F7F" w14:textId="77777777" w:rsidR="00726B22" w:rsidRPr="003B0474" w:rsidRDefault="00726B22" w:rsidP="00303168">
+          <w:bookmarkEnd w:id="0"/>
+          <w:p w14:paraId="75D00F7F" w14:textId="2A4BC697" w:rsidR="00490861" w:rsidRPr="00961A32" w:rsidRDefault="00490861" w:rsidP="00303168">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003B0474">
+            <w:r w:rsidRPr="00961A32">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Blocs de compétences demandées</w:t>
             </w:r>
             <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (OE)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00961A32">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> :</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7815" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="8240" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="49EF7438" w14:textId="77777777" w:rsidR="00726B22" w:rsidRPr="003B0474" w:rsidRDefault="00726B22" w:rsidP="00303168">
+          <w:p w14:paraId="2ED565A5" w14:textId="6FCD4E40" w:rsidR="00490861" w:rsidRPr="00961A32" w:rsidRDefault="00490861" w:rsidP="00303168">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00961A32">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Description de la situation, activités réalisées, compétences mobilisées</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00726B22" w:rsidRPr="000F2BBC" w14:paraId="1B45BD31" w14:textId="77777777" w:rsidTr="0083748C">
+      <w:tr w:rsidR="00490861" w:rsidRPr="00961A32" w14:paraId="1B45BD31" w14:textId="77777777" w:rsidTr="00490861">
         <w:trPr>
-          <w:trHeight w:val="9180"/>
+          <w:trHeight w:val="7480"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1678" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7DB35391" w14:textId="77777777" w:rsidR="00726B22" w:rsidRPr="00237FE4" w:rsidRDefault="00726B22" w:rsidP="00303168">
+          <w:p w14:paraId="7DB35391" w14:textId="77777777" w:rsidR="00490861" w:rsidRPr="00961A32" w:rsidRDefault="00490861" w:rsidP="00303168">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00237FE4">
+            <w:r w:rsidRPr="00961A32">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Réaliser des missions fonctionnelles et encadrer les personnels en CIS ou en service fonctionnel</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2286" w:type="dxa"/>
+            <w:tcW w:w="1861" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6399D909" w14:textId="77777777" w:rsidR="00726B22" w:rsidRPr="00237FE4" w:rsidRDefault="00726B22" w:rsidP="00DB74B3">
+          <w:p w14:paraId="6399D909" w14:textId="5EF6837D" w:rsidR="00490861" w:rsidRPr="00961A32" w:rsidRDefault="00490861" w:rsidP="00DB74B3">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
               </w:tabs>
               <w:spacing w:before="100"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="14"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00237FE4">
+            <w:r w:rsidRPr="00961A32">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
-                <w:sz w:val="16"/>
-[...2 lines deleted...]
-              <w:t>Manager les personnes placées sous son autorité</w:t>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Encadrer les personnes placées sous son autorité</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcW w:w="6379" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="20282CAD" w14:textId="77777777" w:rsidR="00237FE4" w:rsidRDefault="00237FE4" w:rsidP="00237FE4">
+          <w:p w14:paraId="7069773B" w14:textId="1E28D2C7" w:rsidR="00490861" w:rsidRPr="00490861" w:rsidRDefault="00490861" w:rsidP="00237FE4">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="14"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00490861">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>SITUATION 1</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2EEE383A" w14:textId="609C8A10" w:rsidR="00490861" w:rsidRPr="00910306" w:rsidRDefault="00490861" w:rsidP="00237FE4">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00910306">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contexte de l’expérience : </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="04ACED07" w14:textId="01BF96D3" w:rsidR="00490861" w:rsidRPr="00961A32" w:rsidRDefault="00490861" w:rsidP="00237FE4">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="230E5C02" w14:textId="458A3412" w:rsidR="00490861" w:rsidRPr="00961A32" w:rsidRDefault="00490861" w:rsidP="00237FE4">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00961A32">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Lieu (SIS, Service Sécurité, Unité) : Cliquez ou appuyez ici pour entrer du texte.</w:t>
+            </w:r>
+          </w:p>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:id w:val="-2101637733"/>
+              <w:placeholder>
+                <w:docPart w:val="3304FB52DD004C779D2DB18EDACB7240"/>
+              </w:placeholder>
+              <w:showingPlcHdr/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:p w14:paraId="61FC7F96" w14:textId="629C48D0" w:rsidR="00490861" w:rsidRPr="00961A32" w:rsidRDefault="00490861" w:rsidP="00237FE4">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+                  </w:tabs>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00961A32">
+                  <w:rPr>
+                    <w:rStyle w:val="Textedelespacerserv"/>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+          <w:p w14:paraId="094173C2" w14:textId="77777777" w:rsidR="00490861" w:rsidRPr="00961A32" w:rsidRDefault="00490861" w:rsidP="00237FE4">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="23B49966" w14:textId="77777777" w:rsidR="00490861" w:rsidRPr="00961A32" w:rsidRDefault="00490861" w:rsidP="00DB74B3">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3F608251" w14:textId="1612B10D" w:rsidR="00490861" w:rsidRPr="00961A32" w:rsidRDefault="00490861" w:rsidP="00DB74B3">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00961A32">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Cadre (SPP, Militaire, Civil) :</w:t>
+            </w:r>
+          </w:p>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:id w:val="-933974223"/>
+              <w:placeholder>
+                <w:docPart w:val="3304FB52DD004C779D2DB18EDACB7240"/>
+              </w:placeholder>
+              <w:showingPlcHdr/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:p w14:paraId="661F04E1" w14:textId="208C3D24" w:rsidR="00490861" w:rsidRPr="00961A32" w:rsidRDefault="00490861" w:rsidP="00DB74B3">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+                  </w:tabs>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00961A32">
+                  <w:rPr>
+                    <w:rStyle w:val="Textedelespacerserv"/>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+          <w:p w14:paraId="3E7A4771" w14:textId="77777777" w:rsidR="00490861" w:rsidRPr="00961A32" w:rsidRDefault="00490861" w:rsidP="00DB74B3">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="725D7180" w14:textId="3F125CAE" w:rsidR="00490861" w:rsidRPr="00961A32" w:rsidRDefault="00490861" w:rsidP="00DB74B3">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00961A32">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Période : </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                </w:rPr>
+                <w:id w:val="23072502"/>
+                <w:placeholder>
+                  <w:docPart w:val="222AA6E94F1A42A48631365CA2F1F46A"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidRPr="00961A32">
+                  <w:rPr>
+                    <w:rStyle w:val="Textedelespacerserv"/>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+          <w:p w14:paraId="5C4CC526" w14:textId="77777777" w:rsidR="00490861" w:rsidRPr="00961A32" w:rsidRDefault="00490861" w:rsidP="00237FE4">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="373FE732" w14:textId="30619D7C" w:rsidR="00490861" w:rsidRPr="00961A32" w:rsidRDefault="00490861" w:rsidP="00237FE4">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00961A32">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Effectifs encadrés : Préciser le nombre de personnels (catégories A, B, C) </w:t>
+            </w:r>
+          </w:p>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:id w:val="1196431960"/>
+              <w:placeholder>
+                <w:docPart w:val="5A8096F779A440AD95216B61DA300DBF"/>
+              </w:placeholder>
+              <w:showingPlcHdr/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:p w14:paraId="63FB12A7" w14:textId="049AA66F" w:rsidR="00490861" w:rsidRPr="00961A32" w:rsidRDefault="00490861" w:rsidP="00237FE4">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+                  </w:tabs>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00961A32">
+                  <w:rPr>
+                    <w:rStyle w:val="Textedelespacerserv"/>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+          <w:p w14:paraId="63AA3695" w14:textId="13FCEA64" w:rsidR="00490861" w:rsidRPr="00961A32" w:rsidRDefault="00490861" w:rsidP="00237FE4">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3B00CE03" w14:textId="77777777" w:rsidR="00490861" w:rsidRPr="00961A32" w:rsidRDefault="00490861" w:rsidP="00520736">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00961A32">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>et</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00961A32">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> le type de service (CIS ou service fonctionnel) :</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="139ABA34" w14:textId="28EC197D" w:rsidR="00490861" w:rsidRPr="00961A32" w:rsidRDefault="00490861" w:rsidP="00520736">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00961A32">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                </w:rPr>
+                <w:id w:val="791632867"/>
+                <w:placeholder>
+                  <w:docPart w:val="1705C8432D514A34B74EC2D0F60A4AB8"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidRPr="00961A32">
+                  <w:rPr>
+                    <w:rStyle w:val="Textedelespacerserv"/>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+          <w:p w14:paraId="68B8C642" w14:textId="77777777" w:rsidR="00490861" w:rsidRPr="00961A32" w:rsidRDefault="00490861" w:rsidP="00237FE4">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1D5881EE" w14:textId="77777777" w:rsidR="00490861" w:rsidRDefault="00490861" w:rsidP="00237FE4">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1B97C2AE" w14:textId="77777777" w:rsidR="00490861" w:rsidRPr="00961A32" w:rsidRDefault="00490861" w:rsidP="00490861">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00961A32">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Expliquez comment vous avez assuré l'encadrement quotidien et la cohésion de votre équipe en illustrant par un exemple concret votre rôle d'encadrant (accompagnement, écoute, équité) :</w:t>
+            </w:r>
+          </w:p>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:id w:val="2117412039"/>
+              <w:placeholder>
+                <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+              </w:placeholder>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:p w14:paraId="275D1386" w14:textId="47C080D5" w:rsidR="00490861" w:rsidRDefault="00490861" w:rsidP="00490861">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+                  </w:tabs>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="3D11C67C" w14:textId="216C01D3" w:rsidR="00490861" w:rsidRDefault="00490861" w:rsidP="00490861">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+                  </w:tabs>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="478EBD37" w14:textId="49FDBE59" w:rsidR="00490861" w:rsidRDefault="00490861" w:rsidP="00490861">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+                  </w:tabs>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="267C2E3B" w14:textId="0506555E" w:rsidR="00490861" w:rsidRDefault="00490861" w:rsidP="00490861">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+                  </w:tabs>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="5F05B902" w14:textId="799774F7" w:rsidR="00490861" w:rsidRDefault="00490861" w:rsidP="00490861">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+                  </w:tabs>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="426F0F82" w14:textId="39B2B7BB" w:rsidR="00490861" w:rsidRDefault="00490861" w:rsidP="00490861">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+                  </w:tabs>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="183F620B" w14:textId="52A1030E" w:rsidR="00490861" w:rsidRDefault="00490861" w:rsidP="00490861">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+                  </w:tabs>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="05FF1FBC" w14:textId="27711523" w:rsidR="00490861" w:rsidRDefault="00490861" w:rsidP="00490861">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+                  </w:tabs>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="3844AF24" w14:textId="3DFFC03C" w:rsidR="00490861" w:rsidRDefault="00490861" w:rsidP="00490861">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+                  </w:tabs>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="177E9491" w14:textId="6E163F30" w:rsidR="00490861" w:rsidRDefault="00490861" w:rsidP="00490861">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+                  </w:tabs>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="6682FD56" w14:textId="4A3DB178" w:rsidR="00490861" w:rsidRDefault="00490861" w:rsidP="00490861">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+                  </w:tabs>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="3BCE31A5" w14:textId="77777777" w:rsidR="00490861" w:rsidRPr="00961A32" w:rsidRDefault="00490861" w:rsidP="00490861">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+                  </w:tabs>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="38C2BA78" w14:textId="705353BE" w:rsidR="00490861" w:rsidRPr="00961A32" w:rsidRDefault="00490861" w:rsidP="00490861">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+                  </w:tabs>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+          <w:p w14:paraId="21786FAD" w14:textId="77777777" w:rsidR="00490861" w:rsidRPr="00961A32" w:rsidRDefault="00490861" w:rsidP="00490861">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00961A32">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Problématiques rencontrées et solutions apportées :</w:t>
+            </w:r>
+          </w:p>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:id w:val="-163322265"/>
+              <w:placeholder>
+                <w:docPart w:val="CE95DEC4ECB94D83BEC2712C006BF0C2"/>
+              </w:placeholder>
+              <w:showingPlcHdr/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:p w14:paraId="246110C6" w14:textId="77777777" w:rsidR="00490861" w:rsidRPr="00961A32" w:rsidRDefault="00490861" w:rsidP="00490861">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+                  </w:tabs>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00961A32">
+                  <w:rPr>
+                    <w:rStyle w:val="Textedelespacerserv"/>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:id w:val="2045406452"/>
+              <w:placeholder>
+                <w:docPart w:val="CE95DEC4ECB94D83BEC2712C006BF0C2"/>
+              </w:placeholder>
+              <w:showingPlcHdr/>
+              <w:text/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:p w14:paraId="0F9C6B56" w14:textId="77777777" w:rsidR="00490861" w:rsidRDefault="00490861" w:rsidP="00490861">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+                  </w:tabs>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00961A32">
+                  <w:rPr>
+                    <w:rStyle w:val="Textedelespacerserv"/>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+          <w:p w14:paraId="50957061" w14:textId="77777777" w:rsidR="00490861" w:rsidRDefault="00490861" w:rsidP="00490861">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:id w:val="1494374133"/>
+              <w:placeholder>
+                <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+              </w:placeholder>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:p w14:paraId="7E8068EA" w14:textId="77777777" w:rsidR="00B90861" w:rsidRDefault="00B90861" w:rsidP="00B90861">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+                  </w:tabs>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="561239B5" w14:textId="77777777" w:rsidR="00B90861" w:rsidRDefault="00B90861" w:rsidP="00B90861">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+                  </w:tabs>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="78C05AD8" w14:textId="77777777" w:rsidR="00B90861" w:rsidRDefault="00B90861" w:rsidP="00B90861">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+                  </w:tabs>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="2A3FF400" w14:textId="77777777" w:rsidR="00B90861" w:rsidRDefault="00B90861" w:rsidP="00B90861">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+                  </w:tabs>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="42FBBA39" w14:textId="77777777" w:rsidR="00B90861" w:rsidRDefault="00B90861" w:rsidP="00B90861">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+                  </w:tabs>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="534BFAD3" w14:textId="77777777" w:rsidR="00B90861" w:rsidRDefault="00B90861" w:rsidP="00B90861">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+                  </w:tabs>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="1B52F2CA" w14:textId="77777777" w:rsidR="00B90861" w:rsidRDefault="00B90861" w:rsidP="00B90861">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+                  </w:tabs>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="1A891668" w14:textId="77777777" w:rsidR="00B90861" w:rsidRDefault="00B90861" w:rsidP="00B90861">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+                  </w:tabs>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="1C417E95" w14:textId="77777777" w:rsidR="00B90861" w:rsidRDefault="00B90861" w:rsidP="00B90861">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+                  </w:tabs>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="36E63322" w14:textId="77777777" w:rsidR="00B90861" w:rsidRDefault="00B90861" w:rsidP="00B90861">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+                  </w:tabs>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="36DB939C" w14:textId="77777777" w:rsidR="00B90861" w:rsidRDefault="00B90861" w:rsidP="00B90861">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+                  </w:tabs>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="329F3297" w14:textId="77777777" w:rsidR="00B90861" w:rsidRDefault="00B90861" w:rsidP="00B90861">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+                  </w:tabs>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="4F9C1782" w14:textId="77777777" w:rsidR="00B90861" w:rsidRDefault="00B90861" w:rsidP="00B90861">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+                  </w:tabs>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="2B98FAF8" w14:textId="77777777" w:rsidR="00B90861" w:rsidRDefault="00B90861" w:rsidP="00B90861">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+                  </w:tabs>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="167CB18A" w14:textId="77777777" w:rsidR="00B90861" w:rsidRDefault="00B90861" w:rsidP="00B90861">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+                  </w:tabs>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="31919916" w14:textId="77777777" w:rsidR="00B90861" w:rsidRDefault="00B90861" w:rsidP="00B90861">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+                  </w:tabs>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="61DA7C92" w14:textId="77777777" w:rsidR="00B90861" w:rsidRDefault="00B90861" w:rsidP="00B90861">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+                  </w:tabs>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="491A0263" w14:textId="77777777" w:rsidR="00B90861" w:rsidRDefault="00B90861" w:rsidP="00B90861">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+                  </w:tabs>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="26C95921" w14:textId="77777777" w:rsidR="00B90861" w:rsidRDefault="00B90861" w:rsidP="00B90861">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+                  </w:tabs>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="05D8271A" w14:textId="05DA67B6" w:rsidR="00490861" w:rsidRPr="00961A32" w:rsidRDefault="00490861" w:rsidP="00B90861">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+                  </w:tabs>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00490861" w:rsidRPr="00961A32" w14:paraId="6436730D" w14:textId="77777777" w:rsidTr="00490861">
+        <w:trPr>
+          <w:trHeight w:val="7480"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1678" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="51467F85" w14:textId="77777777" w:rsidR="00490861" w:rsidRPr="00961A32" w:rsidRDefault="00490861" w:rsidP="00303168">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1861" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1896EB02" w14:textId="45B34DFF" w:rsidR="00490861" w:rsidRPr="00961A32" w:rsidRDefault="00490861" w:rsidP="00DB74B3">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+              </w:tabs>
+              <w:spacing w:before="100"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00961A32">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Encadrer les personnes placées sous son autorité</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6379" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="20005061" w14:textId="2F5CCBC0" w:rsidR="00490861" w:rsidRPr="001A05DA" w:rsidRDefault="00490861" w:rsidP="001A05DA">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00490861">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">SITUATION </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00490861">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
             <w:r>
-              <w:rPr>
-[...2 lines deleted...]
-                <w:szCs w:val="14"/>
+              <w:t>(Optionnelle)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="471858C7" w14:textId="77777777" w:rsidR="00490861" w:rsidRPr="00910306" w:rsidRDefault="00490861" w:rsidP="001A05DA">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00910306">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contexte de l’expérience : </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0C12A556" w14:textId="77777777" w:rsidR="00490861" w:rsidRPr="00961A32" w:rsidRDefault="00490861" w:rsidP="001A05DA">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="425D7BF4" w14:textId="77777777" w:rsidR="00490861" w:rsidRPr="00961A32" w:rsidRDefault="00490861" w:rsidP="001A05DA">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00961A32">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Lieu (SIS, Service Sécurité, Unité) : Cliquez ou appuyez ici pour entrer du texte.</w:t>
+            </w:r>
+          </w:p>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:id w:val="-1118915351"/>
+              <w:placeholder>
+                <w:docPart w:val="1C0A9C97B82F4A7AB2CF2593B6452929"/>
+              </w:placeholder>
+              <w:showingPlcHdr/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:p w14:paraId="176923D3" w14:textId="77777777" w:rsidR="00490861" w:rsidRPr="00961A32" w:rsidRDefault="00490861" w:rsidP="001A05DA">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+                  </w:tabs>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00961A32">
+                  <w:rPr>
+                    <w:rStyle w:val="Textedelespacerserv"/>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+          <w:p w14:paraId="37900382" w14:textId="77777777" w:rsidR="00490861" w:rsidRPr="00961A32" w:rsidRDefault="00490861" w:rsidP="001A05DA">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2AE3725C" w14:textId="77777777" w:rsidR="00490861" w:rsidRPr="00961A32" w:rsidRDefault="00490861" w:rsidP="001A05DA">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="72A70EFB" w14:textId="77777777" w:rsidR="00490861" w:rsidRPr="00961A32" w:rsidRDefault="00490861" w:rsidP="001A05DA">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00961A32">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Cadre (SPP, Militaire, Civil) :</w:t>
+            </w:r>
+          </w:p>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:id w:val="-1125929976"/>
+              <w:placeholder>
+                <w:docPart w:val="1C0A9C97B82F4A7AB2CF2593B6452929"/>
+              </w:placeholder>
+              <w:showingPlcHdr/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:p w14:paraId="0DF6B20A" w14:textId="77777777" w:rsidR="00490861" w:rsidRPr="00961A32" w:rsidRDefault="00490861" w:rsidP="001A05DA">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+                  </w:tabs>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00961A32">
+                  <w:rPr>
+                    <w:rStyle w:val="Textedelespacerserv"/>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+          <w:p w14:paraId="4C18F10A" w14:textId="77777777" w:rsidR="00490861" w:rsidRPr="00961A32" w:rsidRDefault="00490861" w:rsidP="001A05DA">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="73E3EA71" w14:textId="77777777" w:rsidR="00490861" w:rsidRPr="00961A32" w:rsidRDefault="00490861" w:rsidP="001A05DA">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00961A32">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Période : </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                </w:rPr>
+                <w:id w:val="535246309"/>
+                <w:placeholder>
+                  <w:docPart w:val="EFDB897E71854435ABDBFA7E30F562A0"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidRPr="00961A32">
+                  <w:rPr>
+                    <w:rStyle w:val="Textedelespacerserv"/>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+          <w:p w14:paraId="09A5DAC7" w14:textId="77777777" w:rsidR="00490861" w:rsidRPr="00961A32" w:rsidRDefault="00490861" w:rsidP="001A05DA">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3AC6C329" w14:textId="77777777" w:rsidR="00490861" w:rsidRPr="00961A32" w:rsidRDefault="00490861" w:rsidP="001A05DA">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00961A32">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Effectifs encadrés : Préciser le nombre de personnels (catégories A, B, C) </w:t>
+            </w:r>
+          </w:p>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:id w:val="-609506385"/>
+              <w:placeholder>
+                <w:docPart w:val="D9ADD9973ABB4EAC9B27FEEDE1B73902"/>
+              </w:placeholder>
+              <w:showingPlcHdr/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:p w14:paraId="7639BE94" w14:textId="77777777" w:rsidR="00490861" w:rsidRPr="00961A32" w:rsidRDefault="00490861" w:rsidP="001A05DA">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+                  </w:tabs>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00961A32">
+                  <w:rPr>
+                    <w:rStyle w:val="Textedelespacerserv"/>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+          <w:p w14:paraId="205126EF" w14:textId="77777777" w:rsidR="00490861" w:rsidRPr="00961A32" w:rsidRDefault="00490861" w:rsidP="001A05DA">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="644F5957" w14:textId="77777777" w:rsidR="00490861" w:rsidRPr="00961A32" w:rsidRDefault="00490861" w:rsidP="001A05DA">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00961A32">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>et</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00961A32">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> le type de service (CIS ou service fonctionnel) :</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5323597D" w14:textId="77777777" w:rsidR="00490861" w:rsidRPr="00961A32" w:rsidRDefault="00490861" w:rsidP="001A05DA">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00961A32">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                </w:rPr>
+                <w:id w:val="-1181273101"/>
+                <w:placeholder>
+                  <w:docPart w:val="367CBF80C53E4EB9BD61D39BBD155B16"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidRPr="00961A32">
+                  <w:rPr>
+                    <w:rStyle w:val="Textedelespacerserv"/>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+          <w:p w14:paraId="01C52F71" w14:textId="77777777" w:rsidR="00490861" w:rsidRDefault="00490861" w:rsidP="00237FE4">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+              </w:tabs>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6DF61FEC" w14:textId="77777777" w:rsidR="00490861" w:rsidRPr="00961A32" w:rsidRDefault="00490861" w:rsidP="00490861">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00961A32">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Expliquez comment vous avez assuré l'encadrement quotidien et la cohésion de votre équipe en illustrant par un exemple concret votre rôle d'encadrant (accompagnement, écoute, équité) :</w:t>
+            </w:r>
+          </w:p>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:id w:val="452517615"/>
+              <w:placeholder>
+                <w:docPart w:val="3CE57C3FB9B54CAFA3396926DEEEEFF5"/>
+              </w:placeholder>
+              <w:showingPlcHdr/>
+              <w:text/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:p w14:paraId="163397A6" w14:textId="77777777" w:rsidR="00490861" w:rsidRPr="00961A32" w:rsidRDefault="00490861" w:rsidP="00490861">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+                  </w:tabs>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00961A32">
+                  <w:rPr>
+                    <w:rStyle w:val="Textedelespacerserv"/>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:id w:val="-743186310"/>
+              <w:placeholder>
+                <w:docPart w:val="24CD58D9E40C49D79C699E0D750AB812"/>
+              </w:placeholder>
+              <w:showingPlcHdr/>
+              <w:text/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:p w14:paraId="544D78F8" w14:textId="77777777" w:rsidR="00490861" w:rsidRPr="00961A32" w:rsidRDefault="00490861" w:rsidP="00490861">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+                  </w:tabs>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00961A32">
+                  <w:rPr>
+                    <w:rStyle w:val="Textedelespacerserv"/>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:id w:val="287169116"/>
+              <w:placeholder>
+                <w:docPart w:val="FEBAAAD60A4C4C2F914517C7DECC2FBA"/>
+              </w:placeholder>
+              <w:showingPlcHdr/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:p w14:paraId="3B26AEBE" w14:textId="77777777" w:rsidR="00490861" w:rsidRPr="00961A32" w:rsidRDefault="00490861" w:rsidP="00490861">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+                  </w:tabs>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00961A32">
+                  <w:rPr>
+                    <w:rStyle w:val="Textedelespacerserv"/>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+          <w:p w14:paraId="560A7109" w14:textId="77777777" w:rsidR="00490861" w:rsidRPr="00961A32" w:rsidRDefault="00490861" w:rsidP="00490861">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="699F4115" w14:textId="77777777" w:rsidR="00490861" w:rsidRPr="00961A32" w:rsidRDefault="00490861" w:rsidP="00490861">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1D90A22A" w14:textId="77777777" w:rsidR="00490861" w:rsidRPr="00961A32" w:rsidRDefault="00490861" w:rsidP="00490861">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="50A9EF70" w14:textId="77777777" w:rsidR="00490861" w:rsidRDefault="00490861" w:rsidP="00490861">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00961A32">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Problématiques rencontrées et solutions apportées :</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="22536EC9" w14:textId="77777777" w:rsidR="00490861" w:rsidRPr="00961A32" w:rsidRDefault="00490861" w:rsidP="00490861">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="65391969" w14:textId="77777777" w:rsidR="00490861" w:rsidRDefault="00490861" w:rsidP="00237FE4">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+              </w:tabs>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:id w:val="1258483056"/>
+              <w:placeholder>
+                <w:docPart w:val="3304FB52DD004C779D2DB18EDACB7240"/>
+              </w:placeholder>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:p w14:paraId="7F238B5A" w14:textId="480C9374" w:rsidR="00490861" w:rsidRDefault="00490861" w:rsidP="00237FE4">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+                  </w:tabs>
+                  <w:rPr>
+                    <w:b/>
+                    <w:bCs/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="28D16BE3" w14:textId="77777777" w:rsidR="00490861" w:rsidRDefault="00490861" w:rsidP="00237FE4">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+                  </w:tabs>
+                  <w:rPr>
+                    <w:b/>
+                    <w:bCs/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="6CAD5472" w14:textId="77777777" w:rsidR="00490861" w:rsidRDefault="00490861" w:rsidP="00237FE4">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+                  </w:tabs>
+                  <w:rPr>
+                    <w:b/>
+                    <w:bCs/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="6250FF52" w14:textId="77777777" w:rsidR="00490861" w:rsidRDefault="00490861" w:rsidP="00237FE4">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+                  </w:tabs>
+                  <w:rPr>
+                    <w:b/>
+                    <w:bCs/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="6F3F6A0B" w14:textId="77777777" w:rsidR="00490861" w:rsidRDefault="00490861" w:rsidP="00237FE4">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+                  </w:tabs>
+                  <w:rPr>
+                    <w:b/>
+                    <w:bCs/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="59E6776B" w14:textId="77777777" w:rsidR="00490861" w:rsidRDefault="00490861" w:rsidP="00237FE4">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+                  </w:tabs>
+                  <w:rPr>
+                    <w:b/>
+                    <w:bCs/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="42A4A4ED" w14:textId="77777777" w:rsidR="00490861" w:rsidRDefault="00490861" w:rsidP="00237FE4">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+                  </w:tabs>
+                  <w:rPr>
+                    <w:b/>
+                    <w:bCs/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="6861B968" w14:textId="77777777" w:rsidR="00490861" w:rsidRDefault="00490861" w:rsidP="00237FE4">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+                  </w:tabs>
+                  <w:rPr>
+                    <w:b/>
+                    <w:bCs/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="504D61E5" w14:textId="77777777" w:rsidR="00490861" w:rsidRDefault="00490861" w:rsidP="00237FE4">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+                  </w:tabs>
+                  <w:rPr>
+                    <w:b/>
+                    <w:bCs/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="0A74AF9D" w14:textId="77777777" w:rsidR="00490861" w:rsidRDefault="00490861" w:rsidP="00237FE4">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+                  </w:tabs>
+                  <w:rPr>
+                    <w:b/>
+                    <w:bCs/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="4348B12D" w14:textId="77777777" w:rsidR="00490861" w:rsidRDefault="00490861" w:rsidP="00237FE4">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+                  </w:tabs>
+                  <w:rPr>
+                    <w:b/>
+                    <w:bCs/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="67E9AF74" w14:textId="77777777" w:rsidR="00490861" w:rsidRDefault="00490861" w:rsidP="00237FE4">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+                  </w:tabs>
+                  <w:rPr>
+                    <w:b/>
+                    <w:bCs/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="204F7CD7" w14:textId="77777777" w:rsidR="00490861" w:rsidRDefault="00490861" w:rsidP="00237FE4">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+                  </w:tabs>
+                  <w:rPr>
+                    <w:b/>
+                    <w:bCs/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="382DCB13" w14:textId="77777777" w:rsidR="00490861" w:rsidRDefault="00490861" w:rsidP="00237FE4">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+                  </w:tabs>
+                  <w:rPr>
+                    <w:b/>
+                    <w:bCs/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="23C61B94" w14:textId="77777777" w:rsidR="00490861" w:rsidRDefault="00490861" w:rsidP="00237FE4">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+                  </w:tabs>
+                  <w:rPr>
+                    <w:b/>
+                    <w:bCs/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="22D87E3B" w14:textId="77777777" w:rsidR="00490861" w:rsidRDefault="00490861" w:rsidP="00237FE4">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+                  </w:tabs>
+                  <w:rPr>
+                    <w:b/>
+                    <w:bCs/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="59B909B6" w14:textId="77777777" w:rsidR="00490861" w:rsidRDefault="00490861" w:rsidP="00237FE4">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+                  </w:tabs>
+                  <w:rPr>
+                    <w:b/>
+                    <w:bCs/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="3511DCBC" w14:textId="77777777" w:rsidR="00490861" w:rsidRDefault="00490861" w:rsidP="00237FE4">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+                  </w:tabs>
+                  <w:rPr>
+                    <w:b/>
+                    <w:bCs/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="0B2CFE79" w14:textId="77777777" w:rsidR="00490861" w:rsidRDefault="00490861" w:rsidP="00237FE4">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+                  </w:tabs>
+                  <w:rPr>
+                    <w:b/>
+                    <w:bCs/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="088BE5B7" w14:textId="77777777" w:rsidR="00490861" w:rsidRDefault="00490861" w:rsidP="00237FE4">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+                  </w:tabs>
+                  <w:rPr>
+                    <w:b/>
+                    <w:bCs/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="47ADE883" w14:textId="77777777" w:rsidR="00490861" w:rsidRDefault="00490861" w:rsidP="00237FE4">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+                  </w:tabs>
+                  <w:rPr>
+                    <w:b/>
+                    <w:bCs/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="097B419B" w14:textId="77777777" w:rsidR="00490861" w:rsidRDefault="00490861" w:rsidP="00237FE4">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+                  </w:tabs>
+                  <w:rPr>
+                    <w:b/>
+                    <w:bCs/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="3C798F12" w14:textId="77777777" w:rsidR="00490861" w:rsidRDefault="00490861" w:rsidP="00237FE4">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+                  </w:tabs>
+                  <w:rPr>
+                    <w:b/>
+                    <w:bCs/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="2970BF35" w14:textId="77777777" w:rsidR="00490861" w:rsidRDefault="00490861" w:rsidP="00237FE4">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+                  </w:tabs>
+                  <w:rPr>
+                    <w:b/>
+                    <w:bCs/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="49E55E77" w14:textId="77777777" w:rsidR="00490861" w:rsidRDefault="00490861" w:rsidP="00237FE4">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+                  </w:tabs>
+                  <w:rPr>
+                    <w:b/>
+                    <w:bCs/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="03D680BF" w14:textId="77777777" w:rsidR="00490861" w:rsidRDefault="00490861" w:rsidP="00237FE4">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+                  </w:tabs>
+                  <w:rPr>
+                    <w:b/>
+                    <w:bCs/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="70C26F76" w14:textId="6A3A980F" w:rsidR="00490861" w:rsidRPr="001A05DA" w:rsidRDefault="00490861" w:rsidP="00237FE4">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+                  </w:tabs>
+                  <w:rPr>
+                    <w:b/>
+                    <w:bCs/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00490861" w:rsidRPr="00961A32" w14:paraId="402C533A" w14:textId="77777777" w:rsidTr="00490861">
+        <w:trPr>
+          <w:trHeight w:val="70"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1678" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D77C01D" w14:textId="77777777" w:rsidR="00490861" w:rsidRPr="00961A32" w:rsidRDefault="00490861" w:rsidP="00303168">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1861" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="56120508" w14:textId="1A13918D" w:rsidR="00490861" w:rsidRPr="00961A32" w:rsidRDefault="00490861" w:rsidP="00DB74B3">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00961A32">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Accompagner le pilotage d’un projet de service ou s’inscrire dans une démarche de pilotage</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6379" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1BA2E99F" w14:textId="24AFF86A" w:rsidR="00490861" w:rsidRPr="00490861" w:rsidRDefault="00490861" w:rsidP="00910306">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00490861">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>PROJET 1</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3BE9C17E" w14:textId="76E71F26" w:rsidR="00490861" w:rsidRPr="00910306" w:rsidRDefault="00490861" w:rsidP="00910306">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00910306">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contexte de l’expérience : </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7E37C0BB" w14:textId="77777777" w:rsidR="00490861" w:rsidRDefault="00490861" w:rsidP="00237FE4">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2480CDEA" w14:textId="7130F519" w:rsidR="00490861" w:rsidRPr="00961A32" w:rsidRDefault="00490861" w:rsidP="00237FE4">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A956A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Posture sur le(s) projet(s) présenté(s) </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00961A32">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="300FF463" w14:textId="53179C86" w:rsidR="00490861" w:rsidRPr="00961A32" w:rsidRDefault="00490861" w:rsidP="00237FE4">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00961A32">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pilotage : </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                </w:rPr>
+                <w:id w:val="1964761607"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidRPr="00961A32">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+          <w:p w14:paraId="4BDCA1C9" w14:textId="6AE7EAA9" w:rsidR="00490861" w:rsidRPr="00961A32" w:rsidRDefault="00490861" w:rsidP="00237FE4">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00961A32">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Accompagnement : </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                </w:rPr>
+                <w:id w:val="-1242164776"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidRPr="00961A32">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+          <w:p w14:paraId="5F1CB55F" w14:textId="77777777" w:rsidR="00490861" w:rsidRPr="00961A32" w:rsidRDefault="00490861" w:rsidP="00237FE4">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="548E9108" w14:textId="51BF4615" w:rsidR="00490861" w:rsidRDefault="00490861" w:rsidP="00A956A4">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A956A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Description de l'expérience (1 à 3 projets maximum)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1A9BDAF9" w14:textId="77777777" w:rsidR="00490861" w:rsidRDefault="00490861" w:rsidP="00237FE4">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="40DC94D8" w14:textId="77777777" w:rsidR="00490861" w:rsidRPr="00961A32" w:rsidRDefault="00490861" w:rsidP="00A956A4">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6946E933" w14:textId="77777777" w:rsidR="00490861" w:rsidRPr="00961A32" w:rsidRDefault="00490861" w:rsidP="00A956A4">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00961A32">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Intitulé du projet et lien avec la stratégie de l'établissement : </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                </w:rPr>
+                <w:id w:val="-147825667"/>
+                <w:placeholder>
+                  <w:docPart w:val="F47650929D934F85948A3F3BC1051B9B"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidRPr="00961A32">
+                  <w:rPr>
+                    <w:rStyle w:val="Textedelespacerserv"/>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+          <w:p w14:paraId="6B473119" w14:textId="77777777" w:rsidR="00490861" w:rsidRDefault="00490861" w:rsidP="00237FE4">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3D02DBBB" w14:textId="11C5C5F0" w:rsidR="00490861" w:rsidRPr="00961A32" w:rsidRDefault="00490861" w:rsidP="00237FE4">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00961A32">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Partenaires internes et externes impliqués :</w:t>
+            </w:r>
+          </w:p>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:id w:val="-1229909981"/>
+              <w:placeholder>
+                <w:docPart w:val="3304FB52DD004C779D2DB18EDACB7240"/>
+              </w:placeholder>
+              <w:showingPlcHdr/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:p w14:paraId="7F218D84" w14:textId="323C014E" w:rsidR="00490861" w:rsidRPr="00961A32" w:rsidRDefault="00490861" w:rsidP="00237FE4">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+                  </w:tabs>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00961A32">
+                  <w:rPr>
+                    <w:rStyle w:val="Textedelespacerserv"/>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+          <w:p w14:paraId="12A44E6C" w14:textId="77777777" w:rsidR="00490861" w:rsidRPr="00961A32" w:rsidRDefault="00490861" w:rsidP="00237FE4">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0C57DE59" w14:textId="430ADBF0" w:rsidR="00490861" w:rsidRPr="00961A32" w:rsidRDefault="00490861" w:rsidP="00237FE4">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00961A32">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Poste occupé : </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                   <w:sz w:val="18"/>
-                  <w:szCs w:val="14"/>
+                  <w:szCs w:val="18"/>
                 </w:rPr>
-                <w:id w:val="791632867"/>
+                <w:id w:val="-1933660162"/>
                 <w:placeholder>
-                  <w:docPart w:val="B36BC473465F4F0C938FB8CC78BDAC2B"/>
+                  <w:docPart w:val="8F3083E9892B41A2A60A0572E7179DE3"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidRPr="00270A31">
+                <w:r w:rsidRPr="00961A32">
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
-          <w:p w14:paraId="4046ACBC" w14:textId="77777777" w:rsidR="00726B22" w:rsidRDefault="00726B22" w:rsidP="00DB74B3">
+          <w:p w14:paraId="2FF5A59F" w14:textId="77777777" w:rsidR="00490861" w:rsidRPr="00961A32" w:rsidRDefault="00490861" w:rsidP="00237FE4">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
-                <w:szCs w:val="14"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...30 lines deleted...]
-            </w:sdt>
           </w:p>
-          <w:p w14:paraId="725D7180" w14:textId="77777777" w:rsidR="00726B22" w:rsidRDefault="00726B22" w:rsidP="00DB74B3">
+          <w:p w14:paraId="64C5B154" w14:textId="77777777" w:rsidR="00490861" w:rsidRPr="00961A32" w:rsidRDefault="00490861" w:rsidP="00C94E88">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
-                <w:szCs w:val="14"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...5 lines deleted...]
-              <w:t xml:space="preserve">Date : </w:t>
+            <w:r w:rsidRPr="00961A32">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Cadre (SPP, Militaire, Civil) :</w:t>
             </w:r>
-            <w:sdt>
-[...15 lines deleted...]
-                <w:r w:rsidRPr="00270A31">
+          </w:p>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:id w:val="-680196233"/>
+              <w:placeholder>
+                <w:docPart w:val="3304FB52DD004C779D2DB18EDACB7240"/>
+              </w:placeholder>
+              <w:showingPlcHdr/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:p w14:paraId="5D1C2F60" w14:textId="4C379944" w:rsidR="00490861" w:rsidRPr="00961A32" w:rsidRDefault="00490861" w:rsidP="00C94E88">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+                  </w:tabs>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00961A32">
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
                 </w:r>
-              </w:sdtContent>
-[...2 lines deleted...]
-          <w:p w14:paraId="05D8271A" w14:textId="77777777" w:rsidR="00726B22" w:rsidRPr="009E1D8B" w:rsidRDefault="00726B22" w:rsidP="00237FE4">
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+          <w:p w14:paraId="18DD67FC" w14:textId="77777777" w:rsidR="00490861" w:rsidRPr="00961A32" w:rsidRDefault="00490861" w:rsidP="002B4864">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
-                <w:szCs w:val="14"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00961A32">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Lieu (SIS, Service Sécurité, Unité) : Cliquez ou appuyez ici pour entrer du texte.</w:t>
+            </w:r>
           </w:p>
-        </w:tc>
-[...4 lines deleted...]
-          <w:p w14:paraId="5060BDA0" w14:textId="77777777" w:rsidR="003B0971" w:rsidRDefault="003B0971" w:rsidP="003B0971">
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:id w:val="-1744240033"/>
+              <w:placeholder>
+                <w:docPart w:val="5D2C2F5D581D46BFAC9EC0F27475086B"/>
+              </w:placeholder>
+              <w:showingPlcHdr/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:p w14:paraId="00EAFF7A" w14:textId="77777777" w:rsidR="00490861" w:rsidRPr="00961A32" w:rsidRDefault="00490861" w:rsidP="002B4864">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+                  </w:tabs>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00961A32">
+                  <w:rPr>
+                    <w:rStyle w:val="Textedelespacerserv"/>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+          <w:p w14:paraId="699DFD66" w14:textId="77777777" w:rsidR="00490861" w:rsidRPr="00961A32" w:rsidRDefault="00490861" w:rsidP="00C94E88">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
-                <w:szCs w:val="14"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...5 lines deleted...]
-              <w:t>Expériences :</w:t>
+          </w:p>
+          <w:p w14:paraId="5F430AD5" w14:textId="0880A78B" w:rsidR="00490861" w:rsidRDefault="00490861" w:rsidP="00C94E88">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00961A32">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Période : </w:t>
             </w:r>
           </w:p>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
-                <w:szCs w:val="14"/>
-[...1 lines deleted...]
-              <w:id w:val="196048531"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:id w:val="865402700"/>
               <w:placeholder>
-                <w:docPart w:val="7C7051732DAA4DA88B53DEEF66A2C031"/>
+                <w:docPart w:val="3304FB52DD004C779D2DB18EDACB7240"/>
               </w:placeholder>
               <w:showingPlcHdr/>
-              <w:text/>
             </w:sdtPr>
-            <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="2A579145" w14:textId="77777777" w:rsidR="003B0971" w:rsidRDefault="003B0971" w:rsidP="003B0971">
+              <w:p w14:paraId="4AA82E67" w14:textId="42234679" w:rsidR="00490861" w:rsidRDefault="00490861" w:rsidP="00C94E88">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
                   </w:tabs>
                   <w:rPr>
                     <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                     <w:sz w:val="18"/>
-                    <w:szCs w:val="14"/>
+                    <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r>
+                <w:r w:rsidRPr="00FC5E73">
+                  <w:rPr>
+                    <w:rStyle w:val="Textedelespacerserv"/>
+                  </w:rPr>
+                  <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+          <w:p w14:paraId="5F74C979" w14:textId="1E62103C" w:rsidR="00490861" w:rsidRDefault="00490861" w:rsidP="00C94E88">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:id w:val="440576877"/>
+              <w:placeholder>
+                <w:docPart w:val="3304FB52DD004C779D2DB18EDACB7240"/>
+              </w:placeholder>
+              <w:showingPlcHdr/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:p w14:paraId="33158924" w14:textId="63CC481A" w:rsidR="00490861" w:rsidRDefault="00490861" w:rsidP="00C94E88">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+                  </w:tabs>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00FC5E73">
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
                   </w:rPr>
                   <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
-                <w:szCs w:val="14"/>
-[...1 lines deleted...]
-              <w:id w:val="1394930306"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:id w:val="-1652437036"/>
               <w:placeholder>
-                <w:docPart w:val="61CB8CABE6064FB58DAED1EF679E78E9"/>
+                <w:docPart w:val="3304FB52DD004C779D2DB18EDACB7240"/>
               </w:placeholder>
               <w:showingPlcHdr/>
-              <w:text/>
             </w:sdtPr>
-            <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="7C6CDE5A" w14:textId="77777777" w:rsidR="003B0971" w:rsidRDefault="003B0971" w:rsidP="003B0971">
+              <w:p w14:paraId="5E43295A" w14:textId="2CEA30C3" w:rsidR="00490861" w:rsidRDefault="00490861" w:rsidP="00C94E88">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
                   </w:tabs>
                   <w:rPr>
                     <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                     <w:sz w:val="18"/>
-                    <w:szCs w:val="14"/>
+                    <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r>
+                <w:r w:rsidRPr="00FC5E73">
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
                   </w:rPr>
                   <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
-          <w:p w14:paraId="779B1E2D" w14:textId="77777777" w:rsidR="003B0971" w:rsidRDefault="003B0971" w:rsidP="003B0971">
+          <w:p w14:paraId="0F9E5898" w14:textId="3B56020F" w:rsidR="00490861" w:rsidRDefault="00490861" w:rsidP="00C94E88">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
-                <w:szCs w:val="14"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="14E18B61" w14:textId="1016D631" w:rsidR="00726B22" w:rsidRDefault="003B0971" w:rsidP="00BC4BC3">
+          <w:p w14:paraId="5E3AC4EE" w14:textId="77777777" w:rsidR="00490861" w:rsidRPr="00961A32" w:rsidRDefault="00490861" w:rsidP="00490861">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
-                <w:szCs w:val="14"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...5 lines deleted...]
-              <w:t>Actions menées :</w:t>
+            <w:r w:rsidRPr="00961A32">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comment avez-vous traduit la commande de votre hiérarchie en objectifs opérationnels et quelle a été votre contribution spécifique à la méthodologie (planification, animation, suivi) ? : </w:t>
             </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                </w:rPr>
+                <w:id w:val="-536965313"/>
+                <w:placeholder>
+                  <w:docPart w:val="5CCB9F1FE63E4D6995FF4AA4A3A7A30A"/>
+                </w:placeholder>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:sdt>
+                  <w:sdtPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:id w:val="1035311261"/>
+                    <w:placeholder>
+                      <w:docPart w:val="10C39EB4EA9B4230873794D91E034F89"/>
+                    </w:placeholder>
+                    <w:showingPlcHdr/>
+                    <w:text/>
+                  </w:sdtPr>
+                  <w:sdtContent>
+                    <w:r w:rsidRPr="00961A32">
+                      <w:rPr>
+                        <w:rStyle w:val="Textedelespacerserv"/>
+                        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                        <w:sz w:val="18"/>
+                        <w:szCs w:val="18"/>
+                      </w:rPr>
+                      <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
+                    </w:r>
+                  </w:sdtContent>
+                </w:sdt>
+              </w:sdtContent>
+            </w:sdt>
           </w:p>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
-                <w:szCs w:val="14"/>
-[...1 lines deleted...]
-              <w:id w:val="-1738537976"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:id w:val="832875369"/>
               <w:placeholder>
-                <w:docPart w:val="27D656AFDE4A4A9FAD812D6711B0B837"/>
+                <w:docPart w:val="D031075B896D43D797FC618F521EEC59"/>
               </w:placeholder>
               <w:showingPlcHdr/>
               <w:text/>
             </w:sdtPr>
-            <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="46D257BF" w14:textId="77777777" w:rsidR="00497F90" w:rsidRDefault="00497F90" w:rsidP="00497F90">
+              <w:p w14:paraId="0FA1B9CD" w14:textId="77777777" w:rsidR="00490861" w:rsidRPr="00961A32" w:rsidRDefault="00490861" w:rsidP="00490861">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
                   </w:tabs>
                   <w:rPr>
                     <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                     <w:sz w:val="18"/>
-                    <w:szCs w:val="14"/>
+                    <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r>
+                <w:r w:rsidRPr="00961A32">
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
-                <w:szCs w:val="14"/>
-[...1 lines deleted...]
-              <w:id w:val="-1030647466"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:id w:val="837355172"/>
               <w:placeholder>
-                <w:docPart w:val="5557868E833A4C23A22D5B2E9F2C6CF8"/>
+                <w:docPart w:val="C5010D49DE57480DA9EEB4567D01221C"/>
               </w:placeholder>
               <w:showingPlcHdr/>
               <w:text/>
             </w:sdtPr>
-            <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="6E8513D5" w14:textId="77777777" w:rsidR="00497F90" w:rsidRDefault="00497F90" w:rsidP="00497F90">
+              <w:p w14:paraId="4A61B10F" w14:textId="77777777" w:rsidR="00490861" w:rsidRPr="00961A32" w:rsidRDefault="00490861" w:rsidP="00490861">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
                   </w:tabs>
                   <w:rPr>
                     <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                     <w:sz w:val="18"/>
-                    <w:szCs w:val="14"/>
+                    <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r>
+                <w:r w:rsidRPr="00961A32">
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
-                <w:szCs w:val="14"/>
-[...1 lines deleted...]
-              <w:id w:val="-390581047"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:id w:val="74705659"/>
               <w:placeholder>
-                <w:docPart w:val="7B44EC2574BD440B8F468B4B83BD877F"/>
+                <w:docPart w:val="5CCB9F1FE63E4D6995FF4AA4A3A7A30A"/>
               </w:placeholder>
-              <w:showingPlcHdr/>
-              <w:text/>
             </w:sdtPr>
-            <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="318AAA6E" w14:textId="77777777" w:rsidR="00497F90" w:rsidRDefault="00497F90" w:rsidP="00497F90">
+              <w:p w14:paraId="20D26025" w14:textId="77777777" w:rsidR="00490861" w:rsidRDefault="00490861" w:rsidP="00490861">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
                   </w:tabs>
                   <w:rPr>
                     <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                     <w:sz w:val="18"/>
-                    <w:szCs w:val="14"/>
+                    <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r>
+              </w:p>
+              <w:p w14:paraId="41BF4129" w14:textId="77777777" w:rsidR="00490861" w:rsidRDefault="00490861" w:rsidP="00490861">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+                  </w:tabs>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="613393F0" w14:textId="77777777" w:rsidR="00490861" w:rsidRDefault="00490861" w:rsidP="00490861">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+                  </w:tabs>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="12BF5A6C" w14:textId="77777777" w:rsidR="00490861" w:rsidRDefault="00490861" w:rsidP="00490861">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+                  </w:tabs>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="51FC9ADA" w14:textId="77777777" w:rsidR="00490861" w:rsidRDefault="00490861" w:rsidP="00490861">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+                  </w:tabs>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="62CD912F" w14:textId="77777777" w:rsidR="00490861" w:rsidRDefault="00490861" w:rsidP="00490861">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+                  </w:tabs>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="034798D0" w14:textId="77777777" w:rsidR="00490861" w:rsidRDefault="00490861" w:rsidP="00490861">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+                  </w:tabs>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="6CBE03C7" w14:textId="77777777" w:rsidR="00490861" w:rsidRDefault="00490861" w:rsidP="00490861">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+                  </w:tabs>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="50A3ED8B" w14:textId="77777777" w:rsidR="00490861" w:rsidRDefault="00490861" w:rsidP="00490861">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+                  </w:tabs>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+          <w:p w14:paraId="3BDCCED4" w14:textId="77777777" w:rsidR="00490861" w:rsidRPr="00961A32" w:rsidRDefault="00490861" w:rsidP="00490861">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="20F772FC" w14:textId="77777777" w:rsidR="00490861" w:rsidRPr="00961A32" w:rsidRDefault="00490861" w:rsidP="00490861">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                </w:rPr>
+                <w:id w:val="66859864"/>
+                <w:placeholder>
+                  <w:docPart w:val="2ED3931D245246CA8A93A2DD810C6C4D"/>
+                </w:placeholder>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtContent/>
+            </w:sdt>
+            <w:r w:rsidRPr="00961A32">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Problématiques rencontrées et solutions apportées : </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5002EA77" w14:textId="77777777" w:rsidR="00490861" w:rsidRDefault="00490861" w:rsidP="00490861">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:id w:val="-135875743"/>
+              <w:placeholder>
+                <w:docPart w:val="5CCB9F1FE63E4D6995FF4AA4A3A7A30A"/>
+              </w:placeholder>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:p w14:paraId="1AE9A48F" w14:textId="77777777" w:rsidR="00490861" w:rsidRDefault="00490861" w:rsidP="00490861">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+                  </w:tabs>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="105AC6D0" w14:textId="77777777" w:rsidR="00490861" w:rsidRDefault="00490861" w:rsidP="00490861">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+                  </w:tabs>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="0589CA45" w14:textId="77777777" w:rsidR="00490861" w:rsidRDefault="00490861" w:rsidP="00490861">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+                  </w:tabs>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="12216F18" w14:textId="77777777" w:rsidR="00490861" w:rsidRDefault="00490861" w:rsidP="00490861">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+                  </w:tabs>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="27AF9DC6" w14:textId="77777777" w:rsidR="00490861" w:rsidRDefault="00490861" w:rsidP="00490861">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+                  </w:tabs>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="1744754C" w14:textId="77777777" w:rsidR="00490861" w:rsidRDefault="00490861" w:rsidP="00490861">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+                  </w:tabs>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="38549936" w14:textId="77777777" w:rsidR="00490861" w:rsidRDefault="00490861" w:rsidP="00490861">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+                  </w:tabs>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="208673BA" w14:textId="77777777" w:rsidR="00490861" w:rsidRDefault="00490861" w:rsidP="00490861">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+                  </w:tabs>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="61126881" w14:textId="77777777" w:rsidR="00490861" w:rsidRDefault="00490861" w:rsidP="00490861">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+                  </w:tabs>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="1A401713" w14:textId="77777777" w:rsidR="00490861" w:rsidRDefault="00490861" w:rsidP="00490861">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+                  </w:tabs>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="27C1F132" w14:textId="77777777" w:rsidR="00490861" w:rsidRDefault="00490861" w:rsidP="00490861">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+                  </w:tabs>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="564ED4F8" w14:textId="77777777" w:rsidR="00490861" w:rsidRDefault="00490861" w:rsidP="00490861">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+                  </w:tabs>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="294D04B6" w14:textId="77777777" w:rsidR="00490861" w:rsidRDefault="00490861" w:rsidP="00490861">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+                  </w:tabs>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="0ABA9310" w14:textId="77777777" w:rsidR="00490861" w:rsidRDefault="00490861" w:rsidP="00490861">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+                  </w:tabs>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="32A8713B" w14:textId="77777777" w:rsidR="00490861" w:rsidRDefault="00490861" w:rsidP="00490861">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+                  </w:tabs>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="030CA28E" w14:textId="77777777" w:rsidR="00490861" w:rsidRDefault="00490861" w:rsidP="00490861">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+                  </w:tabs>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="0BF149F5" w14:textId="488690B3" w:rsidR="00490861" w:rsidRPr="00961A32" w:rsidRDefault="00490861" w:rsidP="00C94E88">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+                  </w:tabs>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00490861" w:rsidRPr="00961A32" w14:paraId="77013409" w14:textId="77777777" w:rsidTr="00490861">
+        <w:trPr>
+          <w:trHeight w:val="1266"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1678" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F4E5875" w14:textId="77777777" w:rsidR="00490861" w:rsidRPr="00961A32" w:rsidRDefault="00490861" w:rsidP="001A05DA">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1861" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5BA46DD3" w14:textId="391562DF" w:rsidR="00490861" w:rsidRPr="00961A32" w:rsidRDefault="00490861" w:rsidP="001A05DA">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00961A32">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Accompagner le pilotage d’un projet de service ou s’inscrire dans une démarche de pilotage</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6379" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4610CE72" w14:textId="49677C57" w:rsidR="00490861" w:rsidRPr="001A05DA" w:rsidRDefault="00490861" w:rsidP="001A05DA">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0056490C">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">PROJET </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0056490C">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r>
+              <w:t>(Optionnel)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0DCCBFC9" w14:textId="77777777" w:rsidR="00490861" w:rsidRPr="00910306" w:rsidRDefault="00490861" w:rsidP="001A05DA">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00910306">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contexte de l’expérience : </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="02E649BB" w14:textId="77777777" w:rsidR="00490861" w:rsidRDefault="00490861" w:rsidP="001A05DA">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="57A737E4" w14:textId="77777777" w:rsidR="00490861" w:rsidRPr="00961A32" w:rsidRDefault="00490861" w:rsidP="001A05DA">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A956A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Posture sur le(s) projet(s) présenté(s) </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00961A32">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4517FF12" w14:textId="77777777" w:rsidR="00490861" w:rsidRPr="00961A32" w:rsidRDefault="00490861" w:rsidP="001A05DA">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00961A32">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pilotage : </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                </w:rPr>
+                <w:id w:val="-493407343"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidRPr="00961A32">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+          <w:p w14:paraId="44A12CD5" w14:textId="77777777" w:rsidR="00490861" w:rsidRPr="00961A32" w:rsidRDefault="00490861" w:rsidP="001A05DA">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00961A32">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Accompagnement : </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                </w:rPr>
+                <w:id w:val="-1575970682"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidRPr="00961A32">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+          <w:p w14:paraId="7641B24E" w14:textId="77777777" w:rsidR="00490861" w:rsidRPr="00961A32" w:rsidRDefault="00490861" w:rsidP="001A05DA">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="51624CC0" w14:textId="77777777" w:rsidR="00490861" w:rsidRDefault="00490861" w:rsidP="001A05DA">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A956A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Description de l'expérience (1 à 3 projets maximum)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="432749AD" w14:textId="77777777" w:rsidR="00490861" w:rsidRDefault="00490861" w:rsidP="001A05DA">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="57535A44" w14:textId="77777777" w:rsidR="002E3927" w:rsidRPr="00961A32" w:rsidRDefault="002E3927" w:rsidP="001A05DA">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="69FF43AB" w14:textId="77777777" w:rsidR="00490861" w:rsidRPr="00961A32" w:rsidRDefault="00490861" w:rsidP="001A05DA">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00961A32">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Intitulé du projet et lien avec la stratégie de l'établissement : </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                </w:rPr>
+                <w:id w:val="-1605727026"/>
+                <w:placeholder>
+                  <w:docPart w:val="7637435ED06C44C0947C23777C327A5F"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidRPr="00961A32">
+                  <w:rPr>
+                    <w:rStyle w:val="Textedelespacerserv"/>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+          <w:p w14:paraId="00D3DF5A" w14:textId="77777777" w:rsidR="00490861" w:rsidRDefault="00490861" w:rsidP="001A05DA">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5B2C2635" w14:textId="77777777" w:rsidR="00490861" w:rsidRPr="00961A32" w:rsidRDefault="00490861" w:rsidP="001A05DA">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00961A32">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Partenaires internes et externes impliqués :</w:t>
+            </w:r>
+          </w:p>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:id w:val="471570219"/>
+              <w:placeholder>
+                <w:docPart w:val="312CA427F2884BC5A3513342518B6FE1"/>
+              </w:placeholder>
+              <w:showingPlcHdr/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:p w14:paraId="47C2A708" w14:textId="77777777" w:rsidR="00490861" w:rsidRPr="00961A32" w:rsidRDefault="00490861" w:rsidP="001A05DA">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+                  </w:tabs>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00961A32">
+                  <w:rPr>
+                    <w:rStyle w:val="Textedelespacerserv"/>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+          <w:p w14:paraId="118EB2CE" w14:textId="77777777" w:rsidR="00490861" w:rsidRPr="00961A32" w:rsidRDefault="00490861" w:rsidP="001A05DA">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2A6E3499" w14:textId="77777777" w:rsidR="00490861" w:rsidRPr="00961A32" w:rsidRDefault="00490861" w:rsidP="001A05DA">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00961A32">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Poste occupé : </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                </w:rPr>
+                <w:id w:val="-1203938134"/>
+                <w:placeholder>
+                  <w:docPart w:val="A29F0D54DDBF444CABCD45B0920BB209"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidRPr="00961A32">
+                  <w:rPr>
+                    <w:rStyle w:val="Textedelespacerserv"/>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+          <w:p w14:paraId="60E4880E" w14:textId="77777777" w:rsidR="00490861" w:rsidRPr="00961A32" w:rsidRDefault="00490861" w:rsidP="001A05DA">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3A445CF3" w14:textId="77777777" w:rsidR="00490861" w:rsidRPr="00961A32" w:rsidRDefault="00490861" w:rsidP="001A05DA">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00961A32">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Cadre (SPP, Militaire, Civil) :</w:t>
+            </w:r>
+          </w:p>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:id w:val="906421559"/>
+              <w:placeholder>
+                <w:docPart w:val="312CA427F2884BC5A3513342518B6FE1"/>
+              </w:placeholder>
+              <w:showingPlcHdr/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:p w14:paraId="6BAEA446" w14:textId="77777777" w:rsidR="00490861" w:rsidRPr="00961A32" w:rsidRDefault="00490861" w:rsidP="001A05DA">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+                  </w:tabs>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00961A32">
+                  <w:rPr>
+                    <w:rStyle w:val="Textedelespacerserv"/>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+          <w:p w14:paraId="25E11501" w14:textId="77777777" w:rsidR="00490861" w:rsidRPr="00961A32" w:rsidRDefault="00490861" w:rsidP="001A05DA">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00961A32">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Lieu (SIS, Service Sécurité, Unité) : Cliquez ou appuyez ici pour entrer du texte.</w:t>
+            </w:r>
+          </w:p>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:id w:val="-510222092"/>
+              <w:placeholder>
+                <w:docPart w:val="693B68380E27440D90AEE443C9B6F16E"/>
+              </w:placeholder>
+              <w:showingPlcHdr/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:p w14:paraId="46EF9FB4" w14:textId="77777777" w:rsidR="00490861" w:rsidRPr="00961A32" w:rsidRDefault="00490861" w:rsidP="001A05DA">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+                  </w:tabs>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00961A32">
+                  <w:rPr>
+                    <w:rStyle w:val="Textedelespacerserv"/>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+          <w:p w14:paraId="71CE9C25" w14:textId="77777777" w:rsidR="00490861" w:rsidRPr="00961A32" w:rsidRDefault="00490861" w:rsidP="001A05DA">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1E493CE4" w14:textId="32382E9F" w:rsidR="00490861" w:rsidRDefault="00490861" w:rsidP="001A05DA">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00961A32">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Période : </w:t>
+            </w:r>
+          </w:p>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:id w:val="-1715031824"/>
+              <w:placeholder>
+                <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+              </w:placeholder>
+              <w:showingPlcHdr/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:p w14:paraId="3061463B" w14:textId="299BC286" w:rsidR="00490861" w:rsidRDefault="00490861" w:rsidP="001A05DA">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+                  </w:tabs>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00FC5E73">
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
                   </w:rPr>
                   <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
-                <w:szCs w:val="14"/>
-[...1 lines deleted...]
-              <w:id w:val="274997193"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:id w:val="745084177"/>
               <w:placeholder>
-                <w:docPart w:val="C71C41D718604C57A2585A649F6B024F"/>
+                <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
               </w:placeholder>
               <w:showingPlcHdr/>
-              <w:text/>
             </w:sdtPr>
-            <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="5AB646BD" w14:textId="77777777" w:rsidR="00497F90" w:rsidRDefault="00497F90" w:rsidP="00497F90">
+              <w:p w14:paraId="2EE84DA6" w14:textId="46651556" w:rsidR="00490861" w:rsidRDefault="00490861" w:rsidP="001A05DA">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
                   </w:tabs>
                   <w:rPr>
                     <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                     <w:sz w:val="18"/>
-                    <w:szCs w:val="14"/>
+                    <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r>
+                <w:r w:rsidRPr="00FC5E73">
+                  <w:rPr>
+                    <w:rStyle w:val="Textedelespacerserv"/>
+                  </w:rPr>
+                  <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+          <w:p w14:paraId="3012EFC6" w14:textId="3F6014D2" w:rsidR="00490861" w:rsidRPr="00961A32" w:rsidRDefault="00490861" w:rsidP="00490861">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00961A32">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comment avez-vous traduit la commande de votre hiérarchie en objectifs opérationnels et quelle a été votre contribution spécifique à la méthodologie (planification, animation, suivi) ? : </w:t>
+            </w:r>
+          </w:p>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:id w:val="1016735033"/>
+              <w:placeholder>
+                <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+              </w:placeholder>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:p w14:paraId="61854729" w14:textId="3A24513C" w:rsidR="00490861" w:rsidRPr="00961A32" w:rsidRDefault="00490861" w:rsidP="00490861">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+                  </w:tabs>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="5107CDA1" w14:textId="5C84076E" w:rsidR="00490861" w:rsidRPr="00961A32" w:rsidRDefault="00490861" w:rsidP="00490861">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+                  </w:tabs>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="33687C3F" w14:textId="77777777" w:rsidR="00490861" w:rsidRPr="00961A32" w:rsidRDefault="00490861" w:rsidP="00490861">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+                  </w:tabs>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="37D40EC7" w14:textId="77777777" w:rsidR="00490861" w:rsidRDefault="00490861" w:rsidP="00490861">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+                  </w:tabs>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:sdt>
+                  <w:sdtPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:id w:val="1809276602"/>
+                    <w:placeholder>
+                      <w:docPart w:val="53A2FF86AFB648E48A8B9AF2C5C6CC27"/>
+                    </w:placeholder>
+                    <w:text/>
+                  </w:sdtPr>
+                  <w:sdtContent/>
+                </w:sdt>
+                <w:r w:rsidRPr="00961A32">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve"> </w:t>
+                </w:r>
+              </w:p>
+              <w:p w14:paraId="2251A229" w14:textId="77777777" w:rsidR="00490861" w:rsidRDefault="00490861" w:rsidP="00490861">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+                  </w:tabs>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="51CF9705" w14:textId="77777777" w:rsidR="00490861" w:rsidRDefault="00490861" w:rsidP="00490861">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+                  </w:tabs>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="1B64C148" w14:textId="77777777" w:rsidR="00490861" w:rsidRDefault="00490861" w:rsidP="00490861">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+                  </w:tabs>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="5777351C" w14:textId="77777777" w:rsidR="00490861" w:rsidRDefault="00490861" w:rsidP="00490861">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+                  </w:tabs>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="35553482" w14:textId="501DFE05" w:rsidR="00490861" w:rsidRDefault="00490861" w:rsidP="00490861">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+                  </w:tabs>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="6A1CBA1E" w14:textId="77777777" w:rsidR="00490861" w:rsidRDefault="00490861" w:rsidP="00490861">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+                  </w:tabs>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="53377A5C" w14:textId="77777777" w:rsidR="00490861" w:rsidRDefault="00490861" w:rsidP="00490861">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+                  </w:tabs>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="29A6F7B6" w14:textId="125E073F" w:rsidR="00490861" w:rsidRDefault="00490861" w:rsidP="00490861">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+                  </w:tabs>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+          <w:p w14:paraId="4A733FCC" w14:textId="133D64EB" w:rsidR="00490861" w:rsidRDefault="00490861" w:rsidP="00490861">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00961A32">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Problématiques rencontrées et solutions apportées : </w:t>
+            </w:r>
+          </w:p>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:id w:val="1464928323"/>
+              <w:placeholder>
+                <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+              </w:placeholder>
+            </w:sdtPr>
+            <w:sdtEndPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:sdtEndPr>
+            <w:sdtContent>
+              <w:p w14:paraId="58DFCCC7" w14:textId="541B0557" w:rsidR="00490861" w:rsidRDefault="00490861" w:rsidP="00490861">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+                  </w:tabs>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="5970D965" w14:textId="2A847AE4" w:rsidR="00490861" w:rsidRDefault="00490861" w:rsidP="00490861">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+                  </w:tabs>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="376B40B7" w14:textId="289E75B0" w:rsidR="00490861" w:rsidRDefault="00490861" w:rsidP="00490861">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+                  </w:tabs>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="6215A62B" w14:textId="7394B987" w:rsidR="00490861" w:rsidRDefault="00490861" w:rsidP="00490861">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+                  </w:tabs>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="2B9E5E30" w14:textId="759031DF" w:rsidR="00490861" w:rsidRDefault="00490861" w:rsidP="00490861">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+                  </w:tabs>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="37D6416E" w14:textId="3198F7E5" w:rsidR="00490861" w:rsidRDefault="00490861" w:rsidP="00490861">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+                  </w:tabs>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="546AEB59" w14:textId="24D3A966" w:rsidR="00490861" w:rsidRDefault="00490861" w:rsidP="00490861">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+                  </w:tabs>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="67166F64" w14:textId="62BC3827" w:rsidR="00490861" w:rsidRDefault="00490861" w:rsidP="00490861">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+                  </w:tabs>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="69C30E6D" w14:textId="7B0D58C4" w:rsidR="00490861" w:rsidRDefault="00490861" w:rsidP="00490861">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+                  </w:tabs>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="4A1349FE" w14:textId="610A799A" w:rsidR="00490861" w:rsidRDefault="00490861" w:rsidP="00490861">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+                  </w:tabs>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="69E7EB19" w14:textId="01331C57" w:rsidR="00490861" w:rsidRDefault="00490861" w:rsidP="00490861">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+                  </w:tabs>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="20D2EB8E" w14:textId="56A37808" w:rsidR="00490861" w:rsidRDefault="00490861" w:rsidP="00490861">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+                  </w:tabs>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="5840C141" w14:textId="77777777" w:rsidR="00490861" w:rsidRDefault="00490861" w:rsidP="00490861">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+                  </w:tabs>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="057EA5BE" w14:textId="66A9152E" w:rsidR="00490861" w:rsidRDefault="00490861" w:rsidP="001A05DA">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+                  </w:tabs>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="3B7B5325" w14:textId="28185C77" w:rsidR="00490861" w:rsidRDefault="00490861" w:rsidP="001A05DA">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+                  </w:tabs>
+                  <w:rPr>
+                    <w:b/>
+                    <w:bCs/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="675EDD4C" w14:textId="77777777" w:rsidR="00490861" w:rsidRDefault="00490861" w:rsidP="001A05DA">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+                  </w:tabs>
+                  <w:rPr>
+                    <w:b/>
+                    <w:bCs/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="272D9B6F" w14:textId="77777777" w:rsidR="00490861" w:rsidRDefault="00490861" w:rsidP="001A05DA">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+                  </w:tabs>
+                  <w:rPr>
+                    <w:b/>
+                    <w:bCs/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="675DC837" w14:textId="77777777" w:rsidR="00490861" w:rsidRDefault="00490861" w:rsidP="001A05DA">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+                  </w:tabs>
+                  <w:rPr>
+                    <w:b/>
+                    <w:bCs/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="31A64029" w14:textId="20CC2E5A" w:rsidR="00490861" w:rsidRDefault="00490861" w:rsidP="001A05DA">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+                  </w:tabs>
+                  <w:rPr>
+                    <w:b/>
+                    <w:bCs/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+          <w:p w14:paraId="4E161204" w14:textId="13D6C73E" w:rsidR="00490861" w:rsidRPr="001A05DA" w:rsidRDefault="00490861" w:rsidP="001A05DA">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+              </w:tabs>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00124EEF" w:rsidRPr="00961A32" w14:paraId="019AEC52" w14:textId="77777777" w:rsidTr="00490861">
+        <w:trPr>
+          <w:trHeight w:val="1266"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1678" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D54AC4E" w14:textId="77777777" w:rsidR="00124EEF" w:rsidRPr="00961A32" w:rsidRDefault="00124EEF" w:rsidP="001A05DA">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1861" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6463312F" w14:textId="213D3E7B" w:rsidR="00124EEF" w:rsidRPr="00961A32" w:rsidRDefault="00124EEF" w:rsidP="001A05DA">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00961A32">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Accompagner le pilotage d’un projet de service ou s’inscrire dans une démarche de pilotage</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6379" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="016E016E" w14:textId="0D5B2BE2" w:rsidR="00124EEF" w:rsidRPr="001A05DA" w:rsidRDefault="00124EEF" w:rsidP="00124EEF">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0056490C">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">PROJET </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r>
+              <w:t>(Optionnel)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="74399234" w14:textId="77777777" w:rsidR="00124EEF" w:rsidRPr="00910306" w:rsidRDefault="00124EEF" w:rsidP="00124EEF">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00910306">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contexte de l’expérience : </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5FAACC67" w14:textId="77777777" w:rsidR="00124EEF" w:rsidRDefault="00124EEF" w:rsidP="00124EEF">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="36706602" w14:textId="77777777" w:rsidR="00124EEF" w:rsidRPr="00961A32" w:rsidRDefault="00124EEF" w:rsidP="00124EEF">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A956A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Posture sur le(s) projet(s) présenté(s) </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00961A32">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1106255C" w14:textId="77777777" w:rsidR="00124EEF" w:rsidRPr="00961A32" w:rsidRDefault="00124EEF" w:rsidP="00124EEF">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00961A32">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pilotage : </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                </w:rPr>
+                <w:id w:val="2100986505"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidRPr="00961A32">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+          <w:p w14:paraId="33D3EA9A" w14:textId="77777777" w:rsidR="00124EEF" w:rsidRPr="00961A32" w:rsidRDefault="00124EEF" w:rsidP="00124EEF">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00961A32">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Accompagnement : </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                </w:rPr>
+                <w:id w:val="289559444"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidRPr="00961A32">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+          <w:p w14:paraId="63DBE7EA" w14:textId="77777777" w:rsidR="00124EEF" w:rsidRPr="00961A32" w:rsidRDefault="00124EEF" w:rsidP="00124EEF">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="065CF146" w14:textId="77777777" w:rsidR="00124EEF" w:rsidRDefault="00124EEF" w:rsidP="00124EEF">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A956A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Description de l'expérience (1 à 3 projets maximum)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="36A0C82C" w14:textId="77777777" w:rsidR="00124EEF" w:rsidRDefault="00124EEF" w:rsidP="00124EEF">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="512C0D3C" w14:textId="77777777" w:rsidR="00124EEF" w:rsidRPr="00961A32" w:rsidRDefault="00124EEF" w:rsidP="00124EEF">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="22049B0E" w14:textId="77777777" w:rsidR="00124EEF" w:rsidRPr="00961A32" w:rsidRDefault="00124EEF" w:rsidP="00124EEF">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00961A32">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Intitulé du projet et lien avec la stratégie de l'établissement : </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                </w:rPr>
+                <w:id w:val="-1212414822"/>
+                <w:placeholder>
+                  <w:docPart w:val="C558AA25D5BA443B92FA8599821C05DE"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidRPr="00961A32">
+                  <w:rPr>
+                    <w:rStyle w:val="Textedelespacerserv"/>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+          <w:p w14:paraId="25BD1CEA" w14:textId="77777777" w:rsidR="00124EEF" w:rsidRDefault="00124EEF" w:rsidP="00124EEF">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="630AF2A8" w14:textId="77777777" w:rsidR="00124EEF" w:rsidRPr="00961A32" w:rsidRDefault="00124EEF" w:rsidP="00124EEF">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00961A32">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Partenaires internes et externes impliqués :</w:t>
+            </w:r>
+          </w:p>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:id w:val="-508216716"/>
+              <w:placeholder>
+                <w:docPart w:val="62E7681ABA854623B190F01F9099C7CE"/>
+              </w:placeholder>
+              <w:showingPlcHdr/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:p w14:paraId="360BF2F8" w14:textId="77777777" w:rsidR="00124EEF" w:rsidRPr="00961A32" w:rsidRDefault="00124EEF" w:rsidP="00124EEF">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+                  </w:tabs>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00961A32">
+                  <w:rPr>
+                    <w:rStyle w:val="Textedelespacerserv"/>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+          <w:p w14:paraId="0374E911" w14:textId="77777777" w:rsidR="00124EEF" w:rsidRPr="00961A32" w:rsidRDefault="00124EEF" w:rsidP="00124EEF">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="371DE3E7" w14:textId="77777777" w:rsidR="00124EEF" w:rsidRPr="00961A32" w:rsidRDefault="00124EEF" w:rsidP="00124EEF">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00961A32">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Poste occupé : </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                </w:rPr>
+                <w:id w:val="-1063637036"/>
+                <w:placeholder>
+                  <w:docPart w:val="50A1D1554FA74D6085E452EAC1CA803A"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidRPr="00961A32">
+                  <w:rPr>
+                    <w:rStyle w:val="Textedelespacerserv"/>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+          <w:p w14:paraId="10BCEDA3" w14:textId="77777777" w:rsidR="00124EEF" w:rsidRPr="00961A32" w:rsidRDefault="00124EEF" w:rsidP="00124EEF">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3AF53C17" w14:textId="77777777" w:rsidR="00124EEF" w:rsidRPr="00961A32" w:rsidRDefault="00124EEF" w:rsidP="00124EEF">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00961A32">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Cadre (SPP, Militaire, Civil) :</w:t>
+            </w:r>
+          </w:p>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:id w:val="512802843"/>
+              <w:placeholder>
+                <w:docPart w:val="62E7681ABA854623B190F01F9099C7CE"/>
+              </w:placeholder>
+              <w:showingPlcHdr/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:p w14:paraId="6D0F08D5" w14:textId="77777777" w:rsidR="00124EEF" w:rsidRPr="00961A32" w:rsidRDefault="00124EEF" w:rsidP="00124EEF">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+                  </w:tabs>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00961A32">
+                  <w:rPr>
+                    <w:rStyle w:val="Textedelespacerserv"/>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+          <w:p w14:paraId="74D2C258" w14:textId="77777777" w:rsidR="00124EEF" w:rsidRPr="00961A32" w:rsidRDefault="00124EEF" w:rsidP="00124EEF">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00961A32">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Lieu (SIS, Service Sécurité, Unité) : Cliquez ou appuyez ici pour entrer du texte.</w:t>
+            </w:r>
+          </w:p>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:id w:val="726729635"/>
+              <w:placeholder>
+                <w:docPart w:val="6DD55307457A4B9DAA94CF053AB1E867"/>
+              </w:placeholder>
+              <w:showingPlcHdr/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:p w14:paraId="5476AA9F" w14:textId="77777777" w:rsidR="00124EEF" w:rsidRPr="00961A32" w:rsidRDefault="00124EEF" w:rsidP="00124EEF">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+                  </w:tabs>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00961A32">
+                  <w:rPr>
+                    <w:rStyle w:val="Textedelespacerserv"/>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+          <w:p w14:paraId="677C6AF4" w14:textId="77777777" w:rsidR="00124EEF" w:rsidRPr="00961A32" w:rsidRDefault="00124EEF" w:rsidP="00124EEF">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2B2000A3" w14:textId="77777777" w:rsidR="00124EEF" w:rsidRDefault="00124EEF" w:rsidP="00124EEF">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00961A32">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Période : </w:t>
+            </w:r>
+          </w:p>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:id w:val="-734391150"/>
+              <w:placeholder>
+                <w:docPart w:val="2F2FA0BB8DE6420DAD14A790FBEA6114"/>
+              </w:placeholder>
+              <w:showingPlcHdr/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:p w14:paraId="05C53992" w14:textId="77777777" w:rsidR="00124EEF" w:rsidRDefault="00124EEF" w:rsidP="00124EEF">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+                  </w:tabs>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00FC5E73">
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
                   </w:rPr>
                   <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
-                <w:szCs w:val="14"/>
-[...1 lines deleted...]
-              <w:id w:val="1000548761"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:id w:val="2067221968"/>
               <w:placeholder>
-                <w:docPart w:val="99E799116D5A4F239F111546E67D6D2E"/>
+                <w:docPart w:val="2F2FA0BB8DE6420DAD14A790FBEA6114"/>
               </w:placeholder>
               <w:showingPlcHdr/>
-              <w:text/>
             </w:sdtPr>
-            <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="0ABCDBF0" w14:textId="77777777" w:rsidR="00497F90" w:rsidRDefault="00497F90" w:rsidP="00497F90">
+              <w:p w14:paraId="7A3E4D09" w14:textId="77777777" w:rsidR="00124EEF" w:rsidRDefault="00124EEF" w:rsidP="00124EEF">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
                   </w:tabs>
                   <w:rPr>
                     <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                     <w:sz w:val="18"/>
-                    <w:szCs w:val="14"/>
+                    <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r>
+                <w:r w:rsidRPr="00FC5E73">
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
                   </w:rPr>
                   <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
+          <w:p w14:paraId="431E388C" w14:textId="77777777" w:rsidR="00124EEF" w:rsidRPr="00961A32" w:rsidRDefault="00124EEF" w:rsidP="00124EEF">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00961A32">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comment avez-vous traduit la commande de votre hiérarchie en objectifs opérationnels et quelle a été votre contribution spécifique à la méthodologie (planification, animation, suivi) ? : </w:t>
+            </w:r>
+          </w:p>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
-                <w:szCs w:val="14"/>
-[...1 lines deleted...]
-              <w:id w:val="-2028398104"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:id w:val="2103915745"/>
               <w:placeholder>
-                <w:docPart w:val="FF42647A6518444683C708716B6CBE10"/>
+                <w:docPart w:val="2F2FA0BB8DE6420DAD14A790FBEA6114"/>
               </w:placeholder>
-              <w:showingPlcHdr/>
-              <w:text/>
             </w:sdtPr>
-            <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="12F14464" w14:textId="77777777" w:rsidR="00497F90" w:rsidRDefault="00497F90" w:rsidP="00497F90">
+              <w:p w14:paraId="796C2A73" w14:textId="77777777" w:rsidR="00124EEF" w:rsidRPr="00961A32" w:rsidRDefault="00124EEF" w:rsidP="00124EEF">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
                   </w:tabs>
                   <w:rPr>
                     <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                     <w:sz w:val="18"/>
-                    <w:szCs w:val="14"/>
+                    <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r>
-[...3 lines deleted...]
-                  <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
+              </w:p>
+              <w:p w14:paraId="45A56494" w14:textId="77777777" w:rsidR="00124EEF" w:rsidRPr="00961A32" w:rsidRDefault="00124EEF" w:rsidP="00124EEF">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+                  </w:tabs>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="751063B2" w14:textId="77777777" w:rsidR="00124EEF" w:rsidRPr="00961A32" w:rsidRDefault="00124EEF" w:rsidP="00124EEF">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+                  </w:tabs>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="10CD8D04" w14:textId="77777777" w:rsidR="00124EEF" w:rsidRDefault="00124EEF" w:rsidP="00124EEF">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+                  </w:tabs>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:sdt>
+                  <w:sdtPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:id w:val="-469743411"/>
+                    <w:placeholder>
+                      <w:docPart w:val="1229655F94254372B9A739DC6B673B46"/>
+                    </w:placeholder>
+                    <w:text/>
+                  </w:sdtPr>
+                  <w:sdtContent/>
+                </w:sdt>
+                <w:r w:rsidRPr="00961A32">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve"> </w:t>
                 </w:r>
+              </w:p>
+              <w:p w14:paraId="38A794EA" w14:textId="77777777" w:rsidR="00124EEF" w:rsidRDefault="00124EEF" w:rsidP="00124EEF">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+                  </w:tabs>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="1008B345" w14:textId="77777777" w:rsidR="00124EEF" w:rsidRDefault="00124EEF" w:rsidP="00124EEF">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+                  </w:tabs>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="38D224E0" w14:textId="77777777" w:rsidR="00124EEF" w:rsidRDefault="00124EEF" w:rsidP="00124EEF">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+                  </w:tabs>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="70DD71CD" w14:textId="77777777" w:rsidR="00124EEF" w:rsidRDefault="00124EEF" w:rsidP="00124EEF">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+                  </w:tabs>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="7A63A9CC" w14:textId="77777777" w:rsidR="00124EEF" w:rsidRDefault="00124EEF" w:rsidP="00124EEF">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+                  </w:tabs>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="5C75FFB4" w14:textId="77777777" w:rsidR="00124EEF" w:rsidRDefault="00124EEF" w:rsidP="00124EEF">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+                  </w:tabs>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="35DF7B53" w14:textId="77777777" w:rsidR="00124EEF" w:rsidRDefault="00124EEF" w:rsidP="00124EEF">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+                  </w:tabs>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="598AFE4F" w14:textId="77777777" w:rsidR="00124EEF" w:rsidRDefault="00124EEF" w:rsidP="00124EEF">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+                  </w:tabs>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
               </w:p>
             </w:sdtContent>
           </w:sdt>
-          <w:p w14:paraId="5723D33E" w14:textId="77777777" w:rsidR="00497F90" w:rsidRDefault="00497F90" w:rsidP="00BC4BC3">
+          <w:p w14:paraId="444B10C3" w14:textId="77777777" w:rsidR="00124EEF" w:rsidRDefault="00124EEF" w:rsidP="00124EEF">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
-                <w:szCs w:val="14"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00961A32">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Problématiques rencontrées et solutions apportées : </w:t>
+            </w:r>
           </w:p>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:id w:val="-618370676"/>
+              <w:id w:val="1023977196"/>
               <w:placeholder>
-                <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+                <w:docPart w:val="2F2FA0BB8DE6420DAD14A790FBEA6114"/>
               </w:placeholder>
-              <w:showingPlcHdr/>
-              <w:text/>
             </w:sdtPr>
-            <w:sdtEndPr/>
+            <w:sdtEndPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:sdtEndPr>
             <w:sdtContent>
-              <w:p w14:paraId="2BACB26D" w14:textId="77777777" w:rsidR="0083748C" w:rsidRPr="000F2BBC" w:rsidRDefault="0083748C" w:rsidP="0083748C">
+              <w:p w14:paraId="0ECEF08B" w14:textId="77777777" w:rsidR="00124EEF" w:rsidRDefault="00124EEF" w:rsidP="00124EEF">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
                   </w:tabs>
                   <w:rPr>
                     <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00FC5E73">
-[...4 lines deleted...]
-                </w:r>
+              </w:p>
+              <w:p w14:paraId="33EEC6F5" w14:textId="77777777" w:rsidR="00124EEF" w:rsidRDefault="00124EEF" w:rsidP="00124EEF">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+                  </w:tabs>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="6A538343" w14:textId="77777777" w:rsidR="00124EEF" w:rsidRDefault="00124EEF" w:rsidP="00124EEF">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+                  </w:tabs>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="20DF8E83" w14:textId="77777777" w:rsidR="00124EEF" w:rsidRDefault="00124EEF" w:rsidP="00124EEF">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+                  </w:tabs>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="3B6B0404" w14:textId="77777777" w:rsidR="00124EEF" w:rsidRDefault="00124EEF" w:rsidP="00124EEF">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+                  </w:tabs>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="1385F1C9" w14:textId="77777777" w:rsidR="00124EEF" w:rsidRDefault="00124EEF" w:rsidP="00124EEF">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+                  </w:tabs>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="149967D1" w14:textId="77777777" w:rsidR="00124EEF" w:rsidRDefault="00124EEF" w:rsidP="00124EEF">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+                  </w:tabs>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="5C306E74" w14:textId="77777777" w:rsidR="00124EEF" w:rsidRDefault="00124EEF" w:rsidP="00124EEF">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+                  </w:tabs>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="490A3474" w14:textId="77777777" w:rsidR="00124EEF" w:rsidRDefault="00124EEF" w:rsidP="00124EEF">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+                  </w:tabs>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="278B1797" w14:textId="77777777" w:rsidR="00124EEF" w:rsidRDefault="00124EEF" w:rsidP="00124EEF">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+                  </w:tabs>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="1E14C058" w14:textId="77777777" w:rsidR="00124EEF" w:rsidRDefault="00124EEF" w:rsidP="00124EEF">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+                  </w:tabs>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="1D23A432" w14:textId="77777777" w:rsidR="00124EEF" w:rsidRDefault="00124EEF" w:rsidP="00124EEF">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+                  </w:tabs>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="7B5EDCCA" w14:textId="77777777" w:rsidR="00124EEF" w:rsidRDefault="00124EEF" w:rsidP="00124EEF">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+                  </w:tabs>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="01492E4B" w14:textId="77777777" w:rsidR="00124EEF" w:rsidRDefault="00124EEF" w:rsidP="00124EEF">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+                  </w:tabs>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="6F819EED" w14:textId="77777777" w:rsidR="00124EEF" w:rsidRDefault="00124EEF" w:rsidP="00124EEF">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+                  </w:tabs>
+                  <w:rPr>
+                    <w:b/>
+                    <w:bCs/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="5ABAE654" w14:textId="77777777" w:rsidR="00124EEF" w:rsidRDefault="00124EEF" w:rsidP="00124EEF">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+                  </w:tabs>
+                  <w:rPr>
+                    <w:b/>
+                    <w:bCs/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="4F23100A" w14:textId="77777777" w:rsidR="00124EEF" w:rsidRDefault="00124EEF" w:rsidP="00124EEF">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+                  </w:tabs>
+                  <w:rPr>
+                    <w:b/>
+                    <w:bCs/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="0F2B1C36" w14:textId="77777777" w:rsidR="00124EEF" w:rsidRDefault="00124EEF" w:rsidP="00124EEF">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+                  </w:tabs>
+                  <w:rPr>
+                    <w:b/>
+                    <w:bCs/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="4C62B3DC" w14:textId="03E60F86" w:rsidR="00124EEF" w:rsidRPr="0056490C" w:rsidRDefault="00124EEF" w:rsidP="00124EEF">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+                  </w:tabs>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:b/>
+                    <w:bCs/>
+                  </w:rPr>
+                </w:pPr>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00726B22" w:rsidRPr="000F2BBC" w14:paraId="402C533A" w14:textId="77777777" w:rsidTr="0083748C">
+      <w:tr w:rsidR="00490861" w:rsidRPr="00961A32" w14:paraId="685B4926" w14:textId="77777777" w:rsidTr="00490861">
         <w:trPr>
-          <w:trHeight w:val="8923"/>
+          <w:trHeight w:val="559"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1678" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5D77C01D" w14:textId="77777777" w:rsidR="00726B22" w:rsidRPr="00F549EB" w:rsidRDefault="00726B22" w:rsidP="00303168">
+          <w:p w14:paraId="10A4E7A4" w14:textId="77777777" w:rsidR="00490861" w:rsidRPr="00961A32" w:rsidRDefault="00490861" w:rsidP="001A05DA">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2286" w:type="dxa"/>
+            <w:tcW w:w="1861" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="56120508" w14:textId="77777777" w:rsidR="00726B22" w:rsidRPr="00237FE4" w:rsidRDefault="00726B22" w:rsidP="00DB74B3">
+          <w:p w14:paraId="21573953" w14:textId="77777777" w:rsidR="00490861" w:rsidRPr="00961A32" w:rsidRDefault="00490861" w:rsidP="001A05DA">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
-                <w:szCs w:val="14"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00237FE4">
+            <w:r w:rsidRPr="00961A32">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
-                <w:sz w:val="16"/>
-[...2 lines deleted...]
-              <w:t>Piloter des projets de service</w:t>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Entretenir des relations avec des partenaires extérieurs</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcW w:w="6379" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0C57DE59" w14:textId="77777777" w:rsidR="00237FE4" w:rsidRDefault="00237FE4" w:rsidP="00237FE4">
+          <w:p w14:paraId="76601391" w14:textId="333A061D" w:rsidR="00490861" w:rsidRPr="0056490C" w:rsidRDefault="00490861" w:rsidP="001A05DA">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="14"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...5 lines deleted...]
-              <w:t xml:space="preserve">Poste occupé : </w:t>
+            <w:r w:rsidRPr="0056490C">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>SITUATION 1</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3DC7B0AC" w14:textId="5E90DC4B" w:rsidR="00490861" w:rsidRPr="00961A32" w:rsidRDefault="00490861" w:rsidP="001A05DA">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00961A32">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Contexte de l’expérience :</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="30D19160" w14:textId="77777777" w:rsidR="00490861" w:rsidRPr="00961A32" w:rsidRDefault="00490861" w:rsidP="001A05DA">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="72C2D003" w14:textId="77777777" w:rsidR="00490861" w:rsidRPr="00961A32" w:rsidRDefault="00490861" w:rsidP="001A05DA">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00961A32">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Type de partenaire (Élus, Gendarmerie, Entreprises, etc.) : </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                   <w:sz w:val="18"/>
-                  <w:szCs w:val="14"/>
+                  <w:szCs w:val="18"/>
                 </w:rPr>
-                <w:id w:val="-1933660162"/>
+                <w:id w:val="526529397"/>
                 <w:placeholder>
-                  <w:docPart w:val="901B651C5A6E461396383D2471034879"/>
+                  <w:docPart w:val="C732D9AE59E24C9EBDFB3933F5595A85"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidRPr="00270A31">
+                <w:r w:rsidRPr="00961A32">
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
-          <w:p w14:paraId="21F9B907" w14:textId="77777777" w:rsidR="00237FE4" w:rsidRDefault="00237FE4" w:rsidP="00237FE4">
+          <w:p w14:paraId="36B2EF83" w14:textId="77777777" w:rsidR="00490861" w:rsidRPr="00961A32" w:rsidRDefault="00490861" w:rsidP="001A05DA">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
-                <w:szCs w:val="14"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...5 lines deleted...]
-              <w:t xml:space="preserve">Lieu : </w:t>
+          </w:p>
+          <w:p w14:paraId="221A94D1" w14:textId="42BC3179" w:rsidR="00490861" w:rsidRPr="00961A32" w:rsidRDefault="00490861" w:rsidP="001A05DA">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00961A32">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Nature de la relation (Réunion institutionnelle, exercice interservices, groupe de travail, événement public) :</w:t>
+            </w:r>
+          </w:p>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:id w:val="-1735771541"/>
+              <w:placeholder>
+                <w:docPart w:val="AF3E063AF93A4558A0CD9A6C90B78B2D"/>
+              </w:placeholder>
+              <w:showingPlcHdr/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:p w14:paraId="48C2C1D4" w14:textId="3EA76708" w:rsidR="00490861" w:rsidRPr="00961A32" w:rsidRDefault="00490861" w:rsidP="001A05DA">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+                  </w:tabs>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00961A32">
+                  <w:rPr>
+                    <w:rStyle w:val="Textedelespacerserv"/>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+          <w:p w14:paraId="55E03BBE" w14:textId="77777777" w:rsidR="00490861" w:rsidRPr="00961A32" w:rsidRDefault="00490861" w:rsidP="001A05DA">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="099B4823" w14:textId="70CBCF65" w:rsidR="00490861" w:rsidRPr="00961A32" w:rsidRDefault="00490861" w:rsidP="001A05DA">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00961A32">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Cadre (SPP, Militaire, Civil) :</w:t>
+            </w:r>
+          </w:p>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:id w:val="1574776675"/>
+              <w:placeholder>
+                <w:docPart w:val="17B8608398D94FB29243220C96E9BC1C"/>
+              </w:placeholder>
+              <w:showingPlcHdr/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:p w14:paraId="252B2E80" w14:textId="77777777" w:rsidR="00490861" w:rsidRPr="00961A32" w:rsidRDefault="00490861" w:rsidP="001A05DA">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+                  </w:tabs>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00961A32">
+                  <w:rPr>
+                    <w:rStyle w:val="Textedelespacerserv"/>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+          <w:p w14:paraId="5F1A9F62" w14:textId="77777777" w:rsidR="00490861" w:rsidRPr="00961A32" w:rsidRDefault="00490861" w:rsidP="001A05DA">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00961A32">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Lieu (SIS, Service Sécurité, Unité) : Cliquez ou appuyez ici pour entrer du texte.</w:t>
+            </w:r>
+          </w:p>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:id w:val="549665196"/>
+              <w:placeholder>
+                <w:docPart w:val="8481842289F24F0D9CF12153A10C4B14"/>
+              </w:placeholder>
+              <w:showingPlcHdr/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:p w14:paraId="1B614E51" w14:textId="77777777" w:rsidR="00490861" w:rsidRPr="00961A32" w:rsidRDefault="00490861" w:rsidP="001A05DA">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+                  </w:tabs>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00961A32">
+                  <w:rPr>
+                    <w:rStyle w:val="Textedelespacerserv"/>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+          <w:p w14:paraId="04A3986E" w14:textId="77777777" w:rsidR="00490861" w:rsidRPr="00961A32" w:rsidRDefault="00490861" w:rsidP="001A05DA">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="06457437" w14:textId="77777777" w:rsidR="00490861" w:rsidRDefault="00490861" w:rsidP="001A05DA">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4E8365F7" w14:textId="77777777" w:rsidR="00490861" w:rsidRDefault="00490861" w:rsidP="001A05DA">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00961A32">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Période : </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                   <w:sz w:val="18"/>
-                  <w:szCs w:val="14"/>
+                  <w:szCs w:val="18"/>
                 </w:rPr>
-                <w:id w:val="265121371"/>
+                <w:id w:val="672457007"/>
                 <w:placeholder>
-                  <w:docPart w:val="E94BA59190C94DD7BB0CD587638259B6"/>
+                  <w:docPart w:val="A74206D191584F8581C479B1D19512D2"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidRPr="00270A31">
+                <w:r w:rsidRPr="00961A32">
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
-          <w:p w14:paraId="043BF9F8" w14:textId="77777777" w:rsidR="00237FE4" w:rsidRDefault="00237FE4" w:rsidP="00237FE4">
+          <w:p w14:paraId="66EB7023" w14:textId="77777777" w:rsidR="00490861" w:rsidRDefault="00490861" w:rsidP="001A05DA">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
-                <w:szCs w:val="14"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7139DEBB" w14:textId="77777777" w:rsidR="00490861" w:rsidRPr="00961A32" w:rsidRDefault="00490861" w:rsidP="00490861">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00961A32">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Décrivez une situation où vous avez assuré la représentation du SIS et précisez comment vous avez apporté un conseil technique ou favorisé le travail en réseau avec vos partenaires :</w:t>
+            </w:r>
+          </w:p>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:id w:val="1866703952"/>
+              <w:placeholder>
+                <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+              </w:placeholder>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:p w14:paraId="76499221" w14:textId="447E2D6E" w:rsidR="00490861" w:rsidRPr="00961A32" w:rsidRDefault="00490861" w:rsidP="00490861">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+                  </w:tabs>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="7F7805A1" w14:textId="4971760D" w:rsidR="00490861" w:rsidRDefault="00490861" w:rsidP="00490861">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+                  </w:tabs>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="20CAB07C" w14:textId="1AE13DC5" w:rsidR="00490861" w:rsidRDefault="00490861" w:rsidP="00490861">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+                  </w:tabs>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="4E0B754C" w14:textId="289FD06F" w:rsidR="00490861" w:rsidRDefault="00490861" w:rsidP="00490861">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+                  </w:tabs>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="160BF46A" w14:textId="63AC41ED" w:rsidR="00490861" w:rsidRDefault="00490861" w:rsidP="00490861">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+                  </w:tabs>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="6269FC82" w14:textId="1708F825" w:rsidR="00490861" w:rsidRDefault="00490861" w:rsidP="00490861">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+                  </w:tabs>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="4E247304" w14:textId="675D368B" w:rsidR="00490861" w:rsidRDefault="00490861" w:rsidP="00490861">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+                  </w:tabs>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="7E026761" w14:textId="3D45023A" w:rsidR="00490861" w:rsidRDefault="00490861" w:rsidP="00490861">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+                  </w:tabs>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="1B734D01" w14:textId="315DE25A" w:rsidR="00490861" w:rsidRDefault="00490861" w:rsidP="00490861">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+                  </w:tabs>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="79C15901" w14:textId="07B211D3" w:rsidR="00490861" w:rsidRDefault="00490861" w:rsidP="00490861">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+                  </w:tabs>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="25FAF867" w14:textId="77777777" w:rsidR="00490861" w:rsidRDefault="00490861" w:rsidP="00490861">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+                  </w:tabs>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="1FA42BC6" w14:textId="7830169B" w:rsidR="00490861" w:rsidRDefault="00490861" w:rsidP="00490861">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+                  </w:tabs>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="67E023AE" w14:textId="55FF76D2" w:rsidR="00490861" w:rsidRPr="00961A32" w:rsidRDefault="00490861" w:rsidP="00490861">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+                  </w:tabs>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+          <w:p w14:paraId="3A7CE541" w14:textId="77777777" w:rsidR="00490861" w:rsidRDefault="00490861" w:rsidP="00490861">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00961A32">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Problématiques rencontrées et solutions apportées : </w:t>
+            </w:r>
+          </w:p>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:id w:val="-2134788014"/>
+              <w:placeholder>
+                <w:docPart w:val="FAC69B924C3244C29B4D08C37BEC67AE"/>
+              </w:placeholder>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:p w14:paraId="6473BA84" w14:textId="77777777" w:rsidR="00490861" w:rsidRDefault="00490861" w:rsidP="00490861">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+                  </w:tabs>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="46C733DE" w14:textId="77777777" w:rsidR="00490861" w:rsidRDefault="00490861" w:rsidP="00490861">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+                  </w:tabs>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="631DA449" w14:textId="77777777" w:rsidR="00490861" w:rsidRDefault="00490861" w:rsidP="00490861">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+                  </w:tabs>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="03348028" w14:textId="77777777" w:rsidR="00490861" w:rsidRDefault="00490861" w:rsidP="00490861">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+                  </w:tabs>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="102526C5" w14:textId="77777777" w:rsidR="00490861" w:rsidRDefault="00490861" w:rsidP="00490861">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+                  </w:tabs>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="7C4D1BCC" w14:textId="77777777" w:rsidR="00490861" w:rsidRDefault="00490861" w:rsidP="00490861">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+                  </w:tabs>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="353055D9" w14:textId="77777777" w:rsidR="00490861" w:rsidRDefault="00490861" w:rsidP="00490861">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+                  </w:tabs>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="1A5A3FAC" w14:textId="77777777" w:rsidR="00490861" w:rsidRDefault="00490861" w:rsidP="00490861">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+                  </w:tabs>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="13497B29" w14:textId="77777777" w:rsidR="00490861" w:rsidRDefault="00490861" w:rsidP="00490861">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+                  </w:tabs>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="050686ED" w14:textId="77777777" w:rsidR="00490861" w:rsidRDefault="00490861" w:rsidP="00490861">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+                  </w:tabs>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="6672D9F5" w14:textId="77777777" w:rsidR="00490861" w:rsidRDefault="00490861" w:rsidP="00490861">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+                  </w:tabs>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="5F207E1E" w14:textId="77777777" w:rsidR="00490861" w:rsidRDefault="00490861" w:rsidP="00490861">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+                  </w:tabs>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="7C93373C" w14:textId="77777777" w:rsidR="00490861" w:rsidRDefault="00490861" w:rsidP="00490861">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+                  </w:tabs>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="36BB000B" w14:textId="77777777" w:rsidR="00490861" w:rsidRDefault="00490861" w:rsidP="00490861">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+                  </w:tabs>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="3EFD7A97" w14:textId="77777777" w:rsidR="00490861" w:rsidRPr="00961A32" w:rsidRDefault="00490861" w:rsidP="00490861">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+                  </w:tabs>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="1D54CF78" w14:textId="0693AFEC" w:rsidR="00490861" w:rsidRDefault="00490861" w:rsidP="00490861">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+                  </w:tabs>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="6AD09A8B" w14:textId="5FC5ADF8" w:rsidR="00490861" w:rsidRDefault="00490861" w:rsidP="00490861">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+                  </w:tabs>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="3DAFFD74" w14:textId="239B165F" w:rsidR="00490861" w:rsidRDefault="00490861" w:rsidP="00490861">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+                  </w:tabs>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="0FB5FC14" w14:textId="53943C45" w:rsidR="00490861" w:rsidRDefault="00490861" w:rsidP="00490861">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+                  </w:tabs>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="78D8F4F6" w14:textId="363A6FAA" w:rsidR="00490861" w:rsidRDefault="00490861" w:rsidP="00490861">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+                  </w:tabs>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="7ADA8E9E" w14:textId="2D9E36A4" w:rsidR="00490861" w:rsidRDefault="00490861" w:rsidP="00490861">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+                  </w:tabs>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="29A2F324" w14:textId="6B568371" w:rsidR="00490861" w:rsidRDefault="00490861" w:rsidP="00490861">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+                  </w:tabs>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="70FD7E4F" w14:textId="47E38B12" w:rsidR="00490861" w:rsidRDefault="00490861" w:rsidP="00490861">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+                  </w:tabs>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="7F5AFA71" w14:textId="6046B723" w:rsidR="00490861" w:rsidRDefault="00490861" w:rsidP="00490861">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+                  </w:tabs>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="13EC9DBF" w14:textId="776C6EAB" w:rsidR="00490861" w:rsidRDefault="00490861" w:rsidP="00490861">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+                  </w:tabs>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="15DE7E80" w14:textId="13A7A907" w:rsidR="00490861" w:rsidRDefault="00490861" w:rsidP="00490861">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+                  </w:tabs>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="220C31AF" w14:textId="48DACCA2" w:rsidR="00490861" w:rsidRDefault="00490861" w:rsidP="00490861">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+                  </w:tabs>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="0CE93653" w14:textId="69D5CEF7" w:rsidR="00490861" w:rsidRDefault="00490861" w:rsidP="00490861">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+                  </w:tabs>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="4A71B824" w14:textId="77777777" w:rsidR="00490861" w:rsidRPr="00961A32" w:rsidRDefault="00490861" w:rsidP="00490861">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+                  </w:tabs>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="095968EC" w14:textId="05DC8CE5" w:rsidR="00490861" w:rsidRPr="00961A32" w:rsidRDefault="00490861" w:rsidP="00490861">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+                  </w:tabs>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00490861" w:rsidRPr="00961A32" w14:paraId="7B9D9500" w14:textId="77777777" w:rsidTr="00490861">
+        <w:trPr>
+          <w:trHeight w:val="13600"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1678" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="54E75B08" w14:textId="77777777" w:rsidR="00490861" w:rsidRPr="00961A32" w:rsidRDefault="00490861" w:rsidP="0056490C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1861" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A9C184C" w14:textId="4C2046AA" w:rsidR="00490861" w:rsidRPr="00961A32" w:rsidRDefault="00490861" w:rsidP="0056490C">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00961A32">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Entretenir des relations avec des partenaires extérieurs</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6379" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7CDCB9CE" w14:textId="450132E4" w:rsidR="00490861" w:rsidRDefault="00490861" w:rsidP="0056490C">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0056490C">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>SITUATION</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-                <w:sz w:val="18"/>
-[...2 lines deleted...]
-              <w:t xml:space="preserve">Date : </w:t>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0056490C">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>(Optionnelle</w:t>
+            </w:r>
+            <w:r>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1FC19B24" w14:textId="3C49F8DB" w:rsidR="00490861" w:rsidRPr="00961A32" w:rsidRDefault="00490861" w:rsidP="0056490C">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00961A32">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Contexte de l’expérience :</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="616965FB" w14:textId="77777777" w:rsidR="00490861" w:rsidRPr="00961A32" w:rsidRDefault="00490861" w:rsidP="0056490C">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="237A26FA" w14:textId="77777777" w:rsidR="00490861" w:rsidRPr="00961A32" w:rsidRDefault="00490861" w:rsidP="0056490C">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00961A32">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Type de partenaire (Élus, Gendarmerie, Entreprises, etc.) : </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                   <w:sz w:val="18"/>
-                  <w:szCs w:val="14"/>
+                  <w:szCs w:val="18"/>
                 </w:rPr>
-                <w:id w:val="-106432255"/>
+                <w:id w:val="1435472994"/>
                 <w:placeholder>
-                  <w:docPart w:val="7C2BADD2B0DE4413AFAB12505F4E0A59"/>
+                  <w:docPart w:val="1E9081EB7811494A9B5D2652AADE2BCE"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidRPr="00270A31">
+                <w:r w:rsidRPr="00961A32">
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
-          <w:p w14:paraId="0BF149F5" w14:textId="77777777" w:rsidR="00726B22" w:rsidRPr="009E1D8B" w:rsidRDefault="00237FE4" w:rsidP="00237FE4">
+          <w:p w14:paraId="203601AA" w14:textId="77777777" w:rsidR="00490861" w:rsidRPr="00961A32" w:rsidRDefault="00490861" w:rsidP="0056490C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
-                <w:szCs w:val="14"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009E1D8B">
-[...6 lines deleted...]
-            </w:r>
           </w:p>
-        </w:tc>
-[...4 lines deleted...]
-          <w:p w14:paraId="42AEEB95" w14:textId="77777777" w:rsidR="003B0971" w:rsidRDefault="003B0971" w:rsidP="003B0971">
+          <w:p w14:paraId="52EA9D1D" w14:textId="77777777" w:rsidR="00490861" w:rsidRPr="00961A32" w:rsidRDefault="00490861" w:rsidP="0056490C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
-                <w:szCs w:val="14"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...5 lines deleted...]
-              <w:t>Expériences :</w:t>
+            <w:r w:rsidRPr="00961A32">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Nature de la relation (Réunion institutionnelle, exercice interservices, groupe de travail, événement public) :</w:t>
             </w:r>
           </w:p>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
-                <w:szCs w:val="14"/>
-[...1 lines deleted...]
-              <w:id w:val="-86688695"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:id w:val="-676109710"/>
               <w:placeholder>
-                <w:docPart w:val="9A8D52D9D77E436A9E0911F4B87C6C77"/>
+                <w:docPart w:val="0C36EE40AB8647BC9234A4259D97FE79"/>
               </w:placeholder>
               <w:showingPlcHdr/>
-              <w:text/>
             </w:sdtPr>
-            <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="4B909A14" w14:textId="77777777" w:rsidR="003B0971" w:rsidRDefault="003B0971" w:rsidP="003B0971">
+              <w:p w14:paraId="0D9A50E2" w14:textId="77777777" w:rsidR="00490861" w:rsidRPr="00961A32" w:rsidRDefault="00490861" w:rsidP="0056490C">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
                   </w:tabs>
                   <w:rPr>
                     <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                     <w:sz w:val="18"/>
-                    <w:szCs w:val="14"/>
+                    <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r>
+                <w:r w:rsidRPr="00961A32">
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
+          <w:p w14:paraId="741D9E6D" w14:textId="77777777" w:rsidR="00490861" w:rsidRPr="00961A32" w:rsidRDefault="00490861" w:rsidP="0056490C">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2F53C1DF" w14:textId="77777777" w:rsidR="00490861" w:rsidRPr="00961A32" w:rsidRDefault="00490861" w:rsidP="0056490C">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00961A32">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Cadre (SPP, Militaire, Civil) :</w:t>
+            </w:r>
+          </w:p>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
-                <w:szCs w:val="14"/>
-[...1 lines deleted...]
-              <w:id w:val="1181240"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:id w:val="248930380"/>
               <w:placeholder>
-                <w:docPart w:val="E527E590B86D45BCB088826D18C88FDA"/>
+                <w:docPart w:val="DFE2191B930B439FBC229B148ED7AC53"/>
               </w:placeholder>
               <w:showingPlcHdr/>
-              <w:text/>
             </w:sdtPr>
-            <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="0573E123" w14:textId="77777777" w:rsidR="003B0971" w:rsidRDefault="00F85793" w:rsidP="003B0971">
+              <w:p w14:paraId="3B414EAB" w14:textId="77777777" w:rsidR="00490861" w:rsidRPr="00961A32" w:rsidRDefault="00490861" w:rsidP="0056490C">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
                   </w:tabs>
                   <w:rPr>
                     <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                     <w:sz w:val="18"/>
-                    <w:szCs w:val="14"/>
+                    <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r>
+                <w:r w:rsidRPr="00961A32">
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
-          <w:p w14:paraId="4990B675" w14:textId="77777777" w:rsidR="003B0971" w:rsidRDefault="003B0971" w:rsidP="003B0971">
+          <w:p w14:paraId="5373DAF9" w14:textId="77777777" w:rsidR="00490861" w:rsidRPr="00961A32" w:rsidRDefault="00490861" w:rsidP="0056490C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
-                <w:szCs w:val="14"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...17 lines deleted...]
-              <w:t>Actions menées :</w:t>
+            <w:r w:rsidRPr="00961A32">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Lieu (SIS, Service Sécurité, Unité) : Cliquez ou appuyez ici pour entrer du texte.</w:t>
             </w:r>
           </w:p>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
-                <w:szCs w:val="14"/>
-[...1 lines deleted...]
-              <w:id w:val="-1283804463"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:id w:val="-1585753557"/>
               <w:placeholder>
-                <w:docPart w:val="A60B235C6DC442A38CDB87B7F6F8FEFF"/>
+                <w:docPart w:val="52B785F43EB54A628BE19D751C93EDEC"/>
               </w:placeholder>
               <w:showingPlcHdr/>
-              <w:text/>
             </w:sdtPr>
-            <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="3153BF8D" w14:textId="77777777" w:rsidR="00497F90" w:rsidRDefault="00497F90" w:rsidP="00497F90">
+              <w:p w14:paraId="1EA46F08" w14:textId="77777777" w:rsidR="00490861" w:rsidRPr="00961A32" w:rsidRDefault="00490861" w:rsidP="0056490C">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
                   </w:tabs>
                   <w:rPr>
                     <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                     <w:sz w:val="18"/>
-                    <w:szCs w:val="14"/>
+                    <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r>
+                <w:r w:rsidRPr="00961A32">
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
-          <w:sdt>
-[...179 lines deleted...]
-          <w:p w14:paraId="00497F1C" w14:textId="77777777" w:rsidR="00497F90" w:rsidRDefault="00497F90" w:rsidP="003B0971">
+          <w:p w14:paraId="254440F4" w14:textId="77777777" w:rsidR="00490861" w:rsidRPr="00961A32" w:rsidRDefault="00490861" w:rsidP="0056490C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
-                <w:szCs w:val="14"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="5D0266BD" w14:textId="77777777" w:rsidR="00726B22" w:rsidRPr="000F2BBC" w:rsidRDefault="00656FA5" w:rsidP="00F85793">
+          <w:p w14:paraId="56903D63" w14:textId="77777777" w:rsidR="00490861" w:rsidRDefault="00490861" w:rsidP="0056490C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:sdt>
-[...111 lines deleted...]
-              <w:t xml:space="preserve">Poste occupé : </w:t>
+            <w:r w:rsidRPr="00961A32">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Période : </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                   <w:sz w:val="18"/>
-                  <w:szCs w:val="14"/>
+                  <w:szCs w:val="18"/>
                 </w:rPr>
-                <w:id w:val="1808672034"/>
+                <w:id w:val="-1942596572"/>
                 <w:placeholder>
-                  <w:docPart w:val="6D2F05D4F38147BBA17F02DAD00B5262"/>
+                  <w:docPart w:val="C0494FB7502F4A3EA9523176C438C572"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidRPr="00270A31">
+                <w:r w:rsidRPr="00961A32">
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
-          <w:p w14:paraId="6B5210D6" w14:textId="77777777" w:rsidR="00237FE4" w:rsidRDefault="00237FE4" w:rsidP="00237FE4">
+          <w:p w14:paraId="0A5D0767" w14:textId="77777777" w:rsidR="00490861" w:rsidRDefault="00490861" w:rsidP="0056490C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
-                <w:szCs w:val="14"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...30 lines deleted...]
-            </w:sdt>
           </w:p>
-          <w:p w14:paraId="465CC685" w14:textId="77777777" w:rsidR="00237FE4" w:rsidRDefault="00237FE4" w:rsidP="00237FE4">
+          <w:p w14:paraId="389AFE31" w14:textId="77777777" w:rsidR="00490861" w:rsidRPr="00961A32" w:rsidRDefault="00490861" w:rsidP="00490861">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
-                <w:szCs w:val="14"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...5 lines deleted...]
-              <w:t xml:space="preserve">Date : </w:t>
+            <w:r w:rsidRPr="00961A32">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Décrivez une situation où vous avez assuré la représentation du SIS et précisez comment vous avez apporté un conseil technique ou favorisé le travail en réseau avec vos partenaires :</w:t>
             </w:r>
-            <w:sdt>
-[...22 lines deleted...]
-            </w:sdt>
           </w:p>
-          <w:p w14:paraId="7038C1FE" w14:textId="77777777" w:rsidR="00726B22" w:rsidRPr="009E1D8B" w:rsidRDefault="00237FE4" w:rsidP="00237FE4">
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:id w:val="-105128834"/>
+              <w:placeholder>
+                <w:docPart w:val="E5FD11B87FA0454F8E4D80B3B71FC0EB"/>
+              </w:placeholder>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:p w14:paraId="2D1662D0" w14:textId="77777777" w:rsidR="00490861" w:rsidRPr="00961A32" w:rsidRDefault="00490861" w:rsidP="00490861">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+                  </w:tabs>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="4ED98434" w14:textId="77777777" w:rsidR="00490861" w:rsidRPr="00961A32" w:rsidRDefault="00490861" w:rsidP="00490861">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+                  </w:tabs>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="09B1930A" w14:textId="77777777" w:rsidR="00490861" w:rsidRPr="00961A32" w:rsidRDefault="00490861" w:rsidP="00490861">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+                  </w:tabs>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="7C62996E" w14:textId="77777777" w:rsidR="00490861" w:rsidRPr="00961A32" w:rsidRDefault="00490861" w:rsidP="00490861">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+                  </w:tabs>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="6DA51701" w14:textId="77777777" w:rsidR="00490861" w:rsidRDefault="00490861" w:rsidP="00490861">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+                  </w:tabs>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="71707FEA" w14:textId="77777777" w:rsidR="00490861" w:rsidRDefault="00490861" w:rsidP="00490861">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+                  </w:tabs>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="03E82C46" w14:textId="77777777" w:rsidR="00490861" w:rsidRDefault="00490861" w:rsidP="00490861">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+                  </w:tabs>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="7CF71B12" w14:textId="77777777" w:rsidR="00490861" w:rsidRDefault="00490861" w:rsidP="00490861">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+                  </w:tabs>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="2ED670BC" w14:textId="77777777" w:rsidR="00490861" w:rsidRDefault="00490861" w:rsidP="00490861">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+                  </w:tabs>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="73AFA50D" w14:textId="77777777" w:rsidR="00490861" w:rsidRDefault="00490861" w:rsidP="00490861">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+                  </w:tabs>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="345BCBE0" w14:textId="77777777" w:rsidR="00490861" w:rsidRDefault="00490861" w:rsidP="00490861">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+                  </w:tabs>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="40A9166F" w14:textId="77777777" w:rsidR="00490861" w:rsidRDefault="00490861" w:rsidP="00490861">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+                  </w:tabs>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="31CE73CC" w14:textId="77777777" w:rsidR="00490861" w:rsidRDefault="00490861" w:rsidP="00490861">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+                  </w:tabs>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="583D19EC" w14:textId="77777777" w:rsidR="00490861" w:rsidRDefault="00490861" w:rsidP="00490861">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+                  </w:tabs>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+          <w:p w14:paraId="3B185125" w14:textId="77777777" w:rsidR="00490861" w:rsidRDefault="00490861" w:rsidP="00490861">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
-                <w:szCs w:val="14"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009E1D8B">
-[...6 lines deleted...]
-            </w:r>
           </w:p>
-        </w:tc>
-[...4 lines deleted...]
-          <w:p w14:paraId="4C7719C5" w14:textId="77777777" w:rsidR="003B0971" w:rsidRDefault="003B0971" w:rsidP="003B0971">
+          <w:p w14:paraId="2EEDCD30" w14:textId="77777777" w:rsidR="00490861" w:rsidRDefault="00490861" w:rsidP="00490861">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
-                <w:szCs w:val="14"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...5 lines deleted...]
-              <w:t>Expériences :</w:t>
+            <w:r w:rsidRPr="00961A32">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Problématiques rencontrées et solutions apportées : </w:t>
             </w:r>
+          </w:p>
+          <w:p w14:paraId="73E56E9F" w14:textId="77777777" w:rsidR="00490861" w:rsidRDefault="00490861" w:rsidP="00490861">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
-                <w:szCs w:val="14"/>
-[...1 lines deleted...]
-              <w:id w:val="-797990670"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:id w:val="1022055618"/>
               <w:placeholder>
-                <w:docPart w:val="E7CEAD2CAC2D42AEA4A99AEDD4840A25"/>
+                <w:docPart w:val="E5FD11B87FA0454F8E4D80B3B71FC0EB"/>
               </w:placeholder>
-              <w:showingPlcHdr/>
-              <w:text/>
             </w:sdtPr>
-            <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="10247502" w14:textId="77777777" w:rsidR="003B0971" w:rsidRDefault="003B0971" w:rsidP="003B0971">
+              <w:p w14:paraId="43D1AED7" w14:textId="77777777" w:rsidR="00490861" w:rsidRDefault="00490861" w:rsidP="00490861">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
                   </w:tabs>
                   <w:rPr>
                     <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                     <w:sz w:val="18"/>
-                    <w:szCs w:val="14"/>
+                    <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r>
-[...4 lines deleted...]
-                </w:r>
               </w:p>
-            </w:sdtContent>
-[...17 lines deleted...]
-              <w:p w14:paraId="61A98A6B" w14:textId="77777777" w:rsidR="003B0971" w:rsidRDefault="003B0971" w:rsidP="003B0971">
+              <w:p w14:paraId="5E2D494B" w14:textId="77777777" w:rsidR="00490861" w:rsidRDefault="00490861" w:rsidP="00490861">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
                   </w:tabs>
                   <w:rPr>
                     <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                     <w:sz w:val="18"/>
-                    <w:szCs w:val="14"/>
+                    <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r>
-[...4 lines deleted...]
-                </w:r>
               </w:p>
-            </w:sdtContent>
-[...49 lines deleted...]
-              <w:p w14:paraId="76B64756" w14:textId="77777777" w:rsidR="00497F90" w:rsidRDefault="00497F90" w:rsidP="00497F90">
+              <w:p w14:paraId="0A619E43" w14:textId="77777777" w:rsidR="00490861" w:rsidRDefault="00490861" w:rsidP="00490861">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
                   </w:tabs>
                   <w:rPr>
                     <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                     <w:sz w:val="18"/>
-                    <w:szCs w:val="14"/>
+                    <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r>
-[...4 lines deleted...]
-                </w:r>
               </w:p>
-            </w:sdtContent>
-[...17 lines deleted...]
-              <w:p w14:paraId="1A3DD14A" w14:textId="77777777" w:rsidR="00497F90" w:rsidRDefault="00497F90" w:rsidP="00497F90">
+              <w:p w14:paraId="5E0125E9" w14:textId="77777777" w:rsidR="00490861" w:rsidRDefault="00490861" w:rsidP="00490861">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
                   </w:tabs>
                   <w:rPr>
                     <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                     <w:sz w:val="18"/>
-                    <w:szCs w:val="14"/>
+                    <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r>
-[...4 lines deleted...]
-                </w:r>
               </w:p>
-            </w:sdtContent>
-[...17 lines deleted...]
-              <w:p w14:paraId="23442678" w14:textId="77777777" w:rsidR="00497F90" w:rsidRDefault="00497F90" w:rsidP="00497F90">
+              <w:p w14:paraId="6D1856F9" w14:textId="77777777" w:rsidR="00490861" w:rsidRDefault="00490861" w:rsidP="00490861">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
                   </w:tabs>
                   <w:rPr>
                     <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                     <w:sz w:val="18"/>
-                    <w:szCs w:val="14"/>
+                    <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r>
-[...4 lines deleted...]
-                </w:r>
               </w:p>
-            </w:sdtContent>
-[...17 lines deleted...]
-              <w:p w14:paraId="784890FD" w14:textId="77777777" w:rsidR="00497F90" w:rsidRDefault="00497F90" w:rsidP="00497F90">
+              <w:p w14:paraId="59CD8DE9" w14:textId="77777777" w:rsidR="00490861" w:rsidRDefault="00490861" w:rsidP="00490861">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
                   </w:tabs>
                   <w:rPr>
                     <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                     <w:sz w:val="18"/>
-                    <w:szCs w:val="14"/>
+                    <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r>
-[...4 lines deleted...]
-                </w:r>
               </w:p>
-            </w:sdtContent>
-[...17 lines deleted...]
-              <w:p w14:paraId="10D5BD70" w14:textId="77777777" w:rsidR="00497F90" w:rsidRDefault="00497F90" w:rsidP="00497F90">
+              <w:p w14:paraId="3DC9FC6F" w14:textId="77777777" w:rsidR="00490861" w:rsidRDefault="00490861" w:rsidP="00490861">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
                   </w:tabs>
                   <w:rPr>
                     <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                     <w:sz w:val="18"/>
-                    <w:szCs w:val="14"/>
+                    <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r>
-[...4 lines deleted...]
-                </w:r>
               </w:p>
-            </w:sdtContent>
-[...17 lines deleted...]
-              <w:p w14:paraId="0281F668" w14:textId="77777777" w:rsidR="00497F90" w:rsidRDefault="00497F90" w:rsidP="00497F90">
+              <w:p w14:paraId="08E61188" w14:textId="77777777" w:rsidR="00490861" w:rsidRDefault="00490861" w:rsidP="00490861">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
                   </w:tabs>
                   <w:rPr>
                     <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                     <w:sz w:val="18"/>
-                    <w:szCs w:val="14"/>
+                    <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r>
-[...4 lines deleted...]
-                </w:r>
               </w:p>
-            </w:sdtContent>
-[...17 lines deleted...]
-              <w:p w14:paraId="5316237B" w14:textId="77777777" w:rsidR="00497F90" w:rsidRDefault="00497F90" w:rsidP="00497F90">
+              <w:p w14:paraId="7D3B54C3" w14:textId="77777777" w:rsidR="00490861" w:rsidRDefault="00490861" w:rsidP="00490861">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
                   </w:tabs>
                   <w:rPr>
                     <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                     <w:sz w:val="18"/>
-                    <w:szCs w:val="14"/>
+                    <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r>
-[...4 lines deleted...]
-                </w:r>
               </w:p>
-            </w:sdtContent>
-[...17 lines deleted...]
-              <w:p w14:paraId="47FAB584" w14:textId="77777777" w:rsidR="00497F90" w:rsidRDefault="00497F90" w:rsidP="00497F90">
+              <w:p w14:paraId="682FAC2E" w14:textId="77777777" w:rsidR="00490861" w:rsidRDefault="00490861" w:rsidP="00490861">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
                   </w:tabs>
                   <w:rPr>
                     <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                     <w:sz w:val="18"/>
-                    <w:szCs w:val="14"/>
+                    <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r>
-[...4 lines deleted...]
-                </w:r>
               </w:p>
-            </w:sdtContent>
-[...304 lines deleted...]
-              <w:p w14:paraId="12251A99" w14:textId="77777777" w:rsidR="003B0971" w:rsidRDefault="003B0971" w:rsidP="003B0971">
+              <w:p w14:paraId="07ED5DEB" w14:textId="77777777" w:rsidR="00490861" w:rsidRDefault="00490861" w:rsidP="00490861">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
                   </w:tabs>
                   <w:rPr>
                     <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                     <w:sz w:val="18"/>
-                    <w:szCs w:val="14"/>
+                    <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r>
-[...4 lines deleted...]
-                </w:r>
               </w:p>
-            </w:sdtContent>
-[...17 lines deleted...]
-              <w:p w14:paraId="347A2019" w14:textId="77777777" w:rsidR="003B0971" w:rsidRDefault="003B0971" w:rsidP="003B0971">
+              <w:p w14:paraId="3838C7DA" w14:textId="77777777" w:rsidR="00490861" w:rsidRDefault="00490861" w:rsidP="00490861">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
                   </w:tabs>
                   <w:rPr>
                     <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                     <w:sz w:val="18"/>
-                    <w:szCs w:val="14"/>
+                    <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r>
-[...4 lines deleted...]
-                </w:r>
               </w:p>
-            </w:sdtContent>
-[...49 lines deleted...]
-              <w:p w14:paraId="513E464E" w14:textId="77777777" w:rsidR="00497F90" w:rsidRDefault="00497F90" w:rsidP="00497F90">
+              <w:p w14:paraId="7557DAF9" w14:textId="77777777" w:rsidR="00490861" w:rsidRDefault="00490861" w:rsidP="00490861">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
                   </w:tabs>
                   <w:rPr>
                     <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                     <w:sz w:val="18"/>
-                    <w:szCs w:val="14"/>
+                    <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r>
-[...4 lines deleted...]
-                </w:r>
               </w:p>
-            </w:sdtContent>
-[...17 lines deleted...]
-              <w:p w14:paraId="4652766C" w14:textId="77777777" w:rsidR="00497F90" w:rsidRDefault="00497F90" w:rsidP="00497F90">
+              <w:p w14:paraId="4678680F" w14:textId="77777777" w:rsidR="00490861" w:rsidRDefault="00490861" w:rsidP="00490861">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
                   </w:tabs>
                   <w:rPr>
                     <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                     <w:sz w:val="18"/>
-                    <w:szCs w:val="14"/>
+                    <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r>
-[...4 lines deleted...]
-                </w:r>
               </w:p>
-            </w:sdtContent>
-[...17 lines deleted...]
-              <w:p w14:paraId="5D7C8CBD" w14:textId="77777777" w:rsidR="00497F90" w:rsidRDefault="00497F90" w:rsidP="00497F90">
+              <w:p w14:paraId="143CECFB" w14:textId="77777777" w:rsidR="00490861" w:rsidRDefault="00490861" w:rsidP="00490861">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
                   </w:tabs>
                   <w:rPr>
                     <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                     <w:sz w:val="18"/>
-                    <w:szCs w:val="14"/>
+                    <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r>
-[...4 lines deleted...]
-                </w:r>
               </w:p>
-            </w:sdtContent>
-[...17 lines deleted...]
-              <w:p w14:paraId="6E608728" w14:textId="77777777" w:rsidR="00497F90" w:rsidRDefault="00497F90" w:rsidP="00497F90">
+              <w:p w14:paraId="005C1162" w14:textId="77777777" w:rsidR="00490861" w:rsidRDefault="00490861" w:rsidP="00490861">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
                   </w:tabs>
                   <w:rPr>
                     <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                     <w:sz w:val="18"/>
-                    <w:szCs w:val="14"/>
+                    <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r>
-[...4 lines deleted...]
-                </w:r>
               </w:p>
-            </w:sdtContent>
-[...17 lines deleted...]
-              <w:p w14:paraId="3BFC84DB" w14:textId="77777777" w:rsidR="00497F90" w:rsidRDefault="00497F90" w:rsidP="00497F90">
+              <w:p w14:paraId="671398EB" w14:textId="77777777" w:rsidR="00490861" w:rsidRDefault="00490861" w:rsidP="00490861">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
                   </w:tabs>
                   <w:rPr>
                     <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                     <w:sz w:val="18"/>
-                    <w:szCs w:val="14"/>
+                    <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r>
-[...4 lines deleted...]
-                </w:r>
               </w:p>
-            </w:sdtContent>
-[...17 lines deleted...]
-              <w:p w14:paraId="34559C97" w14:textId="77777777" w:rsidR="00497F90" w:rsidRDefault="00497F90" w:rsidP="00497F90">
+              <w:p w14:paraId="75DE51AD" w14:textId="77777777" w:rsidR="00490861" w:rsidRDefault="00490861" w:rsidP="00490861">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
                   </w:tabs>
                   <w:rPr>
                     <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                     <w:sz w:val="18"/>
-                    <w:szCs w:val="14"/>
+                    <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r>
-[...4 lines deleted...]
-                </w:r>
               </w:p>
-            </w:sdtContent>
-[...17 lines deleted...]
-              <w:p w14:paraId="25E9671E" w14:textId="77777777" w:rsidR="00497F90" w:rsidRDefault="00497F90" w:rsidP="00497F90">
+              <w:p w14:paraId="6CF04E0F" w14:textId="77777777" w:rsidR="00490861" w:rsidRDefault="00490861" w:rsidP="00490861">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
                   </w:tabs>
                   <w:rPr>
                     <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                     <w:sz w:val="18"/>
-                    <w:szCs w:val="14"/>
+                    <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r>
-[...4 lines deleted...]
-                </w:r>
               </w:p>
-            </w:sdtContent>
-[...17 lines deleted...]
-              <w:p w14:paraId="6C880CA2" w14:textId="77777777" w:rsidR="00497F90" w:rsidRDefault="00497F90" w:rsidP="00497F90">
+              <w:p w14:paraId="59EF8B29" w14:textId="77777777" w:rsidR="00490861" w:rsidRDefault="00490861" w:rsidP="00490861">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
                   </w:tabs>
                   <w:rPr>
                     <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                     <w:sz w:val="18"/>
-                    <w:szCs w:val="14"/>
+                    <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r>
-[...4 lines deleted...]
-                </w:r>
+              </w:p>
+              <w:p w14:paraId="55BA8B85" w14:textId="77777777" w:rsidR="00490861" w:rsidRDefault="00490861" w:rsidP="00490861">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+                  </w:tabs>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="70874F2C" w14:textId="77777777" w:rsidR="00490861" w:rsidRDefault="00490861" w:rsidP="00490861">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+                  </w:tabs>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="11F52D5E" w14:textId="77777777" w:rsidR="00490861" w:rsidRDefault="00490861" w:rsidP="00490861">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+                  </w:tabs>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="58E6ECBA" w14:textId="77777777" w:rsidR="00490861" w:rsidRDefault="00490861" w:rsidP="00490861">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+                  </w:tabs>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="615D0601" w14:textId="2937FE3A" w:rsidR="00490861" w:rsidRPr="00961A32" w:rsidRDefault="00490861" w:rsidP="00490861">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+                  </w:tabs>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
               </w:p>
             </w:sdtContent>
           </w:sdt>
-          <w:p w14:paraId="28F7E346" w14:textId="77777777" w:rsidR="00497F90" w:rsidRDefault="00497F90" w:rsidP="003B0971">
-[...46 lines deleted...]
-          </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1112179D" w14:textId="77777777" w:rsidR="00DB74B3" w:rsidRDefault="00DB74B3" w:rsidP="00DB74B3">
+    <w:p w14:paraId="7E20AF95" w14:textId="77777777" w:rsidR="00DB74B3" w:rsidRPr="009C5784" w:rsidRDefault="00DB74B3" w:rsidP="00DB74B3">
       <w:pPr>
         <w:spacing w:before="60" w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...3 lines deleted...]
-        <w:jc w:val="both"/>
+      <w:r w:rsidRPr="009C5784">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-      </w:pPr>
-[...14 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>Important : pour en faciliter son exploitation, ce document doit impérativement être dactylographié.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46FCE742" w14:textId="77777777" w:rsidR="00DB74B3" w:rsidRDefault="00DB74B3" w:rsidP="00DB74B3">
+    <w:p w14:paraId="46FCE742" w14:textId="77777777" w:rsidR="00DB74B3" w:rsidRPr="009C5784" w:rsidRDefault="00DB74B3" w:rsidP="00DB74B3">
       <w:pPr>
         <w:spacing w:before="60"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000F2BBC">
+      <w:r w:rsidRPr="009C5784">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Si besoin, vous pouvez développer sur papier libre.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F4099D4" w14:textId="77777777" w:rsidR="00DB74B3" w:rsidRDefault="00DB74B3" w:rsidP="008E770E">
+    <w:p w14:paraId="6F4099D4" w14:textId="77777777" w:rsidR="00DB74B3" w:rsidRPr="009C5784" w:rsidRDefault="00DB74B3" w:rsidP="008E770E">
       <w:pPr>
         <w:spacing w:before="60"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1C5A4577" w14:textId="77777777" w:rsidR="0004409B" w:rsidRPr="00DF63F6" w:rsidRDefault="0004409B" w:rsidP="0004409B">
+    <w:p w14:paraId="1C5A4577" w14:textId="77777777" w:rsidR="0004409B" w:rsidRPr="009C5784" w:rsidRDefault="0004409B" w:rsidP="002B4864">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
         <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent1" w:themeFillTint="33"/>
-        <w:spacing w:before="1920"/>
+        <w:spacing w:before="480"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DF63F6">
+      <w:r w:rsidRPr="009C5784">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Attestation </w:t>
+        <w:t>Attestation de l’employeur</w:t>
       </w:r>
-      <w:r>
+    </w:p>
+    <w:p w14:paraId="4E27ABFD" w14:textId="77777777" w:rsidR="0004409B" w:rsidRPr="009C5784" w:rsidRDefault="0004409B" w:rsidP="0004409B">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-          <w:b/>
-[...6 lines deleted...]
-        <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="1F497D"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="62FDE6DE" w14:textId="77777777" w:rsidR="0004409B" w:rsidRPr="00BF0078" w:rsidRDefault="0004409B" w:rsidP="0004409B">
+    <w:p w14:paraId="62FDE6DE" w14:textId="77777777" w:rsidR="0004409B" w:rsidRPr="009C5784" w:rsidRDefault="0004409B" w:rsidP="0004409B">
       <w:pPr>
         <w:spacing w:before="720" w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00260A56">
+      <w:r w:rsidRPr="009C5784">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:color w:val="1F4E79" w:themeColor="accent1" w:themeShade="80"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Je soussigné</w:t>
       </w:r>
-      <w:r w:rsidRPr="00260A56">
+      <w:r w:rsidRPr="009C5784">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="1F4E79" w:themeColor="accent1" w:themeShade="80"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:id w:val="91441436"/>
           <w:placeholder>
             <w:docPart w:val="2EFD10DF262A4666BED5B88EAF3410C4"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidRPr="00270A31">
+          <w:r w:rsidRPr="009C5784">
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
+              <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
             </w:rPr>
             <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="418ECA4F" w14:textId="77777777" w:rsidR="0004409B" w:rsidRDefault="0004409B" w:rsidP="0004409B">
+    <w:p w14:paraId="418ECA4F" w14:textId="77777777" w:rsidR="0004409B" w:rsidRPr="009C5784" w:rsidRDefault="0004409B" w:rsidP="0004409B">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="009C5784">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:color w:val="1F4E79" w:themeColor="accent1" w:themeShade="80"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Directeur </w:t>
+        <w:t>Directeur :</w:t>
       </w:r>
-      <w:r w:rsidRPr="00260A56">
-[...9 lines deleted...]
-      <w:r w:rsidRPr="00E67B89">
+      <w:r w:rsidRPr="009C5784">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:id w:val="1784459904"/>
           <w:placeholder>
             <w:docPart w:val="5F09FE5BB6C8484A904A4AC5DED92521"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidRPr="00270A31">
+          <w:r w:rsidRPr="009C5784">
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
+              <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
             </w:rPr>
             <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="1DF4159D" w14:textId="77777777" w:rsidR="0004409B" w:rsidRDefault="0004409B" w:rsidP="0004409B">
+    <w:p w14:paraId="1DF4159D" w14:textId="77777777" w:rsidR="0004409B" w:rsidRPr="009C5784" w:rsidRDefault="0004409B" w:rsidP="0004409B">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00260A56">
+      <w:r w:rsidRPr="009C5784">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:color w:val="1F4E79" w:themeColor="accent1" w:themeShade="80"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>SIS </w:t>
       </w:r>
-      <w:r w:rsidRPr="00260A56">
+      <w:r w:rsidRPr="009C5784">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="1F4E79" w:themeColor="accent1" w:themeShade="80"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:id w:val="967086419"/>
           <w:placeholder>
             <w:docPart w:val="57F2CA25A9EE4F37ADF7EBB56E301597"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidRPr="00270A31">
+          <w:r w:rsidRPr="009C5784">
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
+              <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
             </w:rPr>
             <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="37EDE481" w14:textId="77777777" w:rsidR="0004409B" w:rsidRDefault="0004409B" w:rsidP="0004409B">
+    <w:p w14:paraId="37EDE481" w14:textId="77777777" w:rsidR="0004409B" w:rsidRPr="009C5784" w:rsidRDefault="0004409B" w:rsidP="0004409B">
       <w:pPr>
         <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="1F4E79" w:themeColor="accent1" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3C63F2BE" w14:textId="77777777" w:rsidR="0004409B" w:rsidRPr="00260A56" w:rsidRDefault="0004409B" w:rsidP="0004409B">
+    <w:p w14:paraId="3C63F2BE" w14:textId="77777777" w:rsidR="0004409B" w:rsidRPr="009C5784" w:rsidRDefault="0004409B" w:rsidP="0004409B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00260A56">
+      <w:r w:rsidRPr="009C5784">
         <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="1F4E79" w:themeColor="accent1" w:themeShade="80"/>
         </w:rPr>
         <w:t>Conformément à l’arrêté du 22 août 2019 modifié, je vous adresse la demande de dispense de l’agent</w:t>
       </w:r>
-      <w:r w:rsidRPr="00260A56">
+      <w:r w:rsidRPr="009C5784">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="1F4E79" w:themeColor="accent1" w:themeShade="80"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:id w:val="680087373"/>
           <w:placeholder>
             <w:docPart w:val="63D792AE06F9449BACD132BFB4C54559"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidRPr="00260A56">
+          <w:r w:rsidRPr="009C5784">
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
+              <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
             </w:rPr>
             <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="6164409B" w14:textId="77777777" w:rsidR="0004409B" w:rsidRPr="00260A56" w:rsidRDefault="0004409B" w:rsidP="0004409B">
+    <w:p w14:paraId="6164409B" w14:textId="77777777" w:rsidR="0004409B" w:rsidRPr="009C5784" w:rsidRDefault="0004409B" w:rsidP="0004409B">
       <w:pPr>
         <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="1F4E79" w:themeColor="accent1" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00260A56">
+      <w:r w:rsidRPr="009C5784">
         <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="1F4E79" w:themeColor="accent1" w:themeShade="80"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...31 lines deleted...]
-        <w:t>.</w:t>
+        <w:t xml:space="preserve"> J’émets un avis favorable à l’étude de cette demande de dispense.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E0F757D" w14:textId="77777777" w:rsidR="0004409B" w:rsidRDefault="0004409B" w:rsidP="0004409B">
+    <w:p w14:paraId="5E0F757D" w14:textId="77777777" w:rsidR="0004409B" w:rsidRPr="009C5784" w:rsidRDefault="0004409B" w:rsidP="0004409B">
       <w:pPr>
         <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="1F497D"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="009C5784">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:color w:val="1F4E79" w:themeColor="accent1" w:themeShade="80"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Certifie que l’agent</w:t>
       </w:r>
-      <w:r w:rsidRPr="00304D01">
+      <w:r w:rsidRPr="009C5784">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:id w:val="-1775705920"/>
           <w:placeholder>
             <w:docPart w:val="88EDD18179634AFD828CC7C7CA0870F9"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidRPr="00270A31">
+          <w:r w:rsidRPr="009C5784">
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
+              <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
             </w:rPr>
             <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="121B2DEE" w14:textId="7CEF20EF" w:rsidR="0004409B" w:rsidRDefault="0004409B" w:rsidP="0004409B">
+    <w:p w14:paraId="121B2DEE" w14:textId="7CEF20EF" w:rsidR="0004409B" w:rsidRPr="009C5784" w:rsidRDefault="0004409B" w:rsidP="0004409B">
       <w:pPr>
         <w:spacing w:after="600"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:color w:val="1F4E79" w:themeColor="accent1" w:themeShade="80"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
+      <w:r w:rsidRPr="009C5784">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:color w:val="1F4E79" w:themeColor="accent1" w:themeShade="80"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>détient</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="009C5784">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:color w:val="1F4E79" w:themeColor="accent1" w:themeShade="80"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> les différentes compétences décrites dans son livret de demande de dispense.</w:t>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:id w:val="-1369913842"/>
         <w:placeholder>
           <w:docPart w:val="7DEF94D1E8154800A210CD3BD208D417"/>
         </w:placeholder>
         <w:showingPlcHdr/>
         <w:text/>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
-        <w:p w14:paraId="2D90D0C4" w14:textId="77777777" w:rsidR="00497F90" w:rsidRDefault="00497F90" w:rsidP="00497F90">
+        <w:p w14:paraId="2D90D0C4" w14:textId="77777777" w:rsidR="00497F90" w:rsidRPr="009C5784" w:rsidRDefault="00497F90" w:rsidP="00497F90">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
             </w:tabs>
             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:rPr>
               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="14"/>
             </w:rPr>
           </w:pPr>
-          <w:r>
+          <w:r w:rsidRPr="009C5784">
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
+              <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
             </w:rPr>
             <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:p w14:paraId="7CCF6C27" w14:textId="77777777" w:rsidR="00497F90" w:rsidRPr="00260A56" w:rsidRDefault="00497F90" w:rsidP="0004409B">
+    <w:p w14:paraId="7CCF6C27" w14:textId="77777777" w:rsidR="00497F90" w:rsidRPr="009C5784" w:rsidRDefault="00497F90" w:rsidP="0004409B">
       <w:pPr>
         <w:spacing w:after="600"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:color w:val="1F4E79" w:themeColor="accent1" w:themeShade="80"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="37BDBE0E" w14:textId="77777777" w:rsidR="0004409B" w:rsidRPr="00BF0078" w:rsidRDefault="0004409B" w:rsidP="0004409B">
+    <w:p w14:paraId="37BDBE0E" w14:textId="77777777" w:rsidR="0004409B" w:rsidRPr="009C5784" w:rsidRDefault="0004409B" w:rsidP="0004409B">
       <w:pPr>
         <w:spacing w:after="600"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00260A56">
+      <w:r w:rsidRPr="009C5784">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="1F4E79" w:themeColor="accent1" w:themeShade="80"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Date :</w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:id w:val="850226570"/>
           <w:placeholder>
             <w:docPart w:val="0AF58B8160E44044903DD2CD497C48E6"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidRPr="00270A31">
+          <w:r w:rsidRPr="009C5784">
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
+              <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
             </w:rPr>
             <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="0530FA94" w14:textId="77777777" w:rsidR="0004409B" w:rsidRDefault="0004409B" w:rsidP="0004409B">
+    <w:p w14:paraId="0530FA94" w14:textId="77777777" w:rsidR="0004409B" w:rsidRPr="009C5784" w:rsidRDefault="0004409B" w:rsidP="0004409B">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4309AAED" w14:textId="77777777" w:rsidR="0004409B" w:rsidRPr="00260A56" w:rsidRDefault="0004409B" w:rsidP="0004409B">
+    <w:p w14:paraId="4309AAED" w14:textId="77777777" w:rsidR="0004409B" w:rsidRPr="009C5784" w:rsidRDefault="0004409B" w:rsidP="0004409B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="1F4E79" w:themeColor="accent1" w:themeShade="80"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00260A56">
+      <w:r w:rsidRPr="009C5784">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="1F4E79" w:themeColor="accent1" w:themeShade="80"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Signature :</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64EF118C" w14:textId="77777777" w:rsidR="0004409B" w:rsidRPr="00BF0078" w:rsidRDefault="0004409B" w:rsidP="0004409B">
-      <w:pPr>
+    <w:sdt>
+      <w:sdtPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w14:paraId="428124B1" w14:textId="77777777" w:rsidR="0004409B" w:rsidRDefault="0004409B" w:rsidP="0004409B">
+        <w:id w:val="-948700090"/>
+        <w:placeholder>
+          <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+        </w:placeholder>
+        <w:showingPlcHdr/>
+      </w:sdtPr>
+      <w:sdtContent>
+        <w:p w14:paraId="64EF118C" w14:textId="344AF9B3" w:rsidR="0004409B" w:rsidRPr="009C5784" w:rsidRDefault="0056490C" w:rsidP="0004409B">
+          <w:pPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00FC5E73">
+            <w:rPr>
+              <w:rStyle w:val="Textedelespacerserv"/>
+            </w:rPr>
+            <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
+          </w:r>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:p w14:paraId="428124B1" w14:textId="77777777" w:rsidR="0004409B" w:rsidRPr="009C5784" w:rsidRDefault="0004409B" w:rsidP="0004409B">
       <w:pPr>
         <w:spacing w:after="400"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6F69654D" w14:textId="77777777" w:rsidR="00DB74B3" w:rsidRPr="00824C3F" w:rsidRDefault="00DB74B3" w:rsidP="008E770E">
+    <w:p w14:paraId="6F69654D" w14:textId="77777777" w:rsidR="00DB74B3" w:rsidRPr="009C5784" w:rsidRDefault="00DB74B3" w:rsidP="008E770E">
       <w:pPr>
         <w:spacing w:before="60"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00DB74B3" w:rsidRPr="00824C3F" w:rsidSect="00117D39">
-      <w:footerReference w:type="default" r:id="rId34"/>
+    <w:sectPr w:rsidR="00DB74B3" w:rsidRPr="009C5784" w:rsidSect="00117D39">
+      <w:footerReference w:type="default" r:id="rId33"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="851" w:right="1274" w:bottom="1418" w:left="1418" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="121D4420" w14:textId="77777777" w:rsidR="001505A0" w:rsidRDefault="001505A0" w:rsidP="00AA26E1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="1BBEA3BD" w14:textId="77777777" w:rsidR="001505A0" w:rsidRDefault="001505A0" w:rsidP="00AA26E1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
-    <w:pitch w:val="variable"/>
-[...5 lines deleted...]
-    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Narrow">
     <w:panose1 w:val="020B0606020202030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Mangal">
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00008003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Verdana">
-    <w:panose1 w:val="020B0604030504040204"/>
+  <w:font w:name="Segoe UI Symbol">
+    <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Segoe UI Symbol">
-[...5 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="344F7479" w14:textId="77777777" w:rsidR="00322AB9" w:rsidRPr="00DF63F6" w:rsidRDefault="00322AB9">
+  <w:p w14:paraId="344F7479" w14:textId="5DADA3B7" w:rsidR="00322AB9" w:rsidRPr="00DF63F6" w:rsidRDefault="00322AB9">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00DF63F6">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:noProof/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
         <w:lang w:eastAsia="fr-FR"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="613B454B" wp14:editId="39DE30DA">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-128270</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
@@ -8113,129 +14259,105 @@
     </w:r>
     <w:r w:rsidR="00DB74B3" w:rsidRPr="00117679">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="00DB74B3" w:rsidRPr="00DF63F6">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:t>ENSOSP/D</w:t>
     </w:r>
     <w:r w:rsidR="00DB74B3">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:t>IRET</w:t>
     </w:r>
-    <w:r w:rsidR="00DB74B3" w:rsidRPr="00ED4005">
+    <w:r w:rsidR="00C77993">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
-      <w:t>/</w:t>
-[...31 lines deleted...]
-      <w:t>CARE</w:t>
+      <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="00DB74B3">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:t>/</w:t>
     </w:r>
     <w:r w:rsidR="00DB74B3" w:rsidRPr="0027121F">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="00DB74B3">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
-      <w:t xml:space="preserve">SCER version du </w:t>
+      <w:t>SC</w:t>
     </w:r>
-    <w:r w:rsidR="0004409B">
+    <w:r w:rsidR="00C77993">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
-      <w:t>17</w:t>
+      <w:t>QCJ</w:t>
     </w:r>
     <w:r w:rsidR="00DB74B3">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
-      <w:t>/03/2023</w:t>
+      <w:t xml:space="preserve"> version du </w:t>
+    </w:r>
+    <w:r w:rsidR="00C77993">
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:sz w:val="14"/>
+        <w:szCs w:val="14"/>
+      </w:rPr>
+      <w:t>13/04/2026</w:t>
     </w:r>
     <w:r w:rsidRPr="00DF63F6">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="00DF63F6">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:tab/>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
     <w:r w:rsidRPr="00DF63F6">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
@@ -8438,50 +14560,163 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="040C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="10B36472"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="8E6E9570"/>
+    <w:lvl w:ilvl="0" w:tplc="040C0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="040C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="040C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="115B713D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="987C4D58"/>
     <w:lvl w:ilvl="0" w:tplc="040C000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="495" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1215" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="040C001B" w:tentative="1">
@@ -8526,51 +14761,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4815" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="040C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5535" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6255" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="11663C8E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1F72C198"/>
     <w:lvl w:ilvl="0" w:tplc="040C0013">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="040C001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -8612,51 +14847,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="040C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="134F7AAA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="162E2448"/>
     <w:lvl w:ilvl="0" w:tplc="040C000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1068" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1428" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="040C001B" w:tentative="1">
@@ -8701,51 +14936,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5028" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="040C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5748" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6468" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="19BC77D8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D0304350"/>
     <w:lvl w:ilvl="0" w:tplc="040C000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -8814,51 +15049,164 @@
     <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1E100330"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="D45C895E"/>
+    <w:lvl w:ilvl="0" w:tplc="040C0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="040C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="040C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="213D4F9A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D0304350"/>
     <w:lvl w:ilvl="0" w:tplc="040C000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -8927,51 +15275,51 @@
     <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="22137663"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A600FA06"/>
     <w:lvl w:ilvl="0" w:tplc="09DC9710">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial Narrow" w:eastAsia="SimSun" w:hAnsi="Arial Narrow" w:cs="Mangal" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -9039,51 +15387,163 @@
     <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2E8C5BC8"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="7F36ACA4"/>
+    <w:lvl w:ilvl="0" w:tplc="00BA1D18">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cstheme="minorBidi" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="040C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="040C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4B041367"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="1FAA0780"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1068" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1788" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
@@ -9143,51 +15603,51 @@
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6108" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6828" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4B676D4F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="78223DAE"/>
     <w:lvl w:ilvl="0" w:tplc="6352BE30">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -9255,51 +15715,51 @@
     <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4B745A3F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9928250C"/>
     <w:lvl w:ilvl="0" w:tplc="8182FBB0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1068" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1428" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -9345,51 +15805,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5028" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="040C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5748" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6468" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="53E07618"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1D1C2204"/>
     <w:lvl w:ilvl="0" w:tplc="040C0015">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="040C001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -9431,51 +15891,164 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="040C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5F0A3B96"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="2D5A2308"/>
+    <w:lvl w:ilvl="0" w:tplc="040C0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="040C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="040C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="66B030BE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="ED881442"/>
     <w:lvl w:ilvl="0" w:tplc="6352BE30">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1211" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -9543,51 +16116,51 @@
     <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="682F303E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4672D9FC"/>
     <w:lvl w:ilvl="0" w:tplc="040C000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="495" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1215" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="040C001B" w:tentative="1">
@@ -9632,51 +16205,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4815" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="040C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5535" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6255" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6D1E54AC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1FD6C948"/>
     <w:lvl w:ilvl="0" w:tplc="040C0003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -9745,51 +16318,51 @@
     <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7BE01743"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="142AD644"/>
     <w:lvl w:ilvl="0" w:tplc="040C000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="495" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1215" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="040C001B" w:tentative="1">
@@ -9835,317 +16408,356 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4815" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="040C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5535" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6255" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="11"/>
+    <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="2">
-    <w:abstractNumId w:val="13"/>
+    <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="3">
-    <w:abstractNumId w:val="6"/>
+    <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="4">
-    <w:abstractNumId w:val="4"/>
+    <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="5">
-    <w:abstractNumId w:val="2"/>
+    <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
-    <w:abstractNumId w:val="9"/>
+    <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="8">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="15">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="9">
-[...5 lines deleted...]
-  <w:num w:numId="11">
+  <w:num w:numId="16">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="12">
-    <w:abstractNumId w:val="12"/>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="13">
+  <w:num w:numId="18">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="14">
-[...3 lines deleted...]
-    <w:abstractNumId w:val="5"/>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="9"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="123"/>
-  <w:doNotDisplayPageBoundaries/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="pT93WE3HRB5KoCKOBDJ8ojJWURWC2OdRnYwVGV8/brDep4dh4uVFidPlACiWRtuVKi70QqYzb3wvPs6NFqyKiA==" w:salt="QAtaaXMXqyJmxR8VEsov9A=="/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="05ScBAcDCWIoZpikB1/GGMDdBZFi23ARMvwcCa2tkTDIsTr0Aydd/AUERwpffd13OUDnMO7mdlWs0Y+ZS+SWMg==" w:salt="fD0rIN7pTSHd1JwefLtMEw=="/>
   <w:defaultTabStop w:val="8505"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="14337"/>
+    <o:shapedefaults v:ext="edit" spidmax="40961"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00EE7312"/>
     <w:rsid w:val="00021484"/>
     <w:rsid w:val="0004409B"/>
     <w:rsid w:val="00044AC2"/>
     <w:rsid w:val="00080D12"/>
     <w:rsid w:val="000917F0"/>
     <w:rsid w:val="00096621"/>
     <w:rsid w:val="000C6CDB"/>
     <w:rsid w:val="000F2BBC"/>
     <w:rsid w:val="000F3686"/>
     <w:rsid w:val="000F451B"/>
     <w:rsid w:val="00117D39"/>
+    <w:rsid w:val="00124EEF"/>
     <w:rsid w:val="0013458E"/>
+    <w:rsid w:val="001443C9"/>
     <w:rsid w:val="001505A0"/>
     <w:rsid w:val="0015762B"/>
+    <w:rsid w:val="00161709"/>
     <w:rsid w:val="0016260F"/>
     <w:rsid w:val="0017330A"/>
+    <w:rsid w:val="001A05DA"/>
     <w:rsid w:val="002305D9"/>
     <w:rsid w:val="00237FE4"/>
     <w:rsid w:val="00245DCE"/>
     <w:rsid w:val="00254B54"/>
     <w:rsid w:val="00260A71"/>
     <w:rsid w:val="00266FEF"/>
     <w:rsid w:val="002B1A32"/>
+    <w:rsid w:val="002B4864"/>
     <w:rsid w:val="002B59E2"/>
+    <w:rsid w:val="002C6C05"/>
     <w:rsid w:val="002D6350"/>
+    <w:rsid w:val="002E3927"/>
     <w:rsid w:val="002F1A41"/>
     <w:rsid w:val="002F2CE5"/>
     <w:rsid w:val="00317717"/>
     <w:rsid w:val="00322AB9"/>
     <w:rsid w:val="00334311"/>
     <w:rsid w:val="003441DF"/>
     <w:rsid w:val="00367725"/>
     <w:rsid w:val="0038079E"/>
     <w:rsid w:val="003A5EF4"/>
     <w:rsid w:val="003B0474"/>
     <w:rsid w:val="003B0971"/>
     <w:rsid w:val="003E664F"/>
+    <w:rsid w:val="003F1A26"/>
     <w:rsid w:val="00453D97"/>
     <w:rsid w:val="00462192"/>
     <w:rsid w:val="004706BB"/>
     <w:rsid w:val="00472CFE"/>
+    <w:rsid w:val="004818DB"/>
     <w:rsid w:val="00484D89"/>
+    <w:rsid w:val="00490861"/>
     <w:rsid w:val="00497F90"/>
     <w:rsid w:val="004B27AB"/>
+    <w:rsid w:val="004B6D78"/>
     <w:rsid w:val="004F4FF0"/>
     <w:rsid w:val="0051084D"/>
+    <w:rsid w:val="00510E1A"/>
+    <w:rsid w:val="00520736"/>
     <w:rsid w:val="005413AD"/>
     <w:rsid w:val="00554D44"/>
+    <w:rsid w:val="0056490C"/>
     <w:rsid w:val="005672ED"/>
     <w:rsid w:val="005938E6"/>
     <w:rsid w:val="005C3AAA"/>
     <w:rsid w:val="005C5C2D"/>
     <w:rsid w:val="005F2345"/>
+    <w:rsid w:val="005F4312"/>
     <w:rsid w:val="005F7239"/>
     <w:rsid w:val="00614E7E"/>
     <w:rsid w:val="00656FA5"/>
     <w:rsid w:val="0066503E"/>
+    <w:rsid w:val="00684D4B"/>
     <w:rsid w:val="006850B9"/>
     <w:rsid w:val="00696B56"/>
     <w:rsid w:val="006A1546"/>
     <w:rsid w:val="006A5C08"/>
     <w:rsid w:val="006C0412"/>
     <w:rsid w:val="006F1888"/>
     <w:rsid w:val="006F2125"/>
     <w:rsid w:val="006F65E9"/>
     <w:rsid w:val="00702155"/>
     <w:rsid w:val="00703D44"/>
     <w:rsid w:val="00704D4E"/>
     <w:rsid w:val="00725F4F"/>
     <w:rsid w:val="00726B22"/>
     <w:rsid w:val="00752B05"/>
     <w:rsid w:val="0078053B"/>
     <w:rsid w:val="0078548A"/>
     <w:rsid w:val="00795363"/>
     <w:rsid w:val="007A058B"/>
     <w:rsid w:val="007B273D"/>
     <w:rsid w:val="007B3B20"/>
     <w:rsid w:val="007D20F0"/>
     <w:rsid w:val="007E3082"/>
     <w:rsid w:val="00802C0E"/>
     <w:rsid w:val="00820EBD"/>
     <w:rsid w:val="00824C3F"/>
     <w:rsid w:val="00830C60"/>
     <w:rsid w:val="00831080"/>
     <w:rsid w:val="0083748C"/>
     <w:rsid w:val="00860121"/>
     <w:rsid w:val="00865E17"/>
     <w:rsid w:val="00892153"/>
     <w:rsid w:val="008C15D7"/>
     <w:rsid w:val="008E770E"/>
     <w:rsid w:val="008F1CA6"/>
     <w:rsid w:val="00901594"/>
+    <w:rsid w:val="00910306"/>
     <w:rsid w:val="0093188D"/>
     <w:rsid w:val="009351BD"/>
     <w:rsid w:val="00941DBB"/>
     <w:rsid w:val="00951825"/>
     <w:rsid w:val="00956FEA"/>
+    <w:rsid w:val="00961A32"/>
     <w:rsid w:val="0096232A"/>
     <w:rsid w:val="00977137"/>
+    <w:rsid w:val="00985F23"/>
     <w:rsid w:val="00993469"/>
     <w:rsid w:val="009A2AE7"/>
     <w:rsid w:val="009A61B8"/>
     <w:rsid w:val="009B32DC"/>
     <w:rsid w:val="009B6B34"/>
+    <w:rsid w:val="009C5784"/>
     <w:rsid w:val="009D1592"/>
     <w:rsid w:val="00A13A87"/>
     <w:rsid w:val="00A31B85"/>
+    <w:rsid w:val="00A40050"/>
     <w:rsid w:val="00A4431F"/>
     <w:rsid w:val="00A51479"/>
     <w:rsid w:val="00A755B3"/>
     <w:rsid w:val="00A82FB8"/>
     <w:rsid w:val="00A87C8C"/>
     <w:rsid w:val="00A937BB"/>
+    <w:rsid w:val="00A956A4"/>
     <w:rsid w:val="00A96595"/>
     <w:rsid w:val="00AA26E1"/>
     <w:rsid w:val="00AD0400"/>
     <w:rsid w:val="00B0175C"/>
     <w:rsid w:val="00B103B8"/>
     <w:rsid w:val="00B32FC8"/>
     <w:rsid w:val="00B43C72"/>
     <w:rsid w:val="00B511B8"/>
     <w:rsid w:val="00B7564F"/>
     <w:rsid w:val="00B84C64"/>
+    <w:rsid w:val="00B90861"/>
     <w:rsid w:val="00BC4BC3"/>
     <w:rsid w:val="00BD16EC"/>
     <w:rsid w:val="00BD42D8"/>
     <w:rsid w:val="00BF0078"/>
+    <w:rsid w:val="00BF62C5"/>
     <w:rsid w:val="00C07FA4"/>
     <w:rsid w:val="00C106C2"/>
     <w:rsid w:val="00C326EF"/>
     <w:rsid w:val="00C35121"/>
     <w:rsid w:val="00C42323"/>
     <w:rsid w:val="00C433AE"/>
     <w:rsid w:val="00C72A65"/>
+    <w:rsid w:val="00C77993"/>
+    <w:rsid w:val="00C94E88"/>
     <w:rsid w:val="00CA05A6"/>
     <w:rsid w:val="00CC5203"/>
     <w:rsid w:val="00D007D7"/>
     <w:rsid w:val="00D048E2"/>
     <w:rsid w:val="00D06E08"/>
     <w:rsid w:val="00D13D3B"/>
     <w:rsid w:val="00D2316C"/>
+    <w:rsid w:val="00D35F5D"/>
     <w:rsid w:val="00DA6BD6"/>
     <w:rsid w:val="00DB1125"/>
     <w:rsid w:val="00DB174F"/>
     <w:rsid w:val="00DB74B3"/>
     <w:rsid w:val="00DE1790"/>
     <w:rsid w:val="00DE3F6B"/>
     <w:rsid w:val="00DF452C"/>
     <w:rsid w:val="00DF63F6"/>
     <w:rsid w:val="00E03B9F"/>
     <w:rsid w:val="00E22C4B"/>
     <w:rsid w:val="00E4027F"/>
     <w:rsid w:val="00E51253"/>
     <w:rsid w:val="00E53D39"/>
     <w:rsid w:val="00E60D69"/>
     <w:rsid w:val="00E802F8"/>
     <w:rsid w:val="00E934AA"/>
     <w:rsid w:val="00EA3ACA"/>
     <w:rsid w:val="00EB385E"/>
+    <w:rsid w:val="00EC6C60"/>
     <w:rsid w:val="00ED1878"/>
     <w:rsid w:val="00EE7312"/>
     <w:rsid w:val="00F2485E"/>
     <w:rsid w:val="00F549EB"/>
     <w:rsid w:val="00F64758"/>
     <w:rsid w:val="00F77F05"/>
     <w:rsid w:val="00F85793"/>
     <w:rsid w:val="00F85796"/>
     <w:rsid w:val="00F90526"/>
     <w:rsid w:val="00FB7691"/>
     <w:rsid w:val="00FC7E66"/>
     <w:rsid w:val="00FF189F"/>
     <w:rsid w:val="00FF407E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-FR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="14337"/>
+    <o:shapedefaults v:ext="edit" spidmax="40961"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="4A18DE00"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{4E5AAFFD-3844-4327-8345-9DF930FC3A2A}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
@@ -10868,50 +17480,61 @@
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00DB74B3"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Mentionnonrsolue">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00B43C72"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="lev">
+    <w:name w:val="Strong"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:uiPriority w:val="22"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A956A4"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
     <w:div w:id="70082247">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="142239850">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
@@ -11292,71 +17915,84 @@
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2050104060">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="2124181489">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="2136681201">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramColors" Target="diagrams/colors1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramColors" Target="diagrams/colors2.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramLayout" Target="diagrams/layout4.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramLayout" Target="diagrams/layout3.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramQuickStyle" Target="diagrams/quickStyle1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramQuickStyle" Target="diagrams/quickStyle2.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramData" Target="diagrams/data4.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramLayout" Target="diagrams/layout2.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramData" Target="diagrams/data3.xml"/><Relationship Id="rId29" Type="http://schemas.microsoft.com/office/2007/relationships/diagramDrawing" Target="diagrams/drawing4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramLayout" Target="diagrams/layout1.xml"/><Relationship Id="rId24" Type="http://schemas.microsoft.com/office/2007/relationships/diagramDrawing" Target="diagrams/drawing3.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramData" Target="diagrams/data2.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramColors" Target="diagrams/colors3.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramColors" Target="diagrams/colors4.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramData" Target="diagrams/data1.xml"/><Relationship Id="rId19" Type="http://schemas.microsoft.com/office/2007/relationships/diagramDrawing" Target="diagrams/drawing2.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:admin.commissionsjurys@ensosp.fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.microsoft.com/office/2007/relationships/diagramDrawing" Target="diagrams/drawing1.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramQuickStyle" Target="diagrams/quickStyle3.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramQuickStyle" Target="diagrams/quickStyle4.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.microsoft.com/office/2007/relationships/diagramDrawing" Target="diagrams/drawing1.xml"/><Relationship Id="rId18" Type="http://schemas.microsoft.com/office/2007/relationships/diagramDrawing" Target="diagrams/drawing2.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramQuickStyle" Target="diagrams/quickStyle4.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramQuickStyle" Target="diagrams/quickStyle3.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramColors" Target="diagrams/colors1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramColors" Target="diagrams/colors2.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramLayout" Target="diagrams/layout4.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramQuickStyle" Target="diagrams/quickStyle2.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramLayout" Target="diagrams/layout3.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramQuickStyle" Target="diagrams/quickStyle1.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramData" Target="diagrams/data4.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramLayout" Target="diagrams/layout2.xml"/><Relationship Id="rId23" Type="http://schemas.microsoft.com/office/2007/relationships/diagramDrawing" Target="diagrams/drawing3.xml"/><Relationship Id="rId28" Type="http://schemas.microsoft.com/office/2007/relationships/diagramDrawing" Target="diagrams/drawing4.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramLayout" Target="diagrams/layout1.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramData" Target="diagrams/data3.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramData" Target="diagrams/data1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramData" Target="diagrams/data2.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramColors" Target="diagrams/colors3.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramColors" Target="diagrams/colors4.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/diagrams/colors1.xml><?xml version="1.0" encoding="utf-8"?>
 <dgm:colorsDef xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uniqueId="urn:microsoft.com/office/officeart/2005/8/colors/accent1_2">
   <dgm:title val=""/>
   <dgm:desc val=""/>
   <dgm:catLst>
     <dgm:cat type="accent1" pri="11200"/>
   </dgm:catLst>
   <dgm:styleLbl name="node0">
     <dgm:fillClrLst meth="repeat">
       <a:schemeClr val="accent1"/>
     </dgm:fillClrLst>
     <dgm:linClrLst meth="repeat">
       <a:schemeClr val="lt1"/>
     </dgm:linClrLst>
     <dgm:effectClrLst/>
     <dgm:txLinClrLst/>
     <dgm:txFillClrLst/>
     <dgm:txEffectClrLst/>
   </dgm:styleLbl>
   <dgm:styleLbl name="alignNode1">
     <dgm:fillClrLst meth="repeat">
       <a:schemeClr val="accent1"/>
     </dgm:fillClrLst>
@@ -14460,51 +21096,51 @@
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:effectLst/>
       </dgm:spPr>
     </dgm:pt>
     <dgm:pt modelId="{C57BD158-1860-4E82-A175-04B4A78ABF7A}" type="pres">
       <dgm:prSet presAssocID="{4295A8C9-3185-4417-96E6-B6EA0D1DA93D}" presName="txLvlOnly1" presStyleLbl="revTx" presStyleIdx="0" presStyleCnt="1" custAng="0"/>
       <dgm:spPr/>
     </dgm:pt>
   </dgm:ptLst>
   <dgm:cxnLst>
     <dgm:cxn modelId="{1D128B3D-2B47-4490-9D94-217624C5EA72}" type="presOf" srcId="{6A7D263D-728D-494C-9390-61F3A93E4722}" destId="{D223EC1F-0F34-48CC-832E-B718057D1365}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2008/layout/VerticalCircleList"/>
     <dgm:cxn modelId="{0903CF9D-565C-4F97-9CAE-10EDD0D30F11}" type="presOf" srcId="{4295A8C9-3185-4417-96E6-B6EA0D1DA93D}" destId="{C57BD158-1860-4E82-A175-04B4A78ABF7A}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2008/layout/VerticalCircleList"/>
     <dgm:cxn modelId="{1F1A1BC1-B4F7-4461-B5CE-F65894079FB7}" srcId="{6A7D263D-728D-494C-9390-61F3A93E4722}" destId="{4295A8C9-3185-4417-96E6-B6EA0D1DA93D}" srcOrd="0" destOrd="0" parTransId="{30717DE2-6D43-4D7E-984F-1C8BBCCACC77}" sibTransId="{AF68717C-ECAB-492A-B256-E8BAE99DAB3F}"/>
     <dgm:cxn modelId="{4E27AF58-B99A-4C87-888E-8CE8375A29CF}" type="presParOf" srcId="{D223EC1F-0F34-48CC-832E-B718057D1365}" destId="{D405BC5B-8B53-4E49-8134-8AAA32B7819B}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2008/layout/VerticalCircleList"/>
     <dgm:cxn modelId="{4029F0F2-C94D-41F0-A8BA-883ED59F360E}" type="presParOf" srcId="{D405BC5B-8B53-4E49-8134-8AAA32B7819B}" destId="{0285BE85-BC48-438F-B760-D03ADD71C07E}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2008/layout/VerticalCircleList"/>
     <dgm:cxn modelId="{CD275069-A482-4387-AFE9-2DF4421353DC}" type="presParOf" srcId="{D405BC5B-8B53-4E49-8134-8AAA32B7819B}" destId="{F4098223-F968-424C-8800-A9F4F9911F50}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2008/layout/VerticalCircleList"/>
     <dgm:cxn modelId="{655476C1-05D3-4FED-B733-93DFE28C2382}" type="presParOf" srcId="{D405BC5B-8B53-4E49-8134-8AAA32B7819B}" destId="{C57BD158-1860-4E82-A175-04B4A78ABF7A}" srcOrd="2" destOrd="0" presId="urn:microsoft.com/office/officeart/2008/layout/VerticalCircleList"/>
   </dgm:cxnLst>
   <dgm:bg/>
   <dgm:whole/>
   <dgm:extLst>
     <a:ext uri="http://schemas.microsoft.com/office/drawing/2008/diagram">
-      <dsp:dataModelExt xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" relId="rId14" minVer="http://schemas.openxmlformats.org/drawingml/2006/diagram"/>
+      <dsp:dataModelExt xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" relId="rId13" minVer="http://schemas.openxmlformats.org/drawingml/2006/diagram"/>
     </a:ext>
   </dgm:extLst>
 </dgm:dataModel>
 </file>
 
 <file path=word/diagrams/data2.xml><?xml version="1.0" encoding="utf-8"?>
 <dgm:dataModel xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <dgm:ptLst>
     <dgm:pt modelId="{7D177509-2F77-4799-8689-5EFDC9419B24}" type="doc">
       <dgm:prSet loTypeId="urn:microsoft.com/office/officeart/2005/8/layout/process2" loCatId="process" qsTypeId="urn:microsoft.com/office/officeart/2005/8/quickstyle/simple3" qsCatId="simple" csTypeId="urn:microsoft.com/office/officeart/2005/8/colors/accent1_2" csCatId="accent1" phldr="1"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{C3A71C6D-4E40-4AAB-B385-9EF499042E79}">
       <dgm:prSet phldrT="[Texte]" custT="1"/>
       <dgm:spPr>
         <a:xfrm>
           <a:off x="1164262" y="65901"/>
           <a:ext cx="1435791" cy="988657"/>
         </a:xfrm>
         <a:prstGeom prst="roundRect">
           <a:avLst>
             <a:gd name="adj" fmla="val 10000"/>
           </a:avLst>
         </a:prstGeom>
         <a:gradFill rotWithShape="0">
@@ -14602,51 +21238,51 @@
         <dgm:presLayoutVars>
           <dgm:resizeHandles val="exact"/>
         </dgm:presLayoutVars>
       </dgm:prSet>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{680E8B28-3503-4306-9C6D-7900A7B20317}" type="pres">
       <dgm:prSet presAssocID="{C3A71C6D-4E40-4AAB-B385-9EF499042E79}" presName="node" presStyleLbl="node1" presStyleIdx="0" presStyleCnt="1" custScaleX="43392" custScaleY="53782" custLinFactNeighborX="4038" custLinFactNeighborY="-19524">
         <dgm:presLayoutVars>
           <dgm:bulletEnabled val="1"/>
         </dgm:presLayoutVars>
       </dgm:prSet>
       <dgm:spPr/>
     </dgm:pt>
   </dgm:ptLst>
   <dgm:cxnLst>
     <dgm:cxn modelId="{4EE7C8AE-541D-4C47-BFFA-7C9BDC9F7A1A}" srcId="{7D177509-2F77-4799-8689-5EFDC9419B24}" destId="{C3A71C6D-4E40-4AAB-B385-9EF499042E79}" srcOrd="0" destOrd="0" parTransId="{5986158C-03F8-4725-90E3-3222A27BEFEF}" sibTransId="{43EC1366-C208-4A5B-87B5-CB91330EC7D8}"/>
     <dgm:cxn modelId="{893A66C7-56C7-4DE9-AA29-8E4A673C0FDC}" type="presOf" srcId="{7D177509-2F77-4799-8689-5EFDC9419B24}" destId="{132C44BE-543C-444C-80D5-BFBE8ACA6AFD}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/process2"/>
     <dgm:cxn modelId="{4B1D0CFE-DC65-4EF8-A1C3-FB6660D3AB07}" type="presOf" srcId="{C3A71C6D-4E40-4AAB-B385-9EF499042E79}" destId="{680E8B28-3503-4306-9C6D-7900A7B20317}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/process2"/>
     <dgm:cxn modelId="{3939C158-2B36-4632-9ED5-FCCE1A8F763C}" type="presParOf" srcId="{132C44BE-543C-444C-80D5-BFBE8ACA6AFD}" destId="{680E8B28-3503-4306-9C6D-7900A7B20317}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/process2"/>
   </dgm:cxnLst>
   <dgm:bg/>
   <dgm:whole/>
   <dgm:extLst>
     <a:ext uri="http://schemas.microsoft.com/office/drawing/2008/diagram">
-      <dsp:dataModelExt xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" relId="rId19" minVer="http://schemas.openxmlformats.org/drawingml/2006/diagram"/>
+      <dsp:dataModelExt xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" relId="rId18" minVer="http://schemas.openxmlformats.org/drawingml/2006/diagram"/>
     </a:ext>
   </dgm:extLst>
 </dgm:dataModel>
 </file>
 
 <file path=word/diagrams/data3.xml><?xml version="1.0" encoding="utf-8"?>
 <dgm:dataModel xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <dgm:ptLst>
     <dgm:pt modelId="{DCC700D0-0322-4156-9AE9-C28BDF2C0557}" type="doc">
       <dgm:prSet loTypeId="urn:microsoft.com/office/officeart/2008/layout/VerticalCircleList" loCatId="list" qsTypeId="urn:microsoft.com/office/officeart/2005/8/quickstyle/simple1" qsCatId="simple" csTypeId="urn:microsoft.com/office/officeart/2005/8/colors/accent1_2" csCatId="accent1" phldr="1"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr lang="fr-FR"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{FB325E5D-5731-45C5-BB87-3BDA9929EE98}">
       <dgm:prSet custT="1"/>
       <dgm:spPr>
         <a:xfrm>
           <a:off x="0" y="736339"/>
           <a:ext cx="1520470" cy="453894"/>
@@ -14822,51 +21458,51 @@
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:effectLst/>
       </dgm:spPr>
     </dgm:pt>
     <dgm:pt modelId="{305E39BC-BA30-453B-B17C-E06273B5C962}" type="pres">
       <dgm:prSet presAssocID="{FB325E5D-5731-45C5-BB87-3BDA9929EE98}" presName="txLvlOnly1" presStyleLbl="revTx" presStyleIdx="0" presStyleCnt="1" custAng="0" custScaleX="128744" custScaleY="205054" custLinFactY="66326" custLinFactNeighborX="-71470" custLinFactNeighborY="100000"/>
       <dgm:spPr/>
     </dgm:pt>
   </dgm:ptLst>
   <dgm:cxnLst>
     <dgm:cxn modelId="{83688028-B74F-409C-B9BB-B1283A49CAF6}" type="presOf" srcId="{FB325E5D-5731-45C5-BB87-3BDA9929EE98}" destId="{305E39BC-BA30-453B-B17C-E06273B5C962}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2008/layout/VerticalCircleList"/>
     <dgm:cxn modelId="{A755CF91-9CA5-4088-B94D-0E5D54B4CDD6}" type="presOf" srcId="{DCC700D0-0322-4156-9AE9-C28BDF2C0557}" destId="{BD4B5B88-5779-40C7-A0C4-615B1B5013D6}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2008/layout/VerticalCircleList"/>
     <dgm:cxn modelId="{5A7CEEAA-D761-4963-B76E-EF09FDE438EC}" srcId="{DCC700D0-0322-4156-9AE9-C28BDF2C0557}" destId="{FB325E5D-5731-45C5-BB87-3BDA9929EE98}" srcOrd="0" destOrd="0" parTransId="{B80049B6-3A91-46DA-80E7-668643F43019}" sibTransId="{A987986F-E8EF-4AA6-A20F-D93BBC162975}"/>
     <dgm:cxn modelId="{0A13CECC-FFFF-4EF1-AC03-4DC77BC5BB76}" type="presParOf" srcId="{BD4B5B88-5779-40C7-A0C4-615B1B5013D6}" destId="{452D161C-A45A-4EC5-9B58-C4CA278701B0}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2008/layout/VerticalCircleList"/>
     <dgm:cxn modelId="{604471E0-A30D-468C-B6C1-6332D16F1D54}" type="presParOf" srcId="{452D161C-A45A-4EC5-9B58-C4CA278701B0}" destId="{C279AB19-78BA-4839-BD6B-217285187CEC}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2008/layout/VerticalCircleList"/>
     <dgm:cxn modelId="{32AB062D-96CD-4443-B0B8-6943CF88244D}" type="presParOf" srcId="{452D161C-A45A-4EC5-9B58-C4CA278701B0}" destId="{77CF5421-390C-405E-9D8B-608BAE8D21C9}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2008/layout/VerticalCircleList"/>
     <dgm:cxn modelId="{19817E12-9F2A-4AFB-BAE5-71568ECE709D}" type="presParOf" srcId="{452D161C-A45A-4EC5-9B58-C4CA278701B0}" destId="{305E39BC-BA30-453B-B17C-E06273B5C962}" srcOrd="2" destOrd="0" presId="urn:microsoft.com/office/officeart/2008/layout/VerticalCircleList"/>
   </dgm:cxnLst>
   <dgm:bg/>
   <dgm:whole/>
   <dgm:extLst>
     <a:ext uri="http://schemas.microsoft.com/office/drawing/2008/diagram">
-      <dsp:dataModelExt xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" relId="rId24" minVer="http://schemas.openxmlformats.org/drawingml/2006/diagram"/>
+      <dsp:dataModelExt xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" relId="rId23" minVer="http://schemas.openxmlformats.org/drawingml/2006/diagram"/>
     </a:ext>
   </dgm:extLst>
 </dgm:dataModel>
 </file>
 
 <file path=word/diagrams/data4.xml><?xml version="1.0" encoding="utf-8"?>
 <dgm:dataModel xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <dgm:ptLst>
     <dgm:pt modelId="{99F60BF5-3B81-475F-A44D-D015B03C3425}" type="doc">
       <dgm:prSet loTypeId="urn:microsoft.com/office/officeart/2008/layout/VerticalCircleList" loCatId="list" qsTypeId="urn:microsoft.com/office/officeart/2005/8/quickstyle/simple1" qsCatId="simple" csTypeId="urn:microsoft.com/office/officeart/2005/8/colors/accent1_2" csCatId="accent1" phldr="1"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr lang="fr-FR"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{AF011012-3158-45D6-A6E3-79D0438CD1CA}">
       <dgm:prSet custT="1"/>
       <dgm:spPr>
         <a:xfrm>
           <a:off x="2" y="252176"/>
           <a:ext cx="1476265" cy="403175"/>
@@ -14985,51 +21621,51 @@
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:effectLst/>
       </dgm:spPr>
     </dgm:pt>
     <dgm:pt modelId="{E120B352-2324-4C7C-A78B-48672E7C89BD}" type="pres">
       <dgm:prSet presAssocID="{AF011012-3158-45D6-A6E3-79D0438CD1CA}" presName="txLvlOnly1" presStyleLbl="revTx" presStyleIdx="0" presStyleCnt="1" custAng="0" custScaleX="121525" custScaleY="177076" custLinFactNeighborX="-3581" custLinFactNeighborY="-24084"/>
       <dgm:spPr/>
     </dgm:pt>
   </dgm:ptLst>
   <dgm:cxnLst>
     <dgm:cxn modelId="{63297B02-9BF0-41B0-8FA4-C9FDC2F647C5}" type="presOf" srcId="{99F60BF5-3B81-475F-A44D-D015B03C3425}" destId="{68B15FAA-D658-4D74-AFC5-D7EF08876C09}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2008/layout/VerticalCircleList"/>
     <dgm:cxn modelId="{3A8DCD11-83EF-4FDD-B009-E6715F38672B}" srcId="{99F60BF5-3B81-475F-A44D-D015B03C3425}" destId="{AF011012-3158-45D6-A6E3-79D0438CD1CA}" srcOrd="0" destOrd="0" parTransId="{94A6F210-1A20-45A4-A2BF-AFC191741769}" sibTransId="{032EE1F8-EBA7-4C91-8AED-22735287A741}"/>
     <dgm:cxn modelId="{3B5C24D3-7AF4-4A2D-9925-568B36EFFCD2}" type="presOf" srcId="{AF011012-3158-45D6-A6E3-79D0438CD1CA}" destId="{E120B352-2324-4C7C-A78B-48672E7C89BD}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2008/layout/VerticalCircleList"/>
     <dgm:cxn modelId="{DD3BC90B-EAEF-484C-9090-BE1B496C6C22}" type="presParOf" srcId="{68B15FAA-D658-4D74-AFC5-D7EF08876C09}" destId="{146305D9-97DE-43D5-B180-A663CAF98BBE}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2008/layout/VerticalCircleList"/>
     <dgm:cxn modelId="{E5AF0393-18E8-42F6-BDB2-21B7788C6684}" type="presParOf" srcId="{146305D9-97DE-43D5-B180-A663CAF98BBE}" destId="{553FEBE7-4DA4-49C4-98DA-91D59854C974}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2008/layout/VerticalCircleList"/>
     <dgm:cxn modelId="{54FC718F-9A8F-43EA-BC1D-F86C9801A740}" type="presParOf" srcId="{146305D9-97DE-43D5-B180-A663CAF98BBE}" destId="{A2EA51C9-849D-4283-8649-10011C8582AF}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2008/layout/VerticalCircleList"/>
     <dgm:cxn modelId="{E8DE8603-635A-4249-A098-5F3FF2417662}" type="presParOf" srcId="{146305D9-97DE-43D5-B180-A663CAF98BBE}" destId="{E120B352-2324-4C7C-A78B-48672E7C89BD}" srcOrd="2" destOrd="0" presId="urn:microsoft.com/office/officeart/2008/layout/VerticalCircleList"/>
   </dgm:cxnLst>
   <dgm:bg/>
   <dgm:whole/>
   <dgm:extLst>
     <a:ext uri="http://schemas.microsoft.com/office/drawing/2008/diagram">
-      <dsp:dataModelExt xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" relId="rId29" minVer="http://schemas.openxmlformats.org/drawingml/2006/diagram"/>
+      <dsp:dataModelExt xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" relId="rId28" minVer="http://schemas.openxmlformats.org/drawingml/2006/diagram"/>
     </a:ext>
   </dgm:extLst>
 </dgm:dataModel>
 </file>
 
 <file path=word/diagrams/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <dsp:drawing xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <dsp:spTree>
     <dsp:nvGrpSpPr>
       <dsp:cNvPr id="0" name=""/>
       <dsp:cNvGrpSpPr/>
     </dsp:nvGrpSpPr>
     <dsp:grpSpPr/>
     <dsp:sp modelId="{F4098223-F968-424C-8800-A9F4F9911F50}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm>
           <a:off x="606851" y="772990"/>
           <a:ext cx="249114" cy="249114"/>
         </a:xfrm>
         <a:prstGeom prst="ellipse">
           <a:avLst/>
@@ -21649,659 +28285,50 @@
     <dgm:style>
       <a:lnRef idx="0">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:lnRef>
       <a:fillRef idx="0">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:fillRef>
       <a:effectRef idx="0">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:effectRef>
       <a:fontRef idx="minor"/>
     </dgm:style>
   </dgm:styleLbl>
 </dgm:styleDef>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="978640A0EF7A40DF81C7B368BF2A1510"/>
-[...607 lines deleted...]
-      <w:docPartPr>
         <w:name w:val="63D792AE06F9449BACD132BFB4C54559"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{17C4D3EE-51F0-47F7-8B49-8514AEC2EAB7}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="005133DF" w:rsidRDefault="0025268A" w:rsidP="0025268A">
           <w:pPr>
             <w:pStyle w:val="63D792AE06F9449BACD132BFB4C54559"/>
           </w:pPr>
           <w:r w:rsidRPr="00270A31">
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
           </w:r>
         </w:p>
@@ -22432,1128 +28459,1513 @@
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{F8252DE3-CC68-4638-A5B3-E2D72EA072A9}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="005133DF" w:rsidRDefault="0025268A" w:rsidP="0025268A">
           <w:pPr>
             <w:pStyle w:val="57F2CA25A9EE4F37ADF7EBB56E301597"/>
           </w:pPr>
           <w:r w:rsidRPr="00270A31">
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="2EDC3C2DCA1D48928EB6A0244036B5CF"/>
-[...85 lines deleted...]
-      <w:docPartPr>
         <w:name w:val="DefaultPlaceholder_-1854013440"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{DE1806E1-C2DA-40A6-BD74-036297B65073}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00F77A05" w:rsidRDefault="001F2792">
           <w:r w:rsidRPr="00FC5E73">
-            <w:rPr>
-[...810 lines deleted...]
-          <w:r>
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="7DEF94D1E8154800A210CD3BD208D417"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{86A21D6E-2C37-45C7-903A-E8D62B3F2C24}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00266502" w:rsidRDefault="00F77A05" w:rsidP="00F77A05">
           <w:pPr>
             <w:pStyle w:val="7DEF94D1E8154800A210CD3BD208D417"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="0D6E9E53906E4D57A6EE1BDF601A7716"/>
+        <w:category>
+          <w:name w:val="Général"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{A4885EDB-4F38-4FCD-A898-142274428240}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00F857A4" w:rsidRDefault="00943179" w:rsidP="00943179">
+          <w:pPr>
+            <w:pStyle w:val="0D6E9E53906E4D57A6EE1BDF601A7716"/>
+          </w:pPr>
+          <w:r w:rsidRPr="000F40F6">
+            <w:rPr>
+              <w:rStyle w:val="Textedelespacerserv"/>
+            </w:rPr>
+            <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="3304FB52DD004C779D2DB18EDACB7240"/>
+        <w:category>
+          <w:name w:val="Général"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{6644D050-109A-4538-AF80-7BF100FBFFEA}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00000000" w:rsidRDefault="00642EE8" w:rsidP="00642EE8">
+          <w:pPr>
+            <w:pStyle w:val="3304FB52DD004C779D2DB18EDACB7240"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00FC5E73">
+            <w:rPr>
+              <w:rStyle w:val="Textedelespacerserv"/>
+            </w:rPr>
+            <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="222AA6E94F1A42A48631365CA2F1F46A"/>
+        <w:category>
+          <w:name w:val="Général"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{1FF49518-BF50-4820-98E0-499E567FCF55}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00000000" w:rsidRDefault="00642EE8" w:rsidP="00642EE8">
+          <w:pPr>
+            <w:pStyle w:val="222AA6E94F1A42A48631365CA2F1F46A"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00270A31">
+            <w:rPr>
+              <w:rStyle w:val="Textedelespacerserv"/>
+            </w:rPr>
+            <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="5A8096F779A440AD95216B61DA300DBF"/>
+        <w:category>
+          <w:name w:val="Général"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{A59A7403-CB5F-4E47-83C6-B2783AB9C877}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00000000" w:rsidRDefault="00642EE8" w:rsidP="00642EE8">
+          <w:pPr>
+            <w:pStyle w:val="5A8096F779A440AD95216B61DA300DBF"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00FC5E73">
+            <w:rPr>
+              <w:rStyle w:val="Textedelespacerserv"/>
+            </w:rPr>
+            <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="1705C8432D514A34B74EC2D0F60A4AB8"/>
+        <w:category>
+          <w:name w:val="Général"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{C4F50BFF-1E06-4276-9BAD-D289FA539D30}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00000000" w:rsidRDefault="00642EE8" w:rsidP="00642EE8">
+          <w:pPr>
+            <w:pStyle w:val="1705C8432D514A34B74EC2D0F60A4AB8"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00270A31">
+            <w:rPr>
+              <w:rStyle w:val="Textedelespacerserv"/>
+            </w:rPr>
+            <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="1C0A9C97B82F4A7AB2CF2593B6452929"/>
+        <w:category>
+          <w:name w:val="Général"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{6A43F060-281C-4132-851F-82E51E01EE7E}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00000000" w:rsidRDefault="00642EE8" w:rsidP="00642EE8">
+          <w:pPr>
+            <w:pStyle w:val="1C0A9C97B82F4A7AB2CF2593B6452929"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00FC5E73">
+            <w:rPr>
+              <w:rStyle w:val="Textedelespacerserv"/>
+            </w:rPr>
+            <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="EFDB897E71854435ABDBFA7E30F562A0"/>
+        <w:category>
+          <w:name w:val="Général"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{9AC15E4C-4847-4810-87E2-A93DCDA09204}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00000000" w:rsidRDefault="00642EE8" w:rsidP="00642EE8">
+          <w:pPr>
+            <w:pStyle w:val="EFDB897E71854435ABDBFA7E30F562A0"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00270A31">
+            <w:rPr>
+              <w:rStyle w:val="Textedelespacerserv"/>
+            </w:rPr>
+            <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="D9ADD9973ABB4EAC9B27FEEDE1B73902"/>
+        <w:category>
+          <w:name w:val="Général"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{98AE1D2C-BC6B-443D-8092-546B49D7D964}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00000000" w:rsidRDefault="00642EE8" w:rsidP="00642EE8">
+          <w:pPr>
+            <w:pStyle w:val="D9ADD9973ABB4EAC9B27FEEDE1B73902"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00FC5E73">
+            <w:rPr>
+              <w:rStyle w:val="Textedelespacerserv"/>
+            </w:rPr>
+            <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="367CBF80C53E4EB9BD61D39BBD155B16"/>
+        <w:category>
+          <w:name w:val="Général"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{A2E530A8-9643-41FE-B20B-C20344831997}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00000000" w:rsidRDefault="00642EE8" w:rsidP="00642EE8">
+          <w:pPr>
+            <w:pStyle w:val="367CBF80C53E4EB9BD61D39BBD155B16"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00270A31">
+            <w:rPr>
+              <w:rStyle w:val="Textedelespacerserv"/>
+            </w:rPr>
+            <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="F47650929D934F85948A3F3BC1051B9B"/>
+        <w:category>
+          <w:name w:val="Général"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{C72A4A9B-8E03-477E-955A-A72DAAF61EB8}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00000000" w:rsidRDefault="00642EE8" w:rsidP="00642EE8">
+          <w:pPr>
+            <w:pStyle w:val="F47650929D934F85948A3F3BC1051B9B"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00FC5E73">
+            <w:rPr>
+              <w:rStyle w:val="Textedelespacerserv"/>
+            </w:rPr>
+            <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="8F3083E9892B41A2A60A0572E7179DE3"/>
+        <w:category>
+          <w:name w:val="Général"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{67DB02BB-0F6D-47FD-9CA4-76CE52A5043A}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00000000" w:rsidRDefault="00642EE8" w:rsidP="00642EE8">
+          <w:pPr>
+            <w:pStyle w:val="8F3083E9892B41A2A60A0572E7179DE3"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00270A31">
+            <w:rPr>
+              <w:rStyle w:val="Textedelespacerserv"/>
+            </w:rPr>
+            <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="5D2C2F5D581D46BFAC9EC0F27475086B"/>
+        <w:category>
+          <w:name w:val="Général"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{A0077C5E-53F9-4A6F-B315-71F00FF730C1}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00000000" w:rsidRDefault="00642EE8" w:rsidP="00642EE8">
+          <w:pPr>
+            <w:pStyle w:val="5D2C2F5D581D46BFAC9EC0F27475086B"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00FC5E73">
+            <w:rPr>
+              <w:rStyle w:val="Textedelespacerserv"/>
+            </w:rPr>
+            <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="7637435ED06C44C0947C23777C327A5F"/>
+        <w:category>
+          <w:name w:val="Général"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{B8B2B5F1-B261-4031-9DA4-0463B23792D7}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00000000" w:rsidRDefault="00642EE8" w:rsidP="00642EE8">
+          <w:pPr>
+            <w:pStyle w:val="7637435ED06C44C0947C23777C327A5F"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00FC5E73">
+            <w:rPr>
+              <w:rStyle w:val="Textedelespacerserv"/>
+            </w:rPr>
+            <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="312CA427F2884BC5A3513342518B6FE1"/>
+        <w:category>
+          <w:name w:val="Général"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{25609FF8-A8BE-4E70-9D57-9DA2A743E86F}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00000000" w:rsidRDefault="00642EE8" w:rsidP="00642EE8">
+          <w:pPr>
+            <w:pStyle w:val="312CA427F2884BC5A3513342518B6FE1"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00FC5E73">
+            <w:rPr>
+              <w:rStyle w:val="Textedelespacerserv"/>
+            </w:rPr>
+            <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="A29F0D54DDBF444CABCD45B0920BB209"/>
+        <w:category>
+          <w:name w:val="Général"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{B62485FD-9A3A-4B97-9403-2CE3672FCDAB}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00000000" w:rsidRDefault="00642EE8" w:rsidP="00642EE8">
+          <w:pPr>
+            <w:pStyle w:val="A29F0D54DDBF444CABCD45B0920BB209"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00270A31">
+            <w:rPr>
+              <w:rStyle w:val="Textedelespacerserv"/>
+            </w:rPr>
+            <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="693B68380E27440D90AEE443C9B6F16E"/>
+        <w:category>
+          <w:name w:val="Général"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{C75EC429-C2C7-4189-8E10-60194BEF52B1}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00000000" w:rsidRDefault="00642EE8" w:rsidP="00642EE8">
+          <w:pPr>
+            <w:pStyle w:val="693B68380E27440D90AEE443C9B6F16E"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00FC5E73">
+            <w:rPr>
+              <w:rStyle w:val="Textedelespacerserv"/>
+            </w:rPr>
+            <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="C732D9AE59E24C9EBDFB3933F5595A85"/>
+        <w:category>
+          <w:name w:val="Général"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{15D11374-96E3-44BD-A3ED-4791F3A28CB3}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00000000" w:rsidRDefault="00642EE8" w:rsidP="00642EE8">
+          <w:pPr>
+            <w:pStyle w:val="C732D9AE59E24C9EBDFB3933F5595A85"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00270A31">
+            <w:rPr>
+              <w:rStyle w:val="Textedelespacerserv"/>
+            </w:rPr>
+            <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="AF3E063AF93A4558A0CD9A6C90B78B2D"/>
+        <w:category>
+          <w:name w:val="Général"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{0947E04C-D57A-4939-AF47-60A904141E3E}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00000000" w:rsidRDefault="00642EE8" w:rsidP="00642EE8">
+          <w:pPr>
+            <w:pStyle w:val="AF3E063AF93A4558A0CD9A6C90B78B2D"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00FC5E73">
+            <w:rPr>
+              <w:rStyle w:val="Textedelespacerserv"/>
+            </w:rPr>
+            <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="17B8608398D94FB29243220C96E9BC1C"/>
+        <w:category>
+          <w:name w:val="Général"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{0E1B4F23-43D6-41A3-A191-DB7D5F3437AC}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00000000" w:rsidRDefault="00642EE8" w:rsidP="00642EE8">
+          <w:pPr>
+            <w:pStyle w:val="17B8608398D94FB29243220C96E9BC1C"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00FC5E73">
+            <w:rPr>
+              <w:rStyle w:val="Textedelespacerserv"/>
+            </w:rPr>
+            <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="8481842289F24F0D9CF12153A10C4B14"/>
+        <w:category>
+          <w:name w:val="Général"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{D44E5552-DB9F-4318-B404-BBA431C05A41}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00000000" w:rsidRDefault="00642EE8" w:rsidP="00642EE8">
+          <w:pPr>
+            <w:pStyle w:val="8481842289F24F0D9CF12153A10C4B14"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00FC5E73">
+            <w:rPr>
+              <w:rStyle w:val="Textedelespacerserv"/>
+            </w:rPr>
+            <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="A74206D191584F8581C479B1D19512D2"/>
+        <w:category>
+          <w:name w:val="Général"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{4B097847-CC8B-4C24-B58B-28A0C698D1AB}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00000000" w:rsidRDefault="00642EE8" w:rsidP="00642EE8">
+          <w:pPr>
+            <w:pStyle w:val="A74206D191584F8581C479B1D19512D2"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00270A31">
+            <w:rPr>
+              <w:rStyle w:val="Textedelespacerserv"/>
+            </w:rPr>
+            <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="1E9081EB7811494A9B5D2652AADE2BCE"/>
+        <w:category>
+          <w:name w:val="Général"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{88EED7D6-454F-4C3E-85E2-7ABEF4829DBC}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00000000" w:rsidRDefault="00642EE8" w:rsidP="00642EE8">
+          <w:pPr>
+            <w:pStyle w:val="1E9081EB7811494A9B5D2652AADE2BCE"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00270A31">
+            <w:rPr>
+              <w:rStyle w:val="Textedelespacerserv"/>
+            </w:rPr>
+            <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="0C36EE40AB8647BC9234A4259D97FE79"/>
+        <w:category>
+          <w:name w:val="Général"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{26A83C32-C26C-4F34-9D3A-196998EC375F}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00000000" w:rsidRDefault="00642EE8" w:rsidP="00642EE8">
+          <w:pPr>
+            <w:pStyle w:val="0C36EE40AB8647BC9234A4259D97FE79"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00FC5E73">
+            <w:rPr>
+              <w:rStyle w:val="Textedelespacerserv"/>
+            </w:rPr>
+            <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="DFE2191B930B439FBC229B148ED7AC53"/>
+        <w:category>
+          <w:name w:val="Général"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{B5DC4D61-5569-4A9F-B45D-C2EF01E81533}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00000000" w:rsidRDefault="00642EE8" w:rsidP="00642EE8">
+          <w:pPr>
+            <w:pStyle w:val="DFE2191B930B439FBC229B148ED7AC53"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00FC5E73">
+            <w:rPr>
+              <w:rStyle w:val="Textedelespacerserv"/>
+            </w:rPr>
+            <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="52B785F43EB54A628BE19D751C93EDEC"/>
+        <w:category>
+          <w:name w:val="Général"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{315844CA-92E6-43EF-8CF4-085A28B42747}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00000000" w:rsidRDefault="00642EE8" w:rsidP="00642EE8">
+          <w:pPr>
+            <w:pStyle w:val="52B785F43EB54A628BE19D751C93EDEC"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00FC5E73">
+            <w:rPr>
+              <w:rStyle w:val="Textedelespacerserv"/>
+            </w:rPr>
+            <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="C0494FB7502F4A3EA9523176C438C572"/>
+        <w:category>
+          <w:name w:val="Général"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{8AEAE630-BC84-4D74-A01C-E8A69A3D4B52}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00000000" w:rsidRDefault="00642EE8" w:rsidP="00642EE8">
+          <w:pPr>
+            <w:pStyle w:val="C0494FB7502F4A3EA9523176C438C572"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00270A31">
+            <w:rPr>
+              <w:rStyle w:val="Textedelespacerserv"/>
+            </w:rPr>
+            <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="CE95DEC4ECB94D83BEC2712C006BF0C2"/>
+        <w:category>
+          <w:name w:val="Général"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{5F063B71-9826-4AB9-AC1D-EE292F5938B8}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00000000" w:rsidRDefault="00642EE8" w:rsidP="00642EE8">
+          <w:pPr>
+            <w:pStyle w:val="CE95DEC4ECB94D83BEC2712C006BF0C2"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00FC5E73">
+            <w:rPr>
+              <w:rStyle w:val="Textedelespacerserv"/>
+            </w:rPr>
+            <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="3CE57C3FB9B54CAFA3396926DEEEEFF5"/>
+        <w:category>
+          <w:name w:val="Général"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{D95B9148-4FF5-4213-AD2D-A6286D73678C}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00000000" w:rsidRDefault="00642EE8" w:rsidP="00642EE8">
+          <w:pPr>
+            <w:pStyle w:val="3CE57C3FB9B54CAFA3396926DEEEEFF5"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="Textedelespacerserv"/>
+            </w:rPr>
+            <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="24CD58D9E40C49D79C699E0D750AB812"/>
+        <w:category>
+          <w:name w:val="Général"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{32D28874-A9F9-4F94-A275-8F07FBDD5730}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00000000" w:rsidRDefault="00642EE8" w:rsidP="00642EE8">
+          <w:pPr>
+            <w:pStyle w:val="24CD58D9E40C49D79C699E0D750AB812"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="Textedelespacerserv"/>
+            </w:rPr>
+            <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="FEBAAAD60A4C4C2F914517C7DECC2FBA"/>
+        <w:category>
+          <w:name w:val="Général"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{1F938AF5-F68E-4949-B280-2AF48DEEF4DE}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00000000" w:rsidRDefault="00642EE8" w:rsidP="00642EE8">
+          <w:pPr>
+            <w:pStyle w:val="FEBAAAD60A4C4C2F914517C7DECC2FBA"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00FC5E73">
+            <w:rPr>
+              <w:rStyle w:val="Textedelespacerserv"/>
+            </w:rPr>
+            <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="5CCB9F1FE63E4D6995FF4AA4A3A7A30A"/>
+        <w:category>
+          <w:name w:val="Général"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{FC351B90-0BE1-47EA-9125-E1EF7FDD7F62}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00000000" w:rsidRDefault="00642EE8" w:rsidP="00642EE8">
+          <w:pPr>
+            <w:pStyle w:val="5CCB9F1FE63E4D6995FF4AA4A3A7A30A"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00FC5E73">
+            <w:rPr>
+              <w:rStyle w:val="Textedelespacerserv"/>
+            </w:rPr>
+            <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="10C39EB4EA9B4230873794D91E034F89"/>
+        <w:category>
+          <w:name w:val="Général"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{8DDC3816-9636-48E3-9EE9-32D1E626CDDC}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00000000" w:rsidRDefault="00642EE8" w:rsidP="00642EE8">
+          <w:pPr>
+            <w:pStyle w:val="10C39EB4EA9B4230873794D91E034F89"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="Textedelespacerserv"/>
+            </w:rPr>
+            <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="D031075B896D43D797FC618F521EEC59"/>
+        <w:category>
+          <w:name w:val="Général"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{DE6972C1-4688-4006-90D8-0297CBFCF963}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00000000" w:rsidRDefault="00642EE8" w:rsidP="00642EE8">
+          <w:pPr>
+            <w:pStyle w:val="D031075B896D43D797FC618F521EEC59"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="Textedelespacerserv"/>
+            </w:rPr>
+            <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="C5010D49DE57480DA9EEB4567D01221C"/>
+        <w:category>
+          <w:name w:val="Général"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{C56F1343-F2E3-45D5-92A8-F7025793FE2E}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00000000" w:rsidRDefault="00642EE8" w:rsidP="00642EE8">
+          <w:pPr>
+            <w:pStyle w:val="C5010D49DE57480DA9EEB4567D01221C"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="Textedelespacerserv"/>
+            </w:rPr>
+            <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="2ED3931D245246CA8A93A2DD810C6C4D"/>
+        <w:category>
+          <w:name w:val="Général"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{E6D14B8A-C79E-4BE0-A91B-BC99398BABD9}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00000000" w:rsidRDefault="00642EE8" w:rsidP="00642EE8">
+          <w:pPr>
+            <w:pStyle w:val="2ED3931D245246CA8A93A2DD810C6C4D"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00270A31">
+            <w:rPr>
+              <w:rStyle w:val="Textedelespacerserv"/>
+            </w:rPr>
+            <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="53A2FF86AFB648E48A8B9AF2C5C6CC27"/>
+        <w:category>
+          <w:name w:val="Général"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{E0D34978-F5A6-4CC1-8EA0-031471FC34E7}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00000000" w:rsidRDefault="00642EE8" w:rsidP="00642EE8">
+          <w:pPr>
+            <w:pStyle w:val="53A2FF86AFB648E48A8B9AF2C5C6CC27"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00270A31">
+            <w:rPr>
+              <w:rStyle w:val="Textedelespacerserv"/>
+            </w:rPr>
+            <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="FAC69B924C3244C29B4D08C37BEC67AE"/>
+        <w:category>
+          <w:name w:val="Général"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{BA587305-E4FB-42B6-A482-C5379726C682}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00000000" w:rsidRDefault="00642EE8" w:rsidP="00642EE8">
+          <w:pPr>
+            <w:pStyle w:val="FAC69B924C3244C29B4D08C37BEC67AE"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00FC5E73">
+            <w:rPr>
+              <w:rStyle w:val="Textedelespacerserv"/>
+            </w:rPr>
+            <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="E5FD11B87FA0454F8E4D80B3B71FC0EB"/>
+        <w:category>
+          <w:name w:val="Général"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{D8EC150E-3086-43BE-B162-AE29D104466D}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00000000" w:rsidRDefault="00642EE8" w:rsidP="00642EE8">
+          <w:pPr>
+            <w:pStyle w:val="E5FD11B87FA0454F8E4D80B3B71FC0EB"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00FC5E73">
+            <w:rPr>
+              <w:rStyle w:val="Textedelespacerserv"/>
+            </w:rPr>
+            <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="C558AA25D5BA443B92FA8599821C05DE"/>
+        <w:category>
+          <w:name w:val="Général"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{96BC5A9B-E499-4227-B1C0-3C552B66DD18}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00000000" w:rsidRDefault="00642EE8" w:rsidP="00642EE8">
+          <w:pPr>
+            <w:pStyle w:val="C558AA25D5BA443B92FA8599821C05DE"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00FC5E73">
+            <w:rPr>
+              <w:rStyle w:val="Textedelespacerserv"/>
+            </w:rPr>
+            <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="62E7681ABA854623B190F01F9099C7CE"/>
+        <w:category>
+          <w:name w:val="Général"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{FD02D883-DF72-4823-BE1C-72E50D6F7DEB}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00000000" w:rsidRDefault="00642EE8" w:rsidP="00642EE8">
+          <w:pPr>
+            <w:pStyle w:val="62E7681ABA854623B190F01F9099C7CE"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00FC5E73">
+            <w:rPr>
+              <w:rStyle w:val="Textedelespacerserv"/>
+            </w:rPr>
+            <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="50A1D1554FA74D6085E452EAC1CA803A"/>
+        <w:category>
+          <w:name w:val="Général"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{4F998657-3B20-45D1-8471-55AA1307B12B}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00000000" w:rsidRDefault="00642EE8" w:rsidP="00642EE8">
+          <w:pPr>
+            <w:pStyle w:val="50A1D1554FA74D6085E452EAC1CA803A"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00270A31">
+            <w:rPr>
+              <w:rStyle w:val="Textedelespacerserv"/>
+            </w:rPr>
+            <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="6DD55307457A4B9DAA94CF053AB1E867"/>
+        <w:category>
+          <w:name w:val="Général"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{41B478F5-26B4-4E33-A1A2-0B6531EEE555}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00000000" w:rsidRDefault="00642EE8" w:rsidP="00642EE8">
+          <w:pPr>
+            <w:pStyle w:val="6DD55307457A4B9DAA94CF053AB1E867"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00FC5E73">
+            <w:rPr>
+              <w:rStyle w:val="Textedelespacerserv"/>
+            </w:rPr>
+            <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="2F2FA0BB8DE6420DAD14A790FBEA6114"/>
+        <w:category>
+          <w:name w:val="Général"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{6154560D-493F-43C0-9635-1070160FEC11}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00000000" w:rsidRDefault="00642EE8" w:rsidP="00642EE8">
+          <w:pPr>
+            <w:pStyle w:val="2F2FA0BB8DE6420DAD14A790FBEA6114"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00FC5E73">
+            <w:rPr>
+              <w:rStyle w:val="Textedelespacerserv"/>
+            </w:rPr>
+            <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="1229655F94254372B9A739DC6B673B46"/>
+        <w:category>
+          <w:name w:val="Général"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{36217029-835F-4F09-A95E-B8DD07947150}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00000000" w:rsidRDefault="00642EE8" w:rsidP="00642EE8">
+          <w:pPr>
+            <w:pStyle w:val="1229655F94254372B9A739DC6B673B46"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00270A31">
+            <w:rPr>
+              <w:rStyle w:val="Textedelespacerserv"/>
+            </w:rPr>
+            <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
-    <w:pitch w:val="variable"/>
-[...5 lines deleted...]
-    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Narrow">
     <w:panose1 w:val="020B0606020202030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Mangal">
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00008003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Verdana">
-    <w:panose1 w:val="020B0604030504040204"/>
+  <w:font w:name="Segoe UI Symbol">
+    <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:view w:val="normal"/>
   <w:revisionView w:inkAnnotations="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00836B3E"/>
+    <w:rsid w:val="001C28D7"/>
     <w:rsid w:val="001F2792"/>
+    <w:rsid w:val="00216E81"/>
     <w:rsid w:val="0025268A"/>
     <w:rsid w:val="00266502"/>
     <w:rsid w:val="00352EA4"/>
+    <w:rsid w:val="004076B2"/>
     <w:rsid w:val="005133DF"/>
+    <w:rsid w:val="00642EE8"/>
     <w:rsid w:val="00836B3E"/>
     <w:rsid w:val="008724AB"/>
+    <w:rsid w:val="00943179"/>
     <w:rsid w:val="0097181C"/>
     <w:rsid w:val="00B6284E"/>
     <w:rsid w:val="00CD39AF"/>
     <w:rsid w:val="00D6255F"/>
     <w:rsid w:val="00F27A7F"/>
+    <w:rsid w:val="00F36366"/>
     <w:rsid w:val="00F77A05"/>
+    <w:rsid w:val="00F77CDC"/>
+    <w:rsid w:val="00F857A4"/>
     <w:rsid w:val="00FA7E8A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-FR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
@@ -23964,51 +30376,51 @@
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Aucuneliste">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="Textedelespacerserv">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00F77A05"/>
+    <w:rsid w:val="00642EE8"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="978640A0EF7A40DF81C7B368BF2A1510">
     <w:name w:val="978640A0EF7A40DF81C7B368BF2A1510"/>
     <w:rsid w:val="00D6255F"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="27D656AFDE4A4A9FAD812D6711B0B837">
     <w:name w:val="27D656AFDE4A4A9FAD812D6711B0B837"/>
     <w:rsid w:val="00F77A05"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="5557868E833A4C23A22D5B2E9F2C6CF8">
     <w:name w:val="5557868E833A4C23A22D5B2E9F2C6CF8"/>
     <w:rsid w:val="00F77A05"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="7B44EC2574BD440B8F468B4B83BD877F">
     <w:name w:val="7B44EC2574BD440B8F468B4B83BD877F"/>
     <w:rsid w:val="00F77A05"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="C71C41D718604C57A2585A649F6B024F">
     <w:name w:val="C71C41D718604C57A2585A649F6B024F"/>
     <w:rsid w:val="00F77A05"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="99E799116D5A4F239F111546E67D6D2E">
     <w:name w:val="99E799116D5A4F239F111546E67D6D2E"/>
     <w:rsid w:val="00F77A05"/>
   </w:style>
@@ -24201,50 +30613,1046 @@
     <w:rsid w:val="0025268A"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="2EFD10DF262A4666BED5B88EAF3410C4">
     <w:name w:val="2EFD10DF262A4666BED5B88EAF3410C4"/>
     <w:rsid w:val="0025268A"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="5F09FE5BB6C8484A904A4AC5DED92521">
     <w:name w:val="5F09FE5BB6C8484A904A4AC5DED92521"/>
     <w:rsid w:val="0025268A"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="57F2CA25A9EE4F37ADF7EBB56E301597">
     <w:name w:val="57F2CA25A9EE4F37ADF7EBB56E301597"/>
     <w:rsid w:val="0025268A"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="2EDC3C2DCA1D48928EB6A0244036B5CF">
     <w:name w:val="2EDC3C2DCA1D48928EB6A0244036B5CF"/>
     <w:rsid w:val="00B6284E"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="29F7671EC68E4AE0B9984123E878525F">
     <w:name w:val="29F7671EC68E4AE0B9984123E878525F"/>
     <w:rsid w:val="00B6284E"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="B2618FCE9DA847E497CF229C04A5D4A4">
     <w:name w:val="B2618FCE9DA847E497CF229C04A5D4A4"/>
     <w:rsid w:val="00B6284E"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="74F3A9FCBEB04368B0B31257F06C5528">
+    <w:name w:val="74F3A9FCBEB04368B0B31257F06C5528"/>
+    <w:rsid w:val="00F77CDC"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="0D8774949D48474ABEE5F3E18293D5F5">
+    <w:name w:val="0D8774949D48474ABEE5F3E18293D5F5"/>
+    <w:rsid w:val="00F77CDC"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="B428BC882C0A4196A9F60AEC8AA5B907">
+    <w:name w:val="B428BC882C0A4196A9F60AEC8AA5B907"/>
+    <w:rsid w:val="00F77CDC"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="46CFE778643C4F44A1CDA27DA7BFB81C">
+    <w:name w:val="46CFE778643C4F44A1CDA27DA7BFB81C"/>
+    <w:rsid w:val="00F77CDC"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="9F04DA8027224E29AFE5971B2742966A">
+    <w:name w:val="9F04DA8027224E29AFE5971B2742966A"/>
+    <w:rsid w:val="00F77CDC"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="37A4F45A7EEE44E0880B9B2CFE8C36EB">
+    <w:name w:val="37A4F45A7EEE44E0880B9B2CFE8C36EB"/>
+    <w:rsid w:val="00F77CDC"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="22DE3C5D892049DE9060263D7534D393">
+    <w:name w:val="22DE3C5D892049DE9060263D7534D393"/>
+    <w:rsid w:val="00F77CDC"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="747807835A1D4A8BA3A9150BAADAFFF0">
+    <w:name w:val="747807835A1D4A8BA3A9150BAADAFFF0"/>
+    <w:rsid w:val="00F77CDC"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="0802F99E2F414C5CA6F34DE98BBE3E2E">
+    <w:name w:val="0802F99E2F414C5CA6F34DE98BBE3E2E"/>
+    <w:rsid w:val="00F77CDC"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="81EC23CA986247F0BB5F72ADB0354353">
+    <w:name w:val="81EC23CA986247F0BB5F72ADB0354353"/>
+    <w:rsid w:val="00F77CDC"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="954DC70800644265A9C3CB45B785335F">
+    <w:name w:val="954DC70800644265A9C3CB45B785335F"/>
+    <w:rsid w:val="00F77CDC"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="C4A7C0EA1D57415A842E3EC3EFCCF541">
+    <w:name w:val="C4A7C0EA1D57415A842E3EC3EFCCF541"/>
+    <w:rsid w:val="00F77CDC"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="67B7E3CCF7DE4C6E8377925B8B73AC9F">
+    <w:name w:val="67B7E3CCF7DE4C6E8377925B8B73AC9F"/>
+    <w:rsid w:val="00F77CDC"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CF567FD0B30D4EEDAE47689390E67671">
+    <w:name w:val="CF567FD0B30D4EEDAE47689390E67671"/>
+    <w:rsid w:val="00F77CDC"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CD8B66CAFDEC465BA93EF2362B6ED1A7">
+    <w:name w:val="CD8B66CAFDEC465BA93EF2362B6ED1A7"/>
+    <w:rsid w:val="00F77CDC"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="F13FA968C2454182B64D5B1F974F95C0">
+    <w:name w:val="F13FA968C2454182B64D5B1F974F95C0"/>
+    <w:rsid w:val="00F77CDC"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="7DB9DECFF5BC4D848BFC83BDD73D9BDF">
+    <w:name w:val="7DB9DECFF5BC4D848BFC83BDD73D9BDF"/>
+    <w:rsid w:val="00F77CDC"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="EAA2473EF18A4020815328F20724E546">
+    <w:name w:val="EAA2473EF18A4020815328F20724E546"/>
+    <w:rsid w:val="00F77CDC"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="A04EF96E422A4E6991F5EED1975D8046">
+    <w:name w:val="A04EF96E422A4E6991F5EED1975D8046"/>
+    <w:rsid w:val="00216E81"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="73870FF9158F4E3B9FF0E918D4479A75">
+    <w:name w:val="73870FF9158F4E3B9FF0E918D4479A75"/>
+    <w:rsid w:val="00F36366"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="C38DB362F7884F7EA2E16420DA74FEF8">
+    <w:name w:val="C38DB362F7884F7EA2E16420DA74FEF8"/>
+    <w:rsid w:val="00F36366"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="0D6E9E53906E4D57A6EE1BDF601A7716">
+    <w:name w:val="0D6E9E53906E4D57A6EE1BDF601A7716"/>
+    <w:rsid w:val="00943179"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="5A3783EA091C45F98CC47FEFA91F9E7A">
+    <w:name w:val="5A3783EA091C45F98CC47FEFA91F9E7A"/>
+    <w:rsid w:val="00642EE8"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="DC77D13B74CB414CA06C2D5DC89217EC">
+    <w:name w:val="DC77D13B74CB414CA06C2D5DC89217EC"/>
+    <w:rsid w:val="00642EE8"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="AD2E62CC31F94F66B56D935A4360459F">
+    <w:name w:val="AD2E62CC31F94F66B56D935A4360459F"/>
+    <w:rsid w:val="00642EE8"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="4ADB966B69D14D15B6A224E84D74D2D0">
+    <w:name w:val="4ADB966B69D14D15B6A224E84D74D2D0"/>
+    <w:rsid w:val="00642EE8"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="829244BE819043D5BF271B2D0C2FF9FE">
+    <w:name w:val="829244BE819043D5BF271B2D0C2FF9FE"/>
+    <w:rsid w:val="00642EE8"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FF4070AA3575456AACC4E1D6913EE637">
+    <w:name w:val="FF4070AA3575456AACC4E1D6913EE637"/>
+    <w:rsid w:val="00642EE8"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="23A2552B8A7B444B8D0FB67FC0B6B68F">
+    <w:name w:val="23A2552B8A7B444B8D0FB67FC0B6B68F"/>
+    <w:rsid w:val="00642EE8"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E22362EEBBE34C16A6B49E94D6664E0B">
+    <w:name w:val="E22362EEBBE34C16A6B49E94D6664E0B"/>
+    <w:rsid w:val="00642EE8"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="715C0054E83D4618936DD999C84DF404">
+    <w:name w:val="715C0054E83D4618936DD999C84DF404"/>
+    <w:rsid w:val="00642EE8"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="5BB3B87F5B174AC69B583655E27FE890">
+    <w:name w:val="5BB3B87F5B174AC69B583655E27FE890"/>
+    <w:rsid w:val="00642EE8"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="6601EEC9092F4A98BF126B4BB95CA5D7">
+    <w:name w:val="6601EEC9092F4A98BF126B4BB95CA5D7"/>
+    <w:rsid w:val="00642EE8"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="362030161DD843548B92C0933C56D4AD">
+    <w:name w:val="362030161DD843548B92C0933C56D4AD"/>
+    <w:rsid w:val="00642EE8"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="449B86324D0F4BCAB9D6C3FF6E1DA669">
+    <w:name w:val="449B86324D0F4BCAB9D6C3FF6E1DA669"/>
+    <w:rsid w:val="00642EE8"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="70CFF150BCB743D2A8B79C0AD8731A8F">
+    <w:name w:val="70CFF150BCB743D2A8B79C0AD8731A8F"/>
+    <w:rsid w:val="00642EE8"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="A93AD2AD4D0C49C0B73B58DE4A96B0E3">
+    <w:name w:val="A93AD2AD4D0C49C0B73B58DE4A96B0E3"/>
+    <w:rsid w:val="00642EE8"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="6AE7829654274925A46D63BD2DF2C267">
+    <w:name w:val="6AE7829654274925A46D63BD2DF2C267"/>
+    <w:rsid w:val="00642EE8"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="96AC77845D914BEEB7EFABD87302723D">
+    <w:name w:val="96AC77845D914BEEB7EFABD87302723D"/>
+    <w:rsid w:val="00642EE8"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="A6CF637BF90F4039AEDB565FA58A7EA6">
+    <w:name w:val="A6CF637BF90F4039AEDB565FA58A7EA6"/>
+    <w:rsid w:val="00642EE8"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="05B31A6042D04BA58F3B3777CADB5D3C">
+    <w:name w:val="05B31A6042D04BA58F3B3777CADB5D3C"/>
+    <w:rsid w:val="00642EE8"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CDABB7C2E42C4F3AAFFEC7DB61A4B1A0">
+    <w:name w:val="CDABB7C2E42C4F3AAFFEC7DB61A4B1A0"/>
+    <w:rsid w:val="00642EE8"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CECC8E4C9F0A41C6BAB1477F1B2ED368">
+    <w:name w:val="CECC8E4C9F0A41C6BAB1477F1B2ED368"/>
+    <w:rsid w:val="00642EE8"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="BFD70C07CAAF4EE4AB852F89F9D65ED0">
+    <w:name w:val="BFD70C07CAAF4EE4AB852F89F9D65ED0"/>
+    <w:rsid w:val="00642EE8"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="4ABC3FE8F2834587B94E398888F4F34C">
+    <w:name w:val="4ABC3FE8F2834587B94E398888F4F34C"/>
+    <w:rsid w:val="00642EE8"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="C61F7DE6A88D4B3EA7199BBD9CAC5BFF">
+    <w:name w:val="C61F7DE6A88D4B3EA7199BBD9CAC5BFF"/>
+    <w:rsid w:val="00642EE8"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="45A10EA5FD3441A38F68BE95E714FB9C">
+    <w:name w:val="45A10EA5FD3441A38F68BE95E714FB9C"/>
+    <w:rsid w:val="00642EE8"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="21E16B4D60F9499FB2CAD1E8E0126E70">
+    <w:name w:val="21E16B4D60F9499FB2CAD1E8E0126E70"/>
+    <w:rsid w:val="00642EE8"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="240A76F5DE2E4E45880BB4CB7FA081F1">
+    <w:name w:val="240A76F5DE2E4E45880BB4CB7FA081F1"/>
+    <w:rsid w:val="00642EE8"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="742AA6A5B5BE46A08AA9D14FA6978722">
+    <w:name w:val="742AA6A5B5BE46A08AA9D14FA6978722"/>
+    <w:rsid w:val="00642EE8"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1399820058EA4BBFBF27AC72BDAE4780">
+    <w:name w:val="1399820058EA4BBFBF27AC72BDAE4780"/>
+    <w:rsid w:val="00642EE8"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="DF4BF7DA620146DEA5CB3B5BEB4A9CE7">
+    <w:name w:val="DF4BF7DA620146DEA5CB3B5BEB4A9CE7"/>
+    <w:rsid w:val="00642EE8"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="7F50AF882E734F699A0E820E23E8230E">
+    <w:name w:val="7F50AF882E734F699A0E820E23E8230E"/>
+    <w:rsid w:val="00642EE8"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="0D59B7F4937D446B897EB1DE6AF22545">
+    <w:name w:val="0D59B7F4937D446B897EB1DE6AF22545"/>
+    <w:rsid w:val="00642EE8"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="60DD203E985941778A6CD8C8DEF43083">
+    <w:name w:val="60DD203E985941778A6CD8C8DEF43083"/>
+    <w:rsid w:val="00642EE8"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="BEBC56E9A63D4D0BB61FE8E4E83EE614">
+    <w:name w:val="BEBC56E9A63D4D0BB61FE8E4E83EE614"/>
+    <w:rsid w:val="00642EE8"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="F9E978CEA98544BA8AABC9EF52510D2F">
+    <w:name w:val="F9E978CEA98544BA8AABC9EF52510D2F"/>
+    <w:rsid w:val="00642EE8"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="0C1279B4FDCD411EA13F7184BF21F3E0">
+    <w:name w:val="0C1279B4FDCD411EA13F7184BF21F3E0"/>
+    <w:rsid w:val="00642EE8"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3FAF4930FAD1481EAE100A531510116B">
+    <w:name w:val="3FAF4930FAD1481EAE100A531510116B"/>
+    <w:rsid w:val="00642EE8"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="BF0D8CA964B648439C0B4229A3E15B39">
+    <w:name w:val="BF0D8CA964B648439C0B4229A3E15B39"/>
+    <w:rsid w:val="00642EE8"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="94ED6FD52C0548A8A9DF16EF62281A11">
+    <w:name w:val="94ED6FD52C0548A8A9DF16EF62281A11"/>
+    <w:rsid w:val="00642EE8"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="555C85B93944453BA8471AE778C2E4EE">
+    <w:name w:val="555C85B93944453BA8471AE778C2E4EE"/>
+    <w:rsid w:val="00642EE8"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="7F0E789DD4EE4E2A8A45D561DEF02E28">
+    <w:name w:val="7F0E789DD4EE4E2A8A45D561DEF02E28"/>
+    <w:rsid w:val="00642EE8"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="453DC227911941F3A6B46CC5EC9CD0D8">
+    <w:name w:val="453DC227911941F3A6B46CC5EC9CD0D8"/>
+    <w:rsid w:val="00642EE8"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="0DE658FEAA6A444399D9D4B2AB54FE61">
+    <w:name w:val="0DE658FEAA6A444399D9D4B2AB54FE61"/>
+    <w:rsid w:val="00642EE8"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="6C9A1370AA194C66BF05E3B70FABA93B">
+    <w:name w:val="6C9A1370AA194C66BF05E3B70FABA93B"/>
+    <w:rsid w:val="00642EE8"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="9BE568AC819A476FB363E5A68CC4CC10">
+    <w:name w:val="9BE568AC819A476FB363E5A68CC4CC10"/>
+    <w:rsid w:val="00642EE8"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E0581522B6784ED88B0A0898C8F8DE69">
+    <w:name w:val="E0581522B6784ED88B0A0898C8F8DE69"/>
+    <w:rsid w:val="00642EE8"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="966421499839472C97AE7031396D5A4D">
+    <w:name w:val="966421499839472C97AE7031396D5A4D"/>
+    <w:rsid w:val="00642EE8"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="511675C2FE184067BA9AB2E395285F0C">
+    <w:name w:val="511675C2FE184067BA9AB2E395285F0C"/>
+    <w:rsid w:val="00642EE8"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="506C829962994171BCD506AE8DF94664">
+    <w:name w:val="506C829962994171BCD506AE8DF94664"/>
+    <w:rsid w:val="00642EE8"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="66C19668F3234B359D3C2D65F5142286">
+    <w:name w:val="66C19668F3234B359D3C2D65F5142286"/>
+    <w:rsid w:val="00642EE8"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="0E23ECF7BC0B4B2FA074C58C283DC59B">
+    <w:name w:val="0E23ECF7BC0B4B2FA074C58C283DC59B"/>
+    <w:rsid w:val="00642EE8"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FDC54F8B6529421990BCC6CEC016CFA4">
+    <w:name w:val="FDC54F8B6529421990BCC6CEC016CFA4"/>
+    <w:rsid w:val="00642EE8"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="902F3A182B3444148E825F8D35AC52A2">
+    <w:name w:val="902F3A182B3444148E825F8D35AC52A2"/>
+    <w:rsid w:val="00642EE8"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="4E2352EF9D574F4CA520D355B21C376C">
+    <w:name w:val="4E2352EF9D574F4CA520D355B21C376C"/>
+    <w:rsid w:val="00642EE8"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="7ABF4DA035894FB4B28821E7A93F5BD8">
+    <w:name w:val="7ABF4DA035894FB4B28821E7A93F5BD8"/>
+    <w:rsid w:val="00642EE8"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="6DB99622EDC64888BBDAA7EE31E959FD">
+    <w:name w:val="6DB99622EDC64888BBDAA7EE31E959FD"/>
+    <w:rsid w:val="00642EE8"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="00C0F0E61DFF49218B690E6AA06F01B9">
+    <w:name w:val="00C0F0E61DFF49218B690E6AA06F01B9"/>
+    <w:rsid w:val="00642EE8"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="41EAFA6CA890446FAFCF9898DA4A6F45">
+    <w:name w:val="41EAFA6CA890446FAFCF9898DA4A6F45"/>
+    <w:rsid w:val="00642EE8"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="B5DE98AD36B146C58288749240D2EF44">
+    <w:name w:val="B5DE98AD36B146C58288749240D2EF44"/>
+    <w:rsid w:val="00642EE8"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="A0EEB9348C7F4F7AA37B337F1309F844">
+    <w:name w:val="A0EEB9348C7F4F7AA37B337F1309F844"/>
+    <w:rsid w:val="00642EE8"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="90C164B0099447888953E5C2FFC47EC8">
+    <w:name w:val="90C164B0099447888953E5C2FFC47EC8"/>
+    <w:rsid w:val="00642EE8"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="6131D3EB5F5844C198EE7B0BFDC5246D">
+    <w:name w:val="6131D3EB5F5844C198EE7B0BFDC5246D"/>
+    <w:rsid w:val="00642EE8"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3BF31B51583D48FB8157752CDB4A543F">
+    <w:name w:val="3BF31B51583D48FB8157752CDB4A543F"/>
+    <w:rsid w:val="00642EE8"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="16BEA17D55CC452FAB2052E3723C31F7">
+    <w:name w:val="16BEA17D55CC452FAB2052E3723C31F7"/>
+    <w:rsid w:val="00642EE8"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="628C4B78C2BB43E9BD333F419C51AFAB">
+    <w:name w:val="628C4B78C2BB43E9BD333F419C51AFAB"/>
+    <w:rsid w:val="00642EE8"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="A9FC0718E0964DEBB300FA9427600B7F">
+    <w:name w:val="A9FC0718E0964DEBB300FA9427600B7F"/>
+    <w:rsid w:val="00642EE8"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ACBBF40E21F24606B3E018E81490B36D">
+    <w:name w:val="ACBBF40E21F24606B3E018E81490B36D"/>
+    <w:rsid w:val="00642EE8"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="58F78E337BDF4683A7B3F2192FCE0776">
+    <w:name w:val="58F78E337BDF4683A7B3F2192FCE0776"/>
+    <w:rsid w:val="00642EE8"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="84D815FF163F4A3A8B3F7A71539EDF6F">
+    <w:name w:val="84D815FF163F4A3A8B3F7A71539EDF6F"/>
+    <w:rsid w:val="00642EE8"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="AF62F63E8589461EA0232547480DA9E1">
+    <w:name w:val="AF62F63E8589461EA0232547480DA9E1"/>
+    <w:rsid w:val="00642EE8"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="6DEB6682BDCF4C708948A78460DDCC1E">
+    <w:name w:val="6DEB6682BDCF4C708948A78460DDCC1E"/>
+    <w:rsid w:val="00642EE8"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="EBEEF097214D4573B927C5D529B2D4C4">
+    <w:name w:val="EBEEF097214D4573B927C5D529B2D4C4"/>
+    <w:rsid w:val="00642EE8"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="04845A6BB87544809CA8E7856A332AB7">
+    <w:name w:val="04845A6BB87544809CA8E7856A332AB7"/>
+    <w:rsid w:val="00642EE8"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="F53D669A6E7A4F71B090F68905F6D9E2">
+    <w:name w:val="F53D669A6E7A4F71B090F68905F6D9E2"/>
+    <w:rsid w:val="00642EE8"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="71A6D468FAA94D76B0011C04F2823E06">
+    <w:name w:val="71A6D468FAA94D76B0011C04F2823E06"/>
+    <w:rsid w:val="00642EE8"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="C87D211CE151461F85C868B7D399F5B0">
+    <w:name w:val="C87D211CE151461F85C868B7D399F5B0"/>
+    <w:rsid w:val="00642EE8"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ADFC91E21F784AEBA745159063268B28">
+    <w:name w:val="ADFC91E21F784AEBA745159063268B28"/>
+    <w:rsid w:val="00642EE8"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2A6A588BFB6E4890BCB4C54151B7FA35">
+    <w:name w:val="2A6A588BFB6E4890BCB4C54151B7FA35"/>
+    <w:rsid w:val="00642EE8"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="91CBCA83D9364816888B8CFEF3B350E6">
+    <w:name w:val="91CBCA83D9364816888B8CFEF3B350E6"/>
+    <w:rsid w:val="00642EE8"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="87946DA29E474AE4BEC2BBD4F4BBA931">
+    <w:name w:val="87946DA29E474AE4BEC2BBD4F4BBA931"/>
+    <w:rsid w:val="00642EE8"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="86913884E2BB488C8CE91C51B8E8DBA7">
+    <w:name w:val="86913884E2BB488C8CE91C51B8E8DBA7"/>
+    <w:rsid w:val="00642EE8"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="109670AC598544BDB2A7878A6BF477E8">
+    <w:name w:val="109670AC598544BDB2A7878A6BF477E8"/>
+    <w:rsid w:val="00642EE8"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E6448797805D4B9D96B926B3A248C848">
+    <w:name w:val="E6448797805D4B9D96B926B3A248C848"/>
+    <w:rsid w:val="00642EE8"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="01AD5DAA550840239497BCF53B6FC295">
+    <w:name w:val="01AD5DAA550840239497BCF53B6FC295"/>
+    <w:rsid w:val="00642EE8"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="D01D4EF459EE43BEBAB41F1C96F6DF82">
+    <w:name w:val="D01D4EF459EE43BEBAB41F1C96F6DF82"/>
+    <w:rsid w:val="00642EE8"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="A78A8D8B8DA84976B88018143E60A4AD">
+    <w:name w:val="A78A8D8B8DA84976B88018143E60A4AD"/>
+    <w:rsid w:val="00642EE8"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="7F55531ECE114FB89FA768546DE75C35">
+    <w:name w:val="7F55531ECE114FB89FA768546DE75C35"/>
+    <w:rsid w:val="00642EE8"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="DB1BD42947704DEC98A9FEEC0749C788">
+    <w:name w:val="DB1BD42947704DEC98A9FEEC0749C788"/>
+    <w:rsid w:val="00642EE8"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="7803C1409DC642F9B5B57DCD5FDE8548">
+    <w:name w:val="7803C1409DC642F9B5B57DCD5FDE8548"/>
+    <w:rsid w:val="00642EE8"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="27CE617ECF8C4A7EBA00FC5FD673935C">
+    <w:name w:val="27CE617ECF8C4A7EBA00FC5FD673935C"/>
+    <w:rsid w:val="00642EE8"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="C47EC27D74CA49A4811477B5164D2957">
+    <w:name w:val="C47EC27D74CA49A4811477B5164D2957"/>
+    <w:rsid w:val="00642EE8"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="8C6D4FC14B584C2A97B2643F1FC03266">
+    <w:name w:val="8C6D4FC14B584C2A97B2643F1FC03266"/>
+    <w:rsid w:val="00642EE8"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1A8FC25B76C44B7496808B9775E1BB05">
+    <w:name w:val="1A8FC25B76C44B7496808B9775E1BB05"/>
+    <w:rsid w:val="00642EE8"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="7F65C68CD1224788A975B5962C73DA1B">
+    <w:name w:val="7F65C68CD1224788A975B5962C73DA1B"/>
+    <w:rsid w:val="00642EE8"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="016B5ED4F1B1480AB3216A247902D209">
+    <w:name w:val="016B5ED4F1B1480AB3216A247902D209"/>
+    <w:rsid w:val="00642EE8"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="0E4A2E1CE12C4E9C9B13E2C72E30A035">
+    <w:name w:val="0E4A2E1CE12C4E9C9B13E2C72E30A035"/>
+    <w:rsid w:val="00642EE8"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="AB7CF456C5BE49ED84CC1A795EA9AAF4">
+    <w:name w:val="AB7CF456C5BE49ED84CC1A795EA9AAF4"/>
+    <w:rsid w:val="00642EE8"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E5DFAEFD40D34D579F53767C2A59A9B5">
+    <w:name w:val="E5DFAEFD40D34D579F53767C2A59A9B5"/>
+    <w:rsid w:val="00642EE8"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1FE21480437B42EBB7CAC1C417CA4B95">
+    <w:name w:val="1FE21480437B42EBB7CAC1C417CA4B95"/>
+    <w:rsid w:val="00642EE8"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="71BD01E24F734639BB702E1DA8843C3B">
+    <w:name w:val="71BD01E24F734639BB702E1DA8843C3B"/>
+    <w:rsid w:val="00642EE8"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="A8137C71BE6D4172B5038756EF8B3120">
+    <w:name w:val="A8137C71BE6D4172B5038756EF8B3120"/>
+    <w:rsid w:val="00642EE8"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="51F7092D4434473CBC96BC79D650CAF8">
+    <w:name w:val="51F7092D4434473CBC96BC79D650CAF8"/>
+    <w:rsid w:val="00642EE8"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="86711BF8BB434DDCA6928E0D1128C267">
+    <w:name w:val="86711BF8BB434DDCA6928E0D1128C267"/>
+    <w:rsid w:val="00642EE8"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="64B2C573C771465C9406E6BFB9613136">
+    <w:name w:val="64B2C573C771465C9406E6BFB9613136"/>
+    <w:rsid w:val="00642EE8"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="4F696A7963FF4E18A5DEB32C392DB1DB">
+    <w:name w:val="4F696A7963FF4E18A5DEB32C392DB1DB"/>
+    <w:rsid w:val="00642EE8"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E6144CCC17A64776A9E7B66C47A2D5B4">
+    <w:name w:val="E6144CCC17A64776A9E7B66C47A2D5B4"/>
+    <w:rsid w:val="00642EE8"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1FF862ED803E412591C9B1A3DE2069C4">
+    <w:name w:val="1FF862ED803E412591C9B1A3DE2069C4"/>
+    <w:rsid w:val="00642EE8"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="69B94E8D3393436AB4B30699FFCAAEA4">
+    <w:name w:val="69B94E8D3393436AB4B30699FFCAAEA4"/>
+    <w:rsid w:val="00642EE8"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="EC6291B4020E4794A5B7543DE1D66B2E">
+    <w:name w:val="EC6291B4020E4794A5B7543DE1D66B2E"/>
+    <w:rsid w:val="00642EE8"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="F966044F75574288A80EA921FDB113E6">
+    <w:name w:val="F966044F75574288A80EA921FDB113E6"/>
+    <w:rsid w:val="00642EE8"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="9F8A06E82E564D2FB226AF4F49AB4F8E">
+    <w:name w:val="9F8A06E82E564D2FB226AF4F49AB4F8E"/>
+    <w:rsid w:val="00642EE8"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="6C4FF4C49EA94DA3AAB06A01D1704FA0">
+    <w:name w:val="6C4FF4C49EA94DA3AAB06A01D1704FA0"/>
+    <w:rsid w:val="00642EE8"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2EF89B6E6E4542D488CFE8BAC3EDBF2A">
+    <w:name w:val="2EF89B6E6E4542D488CFE8BAC3EDBF2A"/>
+    <w:rsid w:val="00642EE8"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="B9ACB244F9BA4757820A6276DB6241BE">
+    <w:name w:val="B9ACB244F9BA4757820A6276DB6241BE"/>
+    <w:rsid w:val="00642EE8"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="DEC9EBC0662B4DEE8BE3773F4AF32114">
+    <w:name w:val="DEC9EBC0662B4DEE8BE3773F4AF32114"/>
+    <w:rsid w:val="00642EE8"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="9FA86ADD695649CDB6E9E2398F3BD642">
+    <w:name w:val="9FA86ADD695649CDB6E9E2398F3BD642"/>
+    <w:rsid w:val="00642EE8"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="5C9F67657E7C4CF8AFA6ADD8309D0980">
+    <w:name w:val="5C9F67657E7C4CF8AFA6ADD8309D0980"/>
+    <w:rsid w:val="00642EE8"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="C81BAD0E9F42460893A6896DE98A871B">
+    <w:name w:val="C81BAD0E9F42460893A6896DE98A871B"/>
+    <w:rsid w:val="00642EE8"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="8BF78E61535B40E49C510F64CAB4AFC9">
+    <w:name w:val="8BF78E61535B40E49C510F64CAB4AFC9"/>
+    <w:rsid w:val="00642EE8"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="418AB0BB469A4241A363F4B5536CDC6A">
+    <w:name w:val="418AB0BB469A4241A363F4B5536CDC6A"/>
+    <w:rsid w:val="00642EE8"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1B90DCCCC6434991B8F665801AE9C405">
+    <w:name w:val="1B90DCCCC6434991B8F665801AE9C405"/>
+    <w:rsid w:val="00642EE8"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3388AE09E44640B0A6C3F8A4358C809A">
+    <w:name w:val="3388AE09E44640B0A6C3F8A4358C809A"/>
+    <w:rsid w:val="00642EE8"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="31848AB65F364F2EBAB4860D283A150D">
+    <w:name w:val="31848AB65F364F2EBAB4860D283A150D"/>
+    <w:rsid w:val="00642EE8"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="0CE5A4A248FF43D0B17EFC3C0F9B20E3">
+    <w:name w:val="0CE5A4A248FF43D0B17EFC3C0F9B20E3"/>
+    <w:rsid w:val="00642EE8"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="369DB246C2AE476EA7B0A047D7FC047A">
+    <w:name w:val="369DB246C2AE476EA7B0A047D7FC047A"/>
+    <w:rsid w:val="00642EE8"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="9796C97B5B3C4A448161259B629A0D68">
+    <w:name w:val="9796C97B5B3C4A448161259B629A0D68"/>
+    <w:rsid w:val="00642EE8"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="BE1D4DE3B371417BAE129948B8DA4E1D">
+    <w:name w:val="BE1D4DE3B371417BAE129948B8DA4E1D"/>
+    <w:rsid w:val="00642EE8"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="6B2AFF5B87A040E8B4259874445C48ED">
+    <w:name w:val="6B2AFF5B87A040E8B4259874445C48ED"/>
+    <w:rsid w:val="00642EE8"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="B86A4F6BF46046878EE2895E677ABBBA">
+    <w:name w:val="B86A4F6BF46046878EE2895E677ABBBA"/>
+    <w:rsid w:val="00642EE8"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="48432658542440EBB00CFB06514C7723">
+    <w:name w:val="48432658542440EBB00CFB06514C7723"/>
+    <w:rsid w:val="00642EE8"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="24156C60772443E797B2D98F0B4C7855">
+    <w:name w:val="24156C60772443E797B2D98F0B4C7855"/>
+    <w:rsid w:val="00642EE8"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FBBA556CB07F415985839593947529B8">
+    <w:name w:val="FBBA556CB07F415985839593947529B8"/>
+    <w:rsid w:val="00642EE8"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="F2C1D89285674964BDD4DC18873BEA43">
+    <w:name w:val="F2C1D89285674964BDD4DC18873BEA43"/>
+    <w:rsid w:val="00642EE8"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="4D3E8796F39D46B4AB6B79A7062B6B3E">
+    <w:name w:val="4D3E8796F39D46B4AB6B79A7062B6B3E"/>
+    <w:rsid w:val="00642EE8"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3E99B9BEF53F4485B26522A446A1CF5E">
+    <w:name w:val="3E99B9BEF53F4485B26522A446A1CF5E"/>
+    <w:rsid w:val="00642EE8"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="DE57A3FE25854646B432880DE873D66B">
+    <w:name w:val="DE57A3FE25854646B432880DE873D66B"/>
+    <w:rsid w:val="00642EE8"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="BCD0C8435D0A46719A6F86F9A18E4E2C">
+    <w:name w:val="BCD0C8435D0A46719A6F86F9A18E4E2C"/>
+    <w:rsid w:val="00642EE8"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="91DE803FE4F74BD8BA934A3AD7CAE5EC">
+    <w:name w:val="91DE803FE4F74BD8BA934A3AD7CAE5EC"/>
+    <w:rsid w:val="00642EE8"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="55564CB1A0CD4671AED3D3D05A977A05">
+    <w:name w:val="55564CB1A0CD4671AED3D3D05A977A05"/>
+    <w:rsid w:val="00642EE8"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="A6F48D9E422C4E4485FF9FC0E97BAB43">
+    <w:name w:val="A6F48D9E422C4E4485FF9FC0E97BAB43"/>
+    <w:rsid w:val="00642EE8"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="27F50FCA06344BEB9157FA5AD046F3C9">
+    <w:name w:val="27F50FCA06344BEB9157FA5AD046F3C9"/>
+    <w:rsid w:val="00642EE8"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="AB39736258F54DE6AB951E333EAB6085">
+    <w:name w:val="AB39736258F54DE6AB951E333EAB6085"/>
+    <w:rsid w:val="00642EE8"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="7B002A5C2AB2469C89DB7E88AE261FC6">
+    <w:name w:val="7B002A5C2AB2469C89DB7E88AE261FC6"/>
+    <w:rsid w:val="00642EE8"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="171DC0A24988481BB7EC1F6AAE4C279A">
+    <w:name w:val="171DC0A24988481BB7EC1F6AAE4C279A"/>
+    <w:rsid w:val="00642EE8"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="47D61B60D9114A07BAC5C350D8A65704">
+    <w:name w:val="47D61B60D9114A07BAC5C350D8A65704"/>
+    <w:rsid w:val="00642EE8"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="530818DEE8B3499381CAF8BB587FACB8">
+    <w:name w:val="530818DEE8B3499381CAF8BB587FACB8"/>
+    <w:rsid w:val="00642EE8"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CA3B83FF6F42433897149592420745C2">
+    <w:name w:val="CA3B83FF6F42433897149592420745C2"/>
+    <w:rsid w:val="00642EE8"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="982447424D8544D6BC64694B7247CF4C">
+    <w:name w:val="982447424D8544D6BC64694B7247CF4C"/>
+    <w:rsid w:val="00642EE8"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="8784971ED1624A82AFABC5F24158B4DA">
+    <w:name w:val="8784971ED1624A82AFABC5F24158B4DA"/>
+    <w:rsid w:val="00642EE8"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="4D5E3F3D516444BF8969BBD8BFF8ED07">
+    <w:name w:val="4D5E3F3D516444BF8969BBD8BFF8ED07"/>
+    <w:rsid w:val="00642EE8"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3304FB52DD004C779D2DB18EDACB7240">
+    <w:name w:val="3304FB52DD004C779D2DB18EDACB7240"/>
+    <w:rsid w:val="00642EE8"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="222AA6E94F1A42A48631365CA2F1F46A">
+    <w:name w:val="222AA6E94F1A42A48631365CA2F1F46A"/>
+    <w:rsid w:val="00642EE8"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="5A8096F779A440AD95216B61DA300DBF">
+    <w:name w:val="5A8096F779A440AD95216B61DA300DBF"/>
+    <w:rsid w:val="00642EE8"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1705C8432D514A34B74EC2D0F60A4AB8">
+    <w:name w:val="1705C8432D514A34B74EC2D0F60A4AB8"/>
+    <w:rsid w:val="00642EE8"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="6E534D5EB3C0447BBA8FA2B075D79567">
+    <w:name w:val="6E534D5EB3C0447BBA8FA2B075D79567"/>
+    <w:rsid w:val="00642EE8"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="D89C3A654116441587404204A0FEB955">
+    <w:name w:val="D89C3A654116441587404204A0FEB955"/>
+    <w:rsid w:val="00642EE8"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="D9676AAD444B48358C946068EA6D45DF">
+    <w:name w:val="D9676AAD444B48358C946068EA6D45DF"/>
+    <w:rsid w:val="00642EE8"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1C0A9C97B82F4A7AB2CF2593B6452929">
+    <w:name w:val="1C0A9C97B82F4A7AB2CF2593B6452929"/>
+    <w:rsid w:val="00642EE8"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="EFDB897E71854435ABDBFA7E30F562A0">
+    <w:name w:val="EFDB897E71854435ABDBFA7E30F562A0"/>
+    <w:rsid w:val="00642EE8"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="D9ADD9973ABB4EAC9B27FEEDE1B73902">
+    <w:name w:val="D9ADD9973ABB4EAC9B27FEEDE1B73902"/>
+    <w:rsid w:val="00642EE8"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="367CBF80C53E4EB9BD61D39BBD155B16">
+    <w:name w:val="367CBF80C53E4EB9BD61D39BBD155B16"/>
+    <w:rsid w:val="00642EE8"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="938B43E73FE248F4824560A25B031E6F">
+    <w:name w:val="938B43E73FE248F4824560A25B031E6F"/>
+    <w:rsid w:val="00642EE8"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="D7DF1B3C2DF74E43B0F2AA0645D76FDE">
+    <w:name w:val="D7DF1B3C2DF74E43B0F2AA0645D76FDE"/>
+    <w:rsid w:val="00642EE8"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="519F5CDEDAC84942B5652F5238300B52">
+    <w:name w:val="519F5CDEDAC84942B5652F5238300B52"/>
+    <w:rsid w:val="00642EE8"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="F47650929D934F85948A3F3BC1051B9B">
+    <w:name w:val="F47650929D934F85948A3F3BC1051B9B"/>
+    <w:rsid w:val="00642EE8"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="8F3083E9892B41A2A60A0572E7179DE3">
+    <w:name w:val="8F3083E9892B41A2A60A0572E7179DE3"/>
+    <w:rsid w:val="00642EE8"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="5D2C2F5D581D46BFAC9EC0F27475086B">
+    <w:name w:val="5D2C2F5D581D46BFAC9EC0F27475086B"/>
+    <w:rsid w:val="00642EE8"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="F2F6B90490834827B32B6A42957A2385">
+    <w:name w:val="F2F6B90490834827B32B6A42957A2385"/>
+    <w:rsid w:val="00642EE8"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="0130D1E1C3974DA8B111554FB148A234">
+    <w:name w:val="0130D1E1C3974DA8B111554FB148A234"/>
+    <w:rsid w:val="00642EE8"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="793E97F0C485434AA46E10DC3395EFE1">
+    <w:name w:val="793E97F0C485434AA46E10DC3395EFE1"/>
+    <w:rsid w:val="00642EE8"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="EE01B074690B4E469B51FE94719930E3">
+    <w:name w:val="EE01B074690B4E469B51FE94719930E3"/>
+    <w:rsid w:val="00642EE8"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="B4A0D9612F7C4B17BD45F1298AB0EB0D">
+    <w:name w:val="B4A0D9612F7C4B17BD45F1298AB0EB0D"/>
+    <w:rsid w:val="00642EE8"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="7637435ED06C44C0947C23777C327A5F">
+    <w:name w:val="7637435ED06C44C0947C23777C327A5F"/>
+    <w:rsid w:val="00642EE8"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="312CA427F2884BC5A3513342518B6FE1">
+    <w:name w:val="312CA427F2884BC5A3513342518B6FE1"/>
+    <w:rsid w:val="00642EE8"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="A29F0D54DDBF444CABCD45B0920BB209">
+    <w:name w:val="A29F0D54DDBF444CABCD45B0920BB209"/>
+    <w:rsid w:val="00642EE8"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="693B68380E27440D90AEE443C9B6F16E">
+    <w:name w:val="693B68380E27440D90AEE443C9B6F16E"/>
+    <w:rsid w:val="00642EE8"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1E30523A44A74C04BD4215ED56628186">
+    <w:name w:val="1E30523A44A74C04BD4215ED56628186"/>
+    <w:rsid w:val="00642EE8"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="AB4F57F7C2F0431B8CB9AD96BAC42C8D">
+    <w:name w:val="AB4F57F7C2F0431B8CB9AD96BAC42C8D"/>
+    <w:rsid w:val="00642EE8"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3293CD7E6FD0497581E6B44017BE4F07">
+    <w:name w:val="3293CD7E6FD0497581E6B44017BE4F07"/>
+    <w:rsid w:val="00642EE8"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="6958602CD837479F85EC8E8E0D9CBCB8">
+    <w:name w:val="6958602CD837479F85EC8E8E0D9CBCB8"/>
+    <w:rsid w:val="00642EE8"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="851FC8127CDD413C977CB3D21F66E630">
+    <w:name w:val="851FC8127CDD413C977CB3D21F66E630"/>
+    <w:rsid w:val="00642EE8"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="C732D9AE59E24C9EBDFB3933F5595A85">
+    <w:name w:val="C732D9AE59E24C9EBDFB3933F5595A85"/>
+    <w:rsid w:val="00642EE8"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="AF3E063AF93A4558A0CD9A6C90B78B2D">
+    <w:name w:val="AF3E063AF93A4558A0CD9A6C90B78B2D"/>
+    <w:rsid w:val="00642EE8"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="17B8608398D94FB29243220C96E9BC1C">
+    <w:name w:val="17B8608398D94FB29243220C96E9BC1C"/>
+    <w:rsid w:val="00642EE8"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="8481842289F24F0D9CF12153A10C4B14">
+    <w:name w:val="8481842289F24F0D9CF12153A10C4B14"/>
+    <w:rsid w:val="00642EE8"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="A74206D191584F8581C479B1D19512D2">
+    <w:name w:val="A74206D191584F8581C479B1D19512D2"/>
+    <w:rsid w:val="00642EE8"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E0B4EF518A514297AC8CFE9C9F5F691B">
+    <w:name w:val="E0B4EF518A514297AC8CFE9C9F5F691B"/>
+    <w:rsid w:val="00642EE8"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FAE3401478D64C47B8F9D77B8830CCA7">
+    <w:name w:val="FAE3401478D64C47B8F9D77B8830CCA7"/>
+    <w:rsid w:val="00642EE8"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="04D672C6423047CABCFA360F6A57F159">
+    <w:name w:val="04D672C6423047CABCFA360F6A57F159"/>
+    <w:rsid w:val="00642EE8"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="78ECD9407487413991D38DAD80CC69F2">
+    <w:name w:val="78ECD9407487413991D38DAD80CC69F2"/>
+    <w:rsid w:val="00642EE8"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="8143667DC9D9413C89F5196B1A57A2E6">
+    <w:name w:val="8143667DC9D9413C89F5196B1A57A2E6"/>
+    <w:rsid w:val="00642EE8"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="B99CBE89B3504E2FAE4375CD902C6459">
+    <w:name w:val="B99CBE89B3504E2FAE4375CD902C6459"/>
+    <w:rsid w:val="00642EE8"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1E9081EB7811494A9B5D2652AADE2BCE">
+    <w:name w:val="1E9081EB7811494A9B5D2652AADE2BCE"/>
+    <w:rsid w:val="00642EE8"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="0C36EE40AB8647BC9234A4259D97FE79">
+    <w:name w:val="0C36EE40AB8647BC9234A4259D97FE79"/>
+    <w:rsid w:val="00642EE8"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="DFE2191B930B439FBC229B148ED7AC53">
+    <w:name w:val="DFE2191B930B439FBC229B148ED7AC53"/>
+    <w:rsid w:val="00642EE8"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="52B785F43EB54A628BE19D751C93EDEC">
+    <w:name w:val="52B785F43EB54A628BE19D751C93EDEC"/>
+    <w:rsid w:val="00642EE8"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="C0494FB7502F4A3EA9523176C438C572">
+    <w:name w:val="C0494FB7502F4A3EA9523176C438C572"/>
+    <w:rsid w:val="00642EE8"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="378E92C0AF10476BBF17855B41ED93E6">
+    <w:name w:val="378E92C0AF10476BBF17855B41ED93E6"/>
+    <w:rsid w:val="00642EE8"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="BDF30FBB329E4213B8353D79A002E825">
+    <w:name w:val="BDF30FBB329E4213B8353D79A002E825"/>
+    <w:rsid w:val="00642EE8"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="46013EEBA8C142A9830741F322AEEB5A">
+    <w:name w:val="46013EEBA8C142A9830741F322AEEB5A"/>
+    <w:rsid w:val="00642EE8"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CE95DEC4ECB94D83BEC2712C006BF0C2">
+    <w:name w:val="CE95DEC4ECB94D83BEC2712C006BF0C2"/>
+    <w:rsid w:val="00642EE8"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3CE57C3FB9B54CAFA3396926DEEEEFF5">
+    <w:name w:val="3CE57C3FB9B54CAFA3396926DEEEEFF5"/>
+    <w:rsid w:val="00642EE8"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="24CD58D9E40C49D79C699E0D750AB812">
+    <w:name w:val="24CD58D9E40C49D79C699E0D750AB812"/>
+    <w:rsid w:val="00642EE8"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FEBAAAD60A4C4C2F914517C7DECC2FBA">
+    <w:name w:val="FEBAAAD60A4C4C2F914517C7DECC2FBA"/>
+    <w:rsid w:val="00642EE8"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="5CCB9F1FE63E4D6995FF4AA4A3A7A30A">
+    <w:name w:val="5CCB9F1FE63E4D6995FF4AA4A3A7A30A"/>
+    <w:rsid w:val="00642EE8"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="10C39EB4EA9B4230873794D91E034F89">
+    <w:name w:val="10C39EB4EA9B4230873794D91E034F89"/>
+    <w:rsid w:val="00642EE8"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="D031075B896D43D797FC618F521EEC59">
+    <w:name w:val="D031075B896D43D797FC618F521EEC59"/>
+    <w:rsid w:val="00642EE8"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="C5010D49DE57480DA9EEB4567D01221C">
+    <w:name w:val="C5010D49DE57480DA9EEB4567D01221C"/>
+    <w:rsid w:val="00642EE8"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2ED3931D245246CA8A93A2DD810C6C4D">
+    <w:name w:val="2ED3931D245246CA8A93A2DD810C6C4D"/>
+    <w:rsid w:val="00642EE8"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="4D0D99B2EE134DCF83A65A63BB8906AA">
+    <w:name w:val="4D0D99B2EE134DCF83A65A63BB8906AA"/>
+    <w:rsid w:val="00642EE8"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="10A63EF8CC13453BA1DB3DED1CEB3120">
+    <w:name w:val="10A63EF8CC13453BA1DB3DED1CEB3120"/>
+    <w:rsid w:val="00642EE8"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2EC293F5645B4933BE7B6DA659A7622C">
+    <w:name w:val="2EC293F5645B4933BE7B6DA659A7622C"/>
+    <w:rsid w:val="00642EE8"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="53A2FF86AFB648E48A8B9AF2C5C6CC27">
+    <w:name w:val="53A2FF86AFB648E48A8B9AF2C5C6CC27"/>
+    <w:rsid w:val="00642EE8"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="6F39916A884C4706980194D466E75878">
+    <w:name w:val="6F39916A884C4706980194D466E75878"/>
+    <w:rsid w:val="00642EE8"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FAC69B924C3244C29B4D08C37BEC67AE">
+    <w:name w:val="FAC69B924C3244C29B4D08C37BEC67AE"/>
+    <w:rsid w:val="00642EE8"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="4E85A2ADB788446B8C96E7785B44A7E8">
+    <w:name w:val="4E85A2ADB788446B8C96E7785B44A7E8"/>
+    <w:rsid w:val="00642EE8"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="10B0593BF7B540F5AAFBCEABCDF49369">
+    <w:name w:val="10B0593BF7B540F5AAFBCEABCDF49369"/>
+    <w:rsid w:val="00642EE8"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="9837FB8058D84E998B9358C6D921E80E">
+    <w:name w:val="9837FB8058D84E998B9358C6D921E80E"/>
+    <w:rsid w:val="00642EE8"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="8A257018796D40A0993B166D0A475437">
+    <w:name w:val="8A257018796D40A0993B166D0A475437"/>
+    <w:rsid w:val="00642EE8"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FC9ADE8ED3BF474CB3F707308FD43A0F">
+    <w:name w:val="FC9ADE8ED3BF474CB3F707308FD43A0F"/>
+    <w:rsid w:val="00642EE8"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E5FD11B87FA0454F8E4D80B3B71FC0EB">
+    <w:name w:val="E5FD11B87FA0454F8E4D80B3B71FC0EB"/>
+    <w:rsid w:val="00642EE8"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="C558AA25D5BA443B92FA8599821C05DE">
+    <w:name w:val="C558AA25D5BA443B92FA8599821C05DE"/>
+    <w:rsid w:val="00642EE8"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="62E7681ABA854623B190F01F9099C7CE">
+    <w:name w:val="62E7681ABA854623B190F01F9099C7CE"/>
+    <w:rsid w:val="00642EE8"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="50A1D1554FA74D6085E452EAC1CA803A">
+    <w:name w:val="50A1D1554FA74D6085E452EAC1CA803A"/>
+    <w:rsid w:val="00642EE8"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="6DD55307457A4B9DAA94CF053AB1E867">
+    <w:name w:val="6DD55307457A4B9DAA94CF053AB1E867"/>
+    <w:rsid w:val="00642EE8"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2F2FA0BB8DE6420DAD14A790FBEA6114">
+    <w:name w:val="2F2FA0BB8DE6420DAD14A790FBEA6114"/>
+    <w:rsid w:val="00642EE8"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1229655F94254372B9A739DC6B673B46">
+    <w:name w:val="1229655F94254372B9A739DC6B673B46"/>
+    <w:rsid w:val="00642EE8"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
@@ -24493,70 +31901,70 @@
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3B1A4FC8-C2B0-4BA9-ADB9-0FFACCFCA605}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>10</Pages>
-[...1 lines deleted...]
-  <Characters>8727</Characters>
+  <Pages>14</Pages>
+  <Words>2435</Words>
+  <Characters>13396</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>72</Lines>
-  <Paragraphs>20</Paragraphs>
+  <Lines>111</Lines>
+  <Paragraphs>31</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>ENSOSP</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>10293</CharactersWithSpaces>
+  <CharactersWithSpaces>15800</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>ROSSOW Benoit</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>